--- v0 (2026-05-11)
+++ v1 (2026-06-25)
@@ -1,9171 +1,2234 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:sdt>
-[...141 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="003F4793" w:rsidR="003F4793" w:rsidP="003F4793" w:rsidRDefault="00DC13A0" w14:paraId="18FEE656" w14:textId="2027451D">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>34</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4793" w:rsidR="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>767</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4793" w:rsidR="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F4793" w:rsidR="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F4793" w:rsidR="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Regels in verband met de uitbreiding van het toezicht op nieuwe zorgaanbieders (Wet toetreding zorgaanbieders)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="003F4793" w:rsidP="003F4793" w:rsidRDefault="003F4793" w14:paraId="31FCD943" w14:textId="1D9331FE">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>34</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>768</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:name="_GoBack" w:id="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wijziging van diverse wetten in verband met de invoering van de Wet toetreding zorgaanbieders (Aanpassingswet Wet toetreding zorgaanbieders)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="003F4793" w:rsidP="00470D8D" w:rsidRDefault="003F4793" w14:paraId="18D7E40D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4793" w:rsidR="00DC13A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>69</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>minister van Langdurige Zorg, Jeugd en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="003F4793" w:rsidP="00470D8D" w:rsidRDefault="003F4793" w14:paraId="18066794" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="003F4793" w:rsidP="00470D8D" w:rsidRDefault="003F4793" w14:paraId="2B5F1896" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Den Haag, 11 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="0974CF9F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="5DF11BE5" w14:textId="4CF5B6DB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze brief informeer ik uw Kamer over de uitkomsten van de invoeringstoets openbare jaarverantwoording door zorgaanbieders. In deze invoeringstoets onderzoek ik laagdrempelig en beknopt de signalen en onverwachte gevolgen van de nieuwe regelgeving voor de doelgroep, de uitvoering en het toezicht. Uit de invoeringstoets blijkt dat er een proportionele openbare jaarverantwoording is ontstaan. Ik zie wel verbeterpunten voor de uitvoerbaarheid en handhaafbaarheid. Hiermee ga ik de komende tijd aan de slag. Ook pas ik de regelgeving aan, omdat het Burgerlijk Wetboek (BW) wordt gewijzigd. Immers, het uitgangspunt is om zoveel mogelijk bij het BW aan te sluiten, tenzij afwijken noodzakelijk is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="05C80C51" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="668D3705" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Samengevat zien mijn beleidsvoornemens voor nieuwe regelgeving op:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001371CE" w:rsidR="00E5254B" w:rsidP="00FA1EFE" w:rsidRDefault="00000000" w14:paraId="4146F4CA" w14:textId="77777777">
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="5284B27A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Maatregelen gericht op het stimuleren van de naleving van de eisen van de openbare jaarverantwoording;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001371CE" w:rsidR="00E5254B" w:rsidP="00FA1EFE" w:rsidRDefault="00000000" w14:paraId="5A29D055" w14:textId="77777777">
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="47BFCF3B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Verduidelijken van het zorgaanbiederbegrip;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001371CE" w:rsidR="00E5254B" w:rsidP="00FA1EFE" w:rsidRDefault="00000000" w14:paraId="112A3CC0" w14:textId="77777777">
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="247DED44" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Uitbreiding van eenduidige modellen voor de financiële verantwoording;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001371CE" w:rsidR="00E5254B" w:rsidP="00FA1EFE" w:rsidRDefault="00000000" w14:paraId="1C694C7F" w14:textId="77777777">
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="0E041396" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...28 lines deleted...]
-    <w:p w:rsidRPr="001371CE" w:rsidR="00E5254B" w:rsidP="00FA1EFE" w:rsidRDefault="00000000" w14:paraId="0EA86733" w14:textId="77777777">
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informatie over zorgaanbieders die ook Wmo-zorg verlenen; en </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="4D7018B7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Duurzaamheidsrapportering in de zorgsector.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001371CE" w:rsidR="00E5254B" w:rsidP="00FA1EFE" w:rsidRDefault="00E5254B" w14:paraId="6D8BD8CE" w14:textId="77777777">
-[...17 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="6070F94C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="6918CA20" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tegelijkertijd ga ik de uitvoerbaarheid van de regelgeving verder stimuleren door aan de slag te gaan met de digitalisering van de openbare jaarverantwoording. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001371CE" w:rsidR="00E5254B" w:rsidP="00FA1EFE" w:rsidRDefault="00E5254B" w14:paraId="6451C3EA" w14:textId="77777777">
-[...17 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="770F0E94" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="17AF459F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Voor meer informatie over de openbare jaarverantwoording en een overzicht van de uitkomsten van de invoeringstoets verwijs ik u naar de bijlagen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001371CE" w:rsidR="00E5254B" w:rsidP="00FA1EFE" w:rsidRDefault="00E5254B" w14:paraId="3A9F23C9" w14:textId="77777777">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="3A0E8FFF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="5BB6FC0E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001371CE">
-        <w:rPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
         <w:t>Proportionele openbare jaarverantwoording door zorgaanbieders</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001371CE" w:rsidR="00E5254B" w:rsidP="00FA1EFE" w:rsidRDefault="00E5254B" w14:paraId="77A627A8" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="15F09DCC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...62 lines deleted...]
-          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="4AE2667D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Ik constateer op basis van de invoeringstoets, dat er een proportionele openbare jaarverantwoording is ontstaan. Dat betekent dat er een goede belangenafweging is gemaakt tussen de lasten voor zorgaanbieders en de baten voor de maatschappij. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="6A8298E8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="03B7E537" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Vanaf 1 januari 2025 is vanuit deze belangenafweging de openbare jaarverantwoording voor micro zorgaanbieders</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003F4793">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="001371CE" w:rsidR="002D59E7">
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, waaronder eerstelijnszorgaanbieders, wijkverpleging, kleinschalige instellingen voor gehandicaptenzorg of geestelijke gezondheidszorg, in omvang beperkt. Ook wordt deze openbare jaarverantwoording vanaf 1 januari 2025 slechts gedeeltelijk openbaar gemaakt, maar wel voor het toezicht en onderzoek aan partijen verstrekt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4793">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="001371CE">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> De grootste knelpunten voor deze groep zijn daarmee opgeheven.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001371CE" w:rsidR="00E5254B" w:rsidP="00FA1EFE" w:rsidRDefault="00E5254B" w14:paraId="2861014C" w14:textId="77777777">
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="40E12FDE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="19F63D07" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Deze lastenvermindering vermindert de informatiepositie van de maatschappij en externe toezichthouders. Bij het oordeel over de proportionaliteit is doorslaggevend geweest dat de baten voor de maatschappij en externe toezichthouders niet opwegen tegen de lasten voor de micro zorgaanbieders.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001371CE" w:rsidR="00E5254B" w:rsidP="00FA1EFE" w:rsidRDefault="00E5254B" w14:paraId="1B2C131C" w14:textId="77777777">
-[...86 lines deleted...]
-    <w:p w:rsidRPr="001371CE" w:rsidR="00E5254B" w:rsidP="00FA1EFE" w:rsidRDefault="00000000" w14:paraId="0CC1CB80" w14:textId="77777777">
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="1690062B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="2E49642F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik begrijp dat de openbare jaarverantwoording extra regeldruk met zich mee brengt voor zorgaanbieders die belast zijn met de bedrijfsvoering. Bij grotere zorgaanbieders betreft dit doorgaans niet de zorgverleners zelf, terwijl dit bij kleinere zorgaanbieders anders kan liggen. Echter, voor het verlenen van goede zorg door zorgaanbieders is het ook van belang om de bedrijfsvoering goed op orde te hebben. Met een openbare jaarverantwoording leggen in principe alle zorgaanbieders maatschappelijke verantwoording af. Daarin verantwoorden zij zich openbaar over de besteding van collectieve middelen en bedrijfsvoering. De gegevens uit de openbare jaarverantwoording worden ook gebruikt door de toezichthouders en inkopers van zorg en/of jeugdhulp. Door de openbare jaarverantwoording kunnen in principe dus alle zorgaanbieders worden aangesproken op de continuïteit van de zorgverlening, integriteit en professionaliteit van de bedrijfsvoering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="50951A44" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="003F4793" w:rsidRDefault="00470D8D" w14:paraId="031D8F94" w14:textId="77777777">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="15"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Bevindingen uit de invoeringstoets:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="003F4793" w:rsidRDefault="00470D8D" w14:paraId="2019D152" w14:textId="77777777">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="15"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Veel brancheorganisaties voor zorgaanbieders hebben in 2025 geen negatieve ervaringen of signalen van de achterban ontvangen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="003F4793" w:rsidRDefault="00470D8D" w14:paraId="1980053E" w14:textId="77777777">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="15"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="003F4793" w:rsidRDefault="00470D8D" w14:paraId="5F55ECD2" w14:textId="77777777">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="15"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zorgaanbieders en hun accountants waarderen het uitgangpunt om zoveel mogelijk aan te sluiten bij het BW, tenzij afwijken voor de zorgsector noodzakelijk is. Hierdoor is voor de oude doelgroep de totale regeldruk afgenomen. Dit waren bijvoorbeeld onder andere (academische) ziekenhuizen, verpleeghuizen, wijkverpleging, geestelijke gezondheidszorg en gehandicaptenzorg. Onder de oude doelgroep vielen zowel kleine als grote instellingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="003F4793" w:rsidRDefault="00470D8D" w14:paraId="7E6B1132" w14:textId="77777777">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="15"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="003F4793" w:rsidRDefault="00470D8D" w14:paraId="6C7FB45B" w14:textId="77777777">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="15"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor de nieuwe doelgroep is de toename van de regeldruk tot een minimum beperkt. Dit zijn voornamelijk een aantal eerstelijnszorgaanbieders, zorgaanbieders die uitsluitend met persoonsgebonden budgetten (pgb) bekostigd worden, onderaannemers en zorgaanbieders die uitsluitend worden bekostigd met een subsidie van de minister van Volksgezondheid, Welzijn en Sport.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="003F4793" w:rsidRDefault="00470D8D" w14:paraId="29BD0281" w14:textId="77777777">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="15"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="003F4793" w:rsidRDefault="00470D8D" w14:paraId="5315E69A" w14:textId="77777777">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="15"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Doelstelling van de openbare jaarverantwoording is behaald. De gebruikers kunnen zorgaanbieders na de uitbreiding van de doelgroep beter aanspreken op hun bedrijfsvoering. Reden is dat zij tot 1 januari 2025 niet over vergelijkbare informatie over de bedrijfsvoering van de nieuwe doelgroep konden beschikken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="003F4793" w:rsidRDefault="00470D8D" w14:paraId="0A3C96B0" w14:textId="77777777">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="15"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="003F4793" w:rsidRDefault="00470D8D" w14:paraId="516D9143" w14:textId="77777777">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="15"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het gebruik van het archief van DigiMV is na de uitbreiding van de doelgroep sterk toegenomen. De directe raadplegingen zijn gestegen van ongeveer 1 miljoen keer in 2024 naar ongeveer 3,4 miljoen keer in 2025. Omdat de gegevens door het CIBG ook worden verstrekt aan meerdere gebruikers en dashboards ligt het daadwerkelijke aantal raadplegingen naar verwachting hoger.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="736AA16F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="5CC02751" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nieuwe beleidsvoornemens op basis van de invoeringstoets</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="52B14257" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="754ADD5E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik heb een viertal beleidsvoornemens op basis van mijn bevindingen uit deze invoeringstoets. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="541B5037" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="36E12B91" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Stimuleren van naleving van de eisen over de openbare jaarverantwoording</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="77512E7E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Uit de invoeringstoets blijkt dat eind 2025 nog niet alle zorgaanbieders een jaarverantwoording openbaar hebben gemaakt. Dat betekent dat er geen maatschappelijke controle is of risico-gestuurd toezicht kan plaatsvinden. Daardoor kunnen niet alle zorgaanbieders worden aangesproken op de continuïteit van de zorgverlening, integriteit en professionaliteit van de bedrijfsvoering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="0071894B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="1EACBCEB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Als een zorgaanbieder geen jaarverantwoording openbaar maakt, dan kan de Nederlandse Zorgautoriteit (NZa) op grond van de Wet marktordening gezondheidszorg (Wmg) bestuurlijke sancties opleggen. Ondanks deze bestuurlijke sancties van de NZa zijn er zorgaanbieders die niet aan de regelgeving voldoen. Ik ga aan de slag om te onderzoeken hoe ik zorgaanbieders extra kan stimuleren om een jaarverantwoording openbaar te maken. Zo ga ik onderzoeken of de toelatingsvergunning op grond van de Wet toetreding zorgaanbieders (Wtza) van een zorgaanbieder kan worden ingetrokken, als hij meerdere jaren achter elkaar geen jaarverantwoording openbaar heeft gemaakt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="63D83F77" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="7A079121" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast zal ik onderzoeken of ook aan winstuitkeringen of fusies eisen kunnen worden verbonden, die verband houden met de naleving van de verplichting tot het openbaar maken van een jaarverantwoording. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="0F579FDE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="2F9CCB4F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tegelijkertijd heeft de NZa mij ook laten weten dat zij meer toezicht gaat houden op de kwaliteit van de aangeleverde openbare jaarverantwoordingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="2D30705D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="36537162" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verduidelijken zorgaanbiederbegrip </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="3A318F06" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uit de invoeringstoets blijkt dat voor zorgaanbieders, administratiekantoren en accountants vaak onduidelijk is of een bedrijf of een samenwerkingsverband wel of geen jaarverantwoordingsplicht heeft. Deze onduidelijkheid komt mede door de formulering en ontbrekende toelichting van het zorgaanbiederbegrip in de Wmg. Naar aanleiding van de bevindingen uit deze invoeringstoets zal ik voorstellen doen voor verduidelijking van het zorgaanbiederbegrip in de Wmg. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="1A48AB87" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="70E9256B" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="3B4D6FBC" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="24C44E80" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="1A0437C1" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="2EDBA3E2" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="426"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het wetsvoorstel voor de aanscherping van de zorgspecifieke fusietoets van de Wmg zal verduidelijken dat een hoofdaannemer die de hele zorgverlening aan een onderaannemer heeft uitbesteed, zorgaanbieder is en daarmee onder de jaarverantwoordingsplicht valt. Dit geldt ook als hij enkel zorg declareert. De situatie betreft een hoofdaannemer die zelf een “lege huls” is. Het gaat in dit geval niet om een factureringsbedrijf. Het wetsvoorstel over de aanscherping van de zorgspecifieke fusietoets kan naar verwachting halverwege 2026 bij uw Kamer worden ingediend. Met deze brief doe ik dan ook de motie af van lid Claassen om de uitzondering voor declarerende partijen die zelf geen zorg verlenen in te trekken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="3B2AD47E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="7526B2DF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Een tweede wetsvoorstel tot wijziging van de Wmg bevat een definitie van “bedrijfsmatig zorg verlenen of laten verlenen” die aan de wet wordt toegevoegd. Zo wordt het voor ondernemingen duidelijker of zij wel of geen zorgaanbieder zijn en daarmee een jaarverantwoording openbaar moeten maken. Dit wetsvoorstel kan naar verwachting in het eerste kwartaal van 2027 bij uw Kamer worden ingediend.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="68A911B1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="391896BB" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...20 lines deleted...]
-    <w:p w:rsidRPr="001371CE" w:rsidR="00E5254B" w:rsidP="00FA1EFE" w:rsidRDefault="00000000" w14:paraId="01A8ABB2" w14:textId="77777777">
+        </w:rPr>
+        <w:t>Bevindingen uit invoeringstoets:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="7F5B5F31" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...9 lines deleted...]
-    <w:p w:rsidRPr="001371CE" w:rsidR="00E5254B" w:rsidP="00FA1EFE" w:rsidRDefault="00E5254B" w14:paraId="3ECF8180" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor de NZa, zorgaanbieders en financiële dienstverleners is onduidelijk dat een zorgaanbieder die alle zorg uitbesteed aan een andere zorgaanbieder (lege huls) zelf nog steeds verplicht is om een jaarverantwoording openbaar te maken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="003F4793" w:rsidRDefault="00470D8D" w14:paraId="6F5FE424" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="001371CE" w:rsidR="00EB24E5" w:rsidP="00FA1EFE" w:rsidRDefault="00000000" w14:paraId="39A7E5AE" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="4CC03755" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...45 lines deleted...]
-    <w:p w:rsidRPr="001371CE" w:rsidR="00F56858" w:rsidP="00FA1EFE" w:rsidRDefault="00F56858" w14:paraId="79230732" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor zorgaanbieders en hun financiële dienstverleners is onduidelijk wat onder “bedrijfsmatig zorg verlenen of zorg doen verlenen” wordt verstaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="05179445" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="749FCD1E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Uitbreiding van eenduidige modellen voor de financiële verantwoording</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="318CDEA0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Uit de invoeringstoets blijkt dat de financiële verantwoordingen in de praktijk niet altijd op dezelfde manier worden opgesteld. Met het gevolg dat de jaarverslaggeving niet eenvoudig met elkaar te vergelijken is. Als mogelijke oorzaak wordt genoemd dat in de modellen voor de financiële verantwoording van (middel)grote zorgaanbieders zorgspecifieke posten ontbreken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="04457B2B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="7892C854" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ik heb besloten mijn beleid aan te passen. Ik ben van plan de modellen voor (middel)grote zorgaanbieders</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in de Regeling openbare jaarverantwoording WMG (Regeling) meer te laten aansluiten op de zorgsector. Anders dan mijn ambtsvoorganger eerder aannam, hebben (middel)grote zorgaanbieders en accountants mij ervan overtuigd dat de extra regeldruk hiervan beperkt is. Dit komt doordat deze zorgaanbieders op grond van de aanbevelingen van de Raad voor de Jaarverslaggeving deze gegevens in de praktijk al aan de jaarrekening toevoegen. Met deze aanpassing van de Regeling wil ik ook meer duidelijkheid bieden en discussies tussen accountants en (middel)grote zorgaanbieders hierover voorkomen. Tegelijkertijd geven de aangepaste modellen ook kleinere zorgaanbieders meer houvast, als zij vrijwillig extra inzicht willen geven in hun openbare jaarverantwoording.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="321C490F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="68CBDB11" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De voorgenomen aanpassing van de Regeling ziet op het toevoegen van zorgspecifieke posten aan de modellen voor de financiële verantwoording van (middel)grote zorgaanbieders. In bijlage 2 van de Regeling zullen een aantal voorbeelden worden genoemd. Het gaat om middel(grote) zorgaanbieders, die samen meer dan 80% van de Nederlandse zorguitgaven vertegenwoordigen (ongeveer 95 miljard euro). Omdat deze groep het grootste deel van de zorguitgaven vertegenwoordigt, vind ik vergelijkbaarheid van de modellen extra belangrijk. Deze aanpassingen zullen niet eerder dan voor boekjaar 2027 in werking treden. Ik ga hierover eerst nog in overleg met de RJ-werkgroep Zorginstellingen van de Raad voor de Jaarverslaggeving om op een zorgvuldige en passende wijze de modellen voor de financiële verantwoording aan te vullen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="6FA00B0B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="69D4861A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Zorgaanbieders die ook Wmo-zorg leveren</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="19297CDF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uit de invoeringstoets blijkt dat de informatie over de geleverde zorg op grond van de Wet maatschappelijke ondersteuning 2015 (Wmo 2015) in de openbare jaarverantwoording door de toezichthouder, Centraal Bureau voor de Statistiek (CBS) en een aantal brancheorganisaties voor zorgaanbieders wordt gemist. Mijn voornemen is om te regelen dat de openbare jaarverantwoording van zorgaanbieders ook bepaalde informatie moet bevatten over door hen geleverde zorg op het gebied van de Wmo 2015. Hierdoor ontstaat voor de maatschappij en het extern toezicht een vollediger beeld van de bedrijfsvoering van de zorgaanbieder. De regeldruk hiervan zal beperkt zijn. De vereiste wetswijziging </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">zal worden opgenomen in het tweede wetsvoorstel voor de wijziging van de Wmg. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="67A8404A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="3CB74973" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Digitalisering van de openbare jaarverantwoording</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="5E899033" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Uit de invoeringstoets blijkt dat de kwaliteit van de openbaar gemaakte jaarverantwoordingen nog verbeterd kan worden. Ik heb het voornemen om de openbare jaarverantwoording digitaal door te ontwikkelen. Naar mijn oordeel is dit een goede manier om de kwaliteit van de jaarverantwoordingen te verbeteren. Tegelijkertijd kan deze digitale doorontwikkeling ook de administratieve lasten voor alle zorgaanbieders verminderen. In 2025 heb ik KPMG laten onderzoeken welke drie oplossingsrichtingen voor de digitale doorontwikkeling er zijn.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In het najaar wordt de Kamer geïnformeerd over de stand van zaken met betrekking tot de digitalisering van de openbare jaarverantwoording.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="5E6DE30C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="38AC1A21" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="001371CE" w:rsidR="00E5254B" w:rsidP="00FA1EFE" w:rsidRDefault="00000000" w14:paraId="4FD7F1D7" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Bevindingen in de invoeringstoets:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="3D732481" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...15 lines deleted...]
-    <w:p w:rsidRPr="001371CE" w:rsidR="00E5254B" w:rsidP="00FA1EFE" w:rsidRDefault="00E5254B" w14:paraId="2A659581" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Doordat zorgaanbieders gegevens vanuit de jaarverslaggeving en administratie moeten over typen in het ICT-systeem worden er typefouten gemaakt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="003F4793" w:rsidRDefault="00470D8D" w14:paraId="054C2B67" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="001371CE" w:rsidR="001371CE" w:rsidP="00FA1EFE" w:rsidRDefault="001371CE" w14:paraId="16254BE2" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="5629CD48" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="4"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="1"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...94 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zorgaanbieders kunnen niet alle vragen uit hun administratie halen, omdat zij die informatie niet standaard registeren of een berekening voor het antwoord nodig is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="1CB52C35" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="6D6DBA0E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:tab/>
-        <w:t>Nieuwe beleidsvoornemens op basis van de invoeringstoets</w:t>
-[...31 lines deleted...]
-        <w:rPr>
+        <w:t>Overige beleidsvoornemens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="25878BE5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="5C0E9DBE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik heb ook een beleidsvoornemen die voortkomt uit een aanpassing van de Europese Richtlijn jaarrekening.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="74AC5EB6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="13BA61D5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...481 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>Duurzaamheidsrapportering in de zorgsector</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="7047E9A4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Europese Commissie heeft op 26 februari 2026 de vereenvoudigde EU-Richtlijn Corporate Sustainability Reporting Directive (CSRD) gepubliceerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4793">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
-[...591 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ik </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ben voornemens om deze vereenvoudigde CSRD in de Regeling op dezelfde wijze in de zorgsector te implementeren als het ministerie van Justitie en Veiligheid en ministerie van Financiën doet. Het doel hiervan is om de administratieve lasten voor de zorgaanbieders zo beperkt mogelijk te houden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="11DB1A70" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="1D91F6DB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Overige beleidsvoornemens</w:t>
-[...133 lines deleted...]
-        <w:rPr>
+        <w:t>Tot slot</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="03B803EF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...46 lines deleted...]
-          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="457B892B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ik dank alle partijen die hebben bijgedragen aan deze invoeringstoets hartelijk voor hun inbreng. De uitkomsten, aangevuld met gesprekken met betrokken partijen, geven aanleiding om een aantal acties voor te bereiden en waar mogelijk al in gang te zetten. Op basis hiervan zal ik de regelgeving aanpassen om de uitvoerbaarheid verder te verbeteren.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001371CE" w:rsidR="00D461AA" w:rsidP="00FA1EFE" w:rsidRDefault="00D461AA" w14:paraId="26D406B7" w14:textId="77777777">
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="2F4A09F1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="00470D8D" w:rsidRDefault="00470D8D" w14:paraId="466C3BCA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>In de praktijk is niet gebleken dat de Regeling op dit moment onverwachte of disproportionele effecten heeft. Zoals bij alle regelgeving blijf ik de gevolgen voor het veld nauwgezet volgen. Tegelijkertijd vraagt de invoering van nieuwe regelgeving tijd om ervaring op te doen en effecten goed te kunnen beoordelen. Ook is rust, stabiliteit en voorspelbaarheid nodig, zodat zorgaanbieders hun bedrijfsvoering hierop kunnen inrichten. Ik dank alle veldpartijen dat zij zich hebben ingespannen om rust en draagvlak bij zorgaanbieders uit de nieuwe doelgroep te bereiken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001371CE" w:rsidR="00152380" w:rsidP="00FA1EFE" w:rsidRDefault="00000000" w14:paraId="70E5CC64" w14:textId="77777777">
-[...16 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="003F4793" w:rsidRDefault="00470D8D" w14:paraId="19CE7C44" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:szCs w:val="18"/>
-[...26 lines deleted...]
-          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="003F4793" w:rsidRDefault="003F4793" w14:paraId="14771D64" w14:textId="77A09B03">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4793" w:rsidR="00470D8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>e minister van Langdurige Zorg,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4793" w:rsidR="00470D8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Jeugd en Sport,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001371CE" w:rsidR="00152380" w:rsidP="00FA1EFE" w:rsidRDefault="00152380" w14:paraId="06EE242B" w14:textId="77777777">
-[...66 lines deleted...]
-    <w:sectPr w:rsidRPr="001371CE" w:rsidR="00395970" w:rsidSect="008D59C5">
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="003F4793" w:rsidRDefault="003F4793" w14:paraId="5D40CDB3" w14:textId="1FAE4053">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W.R.C. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4793" w:rsidR="00470D8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sterk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="00470D8D" w:rsidP="003F4793" w:rsidRDefault="00470D8D" w14:paraId="1A2033CE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F4793" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="60702F44" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="003F4793" w:rsidR="006F53E6" w:rsidSect="000B0868">
+      <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
-      <w:headerReference w:type="first" r:id="rId12"/>
-      <w:type w:val="continuous"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2778" w:bottom="1049" w:left="1588" w:header="2750" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D4E054B" w14:textId="77777777" w:rsidR="0029536A" w:rsidRDefault="0029536A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4AB2D7E9" w14:textId="77777777" w:rsidR="00470D8D" w:rsidRDefault="00470D8D" w:rsidP="00470D8D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F218F2A" w14:textId="77777777" w:rsidR="0029536A" w:rsidRDefault="0029536A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2D272DA8" w14:textId="77777777" w:rsidR="00470D8D" w:rsidRDefault="00470D8D" w:rsidP="00470D8D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...26 lines deleted...]
-  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="OpenSymbol">
-    <w:altName w:val="Arial Unicode MS"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...11 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="27309582" w14:textId="77777777" w:rsidR="00DC7639" w:rsidRDefault="00000000">
+  <w:p w14:paraId="2BA85AE5" w14:textId="77777777" w:rsidR="00470D8D" w:rsidRPr="00470D8D" w:rsidRDefault="00470D8D" w:rsidP="00470D8D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...188 lines deleted...]
-    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2E2E6763" w14:textId="77777777" w:rsidR="00470D8D" w:rsidRPr="00470D8D" w:rsidRDefault="00470D8D" w:rsidP="00470D8D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5A5EF282" w14:textId="77777777" w:rsidR="00470D8D" w:rsidRPr="00470D8D" w:rsidRDefault="00470D8D" w:rsidP="00470D8D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61C8C399" w14:textId="77777777" w:rsidR="0029536A" w:rsidRDefault="0029536A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="38EFF415" w14:textId="77777777" w:rsidR="00470D8D" w:rsidRDefault="00470D8D" w:rsidP="00470D8D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="433B5B87" w14:textId="77777777" w:rsidR="0029536A" w:rsidRDefault="0029536A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="38D15311" w14:textId="77777777" w:rsidR="00470D8D" w:rsidRDefault="00470D8D" w:rsidP="00470D8D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="2E880ED5" w14:textId="77777777" w:rsidR="00E5254B" w:rsidRPr="009643DE" w:rsidRDefault="00000000" w:rsidP="00E5254B">
+    <w:p w14:paraId="599B572F" w14:textId="77777777" w:rsidR="00470D8D" w:rsidRPr="003F4793" w:rsidRDefault="00470D8D" w:rsidP="00470D8D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009643DE">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009643DE">
-[...35 lines deleted...]
-    <w:p w14:paraId="34ADBCCC" w14:textId="77777777" w:rsidR="00E5254B" w:rsidRPr="009643DE" w:rsidRDefault="00000000" w:rsidP="00E5254B">
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Een micro-zorgaanbieder heeft twee opeenvolgende boekjaren voldaan aan minimaal twee van de drie eisen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="376C7D5E" w14:textId="77777777" w:rsidR="00470D8D" w:rsidRPr="003F4793" w:rsidRDefault="00470D8D" w:rsidP="00470D8D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
-      <w:r w:rsidRPr="009643DE">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Balanstotaal van maximaal 450.000 euro;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0830B987" w14:textId="77777777" w:rsidR="00E5254B" w:rsidRPr="009643DE" w:rsidRDefault="00000000" w:rsidP="00E5254B">
+    <w:p w14:paraId="58124A13" w14:textId="77777777" w:rsidR="00470D8D" w:rsidRPr="003F4793" w:rsidRDefault="00470D8D" w:rsidP="00470D8D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
-      <w:r w:rsidRPr="009643DE">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Netto-omzet van maximaal 900.000 euro;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="504A143C" w14:textId="77777777" w:rsidR="00184F1C" w:rsidRPr="009643DE" w:rsidRDefault="00000000" w:rsidP="00E5254B">
+    <w:p w14:paraId="50B0AD51" w14:textId="77777777" w:rsidR="00470D8D" w:rsidRPr="003F4793" w:rsidRDefault="00470D8D" w:rsidP="00470D8D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
-      <w:r w:rsidRPr="009643DE">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Minder dan 10 medewerkers.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="44F7115F" w14:textId="77777777" w:rsidR="00E5254B" w:rsidRPr="007363A2" w:rsidRDefault="00000000" w:rsidP="00E5254B">
+    <w:p w14:paraId="24F5E447" w14:textId="77777777" w:rsidR="00470D8D" w:rsidRPr="003F4793" w:rsidRDefault="00470D8D" w:rsidP="00470D8D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007363A2">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007363A2">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007363A2">
-        <w:rPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidRPr="007363A2">
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> over een proportionele jaarverantwoording ter vermindering van de administratieve lasten voor micro zorgaanbieders).</w:t>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2023/24, 36 357, nr. 14 (Amendement lid Bushoff over een proportionele jaarverantwoording ter vermindering van de administratieve lasten voor micro zorgaanbieders).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="55623F9A" w14:textId="77777777" w:rsidR="00E5254B" w:rsidRPr="00B96FF0" w:rsidRDefault="00000000" w:rsidP="00E5254B">
+    <w:p w14:paraId="08434832" w14:textId="77777777" w:rsidR="00470D8D" w:rsidRPr="003F4793" w:rsidRDefault="00470D8D" w:rsidP="00470D8D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00B96FF0">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B96FF0">
-        <w:rPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B96FF0">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024/25, 33 578, nr. 146.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="352EEBD6" w14:textId="77777777" w:rsidR="00E5254B" w:rsidRPr="009643DE" w:rsidRDefault="00000000" w:rsidP="00E5254B">
+    <w:p w14:paraId="183555D2" w14:textId="77777777" w:rsidR="00470D8D" w:rsidRPr="003F4793" w:rsidRDefault="00470D8D" w:rsidP="00470D8D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...45 lines deleted...]
-    <w:p w14:paraId="641A3201" w14:textId="77777777" w:rsidR="00E5254B" w:rsidRPr="009643DE" w:rsidRDefault="00000000" w:rsidP="00E5254B">
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Een middelgrote-zorgaanbieder heeft twee opeenvolgende boekjaren voldaan aan minimaal twee van de drie eisen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="512A20D8" w14:textId="77777777" w:rsidR="00470D8D" w:rsidRPr="003F4793" w:rsidRDefault="00470D8D" w:rsidP="00470D8D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
-      <w:r w:rsidRPr="009643DE">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Balanstotaal van maximaal </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="5BFD3238" w14:textId="77777777" w:rsidR="00E5254B" w:rsidRPr="009643DE" w:rsidRDefault="00000000" w:rsidP="00E5254B">
+        <w:t>Balanstotaal van maximaal 25.000.000 euro;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="583AEA37" w14:textId="77777777" w:rsidR="00470D8D" w:rsidRPr="003F4793" w:rsidRDefault="00470D8D" w:rsidP="00470D8D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
-      <w:r w:rsidRPr="009643DE">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Netto-omzet van maximaal </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="1B7C70BA" w14:textId="77777777" w:rsidR="00E5254B" w:rsidRPr="00604CB1" w:rsidRDefault="00000000" w:rsidP="00E5254B">
+        <w:t>Netto-omzet van maximaal 50.000.000 euro;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67382176" w14:textId="77777777" w:rsidR="00470D8D" w:rsidRPr="003F4793" w:rsidRDefault="00470D8D" w:rsidP="00470D8D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
-      <w:r w:rsidRPr="009643DE">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Minder dan </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> medewerkers.</w:t>
+        <w:t>Minder dan 250 medewerkers.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="0FFD5602" w14:textId="77777777" w:rsidR="00E5254B" w:rsidRPr="000C1245" w:rsidRDefault="00000000" w:rsidP="00E5254B">
+    <w:p w14:paraId="6F6891C4" w14:textId="77777777" w:rsidR="00470D8D" w:rsidRPr="003F4793" w:rsidRDefault="00470D8D" w:rsidP="00470D8D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="000C1245">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000C1245">
-[...46 lines deleted...]
-        <w:t xml:space="preserve">te raadplegen via: </w:t>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rapport Doorontwikkeling Jaarverantwoording Zorg, KPMG, 25 augustus 2025, te raadplegen via: </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="00E5254B" w:rsidRPr="000C1245">
+        <w:r w:rsidRPr="003F4793">
           <w:rPr>
-            <w:rFonts w:cs="Lohit Hindi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Rapportage Onderzoek 'Doorontwikkeling Jaarverantwoording Zorg' | Rapport | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="04D93451" w14:textId="77777777" w:rsidR="00E5254B" w:rsidRPr="0008740A" w:rsidRDefault="00000000" w:rsidP="00E5254B">
+    <w:p w14:paraId="19AD0D9B" w14:textId="77777777" w:rsidR="00470D8D" w:rsidRPr="003F4793" w:rsidRDefault="00470D8D" w:rsidP="00470D8D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0008740A">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0008740A">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> RICHTLIJN (EU) 2026/470 VAN HET EUROPEES PARLEMENT EN DE RAAD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BB8B3A3" w14:textId="77777777" w:rsidR="00E5254B" w:rsidRPr="0008740A" w:rsidRDefault="00000000" w:rsidP="00E5254B">
+    <w:p w14:paraId="1EEFC176" w14:textId="77777777" w:rsidR="00470D8D" w:rsidRPr="003F4793" w:rsidRDefault="00470D8D" w:rsidP="00470D8D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> 2026/470.</w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>van 24 februari 2026 tot wijzing van de Richtlijnen 2006/43/EG, 2013/34/EU, (EU) 2022/2464 en (EU) 2024/1760 wat betreft bepaalde vereisten inzake duurzaamheidsrapportering door ondernemingen en passende zorgvuldigheid in het bedrijfsleven, PbEU 2026/470.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="403E78E9" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="00000000">
+  <w:p w14:paraId="0E037507" w14:textId="77777777" w:rsidR="00470D8D" w:rsidRPr="00470D8D" w:rsidRDefault="00470D8D" w:rsidP="00470D8D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...915 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0FE8A37B" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="00000000">
+  <w:p w14:paraId="50FDA180" w14:textId="77777777" w:rsidR="00DC13A0" w:rsidRPr="00470D8D" w:rsidRDefault="00DC13A0" w:rsidP="00470D8D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...355 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="714D55F7" w14:textId="77777777" w:rsidR="00CD5856" w:rsidRDefault="00000000">
+  <w:p w14:paraId="6DB9A1FD" w14:textId="77777777" w:rsidR="00DC13A0" w:rsidRPr="00470D8D" w:rsidRDefault="00DC13A0" w:rsidP="00470D8D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1039 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="140B0C30"/>
-[...3521 lines deleted...]
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AF02C97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BAFA7F8C"/>
     <w:lvl w:ilvl="0" w:tplc="1D08134C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BD887C3C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -9233,2284 +2296,136 @@
     <w:lvl w:ilvl="7" w:tplc="9F4A5D22" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="527E1808" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-[...91 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="787286186">
+  <w:num w:numId="1" w16cid:durableId="196236902">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...97 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...4 lines deleted...]
-  <w:autoHyphenation/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009B2459"/>
-[...1956 lines deleted...]
-    <w:rsid w:val="00FF5A70"/>
+    <w:rsidRoot w:val="00470D8D"/>
+    <w:rsid w:val="000B0868"/>
+    <w:rsid w:val="003F4793"/>
+    <w:rsid w:val="00470D8D"/>
+    <w:rsid w:val="006049EE"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00A24C51"/>
+    <w:rsid w:val="00A311A2"/>
+    <w:rsid w:val="00D2587D"/>
+    <w:rsid w:val="00DC13A0"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0A4EEA42"/>
+  <w14:docId w14:val="137E46B8"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{A1B2CC67-8269-410F-8DDA-4EF81A5FCB2F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-[...3 lines deleted...]
-        <w:lang w:val="nl-NL" w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -11625,51 +2540,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -11851,1198 +2766,1254 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00470D8D"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:sz w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00470D8D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00470D8D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00470D8D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00470D8D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00470D8D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00470D8D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00470D8D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00470D8D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00470D8D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00470D8D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00470D8D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Textbody">
-[...20 lines deleted...]
-    <w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00470D8D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="24"/>
-[...3 lines deleted...]
-    <w:name w:val="Index"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00470D8D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00470D8D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00470D8D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00470D8D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00470D8D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00470D8D"/>
     <w:pPr>
-      <w:suppressLineNumbers/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...4 lines deleted...]
-    <w:rsid w:val="00CD5856"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00470D8D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00470D8D"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:ind w:left="-850"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00470D8D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00470D8D"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00470D8D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00470D8D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00470D8D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00470D8D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00470D8D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00470D8D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="40"/>
-[...115 lines deleted...]
-    </w:pPr>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl - Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Huisstijl-Rubricering"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00470D8D"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="283" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Toezendgegevens">
     <w:name w:val="Huisstijl - Toezendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00470D8D"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Datumenbetreft">
     <w:name w:val="Huisstijl - Datum en betreft"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00470D8D"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="737"/>
       </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...6 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Slotzin">
     <w:name w:val="Huisstijl - Slotzin"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Huisstijl-Ondertekening"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00470D8D"/>
     <w:pPr>
-      <w:spacing w:before="240"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...26 lines deleted...]
-      <w:sz w:val="13"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Afzendgegevens">
     <w:name w:val="Huisstijl - Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00470D8D"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...9 lines deleted...]
-      <w:b/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-ReferentiegegevenskopW1">
     <w:name w:val="Huisstijl - Referentiegegevens kop W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Referentiegegevens"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00470D8D"/>
     <w:pPr>
-      <w:spacing w:before="90" w:line="180" w:lineRule="exact"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Referentiegegevens">
     <w:name w:val="Huisstijl - Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00470D8D"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-ReferentiegegevenskopW2">
     <w:name w:val="Huisstijl - Referentiegegevens kop W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Huisstijl-Referentiegegevens"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00470D8D"/>
     <w:pPr>
-      <w:spacing w:before="270" w:line="180" w:lineRule="exact"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="270" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...37 lines deleted...]
-    </w:pPr>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummer">
     <w:name w:val="Huisstijl - Paginanummer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00470D8D"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...31 lines deleted...]
-      <w:sz w:val="26"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CD5856"/>
+    <w:rsid w:val="00470D8D"/>
     <w:pPr>
+      <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CD5856"/>
-[...1 lines deleted...]
-      <w:rFonts w:cs="Mangal"/>
+    <w:rsid w:val="00470D8D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="21"/>
-    </w:rPr>
-[...54 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-AfzendgegevenskopW1">
     <w:name w:val="Huisstijl - Afzendgegevens kop W1"/>
-    <w:basedOn w:val="Huisstijl-Afzendgegevenskop"/>
-[...54 lines deleted...]
-    <w:name w:val="Huisstijl - Minuutgegevens kop"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD5856"/>
-    <w:rPr>
+    <w:rsid w:val="00470D8D"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="90" w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
-      <w:noProof/>
+      <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
-[...26 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AC5B6E"/>
+    <w:rsid w:val="00470D8D"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Mangal"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00AC5B6E"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Mangal"/>
+    <w:rsid w:val="00470D8D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AC5B6E"/>
+    <w:rsid w:val="00470D8D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...1 lines deleted...]
-    <w:basedOn w:val="Standaardalinea-lettertype"/>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AC5B6E"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00AC5B6E"/>
+    <w:rsid w:val="00470D8D"/>
     <w:pPr>
-      <w:widowControl/>
-[...3 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...7 lines deleted...]
-    <w:name w:val="s2"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00AC5B6E"/>
-[...4 lines deleted...]
-    <w:uiPriority w:val="34"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00470D8D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="0091157C"/>
+    <w:rsid w:val="003F4793"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...120 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/rapporten/2025/08/25/rapportage-onderzoek-doorontwikkeling-jaarverantwoording-zorg" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>6</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>12205</ap:Characters>
+  <ap:Pages>8</ap:Pages>
+  <ap:Words>2274</ap:Words>
+  <ap:Characters>12512</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>101</ap:Lines>
-  <ap:Paragraphs>28</ap:Paragraphs>
+  <ap:Lines>104</ap:Lines>
+  <ap:Paragraphs>29</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>14395</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>14757</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>