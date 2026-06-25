--- v0 (2026-05-11)
+++ v1 (2026-06-25)
@@ -1,8478 +1,4142 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00AA77C1" w:rsidP="00F600E3" w:rsidRDefault="00A96937" w14:paraId="65161145" w14:textId="18FBDBBB">
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="008B2EAC" w:rsidP="00BD6D5A" w:rsidRDefault="003D230E" w14:paraId="04664B1A" w14:textId="00E6514B">
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_GoBack" w:id="0"/>
-[...2 lines deleted...]
-        <w:t>Geachte voorzitter,</w:t>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>30</w:t>
       </w:r>
-      <w:r w:rsidR="00F600E3">
+      <w:r w:rsidRPr="008B2EAC" w:rsidR="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>175</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B2EAC" w:rsidR="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidRPr="008B2EAC" w:rsidR="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Luchtkwaliteit</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E1437E" w:rsidR="00E1437E" w:rsidP="00E1437E" w:rsidRDefault="00E1437E" w14:paraId="6FA579EB" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E1437E">
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="008B2EAC" w:rsidP="008B2EAC" w:rsidRDefault="008B2EAC" w14:paraId="641C96EB" w14:textId="6D917946">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>305</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Mobiliteitsbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="008B2EAC" w:rsidP="004474D9" w:rsidRDefault="008B2EAC" w14:paraId="1335E278" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B2EAC" w:rsidR="003D230E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>483</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="008B2EAC" w:rsidP="003D230E" w:rsidRDefault="008B2EAC" w14:paraId="6AACDE56" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="008B2EAC" w:rsidP="003D230E" w:rsidRDefault="008B2EAC" w14:paraId="598A1423" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 11 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="0006E5C8" w14:textId="18A77DD2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
         <w:t>Op 17 december 2024 is een motie</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00E1437E">
-[...27 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van lid Veltman aangenomen. Deze motie verzoekt de regering om vanaf 1 januari 2025 iedere twee maanden, of vaker indien nodig, aan de Tweede Kamer te rapporteren wat de gevolgen van de ingestelde zero-emissiezones (ZE-zones) zijn voor de ondernemers die nog niet aan de eisen kunnen voldoen of ondernemers die anderszins in de knel komen. Deze zevende monitoringsbrief heeft betrekking op de data van de maanden januari en februari 2026. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F2E2C" w:rsidP="004719FA" w:rsidRDefault="005F2E2C" w14:paraId="5AC90D71" w14:textId="77777777"/>
-[...8 lines deleted...]
-        <w:t>In bijlage 1 vindt u een overzicht van de verzonden waarschuwingsbrieven en boetes per gemeente, binnen hun specifieke context.</w:t>
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="008B2EAC" w:rsidRDefault="003D230E" w14:paraId="23A9DAE3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="463EF6E8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Gemeenten zijn verantwoordelijk voor de invoering van hun ZE-zone en voor de monitoringsdata. In bijlage 1 vindt u een overzicht van de verzonden waarschuwingsbrieven en boetes per gemeente, binnen hun specifieke context.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D2157" w:rsidP="00E1437E" w:rsidRDefault="004D2157" w14:paraId="6D397012" w14:textId="4D8A8F4F"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="008B2EAC" w:rsidRDefault="003D230E" w14:paraId="7892EB7C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="3760DFA5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Samen met de ondertekenaars van de Uitvoeringsagenda Zero-emissiezones (UAZ)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Het tweede deel volgt later dit jaar. </w:t>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn er afspraken gemaakt over het eerste deel van de beleidsregels vanaf 2030. In deze brief ga ik op hoofdlijnen in op deze afspraken. Het tweede deel volgt later dit jaar. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F30A05" w:rsidP="00E1437E" w:rsidRDefault="00F30A05" w14:paraId="5FB2FB3E" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D856BF">
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="008B2EAC" w:rsidRDefault="003D230E" w14:paraId="1A70907D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="6B63D330" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Tot slot heeft mijn voorganger in het commissiedebat van 14 januari 2026 toegezegd dat in deze brief ook wordt ingegaan op de gesprekken met verschillende koepelorganisaties.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D856BF" w:rsidP="00E1437E" w:rsidRDefault="00D856BF" w14:paraId="05DD6DB7" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00465615" w:rsidR="00B425A9" w:rsidP="00B425A9" w:rsidRDefault="00A05D69" w14:paraId="70AE68FD" w14:textId="10194597">
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="008B2EAC" w:rsidRDefault="003D230E" w14:paraId="6FA9D916" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="61FA1C8C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00465615">
-        <w:rPr>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Data voor monitoring</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D2157" w:rsidP="002B47FF" w:rsidRDefault="004D2157" w14:paraId="7C1818C3" w14:textId="104F97EF">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Gemeenten constateren in hun ZE-zone ook de </w:t>
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="532614EE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gemeenten constateren in hun ZE-zone ook de eerste twee maanden van 2026, net als in 2025, een hoge nalevingsgraad. Uit ANPR-cameradata blijkt dat ondernemers steeds minder gebruikmaken van de meest vervuilende voertuigen. Voor alle gemeenten geldt dat minimaal 99,50% van de bestel- en vrachtautopassages in de ZE-zones voldoet aan de gestelde eisen. Dit percentage is inclusief eventueel afgegeven ontheffingen. Ondernemers die nog niet aan de gestelde eisen voldoen, </w:t>
       </w:r>
-      <w:r w:rsidR="007F252D">
-[...53 lines deleted...]
-      <w:r w:rsidRPr="0066588F">
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>beschikbaar is.</w:t>
-[...11 lines deleted...]
-        <w:t>name van voertuigen met emissieklasse 4 of lager verder door. Tegelijkertijd groeit het aandeel emissieloze voertuigen.</w:t>
+        <w:t>worden ondersteund door gemeentelijke adviseurs (logistiek makelaars). Daarnaast kunnen zij ontheffingen aanvragen, zoals de landelijke ontheffing voor situaties waarin nog geen geschikt elektrisch alternatief beschikbaar is. Bij bestelauto’s (voertuigcategorie N1) zet de afname van voertuigen met emissieklasse 4 of lager verder door. Tegelijkertijd groeit het aandeel emissieloze voertuigen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A054C1" w:rsidP="002B47FF" w:rsidRDefault="00A054C1" w14:paraId="3D61814F" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00197A0A" w:rsidR="000B1D30" w:rsidP="002B47FF" w:rsidRDefault="000B1D30" w14:paraId="0DC6F056" w14:textId="08A90EA4">
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="008B2EAC" w:rsidRDefault="003D230E" w14:paraId="76FDC1C7" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="7FFFEEE4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00197A0A">
-        <w:rPr>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Aangeleverde gegevens door gemeenten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE651C" w:rsidP="002B47FF" w:rsidRDefault="000B1D30" w14:paraId="398ED50D" w14:textId="3AEB7CA1">
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="187CADEC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij de meeste gemeenten is de waarschuwingsperiode inmiddels afgerond en worden sinds juli 2025 overtredingen beboet. Vanwege de specifieke lokale context zijn de aantallen, zoals opgenomen in bijlage 1, niet eenvoudig onderling te vergelijken. Factoren zoals de plaatsing van het nieuwe verkeersbord, de omvang van een zone en de duur van de periode tussen het versturen van waarschuwingsbrieven en het daadwerkelijk opleggen van boetes spelen een rol. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE651C" w:rsidP="002B47FF" w:rsidRDefault="00DE651C" w14:paraId="53C8DAEF" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00465615" w:rsidR="00FB6939" w:rsidP="002B47FF" w:rsidRDefault="00FB6939" w14:paraId="2BF07B91" w14:textId="777A32C0">
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="008B2EAC" w:rsidRDefault="003D230E" w14:paraId="0228EB6A" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="76DBE937" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00465615">
-        <w:rPr>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Cijfers Centraal Loket</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB6939" w:rsidP="002B47FF" w:rsidRDefault="00FB6939" w14:paraId="393C2A53" w14:textId="3BF64DF9">
-[...10 lines deleted...]
-        <w:t>zone van toepassing is.</w:t>
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="6D8EED86" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Gemeenten hebben samen met de RDW een Centraal Loket ingericht, waar ondernemers op één centrale plek een ontheffingsaanvraag kunnen indienen. Vanuit dit loket worden aanvragen namens de gemeenten op een uniforme en geharmoniseerde wijze beoordeeld en afgehandeld. Langdurige ontheffingen krijgen in de meeste gevallen een landelijke geldigheid en zijn daarmee van kracht in alle gemeenten waar een ZE-zone van toepassing is.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB6939" w:rsidP="002B47FF" w:rsidRDefault="00FB6939" w14:paraId="1B4B5816" w14:textId="77777777"/>
-    <w:p w:rsidR="00D64BE4" w:rsidP="002B47FF" w:rsidRDefault="00470E95" w14:paraId="7C43DA03" w14:textId="5AB6B848">
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="008B2EAC" w:rsidRDefault="003D230E" w14:paraId="1F3B18E8" w14:textId="77777777">
       <w:pPr>
-        <w:rPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="39372D0F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Langdurige ontheffingen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00470E95" w:rsidP="002B47FF" w:rsidRDefault="00470E95" w14:paraId="60770733" w14:textId="65BC5069">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> aanvragen voor langdurige ontheffingen binnengekomen.</w:t>
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="14C87BCF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sinds het Centraal Loket op 1 juli 2024 is geopend, zijn er 6.724 aanvragen voor langdurige ontheffingen binnengekomen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00470E95" w:rsidP="002B47FF" w:rsidRDefault="00C35025" w14:paraId="5C741216" w14:textId="6DA0096A">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="6A426221" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F96088B" wp14:editId="18874CDB">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72229C2E" wp14:editId="34CE727E">
             <wp:extent cx="5838825" cy="1990725"/>
             <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="982278576" name="Grafiek 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{720FD099-FF22-DAA9-D3EE-C2B00D1EF200}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
                 <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId9"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008514D9" w:rsidR="008514D9" w:rsidP="008514D9" w:rsidRDefault="008514D9" w14:paraId="1C2194A4" w14:textId="77777777">
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="0FBB7318" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008514D9">
-        <w:rPr>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">Figuur 1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="008514D9">
-        <w:rPr>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>Totaal aantal aangevraagde langdurende ontheffingen bij het Centraal Loket, uitgesplitst per maand sinds de opening op 1 juli 2024.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008514D9" w:rsidP="002B47FF" w:rsidRDefault="008514D9" w14:paraId="074CFB1F" w14:textId="77777777"/>
-[...23 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="253B10CC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="66003AF9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Hieronder is te zien hoe deze aanvragen zijn verdeeld over de verschillende typen ontheffingen. Bij 1109 ontheffingen ging het om een lokale ontheffing.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C35025" w:rsidP="002B47FF" w:rsidRDefault="00C35025" w14:paraId="11A2B55A" w14:textId="77777777"/>
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="31E34CA2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable2-Accent4"/>
+        <w:tblStyle w:val="Rastertabel2-Accent4"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="14"/>
-        <w:tblW w:w="5076" w:type="pct"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5389"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1419"/>
+        <w:gridCol w:w="5487"/>
+        <w:gridCol w:w="819"/>
+        <w:gridCol w:w="1235"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00C35025" w:rsidR="00C35025" w:rsidTr="00C35025" w14:paraId="0578A4E5" w14:textId="77777777">
+      <w:tr w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidTr="008B2EAC" w14:paraId="3C95630F" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3519" w:type="pct"/>
+            <w:tcW w:w="3638" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00197A0A" w:rsidR="00C35025" w:rsidP="00C35025" w:rsidRDefault="00C35025" w14:paraId="48225FE4" w14:textId="2717388C">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="77FFA516" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00197A0A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Type ontheffing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="554" w:type="pct"/>
+            <w:tcW w:w="543" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00197A0A" w:rsidR="00C35025" w:rsidP="00C35025" w:rsidRDefault="00C35025" w14:paraId="69C5900F" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="256D2CB6" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00197A0A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Aantal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="927" w:type="pct"/>
+            <w:tcW w:w="819" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00197A0A" w:rsidR="00C35025" w:rsidP="00C35025" w:rsidRDefault="00C35025" w14:paraId="5B346E4F" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="6859155C" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00197A0A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Percentage</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C35025" w:rsidR="00C35025" w:rsidTr="00C35025" w14:paraId="174357A2" w14:textId="77777777">
+      <w:tr w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidTr="008B2EAC" w14:paraId="3AC1C30E" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3519" w:type="pct"/>
+            <w:tcW w:w="3638" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00197A0A" w:rsidR="00C35025" w:rsidP="00C35025" w:rsidRDefault="00C35025" w14:paraId="005A90A7" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="4A05FADC" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00197A0A">
+            <w:r w:rsidRPr="008B2EAC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Particulier gebruik bedrijfs- en vrachtauto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="554" w:type="pct"/>
+            <w:tcW w:w="543" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00197A0A" w:rsidR="00C35025" w:rsidP="00C35025" w:rsidRDefault="00C35025" w14:paraId="2D6C17A2" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="62759D8A" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00197A0A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>3029</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="927" w:type="pct"/>
+            <w:tcW w:w="819" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00197A0A" w:rsidR="00C35025" w:rsidP="00C35025" w:rsidRDefault="00C35025" w14:paraId="26D367D7" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="5529AC3F" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00197A0A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>45%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C35025" w:rsidR="00C35025" w:rsidTr="00C35025" w14:paraId="280FB883" w14:textId="77777777">
+      <w:tr w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidTr="008B2EAC" w14:paraId="6EF32977" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3519" w:type="pct"/>
+            <w:tcW w:w="3638" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00197A0A" w:rsidR="00C35025" w:rsidP="00C35025" w:rsidRDefault="00C35025" w14:paraId="0D85A1FE" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="3664C594" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00197A0A">
+            <w:r w:rsidRPr="008B2EAC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Een bedrijfs- en vrachtauto's dat vanwege een handicap is aangepast</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="554" w:type="pct"/>
+            <w:tcW w:w="543" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00197A0A" w:rsidR="00C35025" w:rsidP="00C35025" w:rsidRDefault="00C35025" w14:paraId="5AA45355" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="52FCA245" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00197A0A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>518</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="927" w:type="pct"/>
+            <w:tcW w:w="819" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00197A0A" w:rsidR="00C35025" w:rsidP="00C35025" w:rsidRDefault="00C35025" w14:paraId="6D1DB759" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="40EA134C" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00197A0A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>8%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C35025" w:rsidR="00C35025" w:rsidTr="00C35025" w14:paraId="5D9FD181" w14:textId="77777777">
+      <w:tr w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidTr="008B2EAC" w14:paraId="42BE28A9" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3519" w:type="pct"/>
+            <w:tcW w:w="3638" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00197A0A" w:rsidR="00C35025" w:rsidP="00C35025" w:rsidRDefault="00C35025" w14:paraId="7E2631B5" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="018AB8CA" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00197A0A">
+            <w:r w:rsidRPr="008B2EAC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Bijzondere voertuigen met een DET tot 13 jaar oud</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="554" w:type="pct"/>
+            <w:tcW w:w="543" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00197A0A" w:rsidR="00C35025" w:rsidP="00C35025" w:rsidRDefault="00C35025" w14:paraId="1A4DEED5" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="41DFC8EB" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00197A0A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>386</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="927" w:type="pct"/>
+            <w:tcW w:w="819" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00197A0A" w:rsidR="00C35025" w:rsidP="00C35025" w:rsidRDefault="00C35025" w14:paraId="3AD02171" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="412BA74E" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00197A0A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>6%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C35025" w:rsidR="00C35025" w:rsidTr="00C35025" w14:paraId="6A460008" w14:textId="77777777">
+      <w:tr w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidTr="008B2EAC" w14:paraId="463654D0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3519" w:type="pct"/>
+            <w:tcW w:w="3638" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00197A0A" w:rsidR="00C35025" w:rsidP="00C35025" w:rsidRDefault="00C35025" w14:paraId="57351974" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="142AC69F" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00197A0A">
+            <w:r w:rsidRPr="008B2EAC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Voertuigen die emissieloos niet verkrijgbaar zijn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="554" w:type="pct"/>
+            <w:tcW w:w="543" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00197A0A" w:rsidR="00C35025" w:rsidP="00C35025" w:rsidRDefault="00C35025" w14:paraId="2B1E5DF2" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="48127277" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00197A0A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1247</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="927" w:type="pct"/>
+            <w:tcW w:w="819" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00197A0A" w:rsidR="00C35025" w:rsidP="00C35025" w:rsidRDefault="00C35025" w14:paraId="4706C87B" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="06BE1B9F" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00197A0A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>19%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C35025" w:rsidR="00C35025" w:rsidTr="00C35025" w14:paraId="4701BB7A" w14:textId="77777777">
+      <w:tr w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidTr="008B2EAC" w14:paraId="6F93458F" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3519" w:type="pct"/>
+            <w:tcW w:w="3638" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00197A0A" w:rsidR="00C35025" w:rsidP="00C35025" w:rsidRDefault="00C35025" w14:paraId="1A7C1B95" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="008B2EAC" w:rsidRDefault="003D230E" w14:paraId="2D60964A" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="-7"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00197A0A">
+            <w:r w:rsidRPr="008B2EAC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>In verband met de levertijd van een vervangend emissieloos voertuig</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="554" w:type="pct"/>
+            <w:tcW w:w="543" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00197A0A" w:rsidR="00C35025" w:rsidP="00C35025" w:rsidRDefault="00C35025" w14:paraId="263AF374" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="6D726FD8" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00197A0A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>352</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="927" w:type="pct"/>
+            <w:tcW w:w="819" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00197A0A" w:rsidR="00C35025" w:rsidP="00C35025" w:rsidRDefault="00C35025" w14:paraId="3E9A7831" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="5A399EF0" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00197A0A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C35025" w:rsidR="00C35025" w:rsidTr="00C35025" w14:paraId="52ABE8D9" w14:textId="77777777">
+      <w:tr w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidTr="008B2EAC" w14:paraId="04EE21DF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3519" w:type="pct"/>
+            <w:tcW w:w="3638" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00197A0A" w:rsidR="00C35025" w:rsidP="00C35025" w:rsidRDefault="00C35025" w14:paraId="288222B2" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="7FE0801F" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00197A0A">
+            <w:r w:rsidRPr="008B2EAC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>In verband met bedrijfseconomische omstandigheden (gemeentelijke ontheffing)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="554" w:type="pct"/>
+            <w:tcW w:w="543" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00197A0A" w:rsidR="00C35025" w:rsidP="00C35025" w:rsidRDefault="00C35025" w14:paraId="2379C54E" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="62A02B28" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00197A0A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>612</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="927" w:type="pct"/>
+            <w:tcW w:w="819" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00197A0A" w:rsidR="00C35025" w:rsidP="00C35025" w:rsidRDefault="00C35025" w14:paraId="1193157C" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="35A48E26" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00197A0A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>9%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C35025" w:rsidR="00C35025" w:rsidTr="00C35025" w14:paraId="11BB4CC7" w14:textId="77777777">
+      <w:tr w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidTr="008B2EAC" w14:paraId="0949AF84" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3519" w:type="pct"/>
+            <w:tcW w:w="3638" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00197A0A" w:rsidR="00C35025" w:rsidP="00C35025" w:rsidRDefault="00C35025" w14:paraId="2810AC84" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="3E96283A" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00197A0A">
+            <w:r w:rsidRPr="008B2EAC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>In verband met de afwijkingsbevoegdheid - Hardheidsclausule (gemeentelijke ontheffing)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="554" w:type="pct"/>
+            <w:tcW w:w="543" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00197A0A" w:rsidR="00C35025" w:rsidP="00C35025" w:rsidRDefault="00C35025" w14:paraId="22B71C12" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="21920619" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00197A0A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>484</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="927" w:type="pct"/>
+            <w:tcW w:w="819" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00197A0A" w:rsidR="00C35025" w:rsidP="00C35025" w:rsidRDefault="00C35025" w14:paraId="65BCA964" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="7A00BC6E" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00197A0A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>7%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C35025" w:rsidR="00C35025" w:rsidTr="00C35025" w14:paraId="07839D85" w14:textId="77777777">
+      <w:tr w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidTr="008B2EAC" w14:paraId="714336BB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3519" w:type="pct"/>
+            <w:tcW w:w="3638" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00197A0A" w:rsidR="00C35025" w:rsidP="00C35025" w:rsidRDefault="00C35025" w14:paraId="597D33E6" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="6ADF0FA0" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00197A0A">
+            <w:r w:rsidRPr="008B2EAC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>In verband met netcongestie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="554" w:type="pct"/>
+            <w:tcW w:w="543" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00197A0A" w:rsidR="00C35025" w:rsidP="00C35025" w:rsidRDefault="00C35025" w14:paraId="333CF4F1" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="0A676191" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00197A0A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="927" w:type="pct"/>
+            <w:tcW w:w="819" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00197A0A" w:rsidR="00C35025" w:rsidP="00C35025" w:rsidRDefault="00C35025" w14:paraId="448D9B17" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="3B16B5A4" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00197A0A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00C35025" w:rsidR="00C35025" w:rsidTr="00C35025" w14:paraId="32F134F5" w14:textId="77777777">
+      <w:tr w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidTr="008B2EAC" w14:paraId="78BE0CE6" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="3519" w:type="pct"/>
+            <w:tcW w:w="3638" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00197A0A" w:rsidR="00C35025" w:rsidP="00C35025" w:rsidRDefault="00C35025" w14:paraId="5F3EBAD3" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="3A97A230" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00197A0A">
+            <w:r w:rsidRPr="008B2EAC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Overige categorie (verlengingen en dierenambulances)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="554" w:type="pct"/>
+            <w:tcW w:w="543" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00197A0A" w:rsidR="00C35025" w:rsidP="00C35025" w:rsidRDefault="00C35025" w14:paraId="049223BF" w14:textId="2EFC0302">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="6635E7D2" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00197A0A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="927" w:type="pct"/>
+            <w:tcW w:w="819" w:type="pct"/>
             <w:noWrap/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00197A0A" w:rsidR="00C35025" w:rsidP="00C35025" w:rsidRDefault="00C35025" w14:paraId="757209DC" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="3D0B6211" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00197A0A">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00F314A7" w:rsidR="00F314A7" w:rsidP="002B47FF" w:rsidRDefault="00F314A7" w14:paraId="67C412DE" w14:textId="640C3746">
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="2E01D4E2" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F314A7">
-        <w:rPr>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabel 1. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F314A7">
-        <w:rPr>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>Verdeling van aantallen landelijke ontheffingen sinds de opening op 1 juli 2024.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F314A7" w:rsidP="002B47FF" w:rsidRDefault="00F314A7" w14:paraId="2F24149C" w14:textId="77777777"/>
-[...62 lines deleted...]
-        <w:t xml:space="preserve">% van de aanvragen is nog in behandeling. </w:t>
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="1750A95C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="0C7DFE4D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Van de afgehandelde aanvragen (1 juli 2024 tot en met 28 februari 2026) voor een landelijke ontheffing is 88% toegekend. Van de aanvragen is 8% buiten behandeling gesteld, bijvoorbeeld omdat de aanvraag is ingetrokken of omdat ondanks een verzoek geen aanvullende informatie is aangeleverd. Daarnaast is 3% afgewezen. Dit kan het geval zijn wanneer een aanvraag wordt ingediend onder de categorie ‘niet-emissieloos verkrijgbaar’, terwijl het voertuig volgens de geldende criteria wél emissieloos beschikbaar is. Ook kan een aanvraag worden afgewezen wanneer de indiener verklaart dat het voertuig uitsluitend voor particuliere doeleinden wordt gebruikt, terwijl uit de ingediende documentatie blijkt dat dit niet het geval is. De overige 1% van de aanvragen is nog in behandeling. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F314A7" w:rsidP="002B47FF" w:rsidRDefault="00F314A7" w14:paraId="041D2C4A" w14:textId="77777777"/>
-    <w:p w:rsidR="00C138CB" w:rsidP="002B47FF" w:rsidRDefault="00C138CB" w14:paraId="152CFB54" w14:textId="6A32633D">
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="58917536" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="5F4A7D05" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Dagontheffingen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C138CB" w:rsidP="002B47FF" w:rsidRDefault="00DE3BD0" w14:paraId="2D35CFAF" w14:textId="20AF14E7">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> In de periode december t/m februari is het aantal dagontheffingen stabiel gebleven. </w:t>
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="47AB11F1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dagontheffingen worden per gemeente uitgegeven en zijn sinds de invoering van de ZE-zones in aantal toegenomen. Na het aflopen van de eerste waarschuwingsperiodes op 1 juli 2025 is het aantal dagontheffingen verder gestegen. In de periode december t/m februari is het aantal dagontheffingen stabiel gebleven. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE3BD0" w:rsidP="002B47FF" w:rsidRDefault="00A054C1" w14:paraId="6E885CC0" w14:textId="77C1A6B3">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="08DC1E53" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="6984824C" wp14:anchorId="44E73A1C">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="117E2F74" wp14:anchorId="6F0B2742">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>-108585</wp:posOffset>
+              <wp:posOffset>-111125</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>213360</wp:posOffset>
+              <wp:posOffset>215265</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="6048375" cy="2545715"/>
-            <wp:effectExtent l="0" t="0" r="9525" b="6985"/>
+            <wp:extent cx="5986145" cy="2545715"/>
+            <wp:effectExtent l="0" t="0" r="14605" b="6985"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="1562813986" name="Grafiek 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6626D427-5361-F878-9779-7E011A4E426D}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
                 <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId10"/>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE3BD0" w:rsidP="002B47FF" w:rsidRDefault="00DE3BD0" w14:paraId="414B40D8" w14:textId="3DED74B4"/>
-    <w:p w:rsidR="00197A0A" w:rsidP="002B47FF" w:rsidRDefault="00DE3BD0" w14:paraId="5E95CD58" w14:textId="4E1650FA">
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="7F840C79" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="07DF7240" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE3BD0">
-        <w:rPr>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">Figuur 2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE3BD0">
-        <w:rPr>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>totaal aantal aangevraagde dagontheffingen bij het Centraal Loket, uitgesplitst per maand sinds de opening op 1 juli 2024.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00197A0A" w:rsidR="00197A0A" w:rsidP="002B47FF" w:rsidRDefault="00197A0A" w14:paraId="208F09A2" w14:textId="77777777">
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="008B2EAC" w:rsidP="008B2EAC" w:rsidRDefault="008B2EAC" w14:paraId="25BFB941" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:i/>
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009637CF" w:rsidRDefault="009637CF" w14:paraId="5CF2EE49" w14:textId="77777777">
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="737FEA29" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Vragen via redactie opwegnaarZES.nl</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00197A0A" w:rsidP="00072C05" w:rsidRDefault="00072C05" w14:paraId="48F86402" w14:textId="55D45DBF">
-[...28 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="0D470994" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De website www.opwegnaarZES.nl is de algemene informatiewebsite van de Rijksoverheid over ZE-zones. Een overzicht van het aantal bezoekers van de website en het aantal vragen dat binnengekomen is per maand staat in de onderstaande tabel weergegeven. In januari en februari is er een afname van het aantal websitebezoek en informatieverzoeken te zien.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="ListTable2-Accent1"/>
+        <w:tblStyle w:val="Lijsttabel2-Accent1"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="909" w:tblpY="114"/>
         <w:tblW w:w="6767" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2095"/>
         <w:gridCol w:w="579"/>
         <w:gridCol w:w="579"/>
         <w:gridCol w:w="579"/>
         <w:gridCol w:w="580"/>
         <w:gridCol w:w="580"/>
         <w:gridCol w:w="580"/>
         <w:gridCol w:w="580"/>
         <w:gridCol w:w="580"/>
         <w:gridCol w:w="580"/>
         <w:gridCol w:w="580"/>
         <w:gridCol w:w="580"/>
         <w:gridCol w:w="580"/>
         <w:gridCol w:w="580"/>
         <w:gridCol w:w="574"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00072C05" w:rsidR="009637CF" w:rsidTr="009637CF" w14:paraId="1396A522" w14:textId="77777777">
+      <w:tr w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidTr="007E07D8" w14:paraId="02DB6060" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="313"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1027" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="74CB74F8" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="79472EC8" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Onderdeel van opwegnaarZES.nl</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="3C533C04" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="3ADA9B74" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Jan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="60322AE9" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="6F8A8116" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Feb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="7FA51517" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="2F8721EE" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Maa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="7B271B7F" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="6E2D6187" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Apr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="2656D8FD" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="5E036F7A" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Mei</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="6CCF3381" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="44D889D7" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Jun</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="63F7D4A5" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="422CD3DF" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Jul</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="35A5B6A7" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="4CC8F8E3" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Aug</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="315CF00C" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="5501055D" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Sept</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="5571CBDB" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="2337A604" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Okt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="09A6860D" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="28E8AA24" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Nov</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="54714D01" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="00D3F3E2" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Dec</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="19A4069E" w14:textId="6208CE2F">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="5E3FDF8B" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Jan ‘26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="449E9A6A" w14:textId="433A4580">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="536FCB69" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Feb ‘26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00072C05" w:rsidR="009637CF" w:rsidTr="009637CF" w14:paraId="3FF777F4" w14:textId="77777777">
+      <w:tr w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidTr="007E07D8" w14:paraId="5D5FCBED" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="313"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1027" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="1549CDEA" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="350D0590" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Websitebezoek actieve gebruikers (x1000)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="4B6D4533" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="4F9B321E" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="3A04A266" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="0FDE7A59" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="5ED6F9F8" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="65086CD1" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="784093E7" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="0F436884" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="60770BF0" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="280D5A95" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="5211DC50" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="2358DCAC" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="123DD902" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="23168475" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="69BAE370" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="31E44B68" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="41B424FE" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="1E2D9286" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="36FBEDEE" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="555AEBEE" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="79E38C23" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="1C19EDB8" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="29842243" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="29C160AB" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="4D232E72" w14:textId="760F7F21">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="7AA65C21" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3652">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="59B9978A" w14:textId="4B8D07DA">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="5B29604A" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3652">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00072C05" w:rsidR="009637CF" w:rsidTr="009637CF" w14:paraId="3B72A808" w14:textId="77777777">
+      <w:tr w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidTr="007E07D8" w14:paraId="62269184" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="313"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1027" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="13C197EC" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="3F1F2328" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Aantal paginabezoeken (x1000)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="04EDE8C4" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="28948A21" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="36076B3D" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="6583CA3C" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>232</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="55A9DA4D" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="0BF24D1F" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>139</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="70289F53" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="69855242" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>211</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="61752DCF" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="3AB1B06D" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>228</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="676B4560" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="4DCA2881" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>134</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="1951524A" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="5F80ADB6" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>170</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="5FCE8F43" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="6694F894" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>194</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="125AE7E4" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="7C114152" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>102</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="447ED48B" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="3D03D4C9" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>143</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="50ACB39C" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="5706EF5F" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>127</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="0C733CB8" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="4019ECDF" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>128</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="3BED188A" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="3DA10D4A" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>145</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="11D33ABB" w14:textId="7C732190">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="6687A766" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3652">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="6F80CE2E" w14:textId="67DB9CAD">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="7D2DD3E2" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3652">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>92</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00072C05" w:rsidR="009637CF" w:rsidTr="009637CF" w14:paraId="6E9A2BEE" w14:textId="77777777">
+      <w:tr w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidTr="007E07D8" w14:paraId="33721D52" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="313"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1027" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="38A51558" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="7CA95E13" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Gesprekken AI Chatbot (x1000)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="3030B406" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="088AF90A" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="577728F6" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="5680AB1B" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>16,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="116B5CF5" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="213106AC" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>10,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="5ED9D295" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="70D9C27B" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>16,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="65708514" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="6D06EC41" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>13,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="28AE4023" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="3DA27851" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>7,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="3FDF3975" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="1CEE9B43" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>4,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="71AC26ED" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="08C71908" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>4,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="745E41BD" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="59180A84" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>3,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="5F0CE260" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="0A585627" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>4,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="0C555A50" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="79EDD4BB" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>2,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="417675F2" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="3406FD79" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="7897984E" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="0B36E865" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="6ABAEEE8" w14:textId="6F16935A">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="547E3193" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3652">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="206C1CD0" w14:textId="501FE339">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="0840A7CD" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3652">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>1,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00072C05" w:rsidR="009637CF" w:rsidTr="009637CF" w14:paraId="7878C821" w14:textId="77777777">
+      <w:tr w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidTr="007E07D8" w14:paraId="33584D8B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="313"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1027" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="2B943788" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="3BDB8EF5" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vragen aan redactie per email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="70232FCC" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="7108215F" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>487</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="10EDABAF" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="5FF52794" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>281</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="08E014BF" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="5AFC5286" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>336</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="17889165" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="1CF6BEE4" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>283</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="6D3E9765" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="4105ECFF" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>172</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="1542F761" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="1B61C702" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>208</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="4518F71D" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="111C5F70" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>246</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="69CCFA2F" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="0885F8A6" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="77A6D76E" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="16A0AB2F" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>102</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="56A3888D" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="2CD3EA5D" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="5ABA7126" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="58D2C5C7" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="3D93962C" w14:textId="77777777">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="28FA54E3" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00072C05">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="61F4E7E1" w14:textId="725CE18A">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="26974A07" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3652">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00072C05" w:rsidR="001B3652" w:rsidP="001B3652" w:rsidRDefault="001B3652" w14:paraId="0B709109" w14:textId="7045512F">
+          <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="007E07D8" w:rsidRDefault="003D230E" w14:paraId="14FFC5EA" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDN/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Aptos Narrow" w:hAnsi="Aptos Narrow" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B3652">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="008B2EAC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
               </w:rPr>
               <w:t>81</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00072C05" w:rsidP="00072C05" w:rsidRDefault="00072C05" w14:paraId="380A72CA" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00D856BF" w:rsidR="00D856BF" w:rsidP="00F241F1" w:rsidRDefault="00D856BF" w14:paraId="1BEF4E22" w14:textId="005AEAF7">
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="5DA3956D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="67A85ED2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Afspraken over b</w:t>
-[...6 lines deleted...]
-        <w:t>eleid vanaf 2030</w:t>
+        <w:t>Afspraken over beleid vanaf 2030</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D856BF" w:rsidP="00D856BF" w:rsidRDefault="00D856BF" w14:paraId="0FE8B979" w14:textId="24872A62">
-[...1 lines deleted...]
-        <w:t>De toegangsregels en vangnetten van de ZE-zones borgen stap voor stap de overgang naar emiss</w:t>
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="414A9187" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De toegangsregels en vangnetten van de ZE-zones borgen stap voor stap de overgang naar emissieloos vervoer binnen deze zones. Zonder nieuw beleid zouden </w:t>
       </w:r>
-      <w:r w:rsidR="00696C4B">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">de ZE-zone in te mogen. We weten dat dat niet voor alle ondernemers en voertuigen een realistisch scenario is. Er blijft een vangnet nodig voor ondernemers die wel willen verduurzamen, maar niet kunnen vanwege omstandigheden. Bijvoorbeeld vanwege netcongestie, bedrijfseconomische omstandigheden of omdat het voertuig nog niet emissieloos verkrijgbaar is. </w:t>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">alle bestelauto’s en vrachtauto’s vanaf 2030 emissieloos moeten zijn om de ZE-zone in te mogen. We weten dat dat niet voor alle ondernemers en voertuigen een realistisch scenario is. Er blijft een vangnet nodig voor ondernemers die wel willen verduurzamen, maar niet kunnen vanwege omstandigheden. Bijvoorbeeld vanwege netcongestie, bedrijfseconomische omstandigheden of omdat het voertuig nog niet emissieloos verkrijgbaar is. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D856BF" w:rsidP="00D856BF" w:rsidRDefault="00D856BF" w14:paraId="755C31F7" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:t>Daarom hebben g</w:t>
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="64BDCFD1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="60DA74B8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Daarom hebben gemeenten, brancheorganisaties, belangenorganisaties en het ministerie via de governance van de Uitvoeringsagenda Zero-Emissiezones (UAZ)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00953B06">
-[...13 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00667EB2">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> Daarnaast voorziet het in de behoefte aan duidelijkheid over de toegangsregels vanaf 2030, omdat ondernemers daar nu al rekening mee moeten houden in hun investeringsbeslissingen. Met alle UAZ-partners is inmiddels akkoord bereikt over het eerste deel van het pakket. Het tweede deel volgt later dit jaar. </w:t>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een set aan afspraken over de toegangsregels vanaf 2030 uitgewerkt. Het uitgangspunt van dit pakket: behoud de prikkel voor ondernemers om waar mogelijk de overstap naar emissieloos te maken, maar houd ondernemers niet aan het onmogelijke. Daarnaast voorziet het in de behoefte aan duidelijkheid over de toegangsregels vanaf 2030, omdat ondernemers daar nu al rekening mee moeten houden in hun investeringsbeslissingen. Met alle UAZ-partners is inmiddels akkoord bereikt over het eerste deel van het pakket. Het tweede deel volgt later dit jaar. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D856BF" w:rsidP="00D856BF" w:rsidRDefault="00D856BF" w14:paraId="53F6EDC1" w14:textId="77777777"/>
-[...62 lines deleted...]
-        <w:t>Voor brandweerwagens (carrosseriecode 31) en gepantserde voertuigen (carrosseriecode SB) wordt de huidige vrijstelling voor onbepaalde tijd gecontinueerd.</w:t>
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="37BC90FC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="5812DABA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De huidige ontheffing voor particulier gebruik, zoals kampeerbussen, die liep tot 1 januari 2028 wordt verlengd tot 1 januari 2030. Daarnaast komt er een overgangsregeling voor voertuigen die nu onder een vrijstelling vallen en vóór 2030 zijn aangeschaft. Hiermee wordt voor deze voertuigen een realistische afschrijvingstermijn gehanteerd. Voor vrachtwagens is dit ten hoogste 13 jaar. De generieke ontheffing voor verhuiswagens vervalt per 1 januari 2030, maar bij knelpunten kunnen zij gebruikmaken van het vangnet, net als alle andere ondernemers. Vrachtauto’s met een zware laadkraan en exceptioneel transport blijven minimaal twee jaar toegang behouden. Ook blijven lange levertijden, voertuigen die zijn aangepast voor een handicap (boven €500) en de hardheidsclausule een ontheffingsgrond. Voor brandweerwagens (carrosseriecode 31) en gepantserde voertuigen (carrosseriecode SB) wordt de huidige vrijstelling voor onbepaalde tijd gecontinueerd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D856BF" w:rsidP="00D856BF" w:rsidRDefault="00D856BF" w14:paraId="60A97A6B" w14:textId="77777777"/>
-    <w:p w:rsidR="00D856BF" w:rsidP="00D856BF" w:rsidRDefault="00D856BF" w14:paraId="3D294882" w14:textId="3840E0C5">
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="665E00D6" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="3F5307D4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD6C65">
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De afspraken worden de komende periode verder uitgewerkt en verankerd in het gemeentelijke ontheffingenbeleid of in het Reglement verkeersregels en verkeerstekens 1990 (RVV 1990). Ondernemers worden actief op de hoogte gebracht via communicatiekanalen van alle ondertekenaars van de UAZ. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D856BF" w:rsidP="00F241F1" w:rsidRDefault="00D856BF" w14:paraId="668102AC" w14:textId="77777777">
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="6F60340B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00494685" w:rsidR="001B3A66" w:rsidP="00F241F1" w:rsidRDefault="003A4B6E" w14:paraId="411A5B5B" w14:textId="6E78E154">
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="58B976A4" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00494685">
-        <w:rPr>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Inbreng koepelorganisaties ONL en </w:t>
+        <w:t>Inbreng koepelorganisaties ONL en MKB-Nederland</w:t>
       </w:r>
-      <w:r w:rsidRPr="00494685" w:rsidR="00197A0A">
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="5E095A1A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Zoals door mijn voorganger toegezegd in het commissiedebat Duurzaam Vervoer van 14 januari 2026, blijf ik de koepelorganisaties betrekken bij de monitoring. Het ministerie voert al langere tijd constructieve gesprekken met deze organisaties en neemt de signalen die het ontvangt serieus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="27D28032" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="518CD574" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Uit een gesprek met VNO-NCW komt naar voren dat er op dit moment weinig signalen zijn dat randvoorwaarden onvoldoende op orde zijn. Dit is voor de toekomst wel een zorg, zeker wanneer de euro6 bestelbusjes emissieloos moeten zijn op 1/1/29. Met name de mogelijk langere laadtijden, evenals de dekkingsgraad en bezettingsgraad van laadpalen in omliggende gemeenten rond ZE-zones, vormen aandachtspunten. Dit heeft de aandacht van de ondertekenaars van de UAZ en de Nationale Agenda Laadinfrastructuur (NAL).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="22E5B46F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="6147D260" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met Ondernemend Nederland (ONL) heeft een gesprek plaatsgevonden over de stand van zaken rond ZE-zones. Er is onder andere gevraagd om meer inzicht te krijgen in de mate waarin ondernemers de ZE-zones mijden en, indien dat het geval is, om hoeveel ondernemers het gaat. Ook zijn de zorgen rondom netcongestie en laadinfrastructuur besproken. Vanuit het ministerie is aangegeven dat het inzetten van gratis logistiek makelaars een effectief middel kan zijn om ondernemers te helpen in het verkrijgen van handelingsperspectief ten aanzien van de ZE-zones. De uitdagingen die er zijn rond netcongestie in relatie tot voldoende laadinfrastructuur heeft onze doorlopende aandacht. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="1B5E94BA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="167C73F9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>MKB-Nederland</w:t>
-[...44 lines deleted...]
-        </w:rPr>
       </w:pPr>
-    </w:p>
-[...80 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Conclusie zevende monitoring</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F241F1" w:rsidR="00603368" w:rsidP="00F241F1" w:rsidRDefault="00603368" w14:paraId="777C8144" w14:textId="1ADF0DDD">
-[...7 lines deleted...]
-        <w:t>alle relevante partijen in gesprek om de kansen en uitdagingen rondom de ZE-zones in het zicht te houden.</w:t>
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="003D230E" w:rsidRDefault="003D230E" w14:paraId="3F79C71D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De eerste twee maanden van dit jaar zijn rustig verlopen. Signalen van ondernemers, branche- en netwerkpartijen worden binnen de afgesproken kaders opgepakt. We blijven streven naar een balans tussen haalbaarheid voor ondernemers en een prikkel voor emissieloze logistiek. Er is een uitgebreid vangnet, dat goed gevonden wordt door ondernemers. We blijven ook in dit jaar met alle relevante partijen in gesprek om de kansen en uitdagingen rondom de ZE-zones in het zicht te houden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA77C1" w:rsidRDefault="00176783" w14:paraId="3E5C9F45" w14:textId="7DD6FA4F">
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="008B2EAC" w:rsidP="008B2EAC" w:rsidRDefault="008B2EAC" w14:paraId="6EAD9BBD" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Slotzin"/>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>ogachtend,</w:t>
+    </w:p>
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="008B2EAC" w:rsidP="008B2EAC" w:rsidRDefault="008B2EAC" w14:paraId="52B4886F" w14:textId="11A128F9">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Infrastructuur en Waterstaat,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA77C1" w:rsidRDefault="00176783" w14:paraId="0256E73F" w14:textId="3442C77B">
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="003D230E" w:rsidP="008B2EAC" w:rsidRDefault="003D230E" w14:paraId="4072450B" w14:textId="25A3A028">
       <w:pPr>
-        <w:pStyle w:val="OndertekeningArea1"/>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t>DE STAATSSECRETARIS VAN INFRASTRUCTUUR EN WATERSTAAT,</w:t>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B2EAC" w:rsidR="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.W.H. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bertram</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA77C1" w:rsidRDefault="00AA77C1" w14:paraId="5AF212CF" w14:textId="77777777"/>
-[...7 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="008B2EAC" w:rsidR="006F53E6" w:rsidP="008B2EAC" w:rsidRDefault="006F53E6" w14:paraId="7ACF9720" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00AA77C1">
+    <w:sectPr w:rsidRPr="008B2EAC" w:rsidR="006F53E6" w:rsidSect="003D230E">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40343D1D" w14:textId="77777777" w:rsidR="00BC7374" w:rsidRDefault="00BC7374">
+    <w:p w14:paraId="0AEC61F8" w14:textId="77777777" w:rsidR="007B2AF5" w:rsidRDefault="007B2AF5" w:rsidP="003D230E">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78C25B57" w14:textId="77777777" w:rsidR="00BC7374" w:rsidRDefault="00BC7374">
+    <w:p w14:paraId="591246E9" w14:textId="77777777" w:rsidR="007B2AF5" w:rsidRDefault="007B2AF5" w:rsidP="003D230E">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...11 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...12 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="5D174656" w14:textId="77777777" w:rsidR="00BB606D" w:rsidRDefault="00BB606D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E09522B" w14:textId="77777777" w:rsidR="003D230E" w:rsidRPr="003D230E" w:rsidRDefault="003D230E" w:rsidP="003D230E">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="48C70FA2" w14:textId="77777777" w:rsidR="00BB606D" w:rsidRDefault="00BB606D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3282E886" w14:textId="77777777" w:rsidR="003D230E" w:rsidRPr="003D230E" w:rsidRDefault="003D230E" w:rsidP="003D230E">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="450127A3" w14:textId="77777777" w:rsidR="00BB606D" w:rsidRDefault="00BB606D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6FCE5E4C" w14:textId="77777777" w:rsidR="003D230E" w:rsidRPr="003D230E" w:rsidRDefault="003D230E" w:rsidP="003D230E">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C428FB6" w14:textId="77777777" w:rsidR="00BC7374" w:rsidRDefault="00BC7374">
+    <w:p w14:paraId="3B7908E3" w14:textId="77777777" w:rsidR="007B2AF5" w:rsidRDefault="007B2AF5" w:rsidP="003D230E">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5AD66783" w14:textId="77777777" w:rsidR="00BC7374" w:rsidRDefault="00BC7374">
+    <w:p w14:paraId="75614BBD" w14:textId="77777777" w:rsidR="007B2AF5" w:rsidRDefault="007B2AF5" w:rsidP="003D230E">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="6F956336" w14:textId="37733CBC" w:rsidR="00E1437E" w:rsidRPr="0046313A" w:rsidRDefault="00E1437E" w:rsidP="00E1437E">
+    <w:p w14:paraId="18863A6D" w14:textId="12C06AD6" w:rsidR="003D230E" w:rsidRPr="008B2EAC" w:rsidRDefault="003D230E" w:rsidP="003D230E">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0046313A">
-[...3 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="0046313A" w:rsidRPr="0046313A">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36 600-XII, nr. 82, </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="0046313A" w:rsidRPr="00816CB1">
+        <w:r w:rsidRPr="008B2EAC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="14"/>
-            <w:szCs w:val="14"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.tweedekamer.nl/kamerstukken/moties/detail?id=2024Z21081&amp;did=2024D49647</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0046313A" w:rsidRPr="0046313A">
-[...2 lines deleted...]
-          <w:szCs w:val="14"/>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="23120392" w14:textId="59ECB017" w:rsidR="00F30A05" w:rsidRPr="00F30A05" w:rsidRDefault="00F30A05">
+    <w:p w14:paraId="707C2782" w14:textId="77777777" w:rsidR="003D230E" w:rsidRPr="008B2EAC" w:rsidRDefault="003D230E" w:rsidP="003D230E">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F30A05">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F30A05">
-[...11 lines deleted...]
-        <w:t>Kamerstuk 2025D19627</w:t>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 2025D19627</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="6A9B1331" w14:textId="77777777" w:rsidR="00D856BF" w:rsidRDefault="00D856BF" w:rsidP="00D856BF">
+    <w:p w14:paraId="6604A41B" w14:textId="77777777" w:rsidR="003D230E" w:rsidRPr="008B2EAC" w:rsidRDefault="003D230E" w:rsidP="003D230E">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B46FAC">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00B46FAC">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk226979660"/>
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk226979660"/>
+      <w:r w:rsidRPr="008B2EAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Kamerstuk 2025D19627</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="02A8ABAC" w14:textId="77777777" w:rsidR="00BB606D" w:rsidRDefault="00BB606D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B1497B7" w14:textId="77777777" w:rsidR="003D230E" w:rsidRPr="003D230E" w:rsidRDefault="003D230E" w:rsidP="003D230E">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...434 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6453A6A2" w14:textId="77777777" w:rsidR="003D230E" w:rsidRPr="003D230E" w:rsidRDefault="003D230E" w:rsidP="003D230E">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="0684FC78" w14:textId="77777777" w:rsidR="00AA77C1" w:rsidRDefault="00176783">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3E44EBF5" w14:textId="77777777" w:rsidR="003D230E" w:rsidRPr="003D230E" w:rsidRDefault="003D230E" w:rsidP="003D230E">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1474 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1686 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003A7FE5"/>
-[...225 lines deleted...]
-    <w:rsid w:val="00FD7646"/>
+    <w:rsidRoot w:val="003D230E"/>
+    <w:rsid w:val="00217B6A"/>
+    <w:rsid w:val="002A165A"/>
+    <w:rsid w:val="003D230E"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007B2AF5"/>
+    <w:rsid w:val="008B2EAC"/>
+    <w:rsid w:val="00E82715"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F27305"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="05282508"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="24ECC412"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{13C561E8-B1E0-4545-B93C-A5BF28777009}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8481,77 +4145,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8576,75 +4240,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -8679,55 +4343,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -8790,3608 +4454,955 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
+    <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00F600E3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D230E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003D230E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003D230E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003D230E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003D230E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003D230E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003D230E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003D230E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003D230E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003D230E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D230E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D230E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D230E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D230E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D230E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D230E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D230E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D230E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D230E"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="003D230E"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D230E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="003D230E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D230E"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="003D230E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D230E"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D230E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D230E"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="003D230E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D230E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="003D230E"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACW85Documentgegevens">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
+    <w:name w:val="Afzendgegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="003D230E"/>
     <w:pPr>
-      <w:spacing w:before="20"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2267"/>
+      </w:tabs>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-      <w:szCs w:val="17"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACWAanhef">
-[...400 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AfzendgegevensKop">
+    <w:name w:val="Afzendgegevens_Kop"/>
+    <w:basedOn w:val="Afzendgegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="003D230E"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVSeindblad1">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OndertekeningArea1">
+    <w:name w:val="Ondertekening_Area1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="003D230E"/>
     <w:pPr>
-      <w:spacing w:before="220" w:line="240" w:lineRule="exact"/>
-[...23 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:color w:val="275937"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ANVSstandaard15">
-[...32 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="003D230E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:i/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...1682 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskop">
     <w:name w:val="Referentiegegevens_kop"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="003D230E"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...568 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slotzin">
     <w:name w:val="Slotzin"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="003D230E"/>
     <w:pPr>
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
-[...15 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...120 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...151 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="003D230E"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="003D230E"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Witregel1pt">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003D230E"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="2"/>
-      <w:szCs w:val="2"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Zendbriefstandaard">
-[...10 lines deleted...]
-    <w:link w:val="FootnoteTextChar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="003D230E"/>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...10 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E1437E"/>
+    <w:rsid w:val="003D230E"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-[...24 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0047190A"/>
+    <w:rsid w:val="003D230E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="0047190A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003D230E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0047190A"/>
+    <w:rsid w:val="003D230E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="0047190A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable2-Accent1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003D230E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Lijsttabel2-Accent1">
     <w:name w:val="List Table 2 Accent 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="47"/>
-    <w:rsid w:val="00F314A7"/>
+    <w:rsid w:val="003D230E"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="45B0E1" w:themeColor="accent1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C1E4F5" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
-[...41 lines deleted...]
-    <w:rsid w:val="00822F95"/>
+  <w:style w:type="table" w:styleId="Rastertabel2-Accent4">
+    <w:name w:val="Grid Table 2 Accent 4"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="003D230E"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...133 lines deleted...]
-    <w:rsid w:val="00C35025"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="2" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="2" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="2" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
         <w:insideV w:val="single" w:sz="2" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="60CAF3" w:themeColor="accent4" w:themeTint="99"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
@@ -12415,304 +5426,88 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CAEDFB" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...11 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="008B2EAC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...197 lines deleted...]
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/moties/detail?id=2024Z21081&amp;did=2024D49647" TargetMode="External"/></Relationships>
-</file>
-[...6 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20aan%20Parlement%20(1).dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///H:\Mijn%20documenten\Zero-Emissie%20Stadslogistiek\monitoring\Overzicht%20cijfers%20Tijdelijk%20Loket%20aangevuld%20met%20CL%20zevende%20monitoringsbrief.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///H:\Mijn%20documenten\Zero-Emissie%20Stadslogistiek\monitoring\Overzicht%20cijfers%20Tijdelijk%20Loket%20aangevuld%20met%20CL%20zevende%20monitoringsbrief.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="en-US"/>
+  <c:lang val="nl-NL"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:pivotSource>
     <c:name>[Overzicht cijfers Tijdelijk Loket aangevuld met CL zevende monitoringsbrief.xlsx]Totaal aantal aanvragen pm!Draaitabel16</c:name>
     <c:fmtId val="-1"/>
   </c:pivotSource>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
@@ -13413,51 +6208,51 @@
                   <c:v>153</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>164</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>290</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>216</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>233</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>400</c:v>
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>289</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-1CC5-4B87-8CE3-8E51CADED105}"/>
+              <c16:uniqueId val="{00000000-CB78-4CCF-8F88-9F6F01DA2DF4}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="outEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="219"/>
         <c:overlap val="-27"/>
         <c:axId val="1881458928"/>
         <c:axId val="1881459408"/>
       </c:barChart>
       <c:catAx>
         <c:axId val="1881458928"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
@@ -13606,51 +6401,51 @@
   </c:txPr>
   <c:externalData r:id="rId3">
     <c:autoUpdate val="0"/>
   </c:externalData>
   <c:extLst>
     <c:ext xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" uri="{781A3756-C4B2-4CAC-9D66-4F8BD8637D16}">
       <c14:pivotOptions>
         <c14:dropZoneFilter val="1"/>
         <c14:dropZoneCategories val="1"/>
         <c14:dropZoneData val="1"/>
         <c14:dropZonesVisible val="1"/>
       </c14:pivotOptions>
     </c:ext>
     <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{E28EC0CA-F0BB-4C9C-879D-F8772B89E7AC}">
       <c16:pivotOptions16>
         <c16:showExpandCollapseFieldButtons val="1"/>
       </c16:pivotOptions16>
     </c:ext>
   </c:extLst>
 </c:chartSpace>
 </file>
 
 <file path=word/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="en-US"/>
+  <c:lang val="nl-NL"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:pivotSource>
     <c:name>[Overzicht cijfers Tijdelijk Loket aangevuld met CL zevende monitoringsbrief.xlsx]Dagontheffingen!Draaitabel17</c:name>
     <c:fmtId val="-1"/>
   </c:pivotSource>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
@@ -16843,51 +9638,51 @@
                   <c:v>2070</c:v>
                 </c:pt>
                 <c:pt idx="14">
                   <c:v>1474</c:v>
                 </c:pt>
                 <c:pt idx="15">
                   <c:v>2897</c:v>
                 </c:pt>
                 <c:pt idx="16">
                   <c:v>3090</c:v>
                 </c:pt>
                 <c:pt idx="17">
                   <c:v>2275</c:v>
                 </c:pt>
                 <c:pt idx="18">
                   <c:v>2422</c:v>
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>2280</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-8741-4E1E-A40B-0743D1C6AE5F}"/>
+              <c16:uniqueId val="{00000000-1908-44C8-80FA-9BA971C6F7DE}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="outEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="100"/>
         <c:overlap val="-24"/>
         <c:axId val="1881497328"/>
         <c:axId val="1881496848"/>
       </c:barChart>
       <c:catAx>
         <c:axId val="1881497328"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
@@ -18184,51 +10979,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -18292,65 +11087,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -18371,186 +11166,76 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>9279</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>1702</ap:Words>
+  <ap:Characters>9367</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>77</ap:Lines>
-  <ap:Paragraphs>21</ap:Paragraphs>
+  <ap:Lines>78</ap:Lines>
+  <ap:Paragraphs>22</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>10885</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>11047</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...76 lines deleted...]
-    <vt:lpwstr>DocGen_Brief_nl_NL</vt:lpwstr>
   </property>
 </Properties>
 </file>