--- v0 (2026-05-08)
+++ v1 (2026-06-24)
@@ -1,6404 +1,1639 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="003873A3" w:rsidP="003873A3" w14:paraId="2DBF3627" w14:textId="77777777">
-[...60 lines deleted...]
-      <w:r w:rsidR="00040B4A">
+    <w:p w:rsidRPr="00AB449B" w:rsidR="00AB449B" w:rsidRDefault="00A24EA9" w14:paraId="3F85A918" w14:textId="53C9C309">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB449B" w:rsidR="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FF7D8A">
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>111</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB449B" w:rsidR="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AB449B" w:rsidR="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Topinkomens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB449B" w:rsidR="00AB449B" w:rsidP="00AB449B" w:rsidRDefault="00AB449B" w14:paraId="2A0BECA1" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB449B" w:rsidR="00A24EA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>133</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB449B" w:rsidR="00AB449B" w:rsidP="00AB449B" w:rsidRDefault="00AB449B" w14:paraId="53A1E77E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB449B" w:rsidR="004D63BA" w:rsidP="00AB449B" w:rsidRDefault="00AB449B" w14:paraId="58CA63AD" w14:textId="2C893A8D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 8 mei 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB449B" w:rsidR="00A24EA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00FF7D8A">
+      <w:r w:rsidRPr="00AB449B" w:rsidR="00A24EA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00040B4A">
-[...84 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00AB449B" w:rsidR="004D63BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bijgaand treft u de evaluatie van de Wet normering topinkomens (WNT) over de periode 2021-2025 aan, overeenkomstig artikel 7.2 WNT. De WNT is begin 2013 in werking getreden om bovenmatige beloningen en ontslagvergoedingen in de (semi)publieke sector tegen te gaan. In deze derde wetsevaluatie zijn de doeltreffendheid, de doelmatigheid en neveneffecten van de WNT in de praktijk onderzocht. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB449B" w:rsidR="004D63BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00AB449B" w:rsidR="004D63BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">De belangrijkste conclusie van de onderzoekers is, evenals uit de vorige evaluatie, dat de WNT bijdraagt aan het tegengaan van bovenmatige beloningen en ontslagvergoedingen bij instellingen in de (semi)publieke sector. Daarnaast komt uit de evaluatie (opnieuw) de complexiteit van de WNT naar voren. In deze brief wordt achtereenvolgens ingegaan op het evaluatieonderzoek en de conclusies van de onderzoekers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB449B" w:rsidR="004D63BA" w:rsidP="004D63BA" w:rsidRDefault="004D63BA" w14:paraId="675ECF11" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AB449B" w:rsidR="004D63BA" w:rsidP="004D63BA" w:rsidRDefault="004D63BA" w14:paraId="3B3ABC9B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Het evaluatieonderzoek</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D1DFD" w:rsidP="003873A3" w14:paraId="2CD105D6" w14:textId="77777777"/>
-[...94 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00AB449B" w:rsidR="004D63BA" w:rsidP="004D63BA" w:rsidRDefault="004D63BA" w14:paraId="576262B2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AB449B" w:rsidR="004D63BA" w:rsidP="004D63BA" w:rsidRDefault="004D63BA" w14:paraId="74711F14" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het evaluatieonderzoek betreft de derde wetsevaluatie van de WNT en heeft betrekking op de periode 2021-2025. De eerste evaluatie van de WNT (over de periode 2013-2015) was kort na de invoering van WNT-1 (2013) en ten tijde van de invoering van WNT-2 (2015), hetgeen betekende dat nog niet alle effecten van de invoering van de WNT konden worden beoordeeld. De tweede evaluatie van de WNT (over de periode 2016-2020) was een evaluatie waarin uitgebreid aandacht is besteed aan het functioneren van de wet in de praktijk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB449B" w:rsidR="004D63BA" w:rsidP="004D63BA" w:rsidRDefault="004D63BA" w14:paraId="32C228FE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AB449B" w:rsidR="004D63BA" w:rsidP="004D63BA" w:rsidRDefault="004D63BA" w14:paraId="5DAB734F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het uitgevoerde onderzoek richt zich respectievelijk op:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB449B" w:rsidR="004D63BA" w:rsidP="004D63BA" w:rsidRDefault="004D63BA" w14:paraId="15739224" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>doeltreffendheid</w:t>
       </w:r>
-      <w:r w:rsidR="004240C6">
-[...29 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de bezoldigingsmaxima, maximering ontslagvergoedingen en de openbaarmakingsplicht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB449B" w:rsidR="004D63BA" w:rsidP="004D63BA" w:rsidRDefault="004D63BA" w14:paraId="0DBA2CE6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D015D5" w:rsidR="004240C6">
-        <w:rPr>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">doelmatigheid </w:t>
       </w:r>
-      <w:r w:rsidR="004240C6">
-[...57 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>van de WNT op het gebied van kenbaarheid, de verhouding tussen de uitvoeringslasten en het maatschappelijke doel van de wet, alsmede de aanwezigheid van neveneffecten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB449B" w:rsidR="004D63BA" w:rsidP="004D63BA" w:rsidRDefault="004D63BA" w14:paraId="3A592169" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AB449B" w:rsidR="004D63BA" w:rsidP="004D63BA" w:rsidRDefault="004D63BA" w14:paraId="08639948" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Daartoe is naast kwantitatief onderzoek ook kwalitatief onderzoek gedaan aan de hand van interviews met onder andere WNT-instellingen, topfunctionarissen, toezichthouders en accountants. Het kabinet heeft de samenwerking met alle betrokkenen bij de WNT-evaluatie als zeer waardevol ervaren en waardeert de betrokkenheid, inbreng en nauwe samenwerking enorm. Deze inbreng was essentieel voor een succesvolle afronding van deze wetsevaluatie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB449B" w:rsidR="004D63BA" w:rsidP="004D63BA" w:rsidRDefault="004D63BA" w14:paraId="6FFC145A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AB449B" w:rsidR="004D63BA" w:rsidP="004D63BA" w:rsidRDefault="004D63BA" w14:paraId="34A5BF8D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...32 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Conclusies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB449B" w:rsidR="004D63BA" w:rsidP="004D63BA" w:rsidRDefault="004D63BA" w14:paraId="55B24BA1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AB449B" w:rsidR="004D63BA" w:rsidP="004D63BA" w:rsidRDefault="004D63BA" w14:paraId="340C3D4D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De belangrijkste conclusies van de onderzoekers zijn:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB449B" w:rsidR="004D63BA" w:rsidP="004D63BA" w:rsidRDefault="004D63BA" w14:paraId="54987655" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De WNT is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>doeltreffend</w:t>
       </w:r>
-      <w:r w:rsidR="0066288A">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in het tegengaan van bovenmatige bezoldigingen en ontslagvergoedingen in de publieke en semipublieke sector. De WNT is echter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">niet geheel doeltreffend </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>bij de openbaarmakingsplicht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB449B" w:rsidR="004D63BA" w:rsidP="004D63BA" w:rsidRDefault="004D63BA" w14:paraId="78008007" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>doelmatigheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de WNT is vanwege de complexiteit van de WNT voor verbetering vatbaar. De verplichtingen die volgen uit de WNT zijn duidelijk, hanteerbaar en vormen een helder kader. Op sommige vlakken is meer duidelijkheid gewenst. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB449B" w:rsidR="004D63BA" w:rsidP="004D63BA" w:rsidRDefault="004D63BA" w14:paraId="463C94FD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook blijkt dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...15 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>neveneffecten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mogelijk kunnen zijn op het gebied van werving en behoud, administratieve lasten, werkdruk en veranderingen in beloningsverhoudingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB449B" w:rsidR="004D63BA" w:rsidP="004D63BA" w:rsidRDefault="004D63BA" w14:paraId="1D2C7EE9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AB449B" w:rsidR="004D63BA" w:rsidP="004D63BA" w:rsidRDefault="004D63BA" w14:paraId="4F0D71AF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:i/>
-        </w:rPr>
-[...42 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Doeltreffendheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB449B" w:rsidR="004D63BA" w:rsidP="004D63BA" w:rsidRDefault="004D63BA" w14:paraId="51CF1386" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk227323039" w:id="0"/>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uit het onderzoek blijkt dat het aandeel overschrijdingen van het bezoldigingsmaximum is gedaald. Een overschrijding kan zowel geoorloofd als ongeoorloofd zijn. Wanneer een overschrijding ongeoorloofd is, is er sprake van een overtreding. In het onderzoek is voor het bezoldigingsmaximum gekeken naar overschrijdingen en voor de ontslagvergoedingen gekeken naar overtredingen. Een overschrijding van het bezoldigingsmaximum kwam in 2019 bij 2,1% van de topfunctionarissen voor en in 2023 is dat aandeel gezakt naar 1,1%. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk227323239" w:id="1"/>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hierbij moet worden opgemerkt dat het aantal overschrijdingen alleen is vastgesteld onder WNT-instellingen met een openbaargemaakte WNT-verantwoording. De onderzoekers kunnen geen uitspraken doen over de doeltreffendheid bij instellingen zonder openbaargemaakte WNT-verantwoording. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met betrekking tot de ontslagvergoeding lijkt de doeltreffendheid gelijk gebleven. In de WNT-jaarrapportages zijn in totaal 8 vastgestelde overtredingen opgenomen van de maximum ontslagvergoedingen in vijf jaar tijd. Bij de vorige evaluatie zijn drie jaren onderzocht en zijn in totaal 5 overtredingen vastgesteld. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00AB449B" w:rsidR="004D63BA" w:rsidP="004D63BA" w:rsidRDefault="004D63BA" w14:paraId="102CEA6D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>In het onderzoek naar de doeltreffendheid van de openbaarmaking wordt in het rapport geconstateerd dat de doeltreffendheid van de online publicatie te wensen over laat. Een aanzienlijk deel, ongeveer de helft, van de WNT-instellingen houdt zich niet aan de online publicatieplicht. De doeltreffendheid voor wat betreft de volledigheid van de verantwoording is wel verbeterd. Het aandeel WNT-instellingen met een beschikbare, complete WNT-verantwoording is met de jaren gestegen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB449B" w:rsidR="004D63BA" w:rsidP="004D63BA" w:rsidRDefault="004D63BA" w14:paraId="262A1CE9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AB449B" w:rsidR="004D63BA" w:rsidP="004D63BA" w:rsidRDefault="004D63BA" w14:paraId="38A3CACC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Doelmatigheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB449B" w:rsidR="004D63BA" w:rsidP="004D63BA" w:rsidRDefault="004D63BA" w14:paraId="7EA7B7C4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De verplichtingen die volgen uit de WNT worden in de basis als duidelijk en hanteerbaar ervaren. De wet is helder omschreven en vervult voor veel WNT-instellingen de functie van een duidelijk kader voor de beloning van topfunctionarissen. De mate waarin duidelijkheid wordt ervaren is sterk afhankelijk van de context van de WNT-instelling. Complexere samenwerkingsverbanden of atypische arbeidsrelaties kunnen leiden tot meer vraagstukken rondom de begrippen en berekeningen die volgen uit de WNT. Interpretatievraagstukken komen weleens voor, waarbij er juridisch advies ingewonnen moet worden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>In de WNT is bepaald dat accountants de WNT-verantwoording controleren. Deze controle vormt een belangrijke waarborg voor een juiste toepassing van de WNT. De accountants ervaren echter zelf ook problemen met de interpretatie van de WNT zoals bij intra-concern detachering. Op dit vlak ontbreekt volgens de accountants voldoende en eenduidige controle-informatie om vast te stellen of de WNT correct is toegepast, waardoor er een oordeelonthouding of verklaring met beperking moet worden afgegeven.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...73 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uitvoeringslasten en maatschappelijk doel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-[...102 lines deleted...]
-      <w:r w:rsidR="00D41B75">
+        <w:t xml:space="preserve">Het maatschappelijk doel van de wet is het tegengaan van bovenmatige bezoldigingen en ontslagvergoedingen en het bevorderen van transparantie. De uitvoering van de WNT brengt ook kosten met zich mee. De WNT-instellingen dienen personeel vrij te maken om de WNT-gegevens te verzamelen, te controleren en te documenteren. Voor veel WNT-instellingen is deze inzet beperkt. In standaardgevallen verloopt de uitvoering relatief efficiënt. Bij complexe casussen waar gedetailleerde administratie, uitzoekwerk, interpretatievragen en externe advisering nodig kunnen zijn, brengt dit hogere administratieve lasten met zich mee. De doelmatigheid kan volgens de onderzoekers in die gevallen onder druk komen te staan. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00D41B75">
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00AC6FC3">
-[...133 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Neveneffecten</w:t>
       </w:r>
-      <w:r w:rsidRPr="00850428" w:rsidR="00D41B75">
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve">In het onderzoek wordt ingegaan op diverse neveneffecten die de doelmatigheid van het systeem onder druk kunnen zetten. De effecten hebben betrekking op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>werving en behoud van topfunctionarissen, werkdruk, administratieve lasten en veranderingen in beloningsverhoudingen. In deze context wordt de algemene WNT-norm als strak ervaren. Hierbij wordt aangegeven dat het daardoor lastiger is om ervaren bestuurders aan te trekken of dat vacatures hierdoor langer openstaan. In sectoren met lagere beloningsstructuren wordt juist aangegeven dat de WNT nauwelijks een rol speelt. De WNT vormt in die sectoren geen beperking bij het aantrekken van topfunctionarissen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB449B" w:rsidR="004D63BA" w:rsidP="004D63BA" w:rsidRDefault="004D63BA" w14:paraId="0341DB3C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AB449B" w:rsidR="004D63BA" w:rsidP="004D63BA" w:rsidRDefault="004D63BA" w14:paraId="1084382F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00287F6C" w:rsidP="003873A3" w14:paraId="5C87D1FB" w14:textId="77777777">
-[...40 lines deleted...]
-      <w:r w:rsidR="00A458CB">
+    <w:p w:rsidRPr="00AB449B" w:rsidR="004D63BA" w:rsidP="004D63BA" w:rsidRDefault="004D63BA" w14:paraId="3B6C1D12" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AB449B" w:rsidR="004D63BA" w:rsidP="004D63BA" w:rsidRDefault="004D63BA" w14:paraId="3DA41CA6" w14:textId="390FB93F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De derde wetsevaluatie van de WNT is tot stand gekomen met medewerking van vele betrokkenen, hetgeen zeer is gewaardeerd. Het eindrapport geeft een overzicht van de uitkomsten van het onderzoek en de input die is geleverd. In het najaar zal ik een brief naar de Tweede en Eerste Kamer sturen met de inhoudelijke reactie van het kabinet op dit rapport en de in het rapport genoemde bevindingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB449B" w:rsidR="004D63BA" w:rsidP="004D63BA" w:rsidRDefault="004D63BA" w14:paraId="25F2D22A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AB449B" w:rsidR="004D63BA" w:rsidP="004D63BA" w:rsidRDefault="004D63BA" w14:paraId="05A4613C" w14:textId="6CF128D7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-[...65 lines deleted...]
-      <w:r>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="00943F7B">
-[...21 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+      <w:r w:rsidRPr="00AB449B" w:rsidR="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB449B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van der Burg </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AB449B" w:rsidR="00217BEA" w:rsidP="004D63BA" w:rsidRDefault="00217BEA" w14:paraId="0E32F9F7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00AB449B" w:rsidR="00217BEA" w:rsidSect="00AF5AED">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3966" w:right="2822" w:bottom="1081" w:left="1580" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="66F4C482" w14:textId="77777777" w:rsidR="004D63BA" w:rsidRDefault="004D63BA" w:rsidP="004D63BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="0C0B834C" w14:textId="77777777" w:rsidR="004D63BA" w:rsidRDefault="004D63BA" w:rsidP="004D63BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-    <w:notTrueType/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Helvetica">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
-[...12 lines deleted...]
-    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00E468B8" w14:paraId="2E0B751B" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="43977C0A" w14:textId="77777777" w:rsidR="00A24EA9" w:rsidRPr="004D63BA" w:rsidRDefault="00A24EA9" w:rsidP="004D63BA">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00E468B8" w14:paraId="55D56BF2" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7AD43DF9" w14:textId="77777777" w:rsidR="00A24EA9" w:rsidRPr="004D63BA" w:rsidRDefault="00A24EA9" w:rsidP="004D63BA">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00730197" w14:paraId="00D80880" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="171DF241" w14:textId="77777777" w:rsidR="00A24EA9" w:rsidRPr="004D63BA" w:rsidRDefault="00A24EA9" w:rsidP="004D63BA">
     <w:pPr>
-      <w:pStyle w:val="MarginlessContainer"/>
-      <w:spacing w:after="1108" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="4DC35326" w14:textId="77777777" w:rsidR="004D63BA" w:rsidRDefault="004D63BA" w:rsidP="004D63BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="63211EDA" w14:textId="77777777" w:rsidR="004D63BA" w:rsidRDefault="004D63BA" w:rsidP="004D63BA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00E468B8" w14:paraId="3C9EC0D4" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36B3A268" w14:textId="77777777" w:rsidR="00A24EA9" w:rsidRPr="004D63BA" w:rsidRDefault="00A24EA9" w:rsidP="004D63BA">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00730197" w14:paraId="2316ED72" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1DF01AEB" w14:textId="77777777" w:rsidR="00A24EA9" w:rsidRPr="004D63BA" w:rsidRDefault="00A24EA9" w:rsidP="004D63BA">
     <w:pPr>
-      <w:pStyle w:val="MarginlessContainer"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...380 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <w:p w:rsidR="00730197" w14:paraId="12D067E8" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1939574C" w14:textId="77777777" w:rsidR="00A24EA9" w:rsidRPr="004D63BA" w:rsidRDefault="00A24EA9" w:rsidP="004D63BA">
     <w:pPr>
-      <w:pStyle w:val="MarginlessContainer"/>
-      <w:spacing w:after="7222" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1365 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...962 lines deleted...]
-    <w:nsid w:val="04CA78F0"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22990ABC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DA601C7E"/>
-[...216 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:tmpl w:val="DC821616"/>
+    <w:lvl w:ilvl="0" w:tplc="3D786DE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="160E7A0A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="2FAEA15C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="DFE842DA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0E368D5A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="2E24711E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0E1CC3D6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="8A5E98F4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="7402F81A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20">
-    <w:nsid w:val="22990ABC"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C4D4D52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DC821616"/>
-[...286 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:tmpl w:val="8E6E9612"/>
+    <w:lvl w:ilvl="0" w:tplc="4E92BB7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="39C6DB74" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="AABC9874" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="1EE48E84" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="D01682A8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="CF9410A6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="32DA5E02" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="D02E138A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="081C8BD0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25">
-    <w:nsid w:val="3FC11F5B"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69A36C64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="19B481EA"/>
-    <w:lvl w:ilvl="0">
+    <w:tmpl w:val="BBD693BE"/>
+    <w:lvl w:ilvl="0" w:tplc="E57E918A">
       <w:start w:val="1"/>
-      <w:numFmt w:val="upperLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="CE30C484" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="741A9DFA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="1000216C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="77381F46" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="4C3022A0" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="B852A1F6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="CFB25B1C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="A336E998" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26">
-[...944 lines deleted...]
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="1" w16cid:durableId="1734236325">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1306740616">
-[...5 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="1298878628">
+  <w:num w:numId="2" w16cid:durableId="2059746386">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1443917900">
-[...53 lines deleted...]
-  <w:num w:numId="23" w16cid:durableId="1197618537">
+  <w:num w:numId="3" w16cid:durableId="569272709">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...130 lines deleted...]
-    <w:abstractNumId w:val="24"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00730197"/>
-[...404 lines deleted...]
-    <w:rsid w:val="00FF7D8A"/>
+    <w:rsidRoot w:val="004D63BA"/>
+    <w:rsid w:val="00217BEA"/>
+    <w:rsid w:val="004D63BA"/>
+    <w:rsid w:val="00842EDC"/>
+    <w:rsid w:val="008759B0"/>
+    <w:rsid w:val="00A24EA9"/>
+    <w:rsid w:val="00AB449B"/>
+    <w:rsid w:val="00AF5AED"/>
+    <w:rsid w:val="00D2587D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="5E8D8D72"/>
-  <w15:docId w15:val="{419CACB6-3A85-4D35-BA54-688DABD6CCB3}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="51F747A0"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{24B374A6-91A3-4909-B196-860B7ACE917E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6696,3501 +1931,962 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D63BA"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004D63BA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004D63BA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004D63BA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004D63BA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004D63BA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004D63BA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004D63BA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004D63BA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="004D63BA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D63BA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D63BA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D63BA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D63BA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D63BA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D63BA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D63BA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004D63BA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D63BA"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="004D63BA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D63BA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="004D63BA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D63BA"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="004D63BA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D63BA"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D63BA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D63BA"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="004D63BA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D63BA"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MarginlessContainer">
     <w:name w:val="Marginless Container"/>
     <w:hidden/>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rsid w:val="004D63BA"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...6 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="004D63BA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2267"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...482 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Gegevensdocument">
     <w:name w:val="Gegevens document"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="004D63BA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1133"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...328 lines deleted...]
-      <w:b/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Kopjeafzendgegevens">
     <w:name w:val="Kopje afzendgegevens"/>
     <w:basedOn w:val="Afzendgegevens"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="004D63BA"/>
     <w:rPr>
       <w:b/>
-    </w:rPr>
-[...20 lines deleted...]
-      <w:szCs w:val="13"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Kopjereferentiegegevens">
     <w:name w:val="Kopje referentiegegevens"/>
     <w:basedOn w:val="Referentiegegevens"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="004D63BA"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
-  </w:style>
-[...726 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="004D63BA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="004D63BA"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:i/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="13"/>
-[...5 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="9"/>
+      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
+    <w:name w:val="Witregel W1 (bodytekst)"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="004D63BA"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="90" w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="13"/>
-[...194 lines deleted...]
-    <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1156 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006672DD"/>
+    <w:rsid w:val="004D63BA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006672DD"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="004D63BA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006672DD"/>
+    <w:rsid w:val="004D63BA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006672DD"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="004D63BA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...144 lines deleted...]
-      <w:color w:val="000000"/>
       <w:lang w:eastAsia="nl-NL"/>
-    </w:rPr>
-[...41 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId9" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -10205,65 +2901,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -10284,81 +2980,108 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1150</ap:Words>
-  <ap:Characters>6331</ap:Characters>
+  <ap:Words>1176</ap:Words>
+  <ap:Characters>6472</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>52</ap:Lines>
-  <ap:Paragraphs>14</ap:Paragraphs>
+  <ap:Lines>53</ap:Lines>
+  <ap:Paragraphs>15</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7467</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7633</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-03-11T15:52:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...4 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>