--- v0 (2026-05-08)
+++ v1 (2026-06-25)
@@ -1,3238 +1,832 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="002B0EA5" w:rsidP="002B0EA5" w:rsidRDefault="002B0EA5" w14:paraId="2F1217C5" w14:textId="77777777">
-[...34 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00DB2C57" w:rsidR="00DB2C57" w:rsidRDefault="00B9470F" w14:paraId="358D2732" w14:textId="6E3ECFCE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2C57" w:rsidR="00DB2C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>858</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2C57" w:rsidR="00DB2C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DB2C57" w:rsidR="00DB2C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Gewasbeschermingsbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DB2C57" w:rsidR="00DB2C57" w:rsidP="00DB2C57" w:rsidRDefault="00DB2C57" w14:paraId="5A0B3903" w14:textId="515613B4">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>112</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DB2C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nieuwe Commissievoorstellen en initiatieven van de lidstaten van de Europese Unie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DB2C57" w:rsidR="00DB2C57" w:rsidP="00DB2C57" w:rsidRDefault="00DB2C57" w14:paraId="0FEDF26A" w14:textId="36AA6437">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2C57" w:rsidR="00B9470F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>747</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DB2C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DB2C57" w:rsidR="00DB2C57" w:rsidP="00881239" w:rsidRDefault="00DB2C57" w14:paraId="6363F0EC" w14:textId="48923C54">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DB2C57" w:rsidR="00DB2C57" w:rsidP="00881239" w:rsidRDefault="00DB2C57" w14:paraId="6FA225DB" w14:textId="3437A600">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 8 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DB2C57" w:rsidR="00DB2C57" w:rsidRDefault="00DB2C57" w14:paraId="4BC067DA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DB2C57" w:rsidR="00881239" w:rsidP="00881239" w:rsidRDefault="00881239" w14:paraId="51FF5879" w14:textId="7FEE98FE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Met deze brief reageer ik op het verzoek van uw Kamer om een reactie op de brief die naar de Minister van LVVN is gestuurd door FNV. Dit verzoek heeft uw Kamer gedaan op 25 maart 2026. Aangezien deze brief over een onderwerp uit mijn portefeuille gaat, geef ik reactie in plaats van Minister van LVVN. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B0EA5" w:rsidP="002B0EA5" w:rsidRDefault="002B0EA5" w14:paraId="1A5848E8" w14:textId="77777777">
-[...47 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00DB2C57" w:rsidR="00881239" w:rsidP="00881239" w:rsidRDefault="00881239" w14:paraId="4BF1EB54" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DB2C57" w:rsidR="00881239" w:rsidP="00881239" w:rsidRDefault="00881239" w14:paraId="1ADDD966" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Allereerst wil ik graag benoemen dat veiligheid voor mens, dier en milieu voor mij van groot belang zijn als het gaat om het gebruik en toelating van gewasbeschermingsmiddelen en de werkzame stoffen van deze middelen. In de Nederlandse positie met betrekking tot het Omnibus-pakket komt dit ook prominent naar voren. Nederland is positief waar het regelgeving kan vereenvoudigen, maar wel met de belangrijke randvoorwaarde dat dit niet ten koste moet gaan van de veiligheid voor mens, dier en milieu. Alhoewel werknemers niet concreet worden uitgelicht in het Omnibuspakket, staat het buiten kijf dat ook zij een veilige werkomgeving moeten hebben. In de risicobeoordeling van gewasbeschermingsmiddelen voor de mens wordt naast risico’s voor omstanders, omwonenden en consumenten (bij consumptiegewassen), ook nadrukkelijk rekening gehouden met toepassers en werkers. In regelgeving en wettelijke gebruiksvoorschriften bij het gebruik van gewasbeschermingsmiddelen bestaan dan ook nadrukkelijke regels waarmee gebruikers van gewasbeschermingsmiddelen deze veilig kunnen toepassen. De brief van FNV kaart aan dat de vakbond grote problemen heeft met het Omnibus-pakket. Hieronder zal ik kort reageren op de oproepen van de FNV in de brief. De onderwerpen die FNV opbrengt, zijn in eerdere correspondentie met de Kamer uitvoerig aan bod gekomen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DB2C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Kamerstuk 27858, nr. 742 en Kamerstuk 22112, nr. 4305).  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B0EA5" w:rsidP="002B0EA5" w:rsidRDefault="002B0EA5" w14:paraId="1C7EFC28" w14:textId="77777777">
-[...47 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00DB2C57" w:rsidR="00881239" w:rsidP="00881239" w:rsidRDefault="00881239" w14:paraId="4BE9D666" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DB2C57" w:rsidR="00881239" w:rsidP="00881239" w:rsidRDefault="00881239" w14:paraId="64D2F7AC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mijn uitgangspunt is dat een risicogestuurd beoordelingssysteem niet per definitie veiliger of minder veilig is in vergelijking met een periodiek beoordelingssysteem. Dit hangt af van hoe het systeem wordt ingericht. Tegelijkertijd wil ik er ook op wijzen dat het huidige (periodiek) herbeoordelingssysteem niet goed meer werkt en is vastgelopen waardoor de wachttijd voor nieuwe toelatingen en herbeoordelingen enorm toeneemt. Nederland steunt daarom een nieuw systeem als dit systeem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">als dit systeem voldoet aan duidelijke en veilige randvoorwaarden. </w:t>
-[...164 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">voldoet aan duidelijke en veilige randvoorwaarden. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een risicogestuurd systeem biedt de mogelijkheid om capaciteit flexibeler in te zetten, aangezien er geen rekening meer met periodieke herbeoordelingen hoeft te worden gehouden. Door een risicogestuurd systeem is het ook mogelijk dat een (her)beoordeling eerder plaatsvindt dan binnen het huidige systeem. Er kan namelijk sneller worden gereageerd op wetenschappelijke inzichten en maatschappelijke zorgen. Met het risicogestuurde systeem blijft de bewijslast voor herbeoordelingen en toelatingen nog steeds bij de aanvrager liggen, dit verandert niet met het voorliggende voorstel. Daarom ben ik het niet eens met de uitspraak van FNV dat dit wel zo zou zijn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DB2C57" w:rsidR="00881239" w:rsidP="00881239" w:rsidRDefault="00881239" w14:paraId="0C745B8D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DB2C57" w:rsidR="00881239" w:rsidP="00881239" w:rsidRDefault="00881239" w14:paraId="66E8F06F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00DB2C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wat over het onderwerp respijtperioden in de brief van FNV is opgenomen ligt genuanceerd. Het instellen van respijtperioden is een nationale competentie, net als het instellen van de lengte van deze perioden. In Nederland besluit het Ctgb, de aangewezen toelatingsautoriteit, over het instellen van respijtperioden, waarbij nadrukkelijk de risico’s voor mens, dier en milieu mee worden gewogen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2C57">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00DB2C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Mocht een stof risicovol worden bevonden dan kan het Ctgb besluiten om geen respijtperiode in te stellen of een heel beperkte. Nederland is kritisch op het voorstel over respijttermijnen in het Omnibus-pakket en vindt het onnodig dat deze respijtperioden worden verlengd, tegelijkertijd zal de impact van deze maatregel in Nederland zeer beperkt zijn vanwege de bevoegdheid die het Ctgb daarvoor heeft. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DB2C57" w:rsidR="00881239" w:rsidP="00881239" w:rsidRDefault="00881239" w14:paraId="115CC5B8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B0EA5" w:rsidP="002B0EA5" w:rsidRDefault="002B0EA5" w14:paraId="79E70F51" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00DB2C57" w:rsidR="00881239" w:rsidP="00881239" w:rsidRDefault="00881239" w14:paraId="2F19CCD5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De oproep van FNV met betrekking tot het gebruiken van nieuwe wetenschappelijke inzichten bij goedkeuringen, lijkt gebaseerd op de eerder gelekte conceptversie van het Omnibus-voorstel. In de gelekte versie werd de indruk gewekt dat er bij nationale beoordelingen geen nieuwe wetenschappelijke informatie mocht worden gebruikt. In het definitieve voorstel is verduidelijkt dat lidstaten de Europese Commissie kunnen vragen een actualisatie te geven aan de toelating van een werkzame stof als er nieuwe informatie is, zodat een lidstaat met de nieuwe stand van zaken kan beoordelen. Verder is in het definitieve voorstel opgenomen dat lidstaten aanvragen kunnen doen om nieuwe wetenschappelijke informatie mee te nemen in de programmering van het werkprogramma, onder het nieuwe artikel 18 en 18a van het voorstel. Dit nieuwe werkprogramma leent zich juist goed voor het meenemen van nieuwe wetenschappelijke informatie, aangezien dit nieuwe systeem flexibeler is en hier sneller op kan reageren. Aanvullend kunnen lidstaten te allen tijde toelatingen van middelen intrekken of aanpassen onder de voorwaarden van artikel 44 van verordening (EG) 1107/2009, dit wordt niet gewijzigd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B0EA5" w:rsidP="002B0EA5" w:rsidRDefault="002B0EA5" w14:paraId="304390C9" w14:textId="77777777"/>
-[...4 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00DB2C57" w:rsidR="00881239" w:rsidP="00881239" w:rsidRDefault="00881239" w14:paraId="0BD3C892" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DB2C57" w:rsidR="00881239" w:rsidP="00881239" w:rsidRDefault="00881239" w14:paraId="56C23D90" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>behandelingsvoorbehoud zou ten koste gaan van de onderhandelingspositie van Nederland. Omdat de EC niet voor Nederland een impact assessment zal uitvoeren zou een behandelingsvoorbehoud, zoals de FNV voorstelt, Nederland politiek buitenspel zetten in de Europese discussie. Hierdoor kunnen belangrijke punten voor Nederland potentieel niet worden meegenomen en dat zou wat mij betreft zeer onwenselijk zijn.</w:t>
-[...41 lines deleted...]
-        <w:rPr>
+        <w:t>Voor de Omnibus-voorstellen presenteert de Europese Commissie (EC) geen impact assessments. De EC geeft als reden dat het gaat om urgente aanpassingen van politiek belang, die te veel vertraging zouden oplopen als er een volledig impact assessment moet worden uitgevoerd. Er is voor dit Omnibus voorstel door de EC wel een publieke consultatie uitgevoerd en er is een werkdocument opgesteld dat de onderbouwing geeft voor het voorstel. Het nemen van een behandelingsvoorbehoud zou ten koste gaan van de onderhandelingspositie van Nederland. Omdat de EC niet voor Nederland een impact assessment zal uitvoeren zou een behandelingsvoorbehoud, zoals de FNV voorstelt, Nederland politiek buitenspel zetten in de Europese discussie. Hierdoor kunnen belangrijke punten voor Nederland potentieel niet worden meegenomen en dat zou wat mij betreft zeer onwenselijk zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DB2C57" w:rsidR="00881239" w:rsidP="00881239" w:rsidRDefault="00881239" w14:paraId="74C0A3D0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DB2C57" w:rsidR="00881239" w:rsidP="00881239" w:rsidRDefault="00881239" w14:paraId="1D594EFC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het vereenvoudigen van regelgeving is voor dit kabinet een speerpunt, in Nederland en in Europa. Het kabinet onderschrijft in het regeerakkoord het Omnibus-principe en benadrukt het belang om onnodige regeldruk te verlagen om Nederland en Europa competitiever te maken in deze tijden van geopolitieke onrust. Zoals eerder in deze brief aangegeven, is daarvoor wel het uitgangspunt dat dit niet ten koste moet gaan voor de veiligheid voor mens, dier en milieu. Het vereenvoudigen van dit Omnibus pakket kan bijvoorbeeld bijdragen aan een snellere transitie naar laagrisicomiddelen en biocontrol, wat in mijn ogen een positieve transitie is. Ik blijf mij daarom in Brussel inzetten voor een veilig en goed afgewogen compromis van het Omnibus pakket. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DB2C57" w:rsidR="00881239" w:rsidP="00DB2C57" w:rsidRDefault="00881239" w14:paraId="0637ED19" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DB2C57" w:rsidR="00DB2C57" w:rsidP="00DB2C57" w:rsidRDefault="00DB2C57" w14:paraId="2CFDA568" w14:textId="179DBB08">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...29 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+      <w:r w:rsidRPr="00DB2C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DB2C57" w:rsidR="00881239" w:rsidP="00DB2C57" w:rsidRDefault="00881239" w14:paraId="30AA3017" w14:textId="02863E87">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2C57" w:rsidR="00DB2C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB2C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>P.A. Erkens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DB2C57" w:rsidR="006F53E6" w:rsidP="00DB2C57" w:rsidRDefault="006F53E6" w14:paraId="3CED7C7D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00DB2C57" w:rsidR="006F53E6" w:rsidSect="004C54A8">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45B14422" w14:textId="77777777" w:rsidR="00C50D30" w:rsidRDefault="00C50D30">
+    <w:p w14:paraId="33354601" w14:textId="77777777" w:rsidR="00881239" w:rsidRDefault="00881239" w:rsidP="00881239">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C8F945C" w14:textId="77777777" w:rsidR="00C50D30" w:rsidRDefault="00C50D30"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E68C45E" w14:textId="77777777" w:rsidR="00C50D30" w:rsidRDefault="00C50D30">
+    <w:p w14:paraId="1C0B43B5" w14:textId="77777777" w:rsidR="00881239" w:rsidRDefault="00881239" w:rsidP="00881239">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7442325F" w14:textId="77777777" w:rsidR="00C50D30" w:rsidRDefault="00C50D30"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0ACAAADB" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="155D94F8" w14:textId="77777777" w:rsidR="00881239" w:rsidRPr="00881239" w:rsidRDefault="00881239" w:rsidP="00881239">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="7AC422EC" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="2F20E94D" w14:textId="77777777" w:rsidR="00881239" w:rsidRPr="00881239" w:rsidRDefault="00881239" w:rsidP="00881239">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="517CBF94" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="55806061" w14:textId="77777777" w:rsidR="00881239" w:rsidRPr="00881239" w:rsidRDefault="00881239" w:rsidP="00881239">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1BA66FA4" w14:textId="77777777" w:rsidR="00C50D30" w:rsidRDefault="00C50D30">
+    <w:p w14:paraId="59564081" w14:textId="77777777" w:rsidR="00881239" w:rsidRDefault="00881239" w:rsidP="00881239">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B15A9F0" w14:textId="77777777" w:rsidR="00C50D30" w:rsidRDefault="00C50D30"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="554888B0" w14:textId="77777777" w:rsidR="00C50D30" w:rsidRDefault="00C50D30">
+    <w:p w14:paraId="523C97AD" w14:textId="77777777" w:rsidR="00881239" w:rsidRDefault="00881239" w:rsidP="00881239">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AB098DC" w14:textId="77777777" w:rsidR="00C50D30" w:rsidRDefault="00C50D30"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="453F6389" w14:textId="77777777" w:rsidR="002B0EA5" w:rsidRDefault="002B0EA5" w:rsidP="002B0EA5">
+    <w:p w14:paraId="6F742B32" w14:textId="77777777" w:rsidR="00881239" w:rsidRPr="00DB2C57" w:rsidRDefault="00881239" w:rsidP="00DB2C57">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB2C57">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00DB2C57">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Beleidsregel van het College voor de toelating van gewasbeschermingsmiddelen en biociden van inzake de respijttermijnen voor gewasbeschermingsmiddelen </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00763589">
+        <w:r w:rsidRPr="00DB2C57">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Staatscourant 2025, 44463 | Overheid.nl &gt; Officiële bekendmakingen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...105 lines deleted...]
-  <w:p w14:paraId="60FF6D48" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="38D3F591" w14:textId="77777777" w:rsidR="00881239" w:rsidRPr="00881239" w:rsidRDefault="00881239" w:rsidP="00881239">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...516 lines deleted...]
-  <w:p w14:paraId="027BC356" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="7B2BDAB2" w14:textId="77777777" w:rsidR="00881239" w:rsidRPr="00881239" w:rsidRDefault="00881239" w:rsidP="00881239">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36117FAD" w14:textId="77777777" w:rsidR="00881239" w:rsidRPr="00881239" w:rsidRDefault="00881239" w:rsidP="00881239">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="180"/>
-[...5 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...593 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00881239"/>
+    <w:rsid w:val="00315338"/>
+    <w:rsid w:val="004C54A8"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007125FB"/>
+    <w:rsid w:val="00881239"/>
+    <w:rsid w:val="00931DBF"/>
+    <w:rsid w:val="00B9470F"/>
+    <w:rsid w:val="00D2587D"/>
+    <w:rsid w:val="00DB2C57"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="18D4912A"/>
+  <w14:docId w14:val="7D02025E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C2070DF7-6687-4168-B501-2061D3965957}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3254,74 +848,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3470,1159 +1065,1217 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00881239"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00881239"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00881239"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00881239"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00881239"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00881239"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00881239"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00881239"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00881239"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...334 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00881239"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00881239"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00881239"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00881239"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00881239"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00881239"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00881239"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00881239"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00881239"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00881239"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00881239"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00881239"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00881239"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00881239"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00881239"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00881239"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00881239"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00881239"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00881239"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00881239"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar1"/>
+    <w:rsid w:val="00881239"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00881239"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar1"/>
+    <w:rsid w:val="00881239"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00881239"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="00881239"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00881239"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00881239"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00881239"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00881239"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00881239"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00881239"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00881239"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00881239"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="00881239"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00881239"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:rsid w:val="00881239"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
     <w:name w:val="Koptekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00881239"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...44 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
     <w:name w:val="Voettekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="00881239"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...73 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00666F42"/>
+    <w:rsid w:val="00881239"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB2C57"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/stcrt-2025-44463.html" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>972</ap:Words>
-  <ap:Characters>5658</ap:Characters>
+  <ap:Words>1058</ap:Words>
+  <ap:Characters>5824</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>47</ap:Lines>
+  <ap:Lines>48</ap:Lines>
   <ap:Paragraphs>13</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6617</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6869</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>