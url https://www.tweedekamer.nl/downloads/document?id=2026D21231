--- v0 (2026-05-08)
+++ v1 (2026-06-25)
@@ -1,13262 +1,3145 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00E12DCC" w:rsidR="00F54AFF" w:rsidP="0064352A" w:rsidRDefault="0064006A" w14:paraId="4A4C6082" w14:textId="48E32D7E">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00461B44" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="6AEE8117" w14:textId="1D5C113A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461B44" w:rsidR="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>112</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461B44" w:rsidR="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00461B44" w:rsidR="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00461B44" w:rsidR="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nieuwe Commissievoorstellen en initiatieven van de lidstaten van de Europese Unie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00461B44" w:rsidP="00461B44" w:rsidRDefault="00461B44" w14:paraId="6E247E07" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461B44" w:rsidR="00424050">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4359</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>minister van Buitenlandse Zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00461B44" w14:paraId="0A819439" w14:textId="5C33D2EB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00461B44" w:rsidP="00461B44" w:rsidRDefault="00461B44" w14:paraId="767F8D9C" w14:textId="73406EF9">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Den Haag, 8 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="39354F40" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="63A5611B" w14:textId="5900B08A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Overeenkomstig de bestaande afspraken ontvangt u hierbij 2 fiches die werden opgesteld door de werkgroep Beoordeling Nieuwe Commissie voorstellen (BNC).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="2A43A35F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="7FDF30E0" w14:textId="5FFBFB0A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Fiche 1 - Mededeling over oostelijke regio’s van de EU (Kamerstuk 22112, nr. 4358).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="3062F883" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Fiche 2 - Mededeling Integrale Natuurbrandbeheersing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="5FE48C3C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="2BCECEBD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Zaken,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="704E5EE2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>T.B.W. Berendsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="099AFFE3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="24B01C92" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="0AC58D3D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Kop1"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Fiche 2: Mededeling Integrale Natuurbrandbeheersing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="57C801E0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="2EFCC85E" w14:textId="77777777">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...89 lines deleted...]
-    <w:p w:rsidRPr="000D01B7" w:rsidR="000D01B7" w:rsidP="000D01B7" w:rsidRDefault="00F54AFF" w14:paraId="1A6C088D" w14:textId="77777777">
+        </w:rPr>
+        <w:t>Algemene gegevens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="329F7765" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...17 lines deleted...]
-    <w:p w:rsidR="00F54AFF" w:rsidP="00EF5C95" w:rsidRDefault="00F54AFF" w14:paraId="3D90BE7F" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Titel voorstel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="2AB42ED7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RAAD, HET EUROPEES ECONOMISCH EN SOCIAAL COMITÉ EN HET COMITÉ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="5D75BD14" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>VAN DE REGIO'S Geïntegreerde beheersing van het risico op natuurbranden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="08E39358" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="1D9839BD" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...67 lines deleted...]
-    <w:p w:rsidR="001811B3" w:rsidP="001811B3" w:rsidRDefault="00F54AFF" w14:paraId="684C776F" w14:textId="186A723D">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Datum ontvangst Commissiedocument</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="73EBC5EC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>25 maart 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="3714ECC4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="38CBE2C3" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...70 lines deleted...]
-    <w:p w:rsidR="0010121E" w:rsidP="0010121E" w:rsidRDefault="00F54AFF" w14:paraId="6828C2FA" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nr. Commissiedocument</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="00C7183A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>COM(2026) 330</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="70F92430" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="20EE2B58" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...49 lines deleted...]
-    <w:p w:rsidR="00F54AFF" w:rsidP="00EF5C95" w:rsidRDefault="001D558D" w14:paraId="581D4809" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>EUR-Lex</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="OLE_LINK3" w:id="0"/>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="6C018F2E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A52026DC0330"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX%3A52026DC0330</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="12DECB1B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="082273CC" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...145 lines deleted...]
-    <w:p w:rsidR="00EA4C91" w:rsidP="00EA4C91" w:rsidRDefault="00F54AFF" w14:paraId="7661728F" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. impact assessment Commissie en Opinie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="2CC11A4C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Niet opgesteld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="071AB080" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="25F1DEA4" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...137 lines deleted...]
-    <w:p w:rsidR="00F54AFF" w:rsidP="00EA4C91" w:rsidRDefault="00F54AFF" w14:paraId="1374CA5E" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Behandelingstraject Raad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="4AF6FFA3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Raad Algemene Zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="00B9E3B0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="766097BF" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...49 lines deleted...]
-    <w:p w:rsidR="000D01B7" w:rsidP="00EF5C95" w:rsidRDefault="000D01B7" w14:paraId="028439B7" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Eerstverantwoordelijk ministerie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="72AA7F28" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ministerie van Landbouw, Visserij, Voedselzekerheid en Natuur (LVVN) in nauwe samenwerking met ministerie van Justitie en Veiligheid (JenV)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="11DD282E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="6C5B2FEB" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...94 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-[...15 lines deleted...]
-    <w:p w:rsidR="00D61A43" w:rsidP="00FC084E" w:rsidRDefault="00770422" w14:paraId="06EF9D76" w14:textId="7F450FBE">
+        </w:rPr>
+        <w:t>Essentie voorstel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="014A47F4" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="OLE_LINK12" w:id="1"/>
-      <w:r w:rsidRPr="2B5704A1">
-[...125 lines deleted...]
-        <w:t xml:space="preserve">limaatverandering, </w:t>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Europese Commissie (hierna: Commissie) heeft op 25 maart 2026 een nieuwe strategie gepresenteerd om de toenemende dreiging van natuurbranden in Europa aan te pakken. Aanleiding hiervoor is de toename in frequentere, intensere en grootschalige natuurbranden door de combinatie van klimaatverandering, </w:t>
       </w:r>
       <w:bookmarkStart w:name="OLE_LINK5" w:id="2"/>
-      <w:r w:rsidRPr="2B5704A1" w:rsidR="00E80D3A">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> landgebruik </w:t>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">veranderingen in landgebruik </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="2B5704A1" w:rsidR="00E80D3A">
-[...117 lines deleted...]
-        <w:t xml:space="preserve">stelt de </w:t>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en menselijk gedrag. Zo ervaarde Europa in 2025 het zwaarste natuurbrandseizoen sinds het begin van de metingen. Met meer dan één miljoen hectare afgebrand gebied, ingeschatte miljarden euro’s aan schade aan eigendommen en infrastructuur en de verwachting dat zowel de omvang als de intensiteit van natuurbranden verder zal toenemen in de toekomst stelt de </w:t>
       </w:r>
       <w:bookmarkStart w:name="OLE_LINK9" w:id="3"/>
-      <w:r w:rsidRPr="2B5704A1" w:rsidR="00C8595F">
-[...29 lines deleted...]
-        <w:t xml:space="preserve">van belang is. </w:t>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Commissie dat het versterken van natuurbrandbeheersing van belang is. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w:rsidR="000453C4" w:rsidP="003202F6" w:rsidRDefault="000453C4" w14:paraId="513E624E" w14:textId="77777777">
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="19B71F9A" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00695E07" w:rsidP="00FC084E" w:rsidRDefault="00301F1B" w14:paraId="3C149DE5" w14:textId="3FCAE41C">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="2144271F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...44 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de voorgestelde aanpak introduceert de Commissie een integrale benadering van natuurbrandbeheersing, die zich richt op: 1) Preventie: </w:t>
       </w:r>
       <w:bookmarkStart w:name="OLE_LINK4" w:id="4"/>
-      <w:r w:rsidRPr="00F855C6" w:rsidR="00B53900">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>het nemen van activiteiten en maatregelen om bestaande en nieuwe risico’s te voorkomen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidR="00BA3331">
-[...45 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 2) Preparatie: </w:t>
       </w:r>
       <w:bookmarkStart w:name="OLE_LINK16" w:id="5"/>
-      <w:r w:rsidRPr="00F855C6" w:rsidR="00B53900">
-[...46 lines deleted...]
-        <w:t>erop te reageren en ervan te herstellen</w:t>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het ontwikkelen van kennis en capaciteiten die door overheden, organisaties, gemeenschappen en individuen kan worden ingezet om de gevolgen van waarschijnlijke, dreigende of huidige incidenten doeltreffend te anticiperen, erop te reageren en ervan te herstellen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidRPr="000954FC" w:rsidR="00BA3331">
-[...37 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 3) Repressie: </w:t>
       </w:r>
       <w:bookmarkStart w:name="OLE_LINK18" w:id="6"/>
-      <w:r w:rsidRPr="00F855C6" w:rsidR="007A6184">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> worden genomen om levens te redden, gezondheidsschade te beperken, de openbare veiligheid te waarborgen en te voorzien in de basisbehoeften van de getroffen bevolking</w:t>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maatregelen die direct vóór, tijdens of onmiddellijk na een incident worden genomen om levens te redden, gezondheidsschade te beperken, de openbare veiligheid te waarborgen en te voorzien in de basisbehoeften van de getroffen bevolking</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidRPr="000954FC" w:rsidR="00D863E7">
-[...29 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 4) Herstel: </w:t>
       </w:r>
       <w:bookmarkStart w:name="OLE_LINK23" w:id="7"/>
-      <w:r w:rsidRPr="00F855C6" w:rsidR="00695E07">
-[...87 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>het herstellen of verbeteren van bestaansmiddelen en gezondheid, evenals van de economische, fysieke, sociale, culturele en ecologische middelen, systemen en activiteiten van een door een incident getroffen gemeenschap of samenleving, in overeenstemming met de beginselen van duurzame ontwikkeling en ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>build back better’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F855C6" w:rsidR="00435573">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00F855C6" w:rsidR="00D863E7">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> om toekomstige risico’s te voorkomen of te verminderen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
-      <w:r w:rsidRPr="000954FC" w:rsidR="00D863E7">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Deze </w:t>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Deze </w:t>
       </w:r>
       <w:bookmarkStart w:name="OLE_LINK6" w:id="8"/>
-      <w:r w:rsidRPr="41488355">
-[...37 lines deleted...]
-        <w:t>infrastructuur, cultureel erfgoed en de economie</w:t>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>holistische benadering moet de weerbaarheid van Europa vergroten en zorgen voor betere bescherming van burgers, het milieu, landbouw, infrastructuur, cultureel erfgoed en de economie</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
-      <w:r w:rsidRPr="41488355">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00695E07" w:rsidP="00FC084E" w:rsidRDefault="00695E07" w14:paraId="027CEAA7" w14:textId="77777777">
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="4E9D9CE0" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00221162" w:rsidP="00FC084E" w:rsidRDefault="00301F1B" w14:paraId="6CA92270" w14:textId="5C657952">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="0F981FF2" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...11 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">In lijn met de </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...47 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preparedness Union Strategy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">van de Commissie biedt de </w:t>
       </w:r>
       <w:bookmarkStart w:name="OLE_LINK14" w:id="9"/>
-      <w:r w:rsidRPr="41488355">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> aanpak te implementeren</w:t>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>mededeling handvatten en aanbevelingen voor nationale en regionale overheden en andere betrokken partijen om de voorgestelde aanpak te implementeren</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
-      <w:r w:rsidRPr="41488355">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00146391" w:rsidP="003202F6" w:rsidRDefault="00146391" w14:paraId="76709985" w14:textId="6146AEF1">
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="5A0E4B8C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="00093896" w:rsidP="00FC084E" w:rsidRDefault="009A1651" w14:paraId="0F634ACD" w14:textId="32831D29">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="71752262" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...194 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Commissie benadrukt het belang van gezonde en goed beheerde ecosystemen, aangezien dit bijdraagt aan het beperken van de risico’s en gevolgen van extreme gebeurtenissen zoals overstromingen, droogte en natuurbranden. Vitale ecosystemen zijn tevens beter in staat om zich aan te passen aan klimaatverandering. Dit levert ook voordelen op voor de biodiversiteit, lokale gemeenschappen en de economie. De lidstaten worden opgeroepen om ‘</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="OLE_LINK37" w:id="10"/>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">op natuur gebaseerde </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>oplossingen’ (</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="OLE_LINK26" w:id="11"/>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>nature-based solutions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>) in te zetten en brandbestendige natuur te ontwikkelen. Hiertoe heeft de Commissie aanvullend op de mededeling vernieuwde richtsnoeren gepubliceerd over het beheren van Natura 2000-gebieden in de context van klimaatverandering</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="OLE_LINK15" w:id="12"/>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="41488355" w:rsidR="00FA355D">
-[...313 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
-      <w:r w:rsidRPr="41488355" w:rsidR="00B23544">
-[...40 lines deleted...]
-    <w:p w:rsidR="00093896" w:rsidP="005922BC" w:rsidRDefault="00093896" w14:paraId="083049C2" w14:textId="77777777">
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hierin wordt uiteengezet hoe deze gebieden klimaatbestendiger kunnen worden ingericht en hoe het risico op natuurbranden kan worden verminderd, met behoud van natuurdoelen. Tevens wordt verduidelijkt welke flexibiliteit lidstaten hebben bij noodsituaties, zodat snel kan worden gehandeld ter bescherming van mens en biodiversiteit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="35B4F25A" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00362866" w:rsidP="00FC084E" w:rsidRDefault="000A6F79" w14:paraId="0144ED93" w14:textId="463C5D79">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="79C23E22" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...343 lines deleted...]
-    <w:p w:rsidR="002363FB" w:rsidP="005A4772" w:rsidRDefault="002363FB" w14:paraId="76BFACF8" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Commissie roept lidstaten op om beleid op het gebied van natuur en veiligheid waar relevant te integreren met elkaar. Een mogelijkheid die daarbij wordt gegeven is het nationale natuurherstelplan (in Nederland aangeduid als het natuurplan) dat lidstaten moeten opstellen in het kader van de Natuurherstelverordening. Dit plan kan worden gebruikt om doelen op het gebied van natuur en biodiversiteit samen te brengen met doelen op het gebied van natuurbrandbeheersing. Het inzetten van maatregelen zoals beheerbranden, begrazing en het vergroten van de diversiteit in leeftijd, structuur en soorten van de aanwezige vegetatie kan daarbij zowel bijdragen aan risicobeheersing als aan natuurherstel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="2BD69D95" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00CF6E9F" w:rsidR="00522F96" w:rsidP="00FC084E" w:rsidRDefault="00987DAB" w14:paraId="5986E311" w14:textId="32995360">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="63682116" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...96 lines deleted...]
-    <w:p w:rsidRPr="00CF6E9F" w:rsidR="001D79E4" w:rsidP="00522F96" w:rsidRDefault="001D79E4" w14:paraId="4C3A1F98" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ter ondersteuning van langetermijnplanning zal de Commissie geactualiseerde richtsnoeren voor risicobeoordeling ontwikkelen, die lidstaten kunnen integreren in hun nationale rapportages. Daarnaast blijkt uit onderzoek dat burgers zich in toenemende mate zorgen maken over natuurbranden. Aangezien het merendeel van de natuurbranden wordt veroorzaakt door menselijk handelen, is bewustwording cruciaal. De Commissie wil daarom het bewustzijn vergroten en burgers actief betrekken bij het voorbereiden op natuurbranden, onder meer via onderwijs, jongerenprogramma’s en burgerpanels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="2CCA3F88" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00CF6E9F" w:rsidR="006B272A" w:rsidP="00FC084E" w:rsidRDefault="00987DAB" w14:paraId="0947ED52" w14:textId="387CBC2F">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="65F40584" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...227 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op het gebied van paraatheid en repressie zal de Commissie onder meer blijven inzetten op het vooraf positioneren van brandweercapaciteit in risicogebieden en het bevorderen van kennisuitwisseling tussen experts. Ook wordt het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>European Forest Fire Information System</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (EFFIS) verder doorontwikkeld, onder andere met </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>behulp van satellietgegevens uit het Copernicus-programma, om vroegtijdige waarschuwing en monitoring te verbeteren. De Commissie roept lidstaten op om systematisch gebruik te maken van systemen zoals EFFIS en om bij te dragen aan de ontwikkeling en het gebruik van digitale tweelingen,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="00B22E47">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> waaronder </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...25 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Destination Earth</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00987DAB" w:rsidP="005A4772" w:rsidRDefault="00987DAB" w14:paraId="7E248CFF" w14:textId="77777777">
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="5D84933C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00CF6E9F" w:rsidR="001D79E4" w:rsidP="00FC084E" w:rsidRDefault="001D79E4" w14:paraId="4D1FEDE0" w14:textId="1BDC6AEF">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="42114F6C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...169 lines deleted...]
-    <w:p w:rsidR="002130F9" w:rsidP="00EA5FBD" w:rsidRDefault="002130F9" w14:paraId="6BBBF4C7" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De gezamenlijke Europese bluscapaciteit (rescEU) wordt uitgebreid met twaalf blusvliegtuigen en vijf helikopters. Tevens wordt gewerkt aan de oprichting van een Europees brandweercentrum op Cyprus, dat onder andere zal fungeren als trainingscentrum. Verder zet de Commissie in op het verzamelen van gegevens over de gezondheidsrisico’s voor brandweerlieden en op het bevorderen van kennisuitwisseling over herstel na branden. De Commissie spoort lidstaten daarbij aan om gebruik te maken van uitwisselingsmogelijkheden voor professionals, voldoende bestrijdingscapaciteit beschikbaar te stellen en te zorgen voor veilige werkomstandigheden voor brandweerlieden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="2D20A7EB" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="002363FB" w:rsidP="00FC084E" w:rsidRDefault="002363FB" w14:paraId="1F201741" w14:textId="265AC874">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="58D6B95D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...36 lines deleted...]
-        <w:t xml:space="preserve">De Commissie benadrukt dat de </w:t>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De verantwoordelijkheid voor natuurbrandbeheersing ligt volgens de Commissie bij de lidstaten, regionale overheden en landeigenaren. De Commissie benadrukt dat de </w:t>
       </w:r>
       <w:bookmarkStart w:name="OLE_LINK19" w:id="13"/>
-      <w:r w:rsidRPr="00CF6E9F">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>voorgestelde maatregelen geen directe extra kosten opleggen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
-      <w:r w:rsidRPr="00CF6E9F">
-[...224 lines deleted...]
-    <w:p w:rsidR="009A24BF" w:rsidP="002363FB" w:rsidRDefault="009A24BF" w14:paraId="47FEF19E" w14:textId="77777777">
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, maar juist gericht zijn op efficiëntie. Wel geeft de Commissie aan dat structurele investeringen noodzakelijk zijn om de risico’s op de lange termijn te beperken. Omdat naar verwachting steeds meer lidstaten geconfronteerd zullen worden met natuurbranden, is het volgens de Commissie essentieel om te investeren in preventie en preparatie om toekomstige schade te verminderen en hoge kosten gerelateerd aan de bestrijding van natuurbranden te voorkomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="4091FA34" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00BE586B" w:rsidR="009A24BF" w:rsidP="00FC084E" w:rsidRDefault="009A24BF" w14:paraId="6FA2123C" w14:textId="438324A7">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="3B38796D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Tot slot kondigt de Commissie aan een voorstel te zullen doen voor een </w:t>
       </w:r>
       <w:bookmarkStart w:name="OLE_LINK2" w:id="14"/>
-      <w:r w:rsidRPr="00CF6E9F">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Raadsaanbeveling </w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
-      <w:r w:rsidRPr="00CF6E9F">
-[...101 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inzake integrale natuurbrandbeheersing, waarmee wordt beoogd de samenwerking tussen de EU, lidstaten en regio’s verder te versterken. Hiermee beoogt de Commissie een samenhangende en toekomstbestendige aanpak van natuurbranden in Europa te realiseren.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidRPr="0032231E" w:rsidR="00C207EC" w:rsidP="0064352A" w:rsidRDefault="00C207EC" w14:paraId="65BFFBBC" w14:textId="77777777">
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="009730F4" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...7 lines deleted...]
-    <w:p w:rsidRPr="0064352A" w:rsidR="008528D9" w:rsidP="008528D9" w:rsidRDefault="008528D9" w14:paraId="0159EDFF" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="433DB8C3" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...15 lines deleted...]
-    <w:p w:rsidRPr="001B5F77" w:rsidR="001B5F77" w:rsidP="001B5F77" w:rsidRDefault="00FD0CBD" w14:paraId="7172C894" w14:textId="1228F7E5">
+        </w:rPr>
+        <w:t>Nederlandse positie ten aanzien van het voorstel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="31E5EC8E" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
         </w:rPr>
         <w:t>Essentie Nederlands beleid op dit terrein</w:t>
       </w:r>
       <w:bookmarkStart w:name="OLE_LINK20" w:id="15"/>
     </w:p>
-    <w:p w:rsidR="00C04F22" w:rsidP="00FC084E" w:rsidRDefault="00574EA8" w14:paraId="4AF57BC0" w14:textId="7C8EC866">
-[...53 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="5CB0CF1D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het Nederlandse beleid rondom natuurbranden is de afgelopen jaren sterk tot ontwikkeling gekomen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="2B5704A1" w:rsidR="00935055">
-[...229 lines deleted...]
-        <w:t xml:space="preserve">leefomgeving. </w:t>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Door veranderingen in het klimaat zijn de weersextremen van nu niet meer hetzelfde als vroeger waardoor het risico op natuurbranden nu en in de toekomst toeneemt. Natuurbranden vormen daarbij een structureel veiligheidsrisico met potentieel grote maatschappelijke gevolgen. Dit komt doordat veel mensen gebruik maken van de recreatiemogelijkheden in de natuur en doordat in Nederland een variëteit aan functies met de natuurgebieden verweven is, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">waaronder reizen, wonen, werken en zorg. Natuurbranden kunnen daardoor snel impact hebben op de mens, de economie en de fysieke leefomgeving. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:p w:rsidR="001B5F77" w:rsidP="0066547B" w:rsidRDefault="001B5F77" w14:paraId="1E3262F6" w14:textId="77777777">
-[...15 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="060668F9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="3EF5DF57" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="OLE_LINK21" w:id="16"/>
-      <w:r>
-[...77 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In het kader van de Natuurherstelverordening is Nederland verplicht om bij natuurherstel rekening te houden met klimaatrisico’s en het voorkomen van natuurrampen, waaronder het risico op natuurbranden. In het nationale natuurplan moet worden uitgelegd hoe rekening is gehouden met klimaatveranderingsscenario’s, met het vermogen van herstelmaatregelen om klimaatschade en natuurrampen te voorkomen of te beperken, en met de aansluiting op nationale adaptatiestrategieën of -plannen en nationale rampenrisicobeoordelingsrapporten.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w:rsidR="0066547B" w:rsidRDefault="0066547B" w14:paraId="71AA20E7" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="7985DFFF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...48 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="1FEF4036" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De verantwoordelijkheden met betrekking tot natuurbranden zijn verdeeld over meerdere bestuurslagen en organisaties, waaronder het Rijk, provincies, gemeenten, veiligheidsregio’s en terreinbeheerders. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="212121"/>
-          <w:sz w:val="18"/>
-[...26 lines deleted...]
-          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om de bestuurlijke complexiteit beheersbaar te houden, wordt er gewerkt aan verheldering van wettelijke taken en bevoegdheden en om samenhang in de uitoefening daarvan te bewerkstelligen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Dit komt uiteindelijk ten goede aan de effectiviteit en efficiëntie van de integrale aanpak van natuurbrandbeheersing.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00217C6F" w:rsidP="00217C6F" w:rsidRDefault="00217C6F" w14:paraId="0A6C21FF" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="387F13C9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...662 lines deleted...]
-        <w:t xml:space="preserve">Er moet daarbij een bestuurlijke afweging worden gemaakt van de doelmatigheid en het belang van maatregelen (inclusief prioriteit) met daarbij een adequate balans van de doelen (natuur, veiligheid en overige) die zijn gesteld voor het gebied en de omgeving en het bestuurlijk geaccepteerde restrisico. </w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="7E26DA63" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De aanpak van natuurbranden in Nederland is gebaseerd op het concept van meerlaagsveiligheid. Er wordt geprobeerd natuurbranden beheersbaar te houden door in te zetten op: 1) Bewustzijn: het bevorderen van kennis en bewustwording over de risico’s van natuurbranden; 2) Preventie: het verlagen van de kans op het ontstaan van een natuurbrand; 3) Mitigatie: het proactief verminderen van de potentiële impact van een natuurbrand; 4) Bestrijding: het voorbereiden op actieve interventie tijdens en nazorg na een natuurbrand; 5) Herstel: het verrichten van inspanningen na een natuurbrand om schade te herstellen en te leren van natuurbranden om Nederland beter voor te bereiden op toekomstige natuurbranden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="3394F609" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="74AF8AA9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het kader van risicobeheersing is het opstellen van één integraal natuurbrandbeheersingsplan per provincie in samenwerking met gemeenten, veiligheidsregio’s, natuurbeheerders en overige partijen één van de belangrijkste beleidsvoornemens. Er moet daarbij een bestuurlijke afweging worden gemaakt van de doelmatigheid en het belang van maatregelen (inclusief prioriteit) met daarbij een adequate balans van de doelen (natuur, veiligheid en overige) die zijn gesteld voor het gebied en de omgeving en het bestuurlijk geaccepteerde restrisico. </w:t>
       </w:r>
       <w:bookmarkStart w:name="OLE_LINK10" w:id="17"/>
     </w:p>
-    <w:p w:rsidR="00575E9B" w:rsidP="00FC084E" w:rsidRDefault="003521B3" w14:paraId="0182ADC8" w14:textId="5B616EF5">
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="0D677BF8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het doel is daarbij niet om alle natuurbranden te voorkomen, </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">maar om onbeheersbare of vanwege hun gevolgen onaanvaardbare natuurbranden te voorkomen. Bij het opstellen van de planvorming is er ruimte om de waarden, omgeving en het unieke risicoprofiel van de gebieden te weerspiegelen in de plannen. Elke provincie is daarbij vrij om eigen prioriteiten, doelstellingen en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Het doel is</w:t>
-[...255 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t>uiteindelijke verschillende strategieën te hanteren en te bepalen hoe zij partners betrekken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="560B9543" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="1569FFB6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>In het kader van crisisbeheersing is in 2025 het Landelijk Crisisplan Natuurbranden vastgesteld.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r>
-[...29 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit crisisplan beschrijft de gezamenlijke aanpak van decentrale en nationale overheden en crisispartners bij grootschalige natuurbranden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="1E83B0D3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00893027" w:rsidR="00636987" w:rsidP="41488355" w:rsidRDefault="00FD0CBD" w14:paraId="1A9D9B37" w14:textId="3640EA4A">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="3D2361F9" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Beoordeling + inzet ten aanzien van dit voorstel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00214733" w:rsidR="001241E5" w:rsidP="00FC084E" w:rsidRDefault="00636987" w14:paraId="1EF740A1" w14:textId="54AAC511">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="117266B3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="OLE_LINK11" w:id="18"/>
-      <w:r w:rsidRPr="41488355">
-[...19 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet verwelkomt de mededeling van de Commissie. Het beschermen van burgers en de fysieke leefomgeving tegen natuurbranden is van groot belang, mede gelet op de toenemende frequentie en intensiteit van dergelijke branden als gevolg van klimaatverandering. Het hoge aantal hectare afgebrand gebied in Europa van de afgelopen jaren onderschrijft nogmaals de urgentie van een effectieve aanpak van natuurbranden. Het kabinet steunt dan ook het voornemen van de Commissie om in te zetten op een versterkte samenwerking tussen de EU, lidstaten en regionale overheden. Het voorstel van de Commissie voor een Raadsaanbeveling over integrale natuurbrandbeheersing zal na publicatie aandachtig worden bestudeerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="6CDAA150" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="1A6B746C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals aangegeven door de Commissie ligt de verantwoordelijkheid voor natuurbrandbeheersing primair bij de lidstaten, regionale overheden en eigenaren en beheerders van de fysieke leefomgeving. De handvatten en aanbevelingen uit de mededeling zullen waar toepasbaar worden meegenomen in het Nederlandse beleid rondom het voorkomen en beperken van natuurbranden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="275E1E8A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="60C65CA9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet is het eens met de Commissie dat investeren in preventie en preparatie op de korte termijn kosten met zich meebrengt, maar op de langere termijn juist substantiële besparingen kan opleveren. Door tijdig te investeren in preventie, risicobeperking en een klimaatbestendige inrichting kunnen schade, herstelkosten en maatschappelijke ontwrichting worden beperkt. Daarmee zijn dergelijke maatregelen niet alleen noodzakelijk vanuit veiligheid en leefbaarheid, maar ook vanuit economisch en ecologisch perspectief doelmatig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="34DDB901" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="390F2DA3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>De door de Commissie voorgestelde holistische aanpak van natuurbrandbeheersing gericht op preventie, preparatie, repressie en herstel sluit aan bij de Nederlandse werkwijze. Het kabinet onderschrijft daarbij de boodschap van de Commissie dat een gebiedsgerichte aanpak essentieel is bij natuurbrandbeheersing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="16568AA1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="1110EFC0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet is het met de Commissie eens dat vitale ecosystemen essentieel zijn voor de (nationale) veiligheid. Klimaat- en natuurrampen hebben een brede impact </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">en kunnen vrijwel alle nationale veiligheidsbelangen raken, waaronder territoriale, fysieke, economische en ecologische veiligheid en sociaal-politieke stabiliteit. Door in te zetten op vitale en weerbare natuur en biodiversiteit kunnen risico’s en gevolgen van onder andere natuurbranden worden gedempt. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="OLE_LINK1" w:id="19"/>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet verwelkomt dan ook de vernieuwde richtsnoeren voor het beheer van Natura 2000-gebieden in de context van klimaatverandering,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> waarin is opgenomen hoe het risico op natuurbranden kan worden verminderd met behoud van natuurdoelen. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Door in te zetten op natuurgerichte maatregelen, waaronder beheerbranden, begrazing, hydrologisch herstel en een diversiteit in leeftijd, structuur en soorten in de natuurgebieden kan zowel worden bijgedragen aan veerkrachtige natuur, als aan een veiligere fysieke leefomgeving en maatschappelijke weerbaarheid. Het kabinet erkent daarbij het belang van flexibiliteit bij het beheer van Natura 2000-gebieden in noodsituaties, zodat snel kan worden gehandeld ter bescherming van mens en biodiversiteit, en verwelkomt dan ook de verduidelijking hierover in de richtsnoeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="51CA4123" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="5731B1E2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet staat, mede gelet op onder andere de inzet op meervoudig ruimtegebruik,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> klimaatadaptatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en een parate en veerkrachtige samenleving,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> welwillend tegenover de aanmoediging van de Commissie om natuur- en veiligheidsbeleid waar mogelijk bij elkaar te brengen. De aanbeveling om de doelen van natuur en biodiversiteit en de inzet op het voorkomen en beperken van natuurbranden waar relevant samen te brengen in het nationale natuurplan, dat opgesteld moet worden conform de Natuurherstelverordening, zal dan ook worden meegenomen bij het opstellen van het desbetreffende plan. Het kabinet is het ook eens met de Commissie dat inzet op duurzaam bosbeheer, natuurherstel, revitalisering en klimaatadaptatie essentieel is voor het realiseren van brandbestendige natuur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="28820099" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="1E5DAABA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De uitbreiding van de gezamenlijke Europese bluscapaciteit (rescEU), het oprichten van een Europees brandweercentrum op Cyprus en de aandacht van de Commissie voor de gezondheid en veiligheid van brandweerlieden worden positief ontvangen door het kabinet. Het is belangrijk dat brandweerlieden beschikken over veilige werkomstandigheden, actuele en Europees erkende vaardigheden en dat hun gezondheid en veiligheid op een hoog niveau wordt gewaarborgd. Zoals aangegeven door de Commissie kunnen adequate opleidingen, het verstrekken van geschikte beschermingsmiddelen en toegankelijke gezondheidszorg daarbij een rol spelen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="0A6B5D71" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="53EC708C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet onderschrijft het belang van structurele kennisdeling op het gebied van natuurbrandbeheersing. Door expertise, ervaring en inzichten over bijvoorbeeld de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">bestrijding van natuurbranden op Europees niveau uit te wisselen, bouwen professionals binnen de EU aan een gedeeld crisisbeeld en versterken zij de gezamenlijke operationele paraatheid voor opkomende risico’s, zoals de toenemende interactie tussen natuur, bebouwing en recreatie bij natuurbranden. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Het kabinet zal er dan ook op toezien dat onder andere het beoogde Nederlandse nationale centrum voor natuurbrandbeheersing in staat is om aan te haken bij de ontwikkelingen rondom kennisdeling, educatie en samenwerking op Europees niveau.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="30A6830D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="7EFE5B8A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet omarmt de aanbeveling van de Commissie aan de lidstaten om gebruik te maken van het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>European Forest Fire Information System</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (EFFIS). Het inzetten van aardobservatietoepassingen sluit aan bij de </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="OLE_LINK27" w:id="21"/>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lange termijn ruimtevaart-agenda van Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A3213D">
-[...1012 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">om satellietdata in te zetten voor maatschappelijke meerwaarde en klimaatadaptatie. Het kabinet staat verder positief tegenover het voornemen van de Commissie om geactualiseerde richtsnoeren voor risicobeoordeling te ontwikkelen, indien inpasbaar en toepasselijk zullen deze richtsnoeren worden meegenomen in relevante nationale rapportages. Daarnaast onderschrijft het kabinet het belang van data en de meerwaarde van digitale toepassingen, zoals </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Destination Earth</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, voor het verzamelen van kennis over natuurbranden, maar ook voor het voorspellen en bestrijden ervan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="7F0ACAD2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="5C13C6B5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet is het met de Commissie eens dat bewustwording over de risico’s van natuurbranden cruciaal is, gelet op het feit dat de meeste natuurbranden per ongeluk worden veroorzaakt door menselijk handelen. Er is dan ook steun voor het voornemen van de Commissie om het bewustzijn van burgers te vergroten door hen via onder andere onderwijs, jongerenprogramma’s en burgerpanels te betrekken bij het goed voorbereiden op en het voorkomen van natuurbranden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="7DBB07A9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="0B21CC8B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Commissie geeft aan dat het Gemeenschappelijk Landbouwbeleid (GLB) de belangrijkste financieringsbron is vanuit de EU voor natuurbrandpreventie. In Nederland wordt natuurbeheer in het algemeen niet gesubsidieerd met behulp van het GLB en zijn de middelen bestemd voor natuurgebieden en landbouwgrond veelal apart georganiseerd. Eerder beschikbaar gestelde middelen voor het voorkomen en beperken van natuurbranden zijn in Nederland dan ook niet afkomstig uit de GLB-middelen. Het kabinet is van mening dat dit in de Nederlandse context te rechtvaardigen is omdat natuur- en landbouwgebieden in Nederland van oudsher minder overlap hebben met elkaar, zowel fysiek als qua gebruik en doelstellingen. Daarbij kan wel de kanttekening worden gemaakt dat inzet op agrarisch natuurbeheer ervoor zorgt dat de verwevenheid van natuur- en landbouwgebieden toeneemt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="2AB0A493" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="55A65818" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>veiligheid en sociaal-politiek</w:t>
-[...2384 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t>Het kabinet omarmt de financiële aanknopingspunten die de Commissie schetst om in te zetten op professionele en gespecialiseerde bestrijdingscapaciteit. Met het Europees Sociaal Fonds Plus kunnen verschillen in de professionaliteit van de bestrijding van natuurbranden tussen lidstaten verkleind worden, waardoor de Europese slagkracht toeneemt. Dergelijke fondsen bieden kansen voor lidstaten als Nederland, die zich geconfronteerd zien met grotere en meer complexe risico’s en hun aanpak daarop moeten aanpassen. Voor Nederland gaat het onder meer om noodzakelijke investeringen in landelijke en bovenregionale slagkracht, specialistische eenheden en regio-overstijgende informatievoorziening.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="698E6F80" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="18587917" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="OLE_LINK13" w:id="22"/>
       <w:bookmarkStart w:name="OLE_LINK17" w:id="23"/>
-      <w:r w:rsidRPr="00B312F3">
-[...380 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Momenteel bevindt het merendeel van de rescEU-assets zich in Zuid-Europa. Gelet op de snelle toename van natuurbranden in heel Europa acht het kabinet van belang dat deze middelen overal in Europa snel operationeel inzetbaar zijn. Het kabinet ziet ruimte voor een geografisch evenwichtigere spreiding van rescEU-assets over de lidstaten. Daarmee kan worden gewaarborgd dat alle regio’s van de Europese Unie beschikken over de benodigde bestrijdingsmiddelen en dat flexibel kan worden ingespeeld op de behoefte aan internationale bijstand. Door rescEU-assets gelijkmatiger te spreiden over Europa kunnen alle lidstaten uiteindelijk effectiever optreden tegen de dreiging van grootschalige natuurbranden. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:p w:rsidRPr="00B312F3" w:rsidR="00B312F3" w:rsidP="00FC084E" w:rsidRDefault="00B312F3" w14:paraId="028BA231" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="003F11F7" w:rsidR="00845154" w:rsidP="41488355" w:rsidRDefault="009B3EED" w14:paraId="5B95953C" w14:textId="11262DDB">
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="152A16F0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="0ABEB5C7" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...29 lines deleted...]
-    <w:p w:rsidRPr="00FC084E" w:rsidR="003F11F7" w:rsidP="00FC084E" w:rsidRDefault="003F11F7" w14:paraId="7B3558A9" w14:textId="22FE0318">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Eerste inschatting van krachtenveld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="51505CCC" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...71 lines deleted...]
-    <w:p w:rsidRPr="003F11F7" w:rsidR="003F11F7" w:rsidP="00FC084E" w:rsidRDefault="003F11F7" w14:paraId="48974B12" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>De verwachting is dat de meeste lidstaten positief zullen reageren op de mededeling, gezien de snelle toename van natuurbrandrisico’s in Europa. Waar Zuid-Europese landen al geruime tijd te maken hebben met grootschalige natuurbranden, worden ook Noord-Europese landen hier steeds vaker mee geconfronteerd. De groeiende erkenning onder lidstaten van de urgentie van een integrale aanpak van natuurbrandbeheersing — mede in het licht van recente grootschalige natuurbranden en de gevolgen van klimaatverandering — vergroot het draagvlak voor Europese samenwerking.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="1304DF38" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="00662261" w:rsidP="00FC084E" w:rsidRDefault="003F11F7" w14:paraId="1D03C6F4" w14:textId="05C97D0C">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="3CF42A68" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...92 lines deleted...]
-    <w:p w:rsidRPr="00587698" w:rsidR="003F11F7" w:rsidP="0064352A" w:rsidRDefault="003F11F7" w14:paraId="52BF8161" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lidstaten die frequent worden getroffen door grootschalige natuurbranden, met name in Zuid-Europa, zullen naar verwachting nadruk leggen op solidariteit, gezamenlijke capaciteitsopbouw (zoals blusmiddelen) en financiële ondersteuning vanuit de EU. Tegelijkertijd zal in hun reactie waarschijnlijk worden benadrukt dat de EU een aanvullende rol dient te vervullen die nationale systemen versterkt, in plaats van deze te vervangen. De voornaamste spanning ligt daarbij tussen de noodzaak van gezamenlijke actie en het behoud van nationale autonomie. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor veel lidstaten zullen ruimte voor maatwerk en toegang tot financiering dan ook belangrijke voorwaarden zijn voor steun aan de verdere uitwerking van de in de mededeling beschreven voorstellen. De positie van het Europees Parlement is op dit moment nog niet bekend.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="7E0BA10F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...8 lines deleted...]
-    <w:p w:rsidR="00F54AFF" w:rsidP="000D01B7" w:rsidRDefault="00FD0CBD" w14:paraId="6016EDC2" w14:textId="77777777">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="1F2EAF04" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="18"/>
-[...122 lines deleted...]
-    <w:p w:rsidRPr="00B26610" w:rsidR="00A00436" w:rsidP="2B5704A1" w:rsidRDefault="00FD0CBD" w14:paraId="3AEFB6E8" w14:textId="7E7A07B8">
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Grondhouding ten aanzien van bevoegdheid, subsidiariteit, proportionaliteit, financiële gevolgen en gevolgen voor regeldruk, concurrentiekracht en geopolitieke aspecten </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="5CFCFBF3" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Bevoegdheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB023A" w:rsidP="00FC084E" w:rsidRDefault="54B54CD3" w14:paraId="12FC59B6" w14:textId="0C9F363D">
-[...308 lines deleted...]
-    <w:p w:rsidRPr="000B0914" w:rsidR="000B0914" w:rsidP="000B0914" w:rsidRDefault="00FD0CBD" w14:paraId="5B43E862" w14:textId="55D5F53B">
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="705A8EC3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De grondhouding van het kabinet is positief. De mededeling heeft betrekking op meerdere beleidsterreinen, met name landbouw, milieu, bescherming en verbetering van de menselijke gezondheid, civiele bescherming en administratieve samenwerking. Op deze terreinen is sprake van een gedeelde bevoegdheid tussen de Unie en de lidstaten (artikel 4, tweede lid, onderdelen (d) en (e) VWEU), dan wel een ondersteunende bevoegdheid van de Unie (artikel 6, onderdelen (a), (f) en (g) VWEU).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="5D23C7D9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="40B6B729" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...606 lines deleted...]
-    <w:p w:rsidR="00FD0CBD" w:rsidP="41488355" w:rsidRDefault="00FD0CBD" w14:paraId="2AFB33D6" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Subsidiariteit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="3C9D65E1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De grondhouding van het kabinet is positief. Zoals benoemd in de mededeling ligt de verantwoordelijkheid voor natuurbrandbeheersing bij de lidstaten, waarbij de Unie ondersteuning kan bieden op het gebied van onder andere financiering, data en kennis. De mededeling heeft tot doel handvatten en aanbevelingen voor nationale en regionale overheden en andere betrokken partijen te bieden om een integrale aanpak te implementeren op het gebied van natuurbrandbeheersing en bevat geen juridisch bindende voorstellen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="7D5A353D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="08B95076" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Gezien de diversiteit aan landschappen, klimaatomstandigheden en de verschillen in structuur, samenstelling en staat van de natuur in Europa, dient natuurbrandbeheersing zoveel als mogelijk gebiedsgericht te worden aangepakt en op het meest geschikte niveau te worden geïmplementeerd. De Commissie benadrukt in haar mededeling dan ook dat een uniforme aanpak of oplossing niet voor elke situatie werkt. Maatwerk kan door lidstaten op centraal, regionaal en lokaal niveau worden verwezenlijkt en lidstaten zijn dan ook voldoende in staat om een integrale aanpak van natuurbrandbeheersing te realiseren. Tegelijkertijd is – waar passend – ondersteuning, coördinatie en aanvulling door de Unie wel waardevol. Natuurbranden houden immers geen rekening met landsgrenzen en kunnen zich in bepaalde gevallen uitstrekken over het grondgebied van meerdere lidstaten. Ook kan internationale bijstand tussen lidstaten in kritieke situaties van belang zijn. Een zekere mate van beleidscoherentie tussen lidstaten draagt uiteindelijk dan ook bij aan het effectief en efficiënt voorkomen, beperken en bestrijden van natuurbranden. Om die redenen is optreden op het niveau van de EU gerechtvaardigd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="4850768A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="51E06466" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Proportionaliteit</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC249E" w:rsidP="00FC084E" w:rsidRDefault="37223EA2" w14:paraId="4640C163" w14:textId="529732ED">
-[...116 lines deleted...]
-    <w:p w:rsidR="00FD0CBD" w:rsidP="41488355" w:rsidRDefault="00FD0CBD" w14:paraId="02005E34" w14:textId="77777777">
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="287875D9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De grondhouding van het kabinet is positief. De mededeling heeft tot doel handvatten en aanbevelingen voor nationale en regionale overheden en andere betrokken partijen te bieden om een integrale aanpak te implementeren op het gebied van natuurbrandbeheersing. Het voorgestelde optreden is geschikt om deze doelstelling te bereiken, omdat de Commissie een integrale aanpak voorstelt en concrete acties benoemt die kunnen bijdragen aan preventie, voorbereiding en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">weerbaarheid. Het kabinet acht met name geschikt dat er focus wordt gelegd op natuur gebaseerde oplossingen en de ontwikkeling van brandbestendige natuur, evenals op het vergroten van bewustzijn en het actief betrekken van burgers bij voorbereiding op natuurbranden.  Bovendien gaat het voorgestelde optreden niet verder dan noodzakelijk, omdat de lidstaten de nodige flexibiliteit behouden om in noodsituaties snel te handelen in Natura 2000-gebieden en er verder ruimte blijft voor lidstaten en regionale overheden om eigen prioriteiten en strategieën te bepalen op basis van hun unieke risicoprofiel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="304DC2AD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="32322D35" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...68 lines deleted...]
-        <w:t xml:space="preserve"> huidige </w:t>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Financiële gevolgen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="49FD133C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De mededeling bevat geen voorstellen die leiden tot financiële gevolgen in het kader van het huidige </w:t>
       </w:r>
       <w:bookmarkStart w:name="OLE_LINK22" w:id="24"/>
-      <w:r w:rsidRPr="41488355" w:rsidR="00993FC0">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2021-2027</w:t>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Meerjarig Financieel Kader (MFK) 2021-2027</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
-      <w:r w:rsidRPr="41488355" w:rsidR="00E768D6">
-[...133 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. In de huidige MFK-periode kunnen lidstaten, waar relevant, EU-financiering inzetten voor natuurbrandbeheersing. Dat kan onder meer via het GLB, het Cohesiefonds en het Uniemechanisme voor civiele bescherming (UCPM), zoals door de Commissie benadrukt in de mededeling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="0CD7BB7E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="4B408A51" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Commissie geeft in de mededeling aan voor het volgende MFK </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00484413">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
         </w:rPr>
         <w:t>2028-2034</w:t>
       </w:r>
-      <w:r w:rsidRPr="4DE0FF83" w:rsidR="657D9922">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00FA529F">
-[...192 lines deleted...]
-    <w:p w:rsidR="00D94768" w:rsidP="00D94768" w:rsidRDefault="006810FB" w14:paraId="4DB920C6" w14:textId="77777777">
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bereid te zijn prioriteit te geven aan financiering voor het reduceren van risico’s op natuurbranden, maar benoemt daarbij dat succes hiervan afhangt van actie op nationaal en lokaal niveau. Het kabinet wil niet vooruitlopen op de integrale afweging van middelen na 2027. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="06073273" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="5D272444" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Eventuele) toekomstige budgettaire gevolgen worden ingepast op de begroting van het/de beleidsverantwoordelijk(e) departement(en), conform de regels van de budgetdiscipline. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="41A73146" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="461A2BD6" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...12 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
         </w:rPr>
         <w:t>Gevo</w:t>
       </w:r>
       <w:bookmarkStart w:name="OLE_LINK8" w:id="25"/>
-      <w:r w:rsidRPr="009B3EED">
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">lgen voor regeldruk, concurrentiekracht </w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
-      <w:r w:rsidR="00A21B6F">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
         </w:rPr>
         <w:t>en geopolitieke aspecten</w:t>
       </w:r>
       <w:bookmarkStart w:name="OLE_LINK24" w:id="26"/>
     </w:p>
-    <w:p w:rsidR="003C440A" w:rsidP="00FC084E" w:rsidRDefault="0076560F" w14:paraId="076E62B9" w14:textId="5DEE61BE">
-[...57 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="75108FAC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de mededeling zijn geen voorstellen gedaan waaruit concrete gevolgen voor regeldruk zijn af te leiden. De toekomstige uitwerking van sommige voorstellen kan eventueel wel regeldrukeffecten hebben. Het kabinet zal aandacht vragen voor het belang van een gedegen impact assessment bij eventuele toekomstige voorstellen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="1764BF02" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:p w:rsidR="00162970" w:rsidP="003C440A" w:rsidRDefault="003C440A" w14:paraId="5C43A7E4" w14:textId="4161ADE5">
-[...143 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId14"/>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="0F007D95" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Commissie stelt dat natuurbranden een complexe uitdaging vormen voor de EU, met het potentieel om verstrekkende schade toe te brengen aan de Europese samenleving, economie, het milieu, het klimaat, de landbouw, de infrastructuur en het cultureel erfgoed. Naast onschatbare menselijke schade, waaronder het verlies van levens en bestaansmiddelen, gevolgen voor de volksgezondheid als gevolg van de aantasting van ecosystemen en de verslechtering van de luchtkwaliteit, leiden natuurbranden jaarlijks tot circa 2,5 miljard euro aan schade aan eigendommen en infrastructuur, kunnen zij de voedselvoorziening en inkomens van onder meer boeren en bosbouwers aantasten, en brengen zij ook de nationale en Europese </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>veiligheid en stabiliteit in gevaar door schade aan vitale infrastructuur, druk op hulpdiensten, evacuaties en grensoverschrijdende verstoringen zoals rookverspreiding en ontregeling van transport- en energienetwerken. Het verminderen van het risico op natuurbranden is volgens de Commissie daarom niet alleen noodzakelijk voor de bescherming van mensen en het milieu, maar ook van groot belang voor de veerkracht, weerbaarheid en het concurrentievermogen van Europa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="00424050" w:rsidP="00461B44" w:rsidRDefault="00424050" w14:paraId="20DE660B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00461B44" w:rsidR="006F53E6" w:rsidP="00461B44" w:rsidRDefault="006F53E6" w14:paraId="1344C52A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00461B44" w:rsidR="006F53E6" w:rsidSect="005F35F9">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
-      <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="299"/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C624B9D" w14:textId="77777777" w:rsidR="00CA1063" w:rsidRDefault="00CA1063">
+    <w:p w14:paraId="3F07141F" w14:textId="77777777" w:rsidR="009D4D37" w:rsidRDefault="009D4D37" w:rsidP="00424050">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0FBAC8E6" w14:textId="77777777" w:rsidR="00CA1063" w:rsidRDefault="00CA1063">
+    <w:p w14:paraId="2ADDB686" w14:textId="77777777" w:rsidR="009D4D37" w:rsidRDefault="009D4D37" w:rsidP="00424050">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Tms Rmn">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...46 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2B368EF0" w14:textId="02381084" w:rsidR="00F54AFF" w:rsidRDefault="002B7BD9">
+  <w:p w14:paraId="580EE7BF" w14:textId="77777777" w:rsidR="00424050" w:rsidRPr="00424050" w:rsidRDefault="00424050" w:rsidP="00424050">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...153 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="32CE2695" w14:textId="599B07F9" w:rsidR="00F54AFF" w:rsidRDefault="002B7BD9">
+  <w:p w14:paraId="1E523722" w14:textId="77777777" w:rsidR="00424050" w:rsidRPr="00424050" w:rsidRDefault="00424050" w:rsidP="00424050">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...112 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="221331EA" w14:textId="154E534C" w:rsidR="00AC49B7" w:rsidRDefault="002B7BD9">
+  <w:p w14:paraId="76258DFA" w14:textId="77777777" w:rsidR="006B2C2E" w:rsidRPr="00424050" w:rsidRDefault="006B2C2E" w:rsidP="00424050">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...112 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6BED38EF" w14:textId="77777777" w:rsidR="00CA1063" w:rsidRDefault="00CA1063">
+    <w:p w14:paraId="092FBCB4" w14:textId="77777777" w:rsidR="009D4D37" w:rsidRDefault="009D4D37" w:rsidP="00424050">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="62CD5ED6" w14:textId="77777777" w:rsidR="00CA1063" w:rsidRDefault="00CA1063">
+    <w:p w14:paraId="15F5BC59" w14:textId="77777777" w:rsidR="009D4D37" w:rsidRDefault="009D4D37" w:rsidP="00424050">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="1400BA5E" w14:textId="07778DD9" w:rsidR="00435573" w:rsidRPr="00DF660A" w:rsidRDefault="00435573">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="2B7A12FE" w14:textId="77777777" w:rsidR="00424050" w:rsidRPr="00461B44" w:rsidRDefault="00424050" w:rsidP="00461B44">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00DF660A">
-[...177 lines deleted...]
-        <w:t>bestaansmiddelen, economieën en het milieu</w:t>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Build back better’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> betreft het benutten van de herstel-, rehabilitatie- en wederopbouwfasen na een incident en/of ramp om de veerkracht van landen en gemeenschappen te vergroten, door risicobeperkende maatregelen te integreren in het herstel van de fysieke leefomgeving en maatschappelijke systemen, en de revitalisatie van bestaansmiddelen, economieën en het milieu</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="40FAEE65" w14:textId="4A86B72D" w:rsidR="00EA15C1" w:rsidRPr="003F4CD0" w:rsidRDefault="00EA15C1">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w14:paraId="05375A0B" w14:textId="77777777" w:rsidR="00424050" w:rsidRPr="00461B44" w:rsidRDefault="00424050" w:rsidP="00461B44">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4CD0">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003F4CD0">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Guidance on adapting Natura 2000 sites to climate change, </w:t>
-[...8 lines deleted...]
-        <w:t>C(2026) 2031</w:t>
+        <w:t xml:space="preserve"> Guidance on adapting Natura 2000 sites to climate change, C(2026) 2031</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="24CFAAC1" w14:textId="7FBBBD3E" w:rsidR="00B22E47" w:rsidRPr="008235C5" w:rsidRDefault="00B22E47">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="3785FB37" w14:textId="77777777" w:rsidR="00424050" w:rsidRPr="00461B44" w:rsidRDefault="00424050" w:rsidP="00461B44">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008235C5">
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> systeem uit de echte wereld</w:t>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Een digitale tweeling is een digitale representatie van een fysiek object, proces of systeem uit de echte wereld</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="0FDA066E" w14:textId="472F2A34" w:rsidR="007562EB" w:rsidRPr="00653B4F" w:rsidRDefault="007562EB">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="2A032EB2" w14:textId="77777777" w:rsidR="00424050" w:rsidRPr="00461B44" w:rsidRDefault="00424050" w:rsidP="00461B44">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00653B4F">
-[...21 lines deleted...]
-        <w:t>amerstuk 30821, nr. 306</w:t>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerbrief ‘Samen sterker tegen natuurbranden’, Kamerstuk 30821, nr. 306</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="186F74B2" w14:textId="5B22AF22" w:rsidR="003776FF" w:rsidRPr="00CB616C" w:rsidRDefault="003776FF" w:rsidP="003776FF">
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="5723219A" w14:textId="77777777" w:rsidR="00424050" w:rsidRPr="00461B44" w:rsidRDefault="00424050" w:rsidP="00461B44">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00CB616C">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerbrief ‘Landelijk Crisisplan Natuurbranden’, Kamerstuk 30821, nr. 277</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="097B1584" w14:textId="6C4164AA" w:rsidR="00FF5E78" w:rsidRPr="00700645" w:rsidRDefault="00FF5E78" w:rsidP="00FF5E78">
-[...5 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="79CD00F6" w14:textId="77777777" w:rsidR="00424050" w:rsidRPr="00461B44" w:rsidRDefault="00424050" w:rsidP="00461B44">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4CD0">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003F4CD0">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Guidance on adapting Natura 2000 sites to climate change, </w:t>
-[...8 lines deleted...]
-        <w:t>C(2026) 2031</w:t>
+        <w:t xml:space="preserve"> Guidance on adapting Natura 2000 sites to climate change, C(2026) 2031</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="5D73B052" w14:textId="5053C1C2" w:rsidR="00700645" w:rsidRPr="00700645" w:rsidRDefault="00700645" w:rsidP="00700645">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="48AACC69" w14:textId="77777777" w:rsidR="00424050" w:rsidRPr="00461B44" w:rsidRDefault="00424050" w:rsidP="00461B44">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00700645">
-[...55 lines deleted...]
-        <w:t>bijlage 1215474</w:t>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ontwerp-Nota Ruimte, Kamerstuk 29435, nr. 269, bijlage 1215474</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="4B8DA780" w14:textId="435A4A5E" w:rsidR="00700645" w:rsidRPr="00F77AF6" w:rsidRDefault="00700645">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="5B70B97A" w14:textId="77777777" w:rsidR="00424050" w:rsidRPr="00461B44" w:rsidRDefault="00424050" w:rsidP="00461B44">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00700645">
-[...79 lines deleted...]
-        <w:t>791816</w:t>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nationale Klimaatadaptatiestrategie 2016, Kamerstuk 31793, nr 162, bijlage 791816</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="2AEAB921" w14:textId="7B56D71F" w:rsidR="00700645" w:rsidRPr="00700645" w:rsidRDefault="00700645">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="0E88554A" w14:textId="77777777" w:rsidR="00424050" w:rsidRPr="00461B44" w:rsidRDefault="00424050" w:rsidP="00461B44">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00700645">
-[...13 lines deleted...]
-        <w:t>,</w:t>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Veiligheidsstrategie voor het Koninkrijk der Nederlanden,</w:t>
       </w:r>
       <w:bookmarkStart w:id="20" w:name="OLE_LINK25"/>
-      <w:r w:rsidR="00F77AF6">
-[...13 lines deleted...]
-        <w:t>Kamerstuk 30821, nr. 178</w:t>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 30821, nr. 178</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
-      <w:r w:rsidR="00F77AF6">
-[...13 lines deleted...]
-        <w:t>jlage 1086944</w:t>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, bijlage 1086944</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="1095EC44" w14:textId="2840D1C3" w:rsidR="00A9198C" w:rsidRPr="00A9198C" w:rsidRDefault="00A9198C">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="1F3CB4CD" w14:textId="77777777" w:rsidR="00424050" w:rsidRPr="00461B44" w:rsidRDefault="00424050" w:rsidP="00461B44">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A9198C">
-[...37 lines deleted...]
-        <w:t>ijlage 1125041</w:t>
+      <w:r w:rsidRPr="00461B44">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vanuit de ruimte, voor de aarde - Lange-termijn ruimtevaartagenda voor Nederland, Kamerstuk 24446, nr. 87, bijlage 1125041</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2FA44529" w14:textId="77777777" w:rsidR="00424050" w:rsidRPr="00424050" w:rsidRDefault="00424050" w:rsidP="00424050">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="681C859A" w14:textId="77777777" w:rsidR="006B2C2E" w:rsidRPr="00424050" w:rsidRDefault="006B2C2E" w:rsidP="00424050">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="20B69020" w14:textId="77777777" w:rsidR="006B2C2E" w:rsidRPr="00424050" w:rsidRDefault="006B2C2E" w:rsidP="00424050">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFFFB"/>
-[...72 lines deleted...]
-    <w:lvl w:ilvl="5">
+    <w:nsid w:val="4E2E10A0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="35DE0876"/>
+    <w:lvl w:ilvl="0" w:tplc="04130017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:pStyle w:val="Heading6"/>
-[...384 lines deleted...]
-      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E784166"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="601F4847"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D102C374"/>
-    <w:lvl w:ilvl="0" w:tplc="AAF03966">
+    <w:tmpl w:val="A9188798"/>
+    <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1)"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -13287,226 +3170,54 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="164A467A"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65F81549"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6C22C40E"/>
-[...171 lines deleted...]
-    <w:tmpl w:val="001EFEB6"/>
+    <w:tmpl w:val="76B43EAC"/>
     <w:lvl w:ilvl="0" w:tplc="04130017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13548,1463 +3259,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...1411 lines deleted...]
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78FF33D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED628B70"/>
     <w:lvl w:ilvl="0" w:tplc="04130017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -15049,2341 +3348,327 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...285 lines deleted...]
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="1" w16cid:durableId="734164542">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="70390354">
-[...68 lines deleted...]
-  <w:num w:numId="25" w16cid:durableId="925454806">
+  <w:num w:numId="2" w16cid:durableId="751582795">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="1268124403">
-[...2 lines deleted...]
-  <w:num w:numId="27" w16cid:durableId="118844925">
+  <w:num w:numId="3" w16cid:durableId="185798736">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="1331909288">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="4" w16cid:durableId="257491404">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...1 lines deleted...]
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...12 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00FB216B"/>
-[...1743 lines deleted...]
-    <w:rsid w:val="7E75D039"/>
+    <w:rsidRoot w:val="00424050"/>
+    <w:rsid w:val="003E4971"/>
+    <w:rsid w:val="00424050"/>
+    <w:rsid w:val="00461B44"/>
+    <w:rsid w:val="005F35F9"/>
+    <w:rsid w:val="006B2C2E"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="009D4D37"/>
+    <w:rsid w:val="00D221F5"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="548E0D0D"/>
+  <w14:docId w14:val="085AF7DD"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{D0B4F5EB-AF3C-41BF-9EC9-DF29109EBA63}"/>
+  <w15:docId w15:val="{956A2EB5-378E-49D2-9BAA-AC98C7A76883}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...15 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="No List" w:uiPriority="99"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -17532,563 +3817,713 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
     <w:qFormat/>
+    <w:rsid w:val="00424050"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="560"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Heading1"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00424050"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="280"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:sz w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Heading2"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00424050"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="0"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="0"/>
-      <w:i/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Heading3"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00424050"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00424050"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00424050"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
+  <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00424050"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading8">
+  <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00424050"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:sz w:val="20"/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00424050"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="MacroText">
-    <w:name w:val="macro"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:rsid w:val="00424050"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:rsid w:val="00424050"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00424050"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00424050"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00424050"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00424050"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00424050"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00424050"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00424050"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00424050"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00424050"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00424050"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00424050"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00424050"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00424050"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00424050"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00424050"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00424050"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00424050"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00424050"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00424050"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="284"/>
-[...38 lines deleted...]
-        <w:tab w:val="left" w:pos="11340"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="280" w:lineRule="atLeast"/>
-      <w:ind w:right="-5670"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00424050"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00424050"/>
     <w:pPr>
-      <w:spacing w:before="60"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
-      <w:sz w:val="28"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Opsomming1">
-[...33 lines deleted...]
-    <w:name w:val="page number"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00424050"/>
     <w:rPr>
-      <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
-[...1 lines deleted...]
-      <w:spacing w:val="0"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
-      <w:position w:val="0"/>
-[...2 lines deleted...]
-      <w:vertAlign w:val="baseline"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabelkopregel">
-[...21 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00424050"/>
     <w:rPr>
-      <w:rFonts w:ascii="Univers" w:hAnsi="Univers"/>
-[...29 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00424050"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-    <w:name w:val="FollowedHyperlink"/>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00424050"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="800080"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:semiHidden/>
+    <w:rsid w:val="00424050"/>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="zh-CN"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
+    <w:rsid w:val="00424050"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...2 lines deleted...]
-    <w:uiPriority w:val="34"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="000D01B7"/>
+    <w:rsid w:val="00461B44"/>
     <w:pPr>
-      <w:ind w:left="720"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...82 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...13 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -18145,51 +4580,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -18253,65 +4688,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -18332,217 +4767,73 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>10</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>24078</ap:Characters>
+  <ap:Pages>12</ap:Pages>
+  <ap:Words>4372</ap:Words>
+  <ap:Characters>24050</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>200</ap:Lines>
-  <ap:Paragraphs>55</ap:Paragraphs>
+  <ap:Paragraphs>56</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>27795</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>28366</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-05-06T10:07:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ga509c7afcac4f5cb939db754ffece25">
-[...102 lines deleted...]
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>