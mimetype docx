--- v0 (2026-05-08)
+++ v1 (2026-06-25)
@@ -1,3573 +1,1173 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00DA4436" w:rsidR="0054650D" w:rsidP="0054650D" w:rsidRDefault="0054650D" w14:paraId="0B97E3DB" w14:textId="77777777">
-[...9 lines deleted...]
-        <w:t>), conform artikel 25 van de Schengengrenscode</w:t>
+    <w:p w:rsidRPr="00620450" w:rsidR="00620450" w:rsidP="00620450" w:rsidRDefault="00000027" w14:paraId="2411E265" w14:textId="2FE334F4">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620450" w:rsidR="00620450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>821</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620450" w:rsidR="00620450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00620450" w:rsidR="00620450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nationale Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00620450" w:rsidR="00620450" w:rsidP="00000027" w:rsidRDefault="00620450" w14:paraId="515D303F" w14:textId="746DB96F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620450" w:rsidR="00000027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>334</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00620450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de minister van Asiel en Migratie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00620450" w:rsidR="00620450" w:rsidP="00000027" w:rsidRDefault="00620450" w14:paraId="6DDD9571" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00620450" w:rsidR="00000027" w:rsidP="00000027" w:rsidRDefault="00620450" w14:paraId="37544A2F" w14:textId="1FBD9C00">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 8 mei 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620450" w:rsidR="00000027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00620450" w:rsidR="00000027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Sinds 9 december 2024 voert de Koninklijke Marechaussee (KMar), conform artikel 25 van de Schengengrenscode</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620450" w:rsidR="00000027">
+        <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00FE1D42">
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00620450" w:rsidR="00000027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, binnengrenscontroles uit. Over de tijdelijke herinvoering van deze maatregel is uw Kamer op 11 november 2024 geïnformeerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620450" w:rsidR="00000027">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00FE1D42">
-[...23 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00620450" w:rsidR="00000027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bij het uitvoeren van de binnengrenscontroles ligt de focus op de landgrenzen met België en Duitsland en op de intra-Schengenvluchten met risico’s ten aanzien van irreguliere migratie en grensoverschrijdende criminaliteit. Over de eerste verlenging van deze maatregel is uw Kamer op 25 april 2025 geïnformeerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620450" w:rsidR="00000027">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00620450" w:rsidR="00000027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Over de tweede verlenging van deze maatregel is uw Kamer op 10 november 2025 geïnformeerd.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00620450" w:rsidR="00000027">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r>
-[...41 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00620450" w:rsidR="00000027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De Nederlandse binnengrenscontroles duren tot en met 8 juni 2026. In lijn met de Schengengrenscode kunnen lidstaten deze tijdelijke maatregel nogmaals verlengen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00620450" w:rsidR="00000027" w:rsidP="00000027" w:rsidRDefault="00000027" w14:paraId="37AECB7C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0054650D" w:rsidP="0054650D" w:rsidRDefault="0054650D" w14:paraId="31758918" w14:textId="77777777">
-[...256 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00620450" w:rsidR="00000027" w:rsidP="00000027" w:rsidRDefault="00000027" w14:paraId="47C128CA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals aan uw Kamer gemeld in de brief van 25 april 2025 over de eerste verlenging van de binnengrenscontroles, werkt het kabinet gelijktijdig aan de versterking van het juridische kader van het Mobiel Toezicht Veiligheid (MTV). Hiertoe worden artikelen 4.17a en 4.17b van het Vreemdelingenbesluit gewijzigd. Het MTV betreft de reguliere controles door de KMar in de grensstreek met België en Duitsland ter voorkoming en bestrijding van irreguliere migratie en op inkomende intra-Schengen vluchten en op treinen die vanuit een Schengenlidstaat Nederland inreizen. Het MTV wordt door deze wijzigingen een robuust alternatief voor de tijdelijk heringevoerde binnengrenscontroles. De ervaringen die de KMar heeft opgedaan met de binnengrenscontroles worden hierin meegenomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00620450" w:rsidR="00000027" w:rsidP="00000027" w:rsidRDefault="00000027" w14:paraId="5846B7EE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00620450" w:rsidR="00000027" w:rsidP="00000027" w:rsidRDefault="00000027" w14:paraId="2C0B0A8A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De verruiming van het juridisch kader voor MTV heeft als doel dat de KMar meer ruimte en flexibiliteit krijgt bij het uitvoeren van het reguliere toezicht in de binnengrensstreek. Concreet betekent dit onder andere dat de huidige maxima voor controles per modaliteit (vliegtuigen, treinen, bussen, schepen, auto’s en vrachtwagens) worden verhoogd. Zo kan met het beoogde kader op eenzelfde weg bijvoorbeeld niet 90 uur maar 120 uur MTV worden uitgevoerd en kan het toezicht </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">op ten hoogste 25% van het aantal geplande treinen per traject per maand worden uitgevoerd, in plaats van slechts twintig treinen per traject per maand. Met deze verruiming kan de KMar effectiever en in toenemende mate informatie- en risicogestuurd optreden. Daarnaast wordt in een separaat traject onderzocht of de bevoegdheden van de KMar voor de uitvoering van het MTV kunnen worden uitgebreid. Hiermee wordt de KMar in staat gesteld om irreguliere migratie optimaal tegen te gaan in de binnengrensgebieden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00620450" w:rsidR="00000027" w:rsidP="00000027" w:rsidRDefault="00000027" w14:paraId="3EA02B3F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00620450" w:rsidR="00000027" w:rsidP="00000027" w:rsidRDefault="00000027" w14:paraId="21A7E4EF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gelet op de aanstaande inwerkingtreding van het verruimde juridische kader voor MTV heeft het kabinet besloten om de binnengrenscontroles te verlengen totdat het nieuwe MTV-kader in werking is getreden. De verwachting is dat dit nieuwe kader direct na de zomervakantie kan worden ingevoerd. Daarom worden de binnengrenscontroles verlengd tot en met uiterlijk 30 september 2026. Na de inwerkingtreding van het verruimde kader, wordt het tegengaan van irreguliere migratie voortgezet via MTV. Hiermee komt het kabinet ook tegemoet aan de geuite zorgen van grensstreekgemeenten, ondernemers en bewoners van de grensstreek.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00620450" w:rsidR="00000027" w:rsidP="00000027" w:rsidRDefault="00000027" w14:paraId="41065E85" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00620450" w:rsidR="00000027" w:rsidP="00000027" w:rsidRDefault="00000027" w14:paraId="2C64E8E9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De binnengrenscontroles worden binnen bestaande capaciteit en middelen en informatie- en risicogestuurd uitgevoerd. Vreemdelingen die niet voldoen aan de toegangsvoorwaarden, zullen aan de binnengrens geweigerd worden. Hierbij is de inzet dat geweigerde vreemdelingen zo snel mogelijk Nederland verlaten. Daarnaast worden personen die om internationale bescherming verzoeken, doorverwezen naar de Nederlandse asielprocedure. Personen die reeds in een andere lidstaat in Eurodac zijn geregistreerd, de zogenoemde Dublinclaimanten, worden in de regel, conform de Dublinprocedure overgedragen aan de verantwoordelijke lidstaat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00620450" w:rsidR="00000027" w:rsidP="00000027" w:rsidRDefault="00000027" w14:paraId="36480F42" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00620450" w:rsidR="00000027" w:rsidP="00000027" w:rsidRDefault="00000027" w14:paraId="057E1DF0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hieronder ga ik verder in op de motivering van dit besluit. In de bijlage treft u de notificatie aan waarmee het kabinet de Europese Commissie, de Raad, EU-lidstaten en het Europees Parlement over de verlenging van de binnengrenscontroles informeert.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00620450" w:rsidR="00000027" w:rsidP="00000027" w:rsidRDefault="00000027" w14:paraId="524F3430" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00620450" w:rsidR="00000027" w:rsidP="00000027" w:rsidRDefault="00000027" w14:paraId="4391F186" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Motivering van het besluit</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0054650D" w:rsidP="0054650D" w:rsidRDefault="0054650D" w14:paraId="4750135F" w14:textId="77777777">
-      <w:r w:rsidRPr="009A5BE4">
+    <w:p w:rsidRPr="00620450" w:rsidR="00000027" w:rsidP="00000027" w:rsidRDefault="00000027" w14:paraId="50EB8496" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">De redenen voor Nederland om in december 2024 de binnengrenscontroles in te voeren hadden betrekking op </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk210722988" w:id="0"/>
-      <w:r w:rsidRPr="009A5BE4">
-[...6 lines deleted...]
-        <w:t>naar Nederland en de impact daarvan op de migratieketen</w:t>
+      <w:r w:rsidRPr="00620450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de impact van aanhoudende irreguliere migratie, waaronder secundaire migratie, en mensensmokkel naar Nederland en de impact daarvan op de migratieketen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="009A5BE4">
-[...37 lines deleted...]
-    <w:p w:rsidR="0054650D" w:rsidP="0054650D" w:rsidRDefault="0054650D" w14:paraId="405ACB8B" w14:textId="59C61093">
+      <w:r w:rsidRPr="00620450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Deze problemen worden verergerd door de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>gebrekkige werking van het Dublin-systeem. Er is in april en november 2025 besloten tot respectievelijk een eerste en tweede verlenging van de tijdelijke maatregel, vanwege het voortduren van de redenen voor herinvoering van de binnengrenscontroles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00620450" w:rsidR="00000027" w:rsidP="00000027" w:rsidRDefault="00000027" w14:paraId="764A3F56" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00620450" w:rsidR="00000027" w:rsidP="00000027" w:rsidRDefault="00000027" w14:paraId="196CC613" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk224832027" w:id="1"/>
-      <w:r>
+      <w:r w:rsidRPr="00620450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Het aantal irreguliere grensoverschrijdingen van de EU-buitengrenzen in 2025 is met 26% gedaald ten opzichte van 2024.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00620450">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00620450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ondanks deze procentuele daling, blijft de absolute druk van irreguliere grensoverschrijdingen in 2025 nog steeds hoog (volgens het EU-agentschap Frontex 178.000 irreguliere grensoverschrijdingen in 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620450">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00620450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), en zorgt dit voor uitdagingen bij lidstaten wat betreft opvang en bestrijding van migratiecriminaliteit. </w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk225516258" w:id="3"/>
-      <w:r w:rsidRPr="00EE47CB">
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> zijn en is mede afhankelijk van de mate waarin het Pact effectief wordt geïmplementeerd door de verschillende lidstaten.</w:t>
+      <w:r w:rsidRPr="00620450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het is de verwachting dat met het Europese asiel- en migratiepact, dat op 12 juni a.s. in werking treedt, de irreguliere (secundaire) migratiestromen in Europa verder zullen afnemen. Echter, dit effect zal niet direct waarneembaar zijn en is mede afhankelijk van de mate waarin het Pact effectief wordt geïmplementeerd door de verschillende lidstaten.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:r>
-[...12 lines deleted...]
-    <w:p w:rsidRPr="00162C32" w:rsidR="0054650D" w:rsidP="0054650D" w:rsidRDefault="0054650D" w14:paraId="372FADD0" w14:textId="3AE5D87D">
+      <w:r w:rsidRPr="00620450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gezien deze constatering en de aanhoudende druk op de Nederlandse migratieketen, zie ik de noodzaak voor een effectief instrument waarmee de KMar irreguliere migratie en grensoverschrijdende (migratie)criminaliteit kan tegengaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00620450" w:rsidR="00000027" w:rsidP="00000027" w:rsidRDefault="00000027" w14:paraId="7CF775E1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00620450" w:rsidR="00000027" w:rsidP="00000027" w:rsidRDefault="00000027" w14:paraId="3C7234AC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk224831271" w:id="4"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">. Hierover blijf ik periodiek in overleg met de grensregio’s. </w:t>
+      <w:r w:rsidRPr="00620450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet blijft onverminderd inzetten op maatregelen om het effect van grenscontroles op de economie, verkeersstromen, grenswerkers en de sociale cohesie in grensregio’s te beperken. Hierover blijf ik periodiek in overleg met de grensregio’s. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
-      <w:r>
-[...42 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:r w:rsidRPr="00620450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bij mijn recente werkbezoek aan Duitsland heb ik tevens de impact van de Duitse binnengrenscontroles besproken. Nederland en Duitsland onderzoeken hoe de samenwerking bij controles in het grensgebied versterkt kan worden, zodat we effectief kunnen handhaven en tegelijkertijd de impact op het grensverkeer beperken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00620450" w:rsidR="00000027" w:rsidP="00620450" w:rsidRDefault="00000027" w14:paraId="42B45B12" w14:textId="404C9AB1">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00620450" w:rsidR="00000027" w:rsidP="00620450" w:rsidRDefault="00000027" w14:paraId="1C169889" w14:textId="3BE2E346">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620450" w:rsidR="00620450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Asiel en Migratie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00620450" w:rsidR="00000027" w:rsidP="00620450" w:rsidRDefault="00620450" w14:paraId="76251B5C" w14:textId="3D6B1B3B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>G.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00620450" w:rsidR="00000027">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van den Brink</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00620450" w:rsidR="00000027" w:rsidP="00620450" w:rsidRDefault="00000027" w14:paraId="08977EDA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00620450" w:rsidR="00217BEA" w:rsidP="00620450" w:rsidRDefault="00217BEA" w14:paraId="514E17FB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00620450" w:rsidR="00217BEA" w:rsidSect="00317E0A">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B60F45E" w14:textId="77777777" w:rsidR="00196F47" w:rsidRDefault="00196F47">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7B268648" w14:textId="77777777" w:rsidR="00000027" w:rsidRDefault="00000027" w:rsidP="00000027">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="64A78C69" w14:textId="77777777" w:rsidR="00196F47" w:rsidRDefault="00196F47">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="17EDC77A" w14:textId="77777777" w:rsidR="00000027" w:rsidRDefault="00000027" w:rsidP="00000027">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:altName w:val="Arial"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4C0E7496" w14:textId="77777777" w:rsidR="00F937C0" w:rsidRDefault="00F937C0">
-[...1 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+  <w:p w14:paraId="035C6945" w14:textId="77777777" w:rsidR="00000027" w:rsidRPr="00000027" w:rsidRDefault="00000027" w:rsidP="00000027">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0FB13475" w14:textId="77777777" w:rsidR="00000027" w:rsidRPr="00000027" w:rsidRDefault="00000027" w:rsidP="00000027">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1CF5E76F" w14:textId="77777777" w:rsidR="00000027" w:rsidRPr="00000027" w:rsidRDefault="00000027" w:rsidP="00000027">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="490CA0D7" w14:textId="77777777" w:rsidR="00196F47" w:rsidRDefault="00196F47">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="79F6F28A" w14:textId="77777777" w:rsidR="00000027" w:rsidRDefault="00000027" w:rsidP="00000027">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3ABAC495" w14:textId="77777777" w:rsidR="00196F47" w:rsidRDefault="00196F47">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="18FF9E40" w14:textId="77777777" w:rsidR="00000027" w:rsidRDefault="00000027" w:rsidP="00000027">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="40BB05E6" w14:textId="77777777" w:rsidR="0054650D" w:rsidRPr="00FE1D42" w:rsidRDefault="0054650D" w:rsidP="0054650D">
+    <w:p w14:paraId="18A68B81" w14:textId="77777777" w:rsidR="00000027" w:rsidRPr="00620450" w:rsidRDefault="00000027" w:rsidP="00000027">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00FE1D42">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620450">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FE1D42">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00620450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00FE1D42">
+        <w:r w:rsidRPr="00620450">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Schengengrenscode | EUR-Lex</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00FE1D42">
-        <w:rPr>
+      <w:r w:rsidRPr="00620450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0562C1"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE1D42">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00620450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="61DE0C5D" w14:textId="77777777" w:rsidR="0054650D" w:rsidRDefault="0054650D" w:rsidP="0054650D">
+    <w:p w14:paraId="48428B3C" w14:textId="77777777" w:rsidR="00000027" w:rsidRPr="00620450" w:rsidRDefault="00000027" w:rsidP="00000027">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00FE1D42">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620450">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FE1D42">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00620450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2024–2025, 30 821, nr. 245.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="1E8D3463" w14:textId="77777777" w:rsidR="0054650D" w:rsidRPr="008E7045" w:rsidRDefault="0054650D" w:rsidP="0054650D">
+    <w:p w14:paraId="3BE45F8E" w14:textId="77777777" w:rsidR="00000027" w:rsidRPr="00620450" w:rsidRDefault="00000027" w:rsidP="00000027">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00162C32">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620450">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00162C32">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00620450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2024–2025, 30 821, nr. 273.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="2A1F8352" w14:textId="77777777" w:rsidR="0054650D" w:rsidRPr="00162C32" w:rsidRDefault="0054650D" w:rsidP="0054650D">
+    <w:p w14:paraId="43328D7F" w14:textId="77777777" w:rsidR="00000027" w:rsidRPr="00620450" w:rsidRDefault="00000027" w:rsidP="00000027">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="008E7045">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620450">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008E7045">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00620450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tweede Kamer, vergaderjaar 2024–2025, 30 821, nr. 322</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="15FDB3F6" w14:textId="77777777" w:rsidR="0054650D" w:rsidRPr="00BE7D83" w:rsidRDefault="0054650D" w:rsidP="0054650D">
+    <w:p w14:paraId="056B22D9" w14:textId="77777777" w:rsidR="00000027" w:rsidRPr="00620450" w:rsidRDefault="00000027" w:rsidP="00000027">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00BE7D83">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620450">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00BE7D83">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00620450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk210137145"/>
-      <w:r w:rsidRPr="00BE7D83">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00620450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Er zijn geen cijfers bekend over het aantal irreguliere grensoverschrijdingen van de Nederlandse binnengrenzen in 2025</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="00BE7D83">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00620450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="40EDAFAC" w14:textId="77777777" w:rsidR="0054650D" w:rsidRPr="00BE7D83" w:rsidRDefault="0054650D" w:rsidP="0054650D">
+    <w:p w14:paraId="7A248CE9" w14:textId="77777777" w:rsidR="00000027" w:rsidRPr="00620450" w:rsidRDefault="00000027" w:rsidP="00000027">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00BE7D83">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00620450">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00BE7D83">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> d.d. 15 januari 2026: </w:t>
+      <w:r w:rsidRPr="00620450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Persbericht Frontex d.d. 15 januari 2026: </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00C343A3">
+        <w:r w:rsidRPr="00620450">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://www.frontex.europa.eu/media-centre/news/news-release/frontex-irregular-border-crossings-down-26-in-2025-europe-must-stay-prepared-lyKpVb</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00620450">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="67119275" w14:textId="77777777" w:rsidR="00F937C0" w:rsidRDefault="00196F47">
-[...454 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="609ACBA1" w14:textId="77777777" w:rsidR="00000027" w:rsidRPr="00000027" w:rsidRDefault="00000027" w:rsidP="00000027">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="27160784" w14:textId="77777777" w:rsidR="00F937C0" w:rsidRDefault="00196F47">
-[...1304 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="0CC46967" w14:textId="77777777" w:rsidR="00000027" w:rsidRPr="00000027" w:rsidRDefault="00000027" w:rsidP="00000027">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...582 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6738A687" w14:textId="77777777" w:rsidR="00000027" w:rsidRPr="00000027" w:rsidRDefault="00000027" w:rsidP="00000027">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="120"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0025024E"/>
-[...107 lines deleted...]
-    <w:rsid w:val="00F95C75"/>
+    <w:rsidRoot w:val="00000027"/>
+    <w:rsid w:val="00000027"/>
+    <w:rsid w:val="002077B5"/>
+    <w:rsid w:val="00217BEA"/>
+    <w:rsid w:val="00317E0A"/>
+    <w:rsid w:val="00620450"/>
+    <w:rsid w:val="008759B0"/>
+    <w:rsid w:val="00D2587D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7E25FFFC"/>
+  <w14:docId w14:val="082594E4"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{5DFDE893-22D8-4D96-BD9F-30744DA354AD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3576,77 +1176,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3671,75 +1271,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3774,55 +1374,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3894,906 +1494,796 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00000027"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="00000027"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...4 lines deleted...]
-      <w:ind w:left="-1120"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00000027"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00000027"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00000027"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00000027"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00000027"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00000027"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00000027"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00000027"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00000027"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00000027"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00000027"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00000027"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00000027"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00000027"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00000027"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00000027"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00000027"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00000027"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00000027"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00000027"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00000027"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00000027"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00000027"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00000027"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00000027"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00000027"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00000027"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00031B78"/>
+    <w:rsid w:val="00000027"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...291 lines deleted...]
-      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00000027"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00000027"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...223 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00000027"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00000027"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...26 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00162C32"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00000027"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00162C32"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00000027"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:aliases w:val="Footnote Reference Superscript,BVI fnr,Footnote symbol,Odwołanie przypisu,Footnote Reference_LVL6,Footnote Reference_LVL61,Footnote Reference_LVL62,Footnote Reference_LVL63,Footnote Reference_LVL64,Footnote Reference_LVL65,fr,o,ftref"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00162C32"/>
+    <w:rsid w:val="00000027"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="00162C32"/>
+    <w:rsid w:val="00000027"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:textAlignment w:val="auto"/>
-[...2 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
-[...16 lines deleted...]
-    <w:name w:val="annotation text"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00322436"/>
-[...9 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+    <w:rsid w:val="00000027"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00322436"/>
-[...9 lines deleted...]
-    <w:link w:val="OnderwerpvanopmerkingChar"/>
+    <w:rsid w:val="00000027"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00322436"/>
-[...8 lines deleted...]
-    <w:link w:val="Onderwerpvanopmerking"/>
+    <w:rsid w:val="00000027"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...23 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00000027"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00620450"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.frontex.europa.eu/media-centre/news/news-release/frontex-irregular-border-crossings-down-26-in-2025-europe-must-stay-prepared-lyKpVb" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/NL/ALL/?uri=LEGISSUM:l14514" TargetMode="External"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5069,53 +2559,61 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>5313</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>989</ap:Words>
+  <ap:Characters>5443</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>44</ap:Lines>
+  <ap:Lines>45</ap:Lines>
   <ap:Paragraphs>12</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6266</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6420</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>