--- v0 (2026-05-07)
+++ v1 (2026-06-26)
@@ -1,5280 +1,2451 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B97719" w:rsidRDefault="00B43B67" w14:paraId="628CDC5B" w14:textId="77777777">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> en </w:t>
+    <w:p w:rsidRPr="00BD3DF7" w:rsidR="00BD3DF7" w:rsidRDefault="00E4058C" w14:paraId="5A38A729" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>31985</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7" w:rsidR="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7" w:rsidR="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7" w:rsidR="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Buitenlands beleid en handelspolitiek</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD3DF7" w:rsidR="00BD3DF7" w:rsidP="00BD3DF7" w:rsidRDefault="00BD3DF7" w14:paraId="6FE595FE" w14:textId="6DC16CDF">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>108</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>minister van Buitenlandse Handel en Ontwikkelingssamenwerking</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD3DF7" w:rsidR="003D3D1A" w:rsidP="003D3D1A" w:rsidRDefault="00BD3DF7" w14:paraId="65BBA6E0" w14:textId="1A10BC4C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD3DF7" w:rsidR="00BD3DF7" w:rsidP="003D3D1A" w:rsidRDefault="00BD3DF7" w14:paraId="1C5532BA" w14:textId="778FF0FE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 7 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD3DF7" w:rsidR="00BD3DF7" w:rsidP="003D3D1A" w:rsidRDefault="00BD3DF7" w14:paraId="73970E12" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD3DF7" w:rsidR="003D3D1A" w:rsidP="003D3D1A" w:rsidRDefault="003D3D1A" w14:paraId="0F3E3508" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 3 april 2025 nam uw Kamer de motie van de leden Kamminga (VVD) en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Boswijk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00772954">
-[...13 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (CDA) aan, waarin het kabinet wordt verzocht om op Europees niveau te pleiten voor verdere liberalisatie en verdieping van de handelsrelaties met Canada en Mexico, en daarbij bijzondere aandacht te besteden aan het veiligstellen van toeleveringsketens voor kritieke grondstoffen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD3DF7" w:rsidR="003D3D1A" w:rsidP="003D3D1A" w:rsidRDefault="003D3D1A" w14:paraId="7010C317" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor wat betreft de handelsrelatie met Mexico verwijs ik uw Kamer graag naar de kabinetsappreciatie van het gemoderniseerde EU-Mexico akkoord, die op 14 november 2025 met uw Kamer gedeeld is.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="00C237C8">
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze appreciatie is door uw Kamer behandeld tijdens het Commissiedebat Raad Buitenlandse Zaken Handel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7" w:rsidDel="002B28F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van 19 november 2025. Naar verwachting zullen de Europese Commissie namens de EU en Mexico dit verdrag op korte termijn ondertekenen waarmee de EU-Mexico handelsrelatie een belangrijke impuls zal krijgen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD3DF7" w:rsidR="003D3D1A" w:rsidP="003D3D1A" w:rsidRDefault="003D3D1A" w14:paraId="377BCEE9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In deze brief informeer ik uw Kamer over de stand van zaken in de handelsrelatie met Canada en de inzet van het kabinet om deze verder te versterken. Dat doet het kabinet in de context van de huidige internationale handelsspanningen, die het belang van goede (handels)relaties met gelijkgestemde landen onderstrepen. Nederland maakt zich, samen met de EU, hard voor een open en op regels gebaseerd mondiaal handelssysteem, waarin handelsakkoorden een belangrijke rol spelen. In deze brief zal ik tevens ingaan op de uitvoering van een aantal andere moties ten aanzien van de EU-Canada handelsrelatie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD3DF7" w:rsidR="003D3D1A" w:rsidP="003D3D1A" w:rsidRDefault="003D3D1A" w14:paraId="3C85F117" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sinds september 2017 wordt het handelsdeel van het Breed Economisch Handelsverdrag tussen de EU en Canada (verder: CETA) voorlopig toegepast. Dat betekent dat bedrijven al ruim acht jaar gebruik kunnen maken van de preferentiële tarieven en de afspraken gemaakt over onder andere diensten en douaneprocedures. De volledige inwerkingtreding van CETA is mogelijk wanneer alle EU lidstaten en Canada het verdrag geratificeerd hebben. Inmiddels zijn er 17 EU lidstaten die CETA geratificeerd hebben, waaronder Nederland in 2022. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD3DF7" w:rsidR="003D3D1A" w:rsidP="003D3D1A" w:rsidRDefault="003D3D1A" w14:paraId="797ECBC7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD3DF7" w:rsidR="003D3D1A" w:rsidP="003D3D1A" w:rsidRDefault="003D3D1A" w14:paraId="105C9BFD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ondertussen werpt de voorlopige toepassing van het handelsdeel van CETA haar vruchten af voor de EU en Nederland. In 2024 exporteerde Nederland goederen en diensten ter waarde van ruim EUR 8 miljard naar Canada. Nederland importeerde goederen en diensten ter waarde van EUR 7 miljard.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="004A1353">
-[...160 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ten opzichte van 2016 kende de totale handel in goederen en diensten tussen Nederland en Canada in 2024 een groei van 105 procent.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Voor diensten betekent dat met name groei in zakelijke diensten, computerdiensten en telecommunicatie. Voor handel in goederen vond de groei voornamelijk plaats in handel in grondstoffen, machines en chemische producten. Daarnaast biedt het akkoord de mogelijkheid om afspraken te maken over wederzijdse erkenning van beroepskwalificaties, zoals voor architecten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r>
-[...57 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD3DF7" w:rsidR="003D3D1A" w:rsidP="003D3D1A" w:rsidRDefault="003D3D1A" w14:paraId="4BD8F4C7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD3DF7" w:rsidR="003D3D1A" w:rsidP="003D3D1A" w:rsidRDefault="003D3D1A" w14:paraId="5D335527" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland zet onverminderd in op handelsbevordering met Canada. Sinds 2021 hebben vier werkbezoeken en economische missies plaatsgevonden, waarvan drie met een bewindspersoon. Zo bezocht voormalig minister Klever Toronto in maart 2025 voor de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Prospectors &amp; Developers Association of Canada</w:t>
       </w:r>
-      <w:r w:rsidR="00E04B1F">
-[...63 lines deleted...]
-        <w:t xml:space="preserve">Daarnaast verzekerde </w:t>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (PDAC), de grootste mijnbouwconferentie ter wereld. In bijzijn van achttien meegereisde Nederlandse bedrijven en organisaties is toen een samenwerkingsintentie ondertekend met de provincie Québec.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hier wordt nu verder uitvoering aan gegeven in samenwerking met collega’s van het Ministerie van Economische Zaken en het Ministerie van Infrastructuur en Waterstaat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD3DF7" w:rsidR="003D3D1A" w:rsidP="003D3D1A" w:rsidRDefault="003D3D1A" w14:paraId="1556915D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD3DF7" w:rsidR="003D3D1A" w:rsidP="003D3D1A" w:rsidRDefault="003D3D1A" w14:paraId="3513483F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het postennetwerk in Canada, bestaande uit de ambassade in Ottawa en de consulaten-generaal in Toronto en Vancouver, en de Rijksdienst voor Ondernemend Nederland (RVO) staan dagelijks klaar voor het bedrijfsleven. Zij ondersteunen Nederlandse bedrijven bijvoorbeeld met informatieverstrekking (ook over CETA), fysieke matchmaking met potentiële zakenpartners, en begeleiding van inkomende en uitgaande bedrijfsdelegaties. In 2025 zijn zestien handels- en innovatiemissies door Nederland naar Canada georganiseerd. Dit is een toename van bijna 50% ten opzichte van 2024. Daarnaast verzekerde </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A23991" w:rsidR="00A23991">
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Atradius</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A23991" w:rsidR="00A23991">
-[...20 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DSB de afgelopen jaren voor tientallen miljoenen aan Nederlandse export naar zowel Canada als de Verenigde Staten. Het gaat hierbij om exportkredietverzekeringen voor o.a. de levering van schepen, achtbanen en fossiele infrastructuur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD3DF7" w:rsidR="003D3D1A" w:rsidP="003D3D1A" w:rsidRDefault="003D3D1A" w14:paraId="3FC759DA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AC79F2" w:rsidP="00B43B67" w:rsidRDefault="00AC79F2" w14:paraId="4439837C" w14:textId="343FCC17">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BD3DF7" w:rsidR="003D3D1A" w:rsidP="003D3D1A" w:rsidRDefault="003D3D1A" w14:paraId="5DCEC62D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...47 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Wat betreft grondstoffen wordt binnen de Nationale Grondstoffenstrategie langs vijf pijlers gewerkt aan het vergroten van de leveringszekerheid van kritieke grondstoffen, waaronder diversificatie. Canada is daarbij een belangrijke gelijkgezinde partner en beschikt over grote reserves aan kritieke grondstoffen zoals lithium, koper en zeldzame aardmetalen. Samenwerking wordt verkend op het gebied van verticale waardeketenintegratie, R&amp;D, investeringen en ESG-standaarden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD3DF7" w:rsidR="003D3D1A" w:rsidP="003D3D1A" w:rsidRDefault="003D3D1A" w14:paraId="60959F36" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B43B67" w:rsidP="00B43B67" w:rsidRDefault="00B43B67" w14:paraId="3991DB9E" w14:textId="6722DD65">
-[...31 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BD3DF7" w:rsidR="003D3D1A" w:rsidP="003D3D1A" w:rsidRDefault="003D3D1A" w14:paraId="6709C5EA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Graag maak ik ook van deze gelegenheid gebruik om uw Kamer te informeren over de wijze waarop uitvoering gegeven is en wordt aan een aantal moties dat aangenomen is in de context van de goedkeuring door de Staten-Generaal van de Nederlandse ratificatie van het CETA verdrag. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD3DF7" w:rsidR="003D3D1A" w:rsidP="003D3D1A" w:rsidRDefault="003D3D1A" w14:paraId="7CFA800A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AF1D79" w:rsidR="00B43B67" w:rsidP="00B43B67" w:rsidRDefault="00B43B67" w14:paraId="497608FF" w14:textId="5A15B617">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BD3DF7" w:rsidR="003D3D1A" w:rsidP="003D3D1A" w:rsidRDefault="003D3D1A" w14:paraId="310EFE43" w14:textId="64EFDA5C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Motie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Alkaya</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> over democratische controle en transparantie inzake verdragscomités (35 154, nr. 15)</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">motie </w:t>
+        <w:t xml:space="preserve"> over democratische controle en transparantie inzake verdragscomités (Kamerstuk 35 154, nr. 15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD3DF7" w:rsidR="003D3D1A" w:rsidP="003D3D1A" w:rsidRDefault="003D3D1A" w14:paraId="273D2948" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aan de motie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E172A6">
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Alkaya</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...16 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is uitvoering gegeven. Het kabinet verzoekt de Europese Commissie doorlopend tot het betrachten van transparantie bij de uitvoering van de afspraken in CETA.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Afgelopen jaren heeft de Commissie de agenda’s en verslagen van vergaderingen – mede op Nederlands aandringen – openbaar gemaakt en eerder dan voorheen online gepubliceerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
-      <w:r>
-[...47 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nederland zal er op toezien dat deze praktijk voortgezet wordt.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD3DF7" w:rsidR="003D3D1A" w:rsidP="003D3D1A" w:rsidRDefault="003D3D1A" w14:paraId="706579EF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AF1D79" w:rsidR="00B43B67" w:rsidP="00B43B67" w:rsidRDefault="00B43B67" w14:paraId="59C5BBD2" w14:textId="0DF76999">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BD3DF7" w:rsidR="003D3D1A" w:rsidP="003D3D1A" w:rsidRDefault="003D3D1A" w14:paraId="0003AA4F" w14:textId="1C0BFC7D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Motie Voordewind-</w:t>
+        <w:t xml:space="preserve">Motie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Amhaouch</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> over monitoring en flankerende maatregelen (35 154, nr. 18)</w:t>
-[...4 lines deleted...]
-        <w:t>In motie Voordewind-</w:t>
+        <w:t>/Voordewind over monitoring en flankerende maatregelen (Kamerstuk 35 154, nr. 18)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD3DF7" w:rsidR="003D3D1A" w:rsidP="003D3D1A" w:rsidRDefault="003D3D1A" w14:paraId="27A93C24" w14:textId="3679C6DD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In motie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...301 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>M</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Amhaouch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>otie Voordewind</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">/Voordewind </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>is het kabinet verzocht om bij de Europese Commissie aan te dringen op monitoring van de gevolgen van CETA voor de landbouwsector en om flankerende maatregelen te nemen bij onevenredige effecten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Voormalig Eurocommissaris voor Handel Hogan heeft vervolgens aan Nederland toegezegd dat de Europese Commissie de effecten van CETA op de markten voor gevoelige landbouwproducten zal monitoren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit is onder andere gedaan in de context van de cumulatieve effectstudies van handelsverdragen voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>de landbouwsector uit 2016 en 2021.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In de meest recente actualisering van deze cumulatieve effectenstudie in 2024 is de voorlopige toepassing van het handelsdeel van CETA in het basisscenario opgenomen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarnaast wordt voor verschillende landbouwsectoren regulier gemonitord op marktverstoringen door import uit derde landen, waaronder uit Canada.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Met betrekking tot rund- en varkensvlees kan gesteld worden dat de totale handel tussen Nederland en Canada beperkt gestegen is. De Nederlandse invoer van rundvlees vanuit Canada is van EUR 2 miljoen in 2016 naar EUR 7 miljoen in 2024 gegaan en de invoerwaarde van varkensvlees is nihil gebleven.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze beperkte stijging van de  invoer is te verklaren door de strenge EU-producteisen ten aanzien van voedselveiligheid, zoals hormoonvrij vlees, die ook gelden voor invoer uit derde landen. Slechts een beperkt aantal Canadese rundvleesproducenten is gecertificeerd voor export naar de EU. De Nederlandse uitvoer van rundvlees naar Canada is van nihil in 2016 naar EUR 8 miljoen in 2024 gestegen en van varkensvlees van EUR 5 miljoen in 2016 naar EUR 9 miljoen in 2024.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De uitvoerwaarde van deze landbouwproducten is dus harder gestegen dan de invoerwaarde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD3DF7" w:rsidR="003D3D1A" w:rsidP="003D3D1A" w:rsidRDefault="003D3D1A" w14:paraId="227507B3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD3DF7" w:rsidR="003D3D1A" w:rsidP="003D3D1A" w:rsidRDefault="003D3D1A" w14:paraId="7EB51E6D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In november 2025 werd de ex post evaluatie van CETA gepubliceerd, waarin ook aandacht was voor de impact van het akkoord op de landbouwsector.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De conclusie van deze evaluatie op gebied van landbouw is dat CETA een significant en positief effect heeft gehad op bilaterale handel in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>agri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-food sector.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="17"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarnaast heeft voormalig Eurocommissaris Hogan bevestigd dat de Europese Commissie bereid is om noodzakelijke maatregelen te nemen indien sprake zou zijn van ernstige marktverstoringen als gevolg van import uit Canada. Het kabinet onderschrijft het belang van deze mogelijkheid tot ingrijpen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="18"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, waarbij opgemerkt dat er tot op heden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">geen sprake is van onevenredige effecten of ernstige marktverstoringen. Daarmee beschouw ik deze motie als uitgevoerd.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD3DF7" w:rsidR="003D3D1A" w:rsidP="003D3D1A" w:rsidRDefault="003D3D1A" w14:paraId="055D2D3B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD3DF7" w:rsidR="003D3D1A" w:rsidP="003D3D1A" w:rsidRDefault="003D3D1A" w14:paraId="629CE269" w14:textId="55365B28">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>-</w:t>
+        <w:t>Motie Voordewind/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF1D79">
-        <w:rPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Amhaouch</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AF1D79">
-        <w:rPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> over afspraken met Canada over certificering van landbouwproducten</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>(35 154, nr. 20)</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:t>(Kamerstuk 35 154, nr. 20)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:footnoteReference w:id="20"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00B43B67" w:rsidP="00B43B67" w:rsidRDefault="00B43B67" w14:paraId="216BC785" w14:textId="4F403E85">
+        <w:footnoteReference w:id="19"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD3DF7" w:rsidR="003D3D1A" w:rsidP="003D3D1A" w:rsidRDefault="003D3D1A" w14:paraId="37A6B5E7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...28 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet heeft uitvoering gegeven aan deze motie door in voorbereiding op verschillende overleggen tussen Canada en de EU onderwerpen uit de motie aan te kaarten. Dit waren met name overleggen in de context van het gezamenlijke sanitair en fytosanitair (SPS) comité. In de voorbereidingen hierop heeft Nederland de Commissie verschillende malen verzocht om met de Canadese autoriteiten te spreken over het Canadese systeem van certificering, het Canadese </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>track-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00363247">
-        <w:rPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00363247">
-        <w:rPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00363247">
-        <w:rPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>trace</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E16C25">
-[...21 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> systeem op rundvlees van hoge kwaliteit en het Canadese verbod op gebruik van verwerkte dierlijke eiwitten in veevoer. Daarnaast heeft Nederland de Commissie in 2021 gevraagd om bij de voorgenomen audit van Canada in 2022 door DG Gezondheid en voedselveiligheid ook aandacht te schenken aan de certificering en traceerbaarheid van hormoonvrij vlees. De Commissie heeft dit punt meegenomen in de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>audit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E16C25">
-[...48 lines deleted...]
-    <w:p w:rsidRPr="00E16C25" w:rsidR="00B43B67" w:rsidP="00B43B67" w:rsidRDefault="00B43B67" w14:paraId="7552B90F" w14:textId="77777777">
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van september 2022 met betrekking tot de structuur en uitvoering van het Canadese controlesysteem in de vleessectoren voor vers rund- en varkensvlees bestemd voor export naar de EU. In het rapport zijn aanbevelingen gedaan aan de Canadese autoriteiten voor verbetering van de toezicht en handhaving. De Canadese autoriteiten hebben naar aanleiding hiervan maatregelen aangekondigd in reactie op de aanbevelingen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="20"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD3DF7" w:rsidR="003D3D1A" w:rsidP="003D3D1A" w:rsidRDefault="003D3D1A" w14:paraId="119D3E01" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00E172A6" w:rsidR="00B43B67" w:rsidP="00B43B67" w:rsidRDefault="00B43B67" w14:paraId="3ED20033" w14:textId="1F87DAC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD3DF7" w:rsidR="003D3D1A" w:rsidP="003D3D1A" w:rsidRDefault="003D3D1A" w14:paraId="58607318" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...42 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Deze motie riep ook op tot het uitbreiden van de Nederlandse douanecapaciteit, waar dat nodig was door hogere werkdruk ontstaan door CETA. Het ministerie van Buitenlandse Zaken is hierover in contact geweest met de Douane en met de Nederlandse Voedsel- en Warenautoriteit (NVWA). Dit overleg leidde tot de conclusie dat er vooralsnog geen extra capaciteit nodig is voor het uitvoeren van de controles op het gebruik van diermeel en handhaving van wetgeving voor genetisch gemodificeerde organismen (GMO) als gevolg van de voorlopige toepassing van CETA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD3DF7" w:rsidR="003D3D1A" w:rsidP="003D3D1A" w:rsidRDefault="003D3D1A" w14:paraId="072C4B8B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AC79F2" w:rsidR="008B47AE" w:rsidP="00B43B67" w:rsidRDefault="008B47AE" w14:paraId="25910597" w14:textId="7210FC2C">
-[...12 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BD3DF7" w:rsidR="003D3D1A" w:rsidP="003D3D1A" w:rsidRDefault="003D3D1A" w14:paraId="495AD595" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het is inmiddels staand beleid dat het kabinet aandacht houdt en blijft houden voor bovenstaande punten. Hiermee beschouwt het kabinet de motie als afgedaan.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD3DF7" w:rsidR="003D3D1A" w:rsidP="003D3D1A" w:rsidRDefault="003D3D1A" w14:paraId="3CC096E9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AF1D79" w:rsidR="00B43B67" w:rsidP="00B43B67" w:rsidRDefault="00B43B67" w14:paraId="6789DF55" w14:textId="6CE7EF9C">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00BD3DF7" w:rsidR="003D3D1A" w:rsidP="003D3D1A" w:rsidRDefault="003D3D1A" w14:paraId="436A440F" w14:textId="5EB94822">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF1D79">
-        <w:rPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Motie Vos</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Motie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Jan Vos/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Teeven</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>-</w:t>
+        <w:t xml:space="preserve">over het geen aanpassingen die afdoen aan reeds gestelde eisen op het gebied van arbeid en milieu (Kamerstuk 31 985, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Teeven</w:t>
+        <w:t>nr</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> over het geen aanpassingen die afdoen aan reeds gestelde eisen op het gebied van arbeid en milieu</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> 38)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD3DF7" w:rsidR="003D3D1A" w:rsidP="003D3D1A" w:rsidRDefault="003D3D1A" w14:paraId="5EC1BE00" w14:textId="566DEA06">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de motie Jan Vos/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Teeven</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zal gedurende de looptijd van het verdrag uitvoering gegeven worden. Toenmalig minister </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ploumen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heeft toegezegd zich ervoor in te zetten dat er geen aanpassingen aan het verdrag gedaan worden die afdoen aan reeds gestelde eisen op het gebied van arbeid en milieu. In de verdragstekst is opgenomen dat de verdragspartijen de belangrijke rol van arbeidsstandaarden erkennen. Daarnaast is aangegeven dat de verdragspartijen niet zullen afwijken van de standaarden van het arbeidsrecht om investeringen of handel aan te trekken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="21"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Met betrekking tot milieu zijn gelijksoortige afspraken gemaakt. Zo wordt afgesproken dat partijen hun verplichtingen van internationale klimaatakkoorden (her)bevestigen, het niveau van klimaatbescherming niet verlaagd wordt omwille van het bevorderen van handel, en wordt afgesproken samen te werken op </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>handelsgerelateerde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> klimaatonderwerpen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="22"/>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wanneer verdragspartijen zich niet aan deze afspraken houden, is het mogelijk over te gaan tot geschillenbeslechting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD3DF7" w:rsidR="003D3D1A" w:rsidP="003D3D1A" w:rsidRDefault="003D3D1A" w14:paraId="49A2FBF0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> (31 985, </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD3DF7" w:rsidR="003D3D1A" w:rsidP="003D3D1A" w:rsidRDefault="003D3D1A" w14:paraId="0CA7FC49" w14:textId="1E2F41AB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>nr</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> 38)</w:t>
-[...11 lines deleted...]
-        <w:t>-</w:t>
+        <w:t xml:space="preserve">Motie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00B43B67">
-[...109 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>Amhaouch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">, Voordewind en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Motie </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>Jetten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Amhaouch</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> over een evaluatie van het functioneren van het Investment Court System in CETA (Kamerstuk 35 154, nr. 19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD3DF7" w:rsidR="003D3D1A" w:rsidP="003D3D1A" w:rsidRDefault="003D3D1A" w14:paraId="238624AF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">, Voordewind en </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze motie kan voorlopig nog niet uitgevoerd worden. Het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Jetten</w:t>
+        <w:t>Investment Court System</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ICS) zal pas in werking treden als alle verdragspartijen CETA geratificeerd hebben. Het ICS valt niet onder het deel van CETA dat reeds voorlopig toegepast wordt. In het Comité over Diensten en Investeringen onder CETA zullen de verdragspartijen na inwerkingtreding van het ICS de mogelijkheid hebben om het functioneren ervan te bespreken en aanbevelingen te doen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD3DF7" w:rsidR="003D3D1A" w:rsidP="003D3D1A" w:rsidRDefault="003D3D1A" w14:paraId="6C3A0ED6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD3DF7" w:rsidR="003D3D1A" w:rsidP="003D3D1A" w:rsidRDefault="003D3D1A" w14:paraId="0A58099A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BD3DF7" w:rsidR="003D3D1A" w:rsidP="00BD3DF7" w:rsidRDefault="00BD3DF7" w14:paraId="661DBF72" w14:textId="02AEE7D3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Handel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en Ontwikkelingssamenwerking,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">S.W. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sjoerdsma</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...191 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+    </w:p>
+    <w:p w:rsidRPr="00BD3DF7" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="1E466729" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00BD3DF7" w:rsidR="006F53E6" w:rsidSect="003D3D1A">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3095" w:right="2777" w:bottom="1077" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78E456CC" w14:textId="77777777" w:rsidR="00B43B67" w:rsidRDefault="00B43B67">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1715D9EE" w14:textId="77777777" w:rsidR="003D3D1A" w:rsidRDefault="003D3D1A" w:rsidP="003D3D1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16D4E77A" w14:textId="77777777" w:rsidR="00B43B67" w:rsidRDefault="00B43B67">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="54AD332C" w14:textId="77777777" w:rsidR="003D3D1A" w:rsidRDefault="003D3D1A" w:rsidP="003D3D1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...15 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Kix Barcode">
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="44184566" w14:textId="77777777" w:rsidR="00E058A8" w:rsidRDefault="00E058A8">
+  <w:p w14:paraId="24BAE941" w14:textId="77777777" w:rsidR="00E4058C" w:rsidRPr="003D3D1A" w:rsidRDefault="00E4058C" w:rsidP="003D3D1A">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7BEEC6D4" w14:textId="77777777" w:rsidR="00E058A8" w:rsidRDefault="00E058A8">
+  <w:p w14:paraId="781E6456" w14:textId="77777777" w:rsidR="00E4058C" w:rsidRPr="003D3D1A" w:rsidRDefault="00E4058C" w:rsidP="003D3D1A">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="708EB977" w14:textId="77777777" w:rsidR="00E058A8" w:rsidRDefault="00E058A8">
+  <w:p w14:paraId="6479CA73" w14:textId="77777777" w:rsidR="00E4058C" w:rsidRPr="003D3D1A" w:rsidRDefault="00E4058C" w:rsidP="003D3D1A">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17BD51F3" w14:textId="77777777" w:rsidR="00B43B67" w:rsidRDefault="00B43B67">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3AD34B87" w14:textId="77777777" w:rsidR="003D3D1A" w:rsidRDefault="003D3D1A" w:rsidP="003D3D1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F2DEF5D" w14:textId="77777777" w:rsidR="00B43B67" w:rsidRDefault="00B43B67">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0144E43A" w14:textId="77777777" w:rsidR="003D3D1A" w:rsidRDefault="003D3D1A" w:rsidP="003D3D1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...3 lines deleted...]
-      </w:pPr>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="2312C445" w14:textId="2DC9551C" w:rsidR="003D3D1A" w:rsidRPr="00BD3DF7" w:rsidRDefault="003D3D1A" w:rsidP="003D3D1A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Motie van de leden Kamminga en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Boswijk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 21 501-02, nr. 3092)</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="2518CF89" w14:textId="1FE76FDA" w:rsidR="00B43B67" w:rsidRPr="004A1353" w:rsidRDefault="00B43B67" w:rsidP="00B43B67">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="22004523" w14:textId="77777777" w:rsidR="003D3D1A" w:rsidRPr="00BD3DF7" w:rsidRDefault="003D3D1A" w:rsidP="003D3D1A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003878FD">
-[...39 lines deleted...]
-        <w:t>r. 3092)</w:t>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kabinetsappreciatie modernisering EU-Mexico Global Agreement (Kamerstuk 21 501-02, nr. 3271) </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="544C4945" w14:textId="07E4E103" w:rsidR="00BC1818" w:rsidRDefault="00BC1818" w:rsidP="00BC1818">
-[...8 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="7F6920C9" w14:textId="77777777" w:rsidR="003D3D1A" w:rsidRPr="00BD3DF7" w:rsidRDefault="003D3D1A" w:rsidP="003D3D1A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004A1353">
-[...77 lines deleted...]
-        <w:t xml:space="preserve">Op basis van cijfers onder Statline van het CBS, via </w:t>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Op basis van cijfers onder Statline van het CBS, via </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:anchor="/CBS/nl/navigatieScherm/thema?themaNr=84658" w:history="1">
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="003878FD">
+        <w:r w:rsidRPr="00BD3DF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>StatLine</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="003878FD">
+        <w:r w:rsidRPr="00BD3DF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve"> - Datasets via thema</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="5">
-[...14 lines deleted...]
-          <w:szCs w:val="16"/>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="7F1BAD63" w14:textId="77777777" w:rsidR="003D3D1A" w:rsidRPr="00BD3DF7" w:rsidRDefault="003D3D1A" w:rsidP="003D3D1A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003878FD">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Op basis van cijfers onder Statline van het CBS, via </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:anchor="/CBS/nl/navigatieScherm/thema?themaNr=84658" w:history="1">
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="003878FD">
+        <w:r w:rsidRPr="00BD3DF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>StatLine</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="003878FD">
+        <w:r w:rsidRPr="00BD3DF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve"> - Datasets via thema</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="6">
-[...14 lines deleted...]
-          <w:szCs w:val="16"/>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="63D79E3B" w14:textId="77777777" w:rsidR="003D3D1A" w:rsidRPr="00BD3DF7" w:rsidRDefault="003D3D1A" w:rsidP="003D3D1A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00204D6B">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="00204D6B">
+        <w:r w:rsidRPr="00BD3DF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t xml:space="preserve">EU </w:t>
+          <w:t>EU adopts first ever Mutual Recognition Agreement for professional qualifications - European Commission</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00204D6B">
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="61DE3398" w14:textId="77777777" w:rsidR="003D3D1A" w:rsidRPr="00BD3DF7" w:rsidRDefault="003D3D1A" w:rsidP="003D3D1A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId4" w:history="1">
+        <w:r w:rsidRPr="00BD3DF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...122 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Nederland en Québec slaan handen ineen op kritieke grondstoffen | Nieuwsbericht | Rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="246E3938" w14:textId="77777777" w:rsidR="003D3D1A" w:rsidRPr="00BD3DF7" w:rsidRDefault="003D3D1A" w:rsidP="003D3D1A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Motie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Alkaya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 35 154, nr. 15 </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="5A1CD846" w14:textId="55A8EA06" w:rsidR="00B43B67" w:rsidRPr="003878FD" w:rsidRDefault="00B43B67" w:rsidP="00B43B67">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="3395DB82" w14:textId="77777777" w:rsidR="003D3D1A" w:rsidRPr="00BD3DF7" w:rsidRDefault="003D3D1A" w:rsidP="003D3D1A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003878FD">
-[...77 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00AC79F2">
+        <w:r w:rsidRPr="00BD3DF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Transparancy</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00AC79F2">
+        <w:r w:rsidRPr="00BD3DF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve"> in policy DG Trade</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00AC79F2">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
-        <w:r w:rsidRPr="00AC79F2">
+        <w:r w:rsidRPr="00BD3DF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>CETA-comités verslagen</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
+  <w:footnote w:id="9">
+    <w:p w14:paraId="1712CC9E" w14:textId="77777777" w:rsidR="003D3D1A" w:rsidRPr="00BD3DF7" w:rsidRDefault="003D3D1A" w:rsidP="003D3D1A">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Motie Voordewind en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Amhaouch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, 35 154, nr. 18</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="1FA1CF92" w14:textId="04251E7E" w:rsidR="00B43B67" w:rsidRPr="003878FD" w:rsidRDefault="00B43B67" w:rsidP="00B43B67">
-[...12 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="47407A54" w14:textId="77777777" w:rsidR="003D3D1A" w:rsidRPr="00BD3DF7" w:rsidRDefault="003D3D1A" w:rsidP="003D3D1A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003878FD">
-[...41 lines deleted...]
-        <w:t>r. 18</w:t>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie Brief van Commissaris Hogan over de zorgen die zijn geuit in uw Kamer en in de samenleving, bijlage bij Kamerstuk 35 154 -26</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="1DA4DB39" w14:textId="512A83ED" w:rsidR="00B43B67" w:rsidRPr="003878FD" w:rsidRDefault="00B43B67" w:rsidP="00B43B67">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="0FA1B372" w14:textId="77777777" w:rsidR="003D3D1A" w:rsidRPr="00BD3DF7" w:rsidRDefault="003D3D1A" w:rsidP="003D3D1A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003878FD">
-[...80 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 2016 </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="00AC79F2">
+        <w:r w:rsidRPr="00BD3DF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>JRC Publications Repository - Cumulative economic impact of future trade agreements on EU agriculture</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00AC79F2">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">; 2021 </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00AC79F2">
+        <w:r w:rsidRPr="00BD3DF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://publications.jrc.ec.europa.eu/repository/handle/JRC123037</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="13">
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+  <w:footnote w:id="12">
+    <w:p w14:paraId="496DE877" w14:textId="77777777" w:rsidR="003D3D1A" w:rsidRPr="00BD3DF7" w:rsidRDefault="003D3D1A" w:rsidP="003D3D1A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC79F2">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AC79F2">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="00AC79F2">
+        <w:r w:rsidRPr="00BD3DF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>JRC Publications Repository - Cumulative economic impact of upcoming trade agreements on EU agriculture</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="14">
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+  <w:footnote w:id="13">
+    <w:p w14:paraId="187C0515" w14:textId="77777777" w:rsidR="003D3D1A" w:rsidRPr="00BD3DF7" w:rsidRDefault="003D3D1A" w:rsidP="003D3D1A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC79F2">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AC79F2">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="002B7024" w:rsidRPr="00AC79F2">
+        <w:r w:rsidRPr="00BD3DF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Medium-term - European Commission</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002B7024" w:rsidRPr="00AC79F2">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="002B7024" w:rsidRPr="00AC79F2">
+        <w:r w:rsidRPr="00BD3DF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Agri-food data portal | Agricultural markets</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="15">
-[...14 lines deleted...]
-          <w:szCs w:val="16"/>
+  <w:footnote w:id="14">
+    <w:p w14:paraId="68DBC706" w14:textId="77777777" w:rsidR="003D3D1A" w:rsidRPr="00BD3DF7" w:rsidRDefault="003D3D1A" w:rsidP="003D3D1A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AC79F2">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Op basis van cijfers onder Statline, CBS: </w:t>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Op basis van cijfers onder Statline, CBS: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:anchor="/CBS/nl/dataset/85680NED/table?ts=1746520636345" w:history="1">
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="003878FD">
+        <w:r w:rsidRPr="00BD3DF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>StatLine</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="003878FD">
+        <w:r w:rsidRPr="00BD3DF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve"> - Goederenhandel; grensoverschrijding, SITC (5 </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="003878FD">
+        <w:r w:rsidRPr="00BD3DF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>digits</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="003878FD">
+        <w:r w:rsidRPr="00BD3DF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>, divisie 00-43)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003878FD">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="16">
-[...14 lines deleted...]
-          <w:szCs w:val="16"/>
+  <w:footnote w:id="15">
+    <w:p w14:paraId="526F2D8F" w14:textId="77777777" w:rsidR="003D3D1A" w:rsidRPr="00BD3DF7" w:rsidRDefault="003D3D1A" w:rsidP="003D3D1A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AC79F2">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Op basis van cijfers onder Statline, CBS: </w:t>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Op basis van cijfers onder Statline, CBS: </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:anchor="/CBS/nl/dataset/85680NED/table?ts=1746520636345" w:history="1">
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="003878FD">
+        <w:r w:rsidRPr="00BD3DF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>StatLine</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="003878FD">
+        <w:r w:rsidRPr="00BD3DF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve"> - Goederenhandel; grensoverschrijding, SITC (5 </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="003878FD">
+        <w:r w:rsidRPr="00BD3DF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>digits</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="003878FD">
+        <w:r w:rsidRPr="00BD3DF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>, divisie 00-43)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003878FD">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="17">
-[...15 lines deleted...]
-          <w:szCs w:val="16"/>
+  <w:footnote w:id="16">
+    <w:p w14:paraId="0E33B4DF" w14:textId="77777777" w:rsidR="003D3D1A" w:rsidRPr="00BD3DF7" w:rsidRDefault="003D3D1A" w:rsidP="003D3D1A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AC79F2">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Ex-post evaluations, via </w:t>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ex-post </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>evaluations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, via </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00AC79F2">
+        <w:r w:rsidRPr="00BD3DF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-            <w:lang w:val="en-US"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>https://policy.trade.ec.europa.eu/analysis-and-assessment/ex-post-evaluations_en</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="18">
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+  <w:footnote w:id="17">
+    <w:p w14:paraId="70AE9465" w14:textId="77777777" w:rsidR="003D3D1A" w:rsidRPr="00BD3DF7" w:rsidRDefault="003D3D1A" w:rsidP="003D3D1A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC79F2">
-[...4 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AC79F2">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Commission staff working document evaluation of the impact of the Comprehensive Economic and Trade Agreement between the EU and its Member States and Canada, SWD(2025) 363 final, via </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00AC79F2">
+        <w:r w:rsidRPr="00BD3DF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Circabc</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
   </w:footnote>
+  <w:footnote w:id="18">
+    <w:p w14:paraId="747FC82C" w14:textId="77777777" w:rsidR="003D3D1A" w:rsidRPr="00BD3DF7" w:rsidRDefault="003D3D1A" w:rsidP="003D3D1A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie Brief van Commissaris Hogan over de zorgen die zijn geuit in uw Kamer en in de samenleving, bijlage bij Kamerstuk 35 154 -26</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
   <w:footnote w:id="19">
-    <w:p w14:paraId="2B76A682" w14:textId="0351A1FD" w:rsidR="00B43B67" w:rsidRPr="003219A5" w:rsidRDefault="00B43B67" w:rsidP="00B43B67">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="652F25F6" w14:textId="77777777" w:rsidR="003D3D1A" w:rsidRPr="00BD3DF7" w:rsidRDefault="003D3D1A" w:rsidP="003D3D1A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00AC79F2">
-[...69 lines deleted...]
-        <w:t>26</w:t>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Motie van de leden Voordewind en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Amhaouch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, 35 154, nr. 20</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="20">
-    <w:p w14:paraId="01DE8F97" w14:textId="110540CD" w:rsidR="00B43B67" w:rsidRPr="00664E98" w:rsidRDefault="00B43B67" w:rsidP="00B43B67">
-[...9 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="5CD03072" w14:textId="77777777" w:rsidR="003D3D1A" w:rsidRPr="00BD3DF7" w:rsidRDefault="003D3D1A" w:rsidP="003D3D1A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00664E98">
-[...52 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="003878FD">
+        <w:r w:rsidRPr="00BD3DF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Food Audits and Analysis | Food Safety (europa.eu)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="22">
-[...14 lines deleted...]
-          <w:szCs w:val="16"/>
+  <w:footnote w:id="21">
+    <w:p w14:paraId="39DF7CB3" w14:textId="77777777" w:rsidR="003D3D1A" w:rsidRPr="00BD3DF7" w:rsidRDefault="003D3D1A" w:rsidP="003D3D1A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003878FD">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Artikel 23.2 en artikel 23.4 van CETA, zie: </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:anchor="d1e14356-23-1" w:history="1">
-        <w:r w:rsidRPr="003878FD">
+        <w:r w:rsidRPr="00BD3DF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>EUR-Lex - 22017A0114(01) - EN - EUR-Lex (europa.eu)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="23">
-[...14 lines deleted...]
-          <w:szCs w:val="16"/>
+  <w:footnote w:id="22">
+    <w:p w14:paraId="4DBFBF76" w14:textId="77777777" w:rsidR="003D3D1A" w:rsidRPr="00BD3DF7" w:rsidRDefault="003D3D1A" w:rsidP="003D3D1A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003878FD">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00BD3DF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hoofdstuk 24 van CETA</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="301D838B" w14:textId="77777777" w:rsidR="00E058A8" w:rsidRDefault="00E058A8">
+  <w:p w14:paraId="3F807BF7" w14:textId="77777777" w:rsidR="00E4058C" w:rsidRPr="003D3D1A" w:rsidRDefault="00E4058C" w:rsidP="003D3D1A">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="628CDC63" w14:textId="03684F87" w:rsidR="00B97719" w:rsidRDefault="00B43B67">
-[...181 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="5F8F6545" w14:textId="77777777" w:rsidR="00E4058C" w:rsidRPr="003D3D1A" w:rsidRDefault="00E4058C" w:rsidP="003D3D1A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="628CDC65" w14:textId="270772D0" w:rsidR="00B97719" w:rsidRDefault="00B43B67">
+  <w:p w14:paraId="257512EC" w14:textId="77777777" w:rsidR="00E4058C" w:rsidRPr="003D3D1A" w:rsidRDefault="00E4058C" w:rsidP="003D3D1A">
     <w:pPr>
-      <w:spacing w:after="7131" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1037 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...472 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="108"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B97719"/>
-[...158 lines deleted...]
-    <w:rsid w:val="00FD7146"/>
+    <w:rsidRoot w:val="003D3D1A"/>
+    <w:rsid w:val="003D3D1A"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00754959"/>
+    <w:rsid w:val="009D57BA"/>
+    <w:rsid w:val="00A21C62"/>
+    <w:rsid w:val="00BD3DF7"/>
+    <w:rsid w:val="00E4058C"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F57E20"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="46081"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="628CDC5B"/>
-  <w15:docId w15:val="{8DE2BF9D-4F2A-43CF-B8DD-7094CFACD974}"/>
+  <w14:docId w14:val="6879159A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0F1DFD00-2992-488F-A024-F3B125DECE48}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5283,77 +2454,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5378,75 +2549,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -5481,55 +2652,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -5598,1037 +2769,838 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:aliases w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D3D1A"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003D3D1A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003D3D1A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003D3D1A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003D3D1A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003D3D1A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003D3D1A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003D3D1A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003D3D1A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...14 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003D3D1A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D3D1A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D3D1A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D3D1A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D3D1A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D3D1A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D3D1A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D3D1A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003D3D1A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="003D3D1A"/>
     <w:pPr>
-      <w:spacing w:before="200" w:after="160"/>
-[...1 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...15 lines deleted...]
-    <w:uiPriority w:val="98"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="003D3D1A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:pPr>
-[...202 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rsid w:val="003D3D1A"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="003D3D1A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D3D1A"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="003D3D1A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D3D1A"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D3D1A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D3D1A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="003D3D1A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D3D1A"/>
     <w:rPr>
       <w:b/>
-      <w:caps/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003D3D1A"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D3D1A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:u w:val="single"/>
-[...5 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
+    <w:name w:val="Referentiegegevens bold"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="003D3D1A"/>
     <w:pPr>
-      <w:spacing w:line="360" w:lineRule="exact"/>
-      <w:ind w:left="-1417"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:spacing w:val="-3"/>
-[...122 lines deleted...]
-    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...92 lines deleted...]
-      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelondertekening">
     <w:name w:val="Tabel ondertekening"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="003D3D1A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TabelRijkshuisstijl">
-[...86 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="003D3D1A"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="003D3D1A"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B43B67"/>
+    <w:rsid w:val="003D3D1A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003D3D1A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B43B67"/>
+    <w:rsid w:val="003D3D1A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003D3D1A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B43B67"/>
+    <w:rsid w:val="003D3D1A"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...1 lines deleted...]
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US"/>
-[...5 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B43B67"/>
-[...5 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:rsid w:val="003D3D1A"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B43B67"/>
+    <w:rsid w:val="003D3D1A"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...119 lines deleted...]
-      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...52 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.jrc.ec.europa.eu/repository/handle/JRC123037" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata.cbs.nl/statline/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.trade.ec.europa.eu/news/eu-adopts-first-ever-mutual-recognition-agreement-professional-qualifications-2024-10-10_en" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.jrc.ec.europa.eu/repository/handle/JRC103602" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata.cbs.nl/statline/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=CELEX:22017A0114(01)" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata.cbs.nl/statline/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/food/audits-analysis/rep_details_en.cfm?rep_inspection_ref=2022-7444" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://opendata.cbs.nl/statline/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/ui/group/09242a36-a438-40fd-a7af-fe32e36cbd0e/library/205dba99-7521-44fc-82bb-789155c58138" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agridata.ec.europa.eu/extensions/DataPortal/agricultural_markets.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.trade.ec.europa.eu/eu-trade-relationships-country-and-region/transparency-eu-trade-negotiations_en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circabc.europa.eu/ui/group/09242a36-a438-40fd-a7af-fe32e36cbd0e/library/a02360b6-adc3-4662-a4f5-ca69aa354753/details?download=true" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture.ec.europa.eu/data-and-analysis/markets/outlook/medium-term_en" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/actueel/nieuws/2025/03/04/nederland-en-quebec-slaan-handen-ineen-op-kritieke-grondstoffen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.jrc.ec.europa.eu/repository/handle/JRC135540" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.trade.ec.europa.eu/analysis-and-assessment/ex-post-evaluations_en" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -6681,51 +3653,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -6872,147 +3844,87 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>5</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>10215</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>1893</ap:Words>
+  <ap:Characters>10415</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>85</ap:Lines>
+  <ap:Lines>86</ap:Lines>
   <ap:Paragraphs>24</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>CETA Motiebrief</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>12048</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>12284</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F003FD5B2F9E986EC4490E3A24B9BD4DE1C</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="gc2efd3bfea04f7f8169be07009f5536">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...52 lines deleted...]
-    <vt:lpwstr>False</vt:lpwstr>
   </property>
 </Properties>
 </file>