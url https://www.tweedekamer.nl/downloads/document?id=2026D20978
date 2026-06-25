--- v0 (2026-05-06)
+++ v1 (2026-06-25)
@@ -1,3507 +1,1150 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00B302C1" w:rsidP="00234620" w:rsidRDefault="00B302C1" w14:paraId="5CC208D6" w14:textId="77777777">
+    <w:p w:rsidRPr="004F0B02" w:rsidR="004F0B02" w:rsidRDefault="006C71D4" w14:paraId="424AE5E4" w14:textId="215134F9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F0B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0B02" w:rsidR="004F0B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>501-30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0B02" w:rsidR="004F0B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004F0B02" w:rsidR="004F0B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Raad voor Concurrentievermogen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F0B02" w:rsidR="004F0B02" w:rsidP="004474D9" w:rsidRDefault="004F0B02" w14:paraId="6E1A04A7" w14:textId="5B47AE58">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F0B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0B02" w:rsidR="006C71D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>694</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
-        <w:t>Geachte Voorzitter,</w:t>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004F0B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>minister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F0B02" w:rsidR="004F0B02" w:rsidP="004F0B02" w:rsidRDefault="004F0B02" w14:paraId="51E69A62" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F0B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F0B02" w:rsidR="006C71D4" w:rsidP="004F0B02" w:rsidRDefault="004F0B02" w14:paraId="0A0B87CB" w14:textId="200F738C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F0B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 6 mei 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0B02" w:rsidR="006C71D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="004F0B02" w:rsidR="006C71D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...52 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Op 16 en 17 april 2026 vond de formele Toerismeraad plaats op Cyprus. Dit is een onderdeel van de Raad voor Concurrentievermogen. Met deze brief stuur ik u het verslag van de Raad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F0B02" w:rsidR="006C71D4" w:rsidP="004F0B02" w:rsidRDefault="006C71D4" w14:paraId="77653190" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F0B02" w:rsidR="004F0B02" w:rsidP="004F0B02" w:rsidRDefault="004F0B02" w14:paraId="24C6BD87" w14:textId="7E4D04A3">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F0B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F0B02" w:rsidR="006C71D4" w:rsidP="004F0B02" w:rsidRDefault="006C71D4" w14:paraId="1610B3D4" w14:textId="685BD1EE">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F0B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0B02" w:rsidR="004F0B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Herbert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F0B02" w:rsidR="004F0B02" w:rsidP="004F0B02" w:rsidRDefault="004F0B02" w14:paraId="5C9C9021" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F0B02" w:rsidR="006C71D4" w:rsidP="006C71D4" w:rsidRDefault="006C71D4" w14:paraId="4ABF1AE6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F0B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B302C1" w:rsidP="00234620" w:rsidRDefault="00B302C1" w14:paraId="170BEBBE" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="004F0B02" w:rsidR="006C71D4" w:rsidP="006C71D4" w:rsidRDefault="006C71D4" w14:paraId="2E2DE440" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00686943">
-        <w:rPr>
+      <w:r w:rsidRPr="004F0B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Verslag Informele Raad voor Concurrentievermogen over Toerisme in Cyprus 16-17 april 2026</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Verslag Informele Raad voor Concurrentievermogen over Toerisme in Cyprus 16-17 april 2026 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F0B02" w:rsidR="006C71D4" w:rsidP="006C71D4" w:rsidRDefault="006C71D4" w14:paraId="319A482A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F0B02" w:rsidR="006C71D4" w:rsidP="006C71D4" w:rsidRDefault="006C71D4" w14:paraId="06CF2FBB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F0B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Inleiding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F0B02" w:rsidR="006C71D4" w:rsidP="006C71D4" w:rsidRDefault="006C71D4" w14:paraId="5566BC73" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F0B02" w:rsidR="006C71D4" w:rsidP="006C71D4" w:rsidRDefault="006C71D4" w14:paraId="6158655C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F0B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens de informele Toerismeraad spraken de EU-lidstaten over de toekomst van toerisme in Europa. Het Cypriotische voorzitterschap initieerde deze Raad om te reflecteren op de prioriteiten binnen de nieuwe Europese duurzame toerismestrategie die in 2026 gepubliceerd wordt. Gezien de actualiteit is er ook gesproken over de crisis in het Midden-Oosten en de (in)directe gevolgen voor de toerismesector en hoe we ervoor kunnen zorgen dat Europa een veilige en weerbare bestemming blijft. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F0B02" w:rsidR="006C71D4" w:rsidP="006C71D4" w:rsidRDefault="006C71D4" w14:paraId="1735759B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F0B02" w:rsidR="006C71D4" w:rsidP="006C71D4" w:rsidRDefault="006C71D4" w14:paraId="78ED8675" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F0B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens de openingsspeech benadrukte het Cypriotisch voorzitterschap het economische belang van toerisme voor de Unie. Het gaat hierbij om 3 miljard overnachtingen, 10% van het Europese Bruto Nationaal Product (BNP), 4,6 miljoen mkb-bedrijven en meer dan 20 miljoen werknemers in de sector. Daarnaast benadrukte het voorzitterschap dat Cyprus ondanks de onrust in het Midden-Oosten een veilige bestemming is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F0B02" w:rsidR="006C71D4" w:rsidP="006C71D4" w:rsidRDefault="006C71D4" w14:paraId="4B4C3DD3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F0B02" w:rsidR="006C71D4" w:rsidP="006C71D4" w:rsidRDefault="006C71D4" w14:paraId="46ECA34A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F0B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...87 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Naar een nieuwe Europese duurzame toerisme strategie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F0B02" w:rsidR="006C71D4" w:rsidP="006C71D4" w:rsidRDefault="006C71D4" w14:paraId="7F412D57" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F0B02" w:rsidR="006C71D4" w:rsidP="006C71D4" w:rsidRDefault="006C71D4" w14:paraId="02754C2F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F0B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beleidsdebat </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F0B02" w:rsidR="006C71D4" w:rsidP="006C71D4" w:rsidRDefault="006C71D4" w14:paraId="68F85800" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F0B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De vergadering opende met een gedachtewisseling over de aangekondigde Europese strategie voor duurzaam toerisme. Eurocommissaris voor Duurzaam Transport en Toerisme Tzitzikostas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0B02" w:rsidDel="00FD2F73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zette de beoogde prioriteiten van de nieuwe toerisme strategie uiteen, te weten concurrentievermogen (inclusief skills), duurzame connectiviteit en gebalanceerd toerisme. De daarbij behorende actiepunten omvatten onder andere verbeteren van vaardigheden (bijvoorbeeld via het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pact for Skills</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en het aantrekken van arbeidskrachten, het stimuleren van innovatie en het ondersteunen van reistechnologiebedrijven. Vervolgens benadrukt de Commissaris dat de strategie essentieel is voor een gecoördineerde aanpak op EU-niveau en betere afstemming met andere EU-beleidsterreinen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F0B02" w:rsidR="006C71D4" w:rsidP="006C71D4" w:rsidRDefault="006C71D4" w14:paraId="1A54E94C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F0B02" w:rsidR="006C71D4" w:rsidP="006C71D4" w:rsidRDefault="006C71D4" w14:paraId="4686C54D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F0B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er was consensus onder de lidstaten over de noodzaak van een samenhangende EU-strategie die de duurzaamheid, het concurrentievermogen en de veerkracht van het Europese toeristische ecosysteem op de lange termijn versterkt, met volledig respect voor nationale competenties en regionale bijzonderheden. Veel lidstaten onderstreepten het belang van effectief bestuur op meerdere niveaus, gestructureerde coördinatie en beleidscoherentie op aanverwante gebieden. Ook werd het belang van het verminderen van bestaande regeldruk voor toerismesector door veel lidstaten, waaronder Nederland, benadrukt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F0B02" w:rsidR="006C71D4" w:rsidP="006C71D4" w:rsidRDefault="006C71D4" w14:paraId="3B4BF9C2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F0B02" w:rsidR="006C71D4" w:rsidP="006C71D4" w:rsidRDefault="006C71D4" w14:paraId="6CB958B2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F0B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een aantal lidstaten benadrukte de noodzaak om robuuste crisisbeheersingsmechanismen op EU-niveau te ontwikkelen, specifiek voor de toeristische sector. Nederland, gesteund door een aantal lidstaten, gaf expliciet aan dat er geen nieuw (crisis) instrumentarium specifiek voor toerisme nodig is als er iets is wat generiek goed werkt. Dit om versplintering van regelgeving te voorkomen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F0B02" w:rsidR="006C71D4" w:rsidP="006C71D4" w:rsidRDefault="006C71D4" w14:paraId="1D8CA0F9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F0B02" w:rsidR="006C71D4" w:rsidP="006C71D4" w:rsidRDefault="006C71D4" w14:paraId="3708311F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F0B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enkele lidstaten pleitten voor een apart budget voor toerisme binnen het volgende Meerjarig Financieel Kader (MFK) en een speciale focus op toerisme in het Europees Concurrentievermogenfonds. Ook sprak een groep lidstaten de wens uit om naast informele ook formele raden te organiseren om vaker van gedachten te kunnen wisselen met alle Europese ministers verantwoordelijk voor toerisme. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F0B02" w:rsidR="006C71D4" w:rsidP="006C71D4" w:rsidRDefault="006C71D4" w14:paraId="505142BC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F0B02" w:rsidR="006C71D4" w:rsidP="006C71D4" w:rsidRDefault="006C71D4" w14:paraId="587A0348" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F0B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meerdere lidstaten, waaronder Nederland, wezen op het belang van het stimuleren van toerisme binnen de EU – ook wel ‘inter-Europees toerisme’ genoemd – als een belangrijke kans. Door de stijgende ticketprijzen voor bestemmingen buiten Europa groeit de aantrekkelijkheid van reizen binnen de EU. Dit biedt niet alleen economische mogelijkheden, maar sluit ook aan bij de ambities op het gebied van duurzame mobiliteit en sluit aan bij een weerbare sector. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F0B02" w:rsidR="006C71D4" w:rsidP="006C71D4" w:rsidRDefault="006C71D4" w14:paraId="5BDCCAF4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F0B02" w:rsidR="006C71D4" w:rsidP="006C71D4" w:rsidRDefault="006C71D4" w14:paraId="4062DEC3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F0B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het belang van mkb voor weerbare toerisme sector in Europa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="004F0B02" w:rsidR="006C71D4" w:rsidP="006C71D4" w:rsidRDefault="006C71D4" w14:paraId="2C08BCCD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F0B02" w:rsidR="006C71D4" w:rsidP="006C71D4" w:rsidRDefault="006C71D4" w14:paraId="663FD5C5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F0B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...245 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Beleidsdebat</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B302C1" w:rsidP="00234620" w:rsidRDefault="00B302C1" w14:paraId="740AFF63" w14:textId="77777777">
-[...27 lines deleted...]
-      <w:r w:rsidRPr="00F72997">
+    <w:p w:rsidRPr="004F0B02" w:rsidR="006C71D4" w:rsidP="006C71D4" w:rsidRDefault="006C71D4" w14:paraId="39F8C37A" w14:textId="3197BE5D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F0B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Raad sloot af met een beleidsdebat over de het belang van het mkb in de toerismesector. De lidstaten benadrukten het belang van ondersteuning voor het mkb, dat meer dan 95% van de sector uitmaakt. Het mkb heeft behoefte aan hulp bij weerbaarheid, crisisparaatheid, digitalisering en de groene transitie. Beperkte financiële middelen, administratieve druk en gebrek aan expertise vormen hierbij een belemmering. Toch bieden digitalisering en duurzaamheid ook kansen: ze kunnen de efficiëntie, zichtbaarheid en concurrentiepositie verbeteren, en zo de toeristische ervaring in Europa versterken. Nederland deelde goede voorbeelden op dit gebied, o.a. het "Digitale Offensief Toerisme" van het Nederlands Bureau voor Toerisme &amp; Congressen (NBTC) in opdracht van het ministerie van Economische Zaken en Klimaat (EZK). Dit initiatief helpt de Nederlandse gastvrijheidssector bij digitalisering, zodat ondernemers efficiënter kunnen werken, hun bereik vergroten en beter kunnen inspelen op veranderende marktomstandigheden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F0B02" w:rsidR="004F0B02">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+    </w:p>
+    <w:p w:rsidRPr="004F0B02" w:rsidR="006C71D4" w:rsidP="006C71D4" w:rsidRDefault="006C71D4" w14:paraId="17700227" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="004F0B02" w:rsidR="006C71D4" w:rsidP="006C71D4" w:rsidRDefault="006C71D4" w14:paraId="3F0F5C0C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="004F0B02" w:rsidR="006C71D4" w:rsidSect="006C71D4">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34EB4D5D" w14:textId="77777777" w:rsidR="000768C5" w:rsidRDefault="000768C5">
+    <w:p w14:paraId="649A8AB8" w14:textId="77777777" w:rsidR="00BD0F8B" w:rsidRDefault="00BD0F8B" w:rsidP="006C71D4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4203B19E" w14:textId="77777777" w:rsidR="000768C5" w:rsidRDefault="000768C5"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E689751" w14:textId="77777777" w:rsidR="000768C5" w:rsidRDefault="000768C5">
+    <w:p w14:paraId="0832B1EB" w14:textId="77777777" w:rsidR="00BD0F8B" w:rsidRDefault="00BD0F8B" w:rsidP="006C71D4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D81EAB3" w14:textId="77777777" w:rsidR="000768C5" w:rsidRDefault="000768C5"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...33 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="33557AE6" w14:textId="046D6AF0" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="754C6933" w14:textId="77777777" w:rsidR="006C71D4" w:rsidRPr="006C71D4" w:rsidRDefault="006C71D4" w:rsidP="006C71D4">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...106 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...75 lines deleted...]
-  <w:p w14:paraId="392771AA" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="5BC319D5" w14:textId="77777777" w:rsidR="006C71D4" w:rsidRPr="006C71D4" w:rsidRDefault="006C71D4" w:rsidP="006C71D4">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3940623F" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="60BCA26F" w14:textId="77777777" w:rsidR="006C71D4" w:rsidRPr="006C71D4" w:rsidRDefault="006C71D4" w:rsidP="006C71D4">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08C8D5E2" w14:textId="77777777" w:rsidR="000768C5" w:rsidRDefault="000768C5">
+    <w:p w14:paraId="0C1523D6" w14:textId="77777777" w:rsidR="00BD0F8B" w:rsidRDefault="00BD0F8B" w:rsidP="006C71D4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC1F354" w14:textId="77777777" w:rsidR="000768C5" w:rsidRDefault="000768C5"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="005F69FD" w14:textId="77777777" w:rsidR="000768C5" w:rsidRDefault="000768C5">
+    <w:p w14:paraId="542300B9" w14:textId="77777777" w:rsidR="00BD0F8B" w:rsidRDefault="00BD0F8B" w:rsidP="006C71D4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6771BA97" w14:textId="77777777" w:rsidR="000768C5" w:rsidRDefault="000768C5"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...98 lines deleted...]
-  <w:p w14:paraId="3AE147D0" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="4C3ABC30" w14:textId="77777777" w:rsidR="006C71D4" w:rsidRPr="006C71D4" w:rsidRDefault="006C71D4" w:rsidP="006C71D4">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...41 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...559 lines deleted...]
-  <w:p w14:paraId="35BD648C" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="68216273" w14:textId="77777777" w:rsidR="006C71D4" w:rsidRPr="006C71D4" w:rsidRDefault="006C71D4" w:rsidP="006C71D4">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1034 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="60DD929A" w14:textId="77777777" w:rsidR="006C71D4" w:rsidRPr="006C71D4" w:rsidRDefault="006C71D4" w:rsidP="006C71D4">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="94"/>
-[...5 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...592 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="006C71D4"/>
+    <w:rsid w:val="00217BEA"/>
+    <w:rsid w:val="004F0B02"/>
+    <w:rsid w:val="006C71D4"/>
+    <w:rsid w:val="008759B0"/>
+    <w:rsid w:val="00941AD8"/>
+    <w:rsid w:val="00BD0F8B"/>
+    <w:rsid w:val="00C8415B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3FD6C962"/>
+  <w14:docId w14:val="4561D625"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{6249472D-A9B4-4471-A233-67A8FF662DCB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3517,74 +1160,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3733,1089 +1377,1121 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="006C71D4"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="006C71D4"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="006C71D4"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="006C71D4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006C71D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006C71D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006C71D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006C71D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006C71D4"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...404 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="006C71D4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006C71D4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006C71D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="006C71D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006C71D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006C71D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006C71D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006C71D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006C71D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="006C71D4"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="006C71D4"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="006C71D4"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="006C71D4"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="006C71D4"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="006C71D4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="006C71D4"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="006C71D4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="006C71D4"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="006C71D4"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="006C71D4"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="006C71D4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="006C71D4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="006C71D4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="006C71D4"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-[...1 lines deleted...]
-    </w:rPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006C71D4"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="006C71D4"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="006C71D4"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006C71D4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="006C71D4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006C71D4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:uiPriority w:val="99"/>
+    <w:locked/>
+    <w:rsid w:val="006C71D4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="004F0B02"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>4253</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>798</ap:Words>
+  <ap:Characters>4389</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>35</ap:Lines>
+  <ap:Lines>36</ap:Lines>
   <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5016</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5177</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>