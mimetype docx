--- v0 (2026-05-06)
+++ v1 (2026-06-25)
@@ -5,153 +5,113 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00DB7B30" w:rsidR="00A771FA" w:rsidP="00A771FA" w:rsidRDefault="00EC2E57" w14:paraId="6A85A832" w14:textId="1C1E0FEB">
+    <w:p w:rsidRPr="00DB7B30" w:rsidR="00A771FA" w:rsidP="001F3FB4" w:rsidRDefault="001F3FB4" w14:paraId="1FE6E79D" w14:textId="120F7989">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="1410" w:hanging="1410"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>29279</w:t>
+        <w:t xml:space="preserve">Inbreng </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7B30" w:rsidR="00A771FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:tab/>
-[...35 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Verslag van een schriftelijk overleg </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DB7B30" w:rsidR="00A771FA" w:rsidP="00A771FA" w:rsidRDefault="00A771FA" w14:paraId="785032C5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB7B30">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DB7B30">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DB7B30">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DB7B30" w:rsidR="00A771FA" w:rsidP="00A771FA" w:rsidRDefault="00A771FA" w14:paraId="23CBA2EC" w14:textId="64F78314">
+    <w:p w:rsidRPr="00DB7B30" w:rsidR="00A771FA" w:rsidP="001F3FB4" w:rsidRDefault="00A771FA" w14:paraId="5635F5D9" w14:textId="76B627ED">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="1416"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB7B30">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>De vaste commissie voor Justitie en Veiligheid heeft een aantal vragen en opmerkingen voorgelegd over de brief ‘</w:t>
       </w:r>
       <w:r w:rsidRPr="00D60D86" w:rsidR="00D60D86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Inzet internationale </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D60D86" w:rsidR="00D60D86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
@@ -198,272 +158,192 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>1019</w:t>
       </w:r>
       <w:r w:rsidR="00406A17">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7B30">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7B30">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00DB7B30" w:rsidR="00A771FA" w:rsidP="00A771FA" w:rsidRDefault="00A771FA" w14:paraId="5635F5D9" w14:textId="0E7C39BC">
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DB7B30" w:rsidR="00A771FA" w:rsidP="00A771FA" w:rsidRDefault="00A771FA" w14:paraId="6F2575EC" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="1416"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB7B30">
-[...21 lines deleted...]
-    <w:p w:rsidRPr="00DB7B30" w:rsidR="00A771FA" w:rsidP="00A771FA" w:rsidRDefault="00A771FA" w14:paraId="6F2575EC" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="00DB7B30" w:rsidR="00A771FA" w:rsidP="00A771FA" w:rsidRDefault="00A771FA" w14:paraId="0B29D4C0" w14:textId="75F8078C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidRPr="00DB7B30" w:rsidR="00A771FA" w:rsidP="00A771FA" w:rsidRDefault="00A771FA" w14:paraId="0B29D4C0" w14:textId="602E0F51">
+      <w:r w:rsidRPr="00DB7B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidR="00E34F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB7B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>oorzitter van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DB7B30" w:rsidR="0018504C" w:rsidP="00A771FA" w:rsidRDefault="00E34F79" w14:paraId="1D7EF985" w14:textId="76641336">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB7B30">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:tab/>
-[...24 lines deleted...]
-    <w:p w:rsidRPr="00DB7B30" w:rsidR="0018504C" w:rsidP="00A771FA" w:rsidRDefault="0018504C" w14:paraId="1D7EF985" w14:textId="66E0D265">
+        <w:t>Eerdmans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DB7B30" w:rsidR="00A771FA" w:rsidP="00A771FA" w:rsidRDefault="00A771FA" w14:paraId="5ED38085" w14:textId="2078909D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB7B30">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DB7B30">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00E34F79">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="00DB7B30" w:rsidR="00A771FA" w:rsidP="00A771FA" w:rsidRDefault="00A771FA" w14:paraId="5ED38085" w14:textId="2078909D">
+    </w:p>
+    <w:p w:rsidRPr="00DB7B30" w:rsidR="00A771FA" w:rsidP="00A771FA" w:rsidRDefault="00A771FA" w14:paraId="72F6660D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB7B30">
-[...14 lines deleted...]
-    <w:p w:rsidRPr="00DB7B30" w:rsidR="00A771FA" w:rsidP="00A771FA" w:rsidRDefault="00A771FA" w14:paraId="72F6660D" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="00DB7B30" w:rsidR="00A771FA" w:rsidP="00A771FA" w:rsidRDefault="00A771FA" w14:paraId="71B5E499" w14:textId="14BA488E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidRPr="00DB7B30" w:rsidR="00A771FA" w:rsidP="00A771FA" w:rsidRDefault="00A771FA" w14:paraId="71B5E499" w14:textId="77777777">
+      <w:r w:rsidRPr="00DB7B30">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Adjunct-griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DB7B30" w:rsidR="00A771FA" w:rsidP="00A771FA" w:rsidRDefault="0018504C" w14:paraId="6A0FC6BA" w14:textId="0AD9C309">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB7B30">
-        <w:rPr>
-[...40 lines deleted...]
-      <w:r w:rsidRPr="00DB7B30" w:rsidR="0018504C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Van Tilburg</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DB7B30" w:rsidR="00A771FA" w:rsidP="00A771FA" w:rsidRDefault="00A771FA" w14:paraId="7A47C53A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00A61416" w:rsidR="00FD6186" w:rsidP="00FD6186" w:rsidRDefault="00A771FA" w14:paraId="5D26A38D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
@@ -845,63 +725,52 @@
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A61416" w:rsidR="00A771FA" w:rsidP="00FD6186" w:rsidRDefault="00564CE7" w14:paraId="31FD11FA" w14:textId="4A231455">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A61416">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vragen en opmerkingen van de leden van Groep </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Vragen en opmerkingen van de leden van Groep Markuszower</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A61416" w:rsidR="00A771FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A61416" w:rsidR="00A771FA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A61416" w:rsidR="00A771FA" w:rsidP="00A771FA" w:rsidRDefault="00A771FA" w14:paraId="4F7C5028" w14:textId="7BD77F4E">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="705" w:hanging="705"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1234,50 +1103,51 @@
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A61416" w:rsidR="00A771FA" w:rsidP="00A771FA" w:rsidRDefault="00A771FA" w14:paraId="53EB250A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A61416">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
       <w:r w:rsidRPr="00A61416">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Vragen en opmerkingen vanuit de fracties</w:t>
       </w:r>
       <w:r w:rsidRPr="00A61416">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
@@ -1810,50 +1680,51 @@
         <w:t xml:space="preserve">(EU) </w:t>
       </w:r>
       <w:r w:rsidRPr="00A61416">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>om zo de druk richting India te vergroten?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A61416" w:rsidR="002F1A82" w:rsidP="002F1A82" w:rsidRDefault="002F1A82" w14:paraId="58B9FD57" w14:textId="7C8642F0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A61416">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Ten slotte vragen </w:t>
       </w:r>
       <w:r w:rsidRPr="00A61416" w:rsidR="00965C7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidRPr="00A61416">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> leden</w:t>
       </w:r>
       <w:r w:rsidRPr="00A61416" w:rsidR="00965C7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> van de VVD-fractie</w:t>
@@ -2551,51 +2422,60 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A61416" w:rsidR="007D7030">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zo ja, vallen daar direct of indirect ook afspraken onder die de rechten van kinderen in het algemeen en die van ontvoerde kinderen in het bijzonder raken? En welke afspraken betreffen dat? </w:t>
       </w:r>
       <w:r w:rsidRPr="00A61416" w:rsidR="006B0FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wil het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="00A61416" w:rsidR="007D7030">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dat onder de aandacht van de Indiase minister-president brengen?</w:t>
+        <w:t xml:space="preserve"> dat onder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A61416" w:rsidR="007D7030">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>de aandacht van de Indiase minister-president brengen?</w:t>
       </w:r>
       <w:r w:rsidRPr="00A61416" w:rsidR="000F6895">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A61416" w:rsidR="006B0FBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kan het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="00A61416" w:rsidR="007D7030">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> na afloop van het bezoek van de Indiase minister-president de Kamer op de hoogte stellen van wat </w:t>
       </w:r>
@@ -3078,51 +2958,60 @@
         </w:rPr>
         <w:t xml:space="preserve">gezet kan worden </w:t>
       </w:r>
       <w:r w:rsidRPr="00A61416">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">welke acties de afgelopen jaren zijn ondernomen richting de Indiase autoriteiten. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A61416" w:rsidR="004C54E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Deze leden</w:t>
       </w:r>
       <w:r w:rsidRPr="00A61416">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> horen daarbij graag of deze acties telkens op ambtelijk, of ander niveau is aangekaart. </w:t>
+        <w:t xml:space="preserve"> horen daarbij graag of deze acties telkens op ambtelijk, of ander niveau is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A61416">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">aangekaart. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A61416" w:rsidR="004C54E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zij </w:t>
       </w:r>
       <w:r w:rsidRPr="00A61416">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">vragen </w:t>
       </w:r>
       <w:r w:rsidRPr="00A61416" w:rsidR="004224DC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>het kabinet</w:t>
       </w:r>
@@ -3652,50 +3541,51 @@
       </w:r>
       <w:r w:rsidRPr="00A61416">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> het aanvaardbaar dat Nederland al jarenlang niet zelfstandig heeft kunnen vaststellen hoe het gaat met een Nederlands kind dat door een strafbaar feit uit Nederland is weggehaald?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A61416" w:rsidR="00C97DD8" w:rsidP="00C97DD8" w:rsidRDefault="00C97DD8" w14:paraId="26C1DE84" w14:textId="06B4B9AB">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A61416">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">De leden van de BBB-fractie constateren dat tussen Nederland en India een uitleveringsverdrag geldt, oorspronkelijk gesloten tussen het VK en Nederland. Kan </w:t>
       </w:r>
       <w:r w:rsidRPr="00A61416" w:rsidR="0056775E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="00A61416">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> bevestigen dat dit verdrag nog altijd de geldende verdragsbasis vormt voor uitlevering tussen Nederland en India? En kan </w:t>
       </w:r>
       <w:r w:rsidRPr="00A61416" w:rsidR="0056775E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>het kabinet</w:t>
@@ -4142,51 +4032,60 @@
       </w:r>
       <w:r w:rsidRPr="00A61416">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>op zijn minst erkennen dat handelsrelaties nooit volledig losstaan van diplomatieke en politieke relaties?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A61416" w:rsidR="00C97DD8" w:rsidP="00C97DD8" w:rsidRDefault="00C97DD8" w14:paraId="069197DD" w14:textId="1DB79137">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A61416">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van de BBB-fractie constateren dat de Europese Commissie het akkoord presenteert als een versterking van economische en politieke banden tussen de EU en India, en dat de gepubliceerde teksten hoofdstukken bevatten over institutionele bepalingen, geschillenbeslechting, transparantie, goede regelgevingspraktijken en duurzame ontwikkeling. Is </w:t>
+        <w:t xml:space="preserve">De leden van de BBB-fractie constateren dat de Europese Commissie het akkoord presenteert als een versterking van economische en politieke banden tussen de EU en India, en dat de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A61416">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">gepubliceerde teksten hoofdstukken bevatten over institutionele bepalingen, geschillenbeslechting, transparantie, goede regelgevingspraktijken en duurzame ontwikkeling. Is </w:t>
       </w:r>
       <w:r w:rsidRPr="00A61416" w:rsidR="004467E8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="00A61416">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> bereid te erkennen dat dit niet hetzelfde is als “geen aanknopingspunten” voor politieke agendering van rechtsstatelijke samenwerking?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A61416" w:rsidR="00C97DD8" w:rsidP="00C97DD8" w:rsidRDefault="00C97DD8" w14:paraId="1A7B9AEE" w14:textId="7006D39A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4571,51 +4470,60 @@
         </w:rPr>
         <w:t>ze</w:t>
       </w:r>
       <w:r w:rsidRPr="00A61416">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> leden vragen wat dit strategische partnerschap tussen Nederland en India concreet in gaat houden. Welke beleidsterreinen vallen onder dat strategische partnerschap? Worden justitiële samenwerking, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A61416" w:rsidR="00490729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rechtsstatelijke</w:t>
       </w:r>
       <w:r w:rsidRPr="00A61416">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> samenwerking en kinderbescherming onderdeel van dit strategische partnerschap? Zo nee, waarom niet? Is </w:t>
+        <w:t xml:space="preserve"> samenwerking en kinderbescherming onderdeel van dit strategische </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A61416">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">partnerschap? Zo nee, waarom niet? Is </w:t>
       </w:r>
       <w:r w:rsidRPr="00A61416" w:rsidR="00490729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="00A61416">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> bereid om deze zaak expliciet te betrekken bij de vormgeving en totstandkoming van een strategisch partnerschap met India? Zo nee, waarom niet? </w:t>
       </w:r>
       <w:r w:rsidRPr="00A61416" w:rsidR="00490729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
@@ -4889,51 +4797,60 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A61416">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de BBB-fractie constateren dat in de beslisnota behorende bij de Kamerbrief op meerdere plekken informatie is weggelakt met een beroep op het “procesbelang van de staat". Kan </w:t>
       </w:r>
       <w:r w:rsidRPr="00A61416" w:rsidR="0077048B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="00A61416">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> concreet maken wat hieronder wordt verstaan in deze zaak? Gaat het om een lopende juridische procedure, diplomatie onderhandelingen, consulaire belangen, of iets anders? Hoe weegt het kabinet dit procesbelang tegen het grondwettelijke informatierecht van de Kamer? En is </w:t>
+        <w:t xml:space="preserve"> concreet maken wat hieronder wordt verstaan in deze zaak? Gaat het om een lopende juridische procedure, diplomatie onderhandelingen, consulaire belangen, of iets anders? Hoe weegt het kabinet dit procesbelang tegen het grondwettelijke informatierecht van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A61416">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">de Kamer? En is </w:t>
       </w:r>
       <w:r w:rsidRPr="00A61416" w:rsidR="0077048B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="00A61416">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> bereid om de weggelakte passages vertrouwelijk aan de Kamer te verstrekken? Zo nee, waarom niet?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A61416" w:rsidR="00C97DD8" w:rsidP="00C97DD8" w:rsidRDefault="00C97DD8" w14:paraId="1B43AC6F" w14:textId="4BDEF0BF">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -5030,432 +4947,241 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> daarbij aangeven welke stap volgt na dertig dagen zonder concrete toezegging van India, welke stap volgt na zestig dagen, en welke stap volgt na negentig dagen?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A61416" w:rsidR="00F01B3C" w:rsidP="00F01B3C" w:rsidRDefault="00F01B3C" w14:paraId="33A5D24D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A61416">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vragen en opmerkingen van de leden van Groep </w:t>
+        <w:t>Vragen en opmerkingen van de leden van Groep Markuszower</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A61416" w:rsidR="00F01B3C" w:rsidP="00F01B3C" w:rsidRDefault="00F01B3C" w14:paraId="7B81A80A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A61416">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van Groep Markuszower hebben kennisgenomen van de brief over de inzet bij internationale kinderontvoering naar India en in het bijzonder de zaak van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A61416">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...4 lines deleted...]
-        <w:t>Markuszower</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Insiya</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">De leden van Groep </w:t>
+      <w:r w:rsidRPr="00A61416">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A61416" w:rsidR="00F01B3C" w:rsidP="00F01B3C" w:rsidRDefault="00F01B3C" w14:paraId="38188031" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A61416">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De leden van Groep Markuszower wijzen erop dat deze zaak niet alleen gaat over complexe internationale verhoudingen, maar begint bij een gewelddadige ontvoering die zich op klaarlichte dag in Amsterdam heeft afgespeeld. Een jong kind is daarbij met grof geweld meegenomen, midden in onze rechtsstaat. Tegen die achtergrond dringt zich een fundamentele vraag op: welk signaal denkt het kabinet af te geven door feitelijk te accepteren dat deze ontvoering tot op de dag van vandaag niet heeft geleid tot daadwerkelijke terugkeer van het kind en dat de hoofdverantwoordelijke zich daaraan kan blijven onttrekken?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A61416" w:rsidR="00F01B3C" w:rsidP="00F01B3C" w:rsidRDefault="00F01B3C" w14:paraId="1EFABBAF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A61416">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van Groep Markuszower moeten constateren dat er al jarenlang wordt gesproken over inzet, aandacht en diplomatieke inspanningen, maar dat het resultaat uitblijft. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A61416">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Markuszower</w:t>
+        <w:t>Insiya</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A61416">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> hebben kennisgenomen van de brief over de inzet bij internationale kinderontvoering naar India en in het bijzonder de zaak van </w:t>
-[...104 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> verblijft nog altijd in India en heeft haar moeder al jaren niet gezien. De vraag dringt zich op wat de inzet van het kabinet feitelijk waard is als dit niet leidt tot concrete stappen richting terugkeer. Kan het kabinet daarom helder en zonder omhaal aangeven wat de gekozen strategie tot nu toe concreet heeft opgeleverd en waarom diezelfde aanpak in de toekomst wél tot resultaat zou leiden? Ziet het kabinet niet in dat er een drastische koerswijziging nodig is door meer druk uit te oefenen op India?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A61416" w:rsidR="00F01B3C" w:rsidP="00F01B3C" w:rsidRDefault="00F01B3C" w14:paraId="13FEE0EC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A61416">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van Groep </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> lezen dat India stelt niet te kunnen ingrijpen in de eigen rechtsgang. Deze leden vragen het kabinet of het deze redenering accepteert, terwijl er sprake is van een onherroepelijk Nederlands vonnis en een situatie waarin een kind al jarenlang wordt onttrokken aan het eenhoofdig ouderlijk gezag van de moeder. Waar ligt voor het kabinet de grens? Wanneer is “begrip voor de lokale rechtsgang” niet langer verdedigbaar?</w:t>
+        <w:t>De leden van Groep Markuszower lezen dat India stelt niet te kunnen ingrijpen in de eigen rechtsgang. Deze leden vragen het kabinet of het deze redenering accepteert, terwijl er sprake is van een onherroepelijk Nederlands vonnis en een situatie waarin een kind al jarenlang wordt onttrokken aan het eenhoofdig ouderlijk gezag van de moeder. Waar ligt voor het kabinet de grens? Wanneer is “begrip voor de lokale rechtsgang” niet langer verdedigbaar?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A61416" w:rsidR="00F01B3C" w:rsidP="00F01B3C" w:rsidRDefault="00F01B3C" w14:paraId="340787FD" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A61416">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van Groep </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> constateren dat Nederland binnen Europa wél resultaten boekt, zoals de aanhouding en overlevering van een veroordeelde in deze zaak. Dat maakt het contrast met India des te schrijnender. Is het kabinet bereid om expliciet uit te spreken dat India in deze zaak onvoldoende meewerkt? Zo nee, waarom wordt die conclusie niet getrokken?</w:t>
+        <w:t>De leden van Groep Markuszower constateren dat Nederland binnen Europa wél resultaten boekt, zoals de aanhouding en overlevering van een veroordeelde in deze zaak. Dat maakt het contrast met India des te schrijnender. Is het kabinet bereid om expliciet uit te spreken dat India in deze zaak onvoldoende meewerkt? Zo nee, waarom wordt die conclusie niet getrokken?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A61416" w:rsidR="00F01B3C" w:rsidP="00F01B3C" w:rsidRDefault="00F01B3C" w14:paraId="1FF8CEFA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A61416">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Met het aanstaande bezoek van de Indiase minister-president Narendra Modi aan Nederland zien de leden van Groep </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> een cruciaal moment. Kan het kabinet toezeggen dat deze zaak op het hoogste niveau en ondubbelzinnig aan de orde wordt gesteld? Wordt daarbij ook expliciet gevraagd om concrete stappen van Indiase zijde en zo ja, welke? Kan de Kamer na afloop van het bezoek zo snel mogelijk een brief ontvangen met daarin de gestelde eisen, de gegeven garanties en gekoppelde sancties? </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Met het aanstaande bezoek van de Indiase minister-president Narendra Modi aan Nederland zien de leden van Groep Markuszower een cruciaal moment. Kan het kabinet toezeggen dat deze zaak op het hoogste niveau en ondubbelzinnig aan de orde wordt gesteld? Wordt daarbij ook expliciet gevraagd om concrete stappen van Indiase zijde en zo ja, welke? Kan de Kamer na afloop van het bezoek zo snel mogelijk een brief ontvangen met daarin de gestelde eisen, de gegeven garanties en gekoppelde sancties? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A61416" w:rsidR="00F01B3C" w:rsidP="00F01B3C" w:rsidRDefault="00F01B3C" w14:paraId="27290D09" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A61416">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van Groep </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> vragen het kabinet of er daadwerkelijk drukmiddelen worden ingezet, of dat het bij diplomatieke gesprekken en verzoeken blijft. Welke consequenties verbindt het kabinet aan het uitblijven van medewerking door India? Zijn er scenario’s uitgewerkt waarin Nederland de relatie met India op onderdelen herziet als er geen voortgang komt? Daarnaast vragen deze leden of het kabinet bereid is om deze zaak en vergelijkbare zaken, nadrukkelijker onderdeel te maken van de bredere bilaterale en Europese agenda richting India. Waarom wordt nu gesteld dat er geen relatie is met bijvoorbeeld economische samenwerking, terwijl juist die relatie mogelijk invloed kan uitoefenen?</w:t>
+        <w:t>De leden van Groep Markuszower vragen het kabinet of er daadwerkelijk drukmiddelen worden ingezet, of dat het bij diplomatieke gesprekken en verzoeken blijft. Welke consequenties verbindt het kabinet aan het uitblijven van medewerking door India? Zijn er scenario’s uitgewerkt waarin Nederland de relatie met India op onderdelen herziet als er geen voortgang komt? Daarnaast vragen deze leden of het kabinet bereid is om deze zaak en vergelijkbare zaken, nadrukkelijker onderdeel te maken van de bredere bilaterale en Europese agenda richting India. Waarom wordt nu gesteld dat er geen relatie is met bijvoorbeeld economische samenwerking, terwijl juist die relatie mogelijk invloed kan uitoefenen?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A61416" w:rsidR="00F01B3C" w:rsidP="00F01B3C" w:rsidRDefault="00F01B3C" w14:paraId="6CE5DF4B" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A61416">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van Groep </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> vragen het kabinet ook om duidelijkheid over de inzet richting de vader, die wordt gezien als de centrale figuur achter de ontvoering. Welke concrete stappen worden gezet om hem ter verantwoording te roepen? Wordt er actief ingezet op internationale signaleringen, opsporingsverzoeken of andere juridische instrumenten en zo ja, met welk resultaat?</w:t>
+        <w:t>De leden van Groep Markuszower vragen het kabinet ook om duidelijkheid over de inzet richting de vader, die wordt gezien als de centrale figuur achter de ontvoering. Welke concrete stappen worden gezet om hem ter verantwoording te roepen? Wordt er actief ingezet op internationale signaleringen, opsporingsverzoeken of andere juridische instrumenten en zo ja, met welk resultaat?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F01B3C" w:rsidP="00F01B3C" w:rsidRDefault="00F01B3C" w14:paraId="49B435F5" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A61416">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tot slot vragen de leden van Groep </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> staat voorop dat het hier gaat om een kind dat al jarenlang van haar moeder is gescheiden. Dat vraagt niet om terughoudendheid, maar om zichtbare inzet en, waar nodig, om het opvoeren van de druk.</w:t>
+        <w:t>Tot slot vragen de leden van Groep Markuszower het kabinet om niet opnieuw te volstaan met algemene formuleringen over inzet, maar concreet te maken wat er de komende weken en maanden gaat gebeuren. Welke stappen worden vóór, tijdens en na het bezoek van minister-president Modi gezet en welke resultaten moeten dat opleveren? Voor de leden van Groep Markuszower staat voorop dat het hier gaat om een kind dat al jarenlang van haar moeder is gescheiden. Dat vraagt niet om terughoudendheid, maar om zichtbare inzet en, waar nodig, om het opvoeren van de druk.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00A61416" w:rsidR="00A61416" w:rsidP="00F01B3C" w:rsidRDefault="00A61416" w14:paraId="604FE143" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00A61416" w:rsidR="00654AF3" w:rsidP="00654AF3" w:rsidRDefault="00654AF3" w14:paraId="55FA99E2" w14:textId="046A88F4">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A61416">
@@ -7003,50 +6729,51 @@
     <w:rsid w:val="000D6C43"/>
     <w:rsid w:val="000E19A3"/>
     <w:rsid w:val="000F5F88"/>
     <w:rsid w:val="000F6895"/>
     <w:rsid w:val="000F7700"/>
     <w:rsid w:val="00104B2E"/>
     <w:rsid w:val="001100EA"/>
     <w:rsid w:val="00116886"/>
     <w:rsid w:val="00127D66"/>
     <w:rsid w:val="0013094A"/>
     <w:rsid w:val="0013398D"/>
     <w:rsid w:val="00135061"/>
     <w:rsid w:val="0014635B"/>
     <w:rsid w:val="00160091"/>
     <w:rsid w:val="00173713"/>
     <w:rsid w:val="001824D1"/>
     <w:rsid w:val="0018504C"/>
     <w:rsid w:val="00185F22"/>
     <w:rsid w:val="001954C9"/>
     <w:rsid w:val="001B0899"/>
     <w:rsid w:val="001B24BB"/>
     <w:rsid w:val="001B63A8"/>
     <w:rsid w:val="001C172A"/>
     <w:rsid w:val="001E1344"/>
     <w:rsid w:val="001E1934"/>
+    <w:rsid w:val="001F3FB4"/>
     <w:rsid w:val="002235DC"/>
     <w:rsid w:val="00226916"/>
     <w:rsid w:val="002432DE"/>
     <w:rsid w:val="00246001"/>
     <w:rsid w:val="00287B62"/>
     <w:rsid w:val="00287E6C"/>
     <w:rsid w:val="002B1675"/>
     <w:rsid w:val="002B3BD2"/>
     <w:rsid w:val="002B68F6"/>
     <w:rsid w:val="002C4EC4"/>
     <w:rsid w:val="002D5418"/>
     <w:rsid w:val="002E7BAA"/>
     <w:rsid w:val="002F058C"/>
     <w:rsid w:val="002F0D69"/>
     <w:rsid w:val="002F1A82"/>
     <w:rsid w:val="00327EEE"/>
     <w:rsid w:val="003470BA"/>
     <w:rsid w:val="00347F47"/>
     <w:rsid w:val="00357DF4"/>
     <w:rsid w:val="0037601B"/>
     <w:rsid w:val="003815F9"/>
     <w:rsid w:val="00393B28"/>
     <w:rsid w:val="0039794F"/>
     <w:rsid w:val="003A0EB3"/>
     <w:rsid w:val="003B2CFD"/>
@@ -7093,50 +6820,51 @@
     <w:rsid w:val="005A259A"/>
     <w:rsid w:val="005A2C5E"/>
     <w:rsid w:val="005C1676"/>
     <w:rsid w:val="005C5394"/>
     <w:rsid w:val="005D23CA"/>
     <w:rsid w:val="00613B4E"/>
     <w:rsid w:val="00625DA4"/>
     <w:rsid w:val="00637D67"/>
     <w:rsid w:val="00654AF3"/>
     <w:rsid w:val="00666336"/>
     <w:rsid w:val="006677CF"/>
     <w:rsid w:val="00673374"/>
     <w:rsid w:val="006751F5"/>
     <w:rsid w:val="00684F2F"/>
     <w:rsid w:val="00687413"/>
     <w:rsid w:val="00692F1E"/>
     <w:rsid w:val="006A1C46"/>
     <w:rsid w:val="006B0FBE"/>
     <w:rsid w:val="006B6353"/>
     <w:rsid w:val="006C6E37"/>
     <w:rsid w:val="006E5B00"/>
     <w:rsid w:val="006F65C6"/>
     <w:rsid w:val="0071407B"/>
     <w:rsid w:val="00716B5B"/>
     <w:rsid w:val="00726CD3"/>
+    <w:rsid w:val="00737BCA"/>
     <w:rsid w:val="007406F7"/>
     <w:rsid w:val="00767658"/>
     <w:rsid w:val="0077048B"/>
     <w:rsid w:val="00774FF8"/>
     <w:rsid w:val="00791909"/>
     <w:rsid w:val="007B6537"/>
     <w:rsid w:val="007C0211"/>
     <w:rsid w:val="007C2B9E"/>
     <w:rsid w:val="007C4E9F"/>
     <w:rsid w:val="007D07CE"/>
     <w:rsid w:val="007D1A65"/>
     <w:rsid w:val="007D7030"/>
     <w:rsid w:val="007F2303"/>
     <w:rsid w:val="007F5F63"/>
     <w:rsid w:val="00820F3C"/>
     <w:rsid w:val="00823233"/>
     <w:rsid w:val="00834392"/>
     <w:rsid w:val="00845DF9"/>
     <w:rsid w:val="00850182"/>
     <w:rsid w:val="00862252"/>
     <w:rsid w:val="00863F97"/>
     <w:rsid w:val="008669B8"/>
     <w:rsid w:val="00872072"/>
     <w:rsid w:val="00882172"/>
     <w:rsid w:val="008B447A"/>
@@ -8725,74 +8453,74 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>24786</ap:Characters>
+  <ap:Pages>10</ap:Pages>
+  <ap:Words>4472</ap:Words>
+  <ap:Characters>24597</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>399</ap:Lines>
-  <ap:Paragraphs>101</ap:Paragraphs>
+  <ap:Lines>204</ap:Lines>
+  <ap:Paragraphs>58</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>29134</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>29011</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BEBD5C8E3F07D5458DC769036832DE30</vt:lpwstr>
   </property>