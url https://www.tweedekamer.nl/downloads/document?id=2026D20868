--- v0 (2026-05-06)
+++ v1 (2026-06-25)
@@ -1,699 +1,520 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00733336" w:rsidR="0089565E" w:rsidP="0089565E" w:rsidRDefault="0089565E" w14:paraId="009638C4" w14:textId="77777777">
+    <w:p w:rsidRPr="00733336" w:rsidR="0089565E" w:rsidP="0089565E" w:rsidRDefault="00945D12" w14:paraId="5ED27675" w14:textId="11F61004">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk219720546" w:id="0"/>
-      <w:r w:rsidRPr="00733336">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>21501-02</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00733336">
+        <w:t xml:space="preserve">INBRENG </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00733336" w:rsidR="0089565E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00733336" w:rsidR="0089565E" w:rsidP="0089565E" w:rsidRDefault="0089565E" w14:paraId="1E0C7432" w14:textId="77777777">
+        <w:t>VERSLAG VAN EEN SCHRIFTELIJK OVERLEG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00733336" w:rsidR="0089565E" w:rsidP="0089565E" w:rsidRDefault="0089565E" w14:paraId="4B17591B" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...14 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00733336">
-        <w:rPr>
-[...38 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00733336">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00733336">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00733336" w:rsidR="0089565E" w:rsidP="30E3A035" w:rsidRDefault="0089565E" w14:paraId="215BD260" w14:textId="2D34644C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00733336">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Binnen de vaste commissie voor Europese Zaken h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00733336" w:rsidR="00ED13EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eeft een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00733336" w:rsidR="00102AD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aantal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00733336" w:rsidR="00ED13EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fractie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00733336" w:rsidR="00102AD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00733336">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de behoefte vragen en opmerkingen voor te leggen over de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00733336" w:rsidR="00CC5D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>brief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00733336">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de minister van Buitenlandse Zaken d.d. </w:t>
+      </w:r>
+      <w:r w:rsidR="00422741">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>24 april 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00F304BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00422741">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00733336" w:rsidR="00CC5D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inzake </w:t>
+      </w:r>
+      <w:r w:rsidR="00422741">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>de g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00422741" w:rsidR="00422741">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>eannoteerde agenda van de informele Raad Algemene Zaken van 11 en 12 mei 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00733336" w:rsidR="0079254F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00733336" w:rsidR="00CC5D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(Kamerstuk</w:t>
+      </w:r>
+      <w:r w:rsidR="008928D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008928D3" w:rsidR="008928D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidR="00945D12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008928D3" w:rsidR="008928D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>501-02</w:t>
+      </w:r>
+      <w:r w:rsidR="00A75345">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00210B2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="002A1C00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r. </w:t>
+      </w:r>
+      <w:r w:rsidR="00945D12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>3388</w:t>
+      </w:r>
+      <w:r w:rsidR="008928D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) en de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00733336" w:rsidR="00336FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">brief van de minister van Buitenlandse Zaken d.d. </w:t>
+      </w:r>
+      <w:r w:rsidR="00336FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10 april 2026 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00733336" w:rsidR="00336FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inzake </w:t>
+      </w:r>
+      <w:r w:rsidR="00336FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>het vo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00336FC2" w:rsidR="00336FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>orstel roaming Westelijke Balkan</w:t>
+      </w:r>
+      <w:r w:rsidR="00336FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE26B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00733336" w:rsidR="00336FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Kamerstuk</w:t>
+      </w:r>
+      <w:r w:rsidR="00336FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00336FC2" w:rsidR="00336FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidR="00945D12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00336FC2" w:rsidR="00336FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>112</w:t>
+      </w:r>
+      <w:r w:rsidR="00210B2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="002A1C00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nr. </w:t>
+      </w:r>
+      <w:r w:rsidR="00945D12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>4310</w:t>
+      </w:r>
+      <w:r w:rsidR="00336FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00733336" w:rsidR="0089565E" w:rsidP="0089565E" w:rsidRDefault="0089565E" w14:paraId="269E5D19" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="708" w:firstLine="708"/>
-[...69 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
-        </w:rPr>
-[...322 lines deleted...]
-    <w:p w:rsidRPr="00733336" w:rsidR="0089565E" w:rsidP="0089565E" w:rsidRDefault="0089565E" w14:paraId="3531A24E" w14:textId="77777777">
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00733336" w:rsidR="0089565E" w:rsidP="0089565E" w:rsidRDefault="0089565E" w14:paraId="4C2C65AC" w14:textId="6036D180">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidRPr="00733336" w:rsidR="0089565E" w:rsidP="0089565E" w:rsidRDefault="0089565E" w14:paraId="4C2C65AC" w14:textId="6036D180">
+      <w:r w:rsidRPr="00733336">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="nl-NL"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>De voorzitter van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00733336" w:rsidR="00F757C5" w:rsidP="00F757C5" w:rsidRDefault="00F757C5" w14:paraId="6566FE2F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00733336">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>De voorzitter van de commissie,</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00733336" w:rsidR="00F757C5" w:rsidP="00F757C5" w:rsidRDefault="00F757C5" w14:paraId="6566FE2F" w14:textId="77777777">
+        <w:t>Van Meetelen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00733336" w:rsidR="0089565E" w:rsidP="0089565E" w:rsidRDefault="0089565E" w14:paraId="26B7B305" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00733336" w:rsidR="0089565E" w:rsidP="0089565E" w:rsidRDefault="0089565E" w14:paraId="26B7B305" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="00733336" w:rsidR="0089565E" w:rsidP="0089565E" w:rsidRDefault="0089565E" w14:paraId="705B9C88" w14:textId="129884B5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...13 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00733336">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
       <w:r w:rsidR="00F757C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>adjunct-</w:t>
       </w:r>
       <w:r w:rsidRPr="00733336">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="nl-NL"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -1204,65 +1025,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0744C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>De leden van de fractie van JA21 maken zich grote zorgen over de inzet van de Europese Commissie voor het volgende Meerjarig Financieel Kader 2028-2034. De Commissie heeft eerder een voorstel gepresenteerd voor een EU-begroting van ongeveer 2 biljoen euro. De</w:t>
       </w:r>
       <w:r w:rsidR="00502ADD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ze</w:t>
       </w:r>
       <w:r w:rsidR="0049016B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F0744C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">leden achten een dergelijke omvang volstrekt onaanvaardbaar. Nederland is </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> jarenlang een van de grootste nettobetalers van de Europese Unie. Verdere groei van de EU-begroting betekent dat Nederlandse huishoudens en bedrijven uiteindelijk opnieuw de rekening betalen.</w:t>
+        <w:t>leden achten een dergelijke omvang volstrekt onaanvaardbaar. Nederland is reeds jarenlang een van de grootste nettobetalers van de Europese Unie. Verdere groei van de EU-begroting betekent dat Nederlandse huishoudens en bedrijven uiteindelijk opnieuw de rekening betalen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F0744C" w:rsidP="00F0744C" w:rsidRDefault="00F0744C" w14:paraId="78789CD5" w14:textId="532C4747">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0744C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de fractie van JA21 constateren bovendien dat het Europees Parlement inzet op een nog hogere EU-begroting dan de Europese Commissie. Deze leden achten dat hoogst onverantwoord. Hoe beoordeelt </w:t>
       </w:r>
       <w:r w:rsidR="00005895">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>de minister</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0744C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
@@ -1533,65 +1340,51 @@
     </w:p>
     <w:p w:rsidR="00F0744C" w:rsidP="00F0744C" w:rsidRDefault="00F0744C" w14:paraId="66291659" w14:textId="5559D4A1">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0744C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>De leden van de fractie van JA21 missen in de inzet van het kabinet een duidelijke vraag die bij elke begrotingsdiscussie centraal zou moeten staan: waarom bezuinigt de Europese Unie eigenlijk vrijwel nooit? De Commissie en het Europees Parlement spreken steeds over nieuwe</w:t>
       </w:r>
       <w:r w:rsidR="00A44561">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F0744C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">prioriteiten, nieuwe crises en nieuwe financieringsbronnen, maar veel minder over het schrappen, afbouwen of grondig hervormen van bestaande uitgaven. Deze leden vinden dat onbegrijpelijk. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> de EU meer wil doen, dan moet de eerste vraag zijn welke bestaande uitgaven worden verminderd, niet welke nieuwe belastingen, afdrachten of schulden worden aangeboord. Hoe kijkt </w:t>
+        <w:t xml:space="preserve">prioriteiten, nieuwe crises en nieuwe financieringsbronnen, maar veel minder over het schrappen, afbouwen of grondig hervormen van bestaande uitgaven. Deze leden vinden dat onbegrijpelijk. Indien de EU meer wil doen, dan moet de eerste vraag zijn welke bestaande uitgaven worden verminderd, niet welke nieuwe belastingen, afdrachten of schulden worden aangeboord. Hoe kijkt </w:t>
       </w:r>
       <w:r w:rsidR="005620D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>de minister</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0744C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> hiernaar?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00F0744C" w:rsidR="00A64644" w:rsidP="00F0744C" w:rsidRDefault="00A64644" w14:paraId="79AA3438" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00653F93" w:rsidP="00F0744C" w:rsidRDefault="00F0744C" w14:paraId="1E96CC62" w14:textId="5161BE14">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
@@ -1954,65 +1747,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> bijdrage en een mogelijke bijdrage van grote ondernemingen. Kan </w:t>
       </w:r>
       <w:r w:rsidR="00024A1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>de minister</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0744C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> per voorgesteld eigen middel aangeven of </w:t>
       </w:r>
       <w:r w:rsidR="00024A1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>hij</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0744C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dit voorstel steunt, afwijst of nog beoordeelt? </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> dit voorstel steunt, afwijst of nog beoordeelt? Indien </w:t>
       </w:r>
       <w:r w:rsidR="00024A1A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>de minister</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0744C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> nog geen definitief oordeel heeft, welke informatie ontbreekt dan precies en wanneer verwacht </w:t>
       </w:r>
       <w:r w:rsidR="00F36AA6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>hij</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0744C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> hierover wel een positie te kunnen innemen?</w:t>
       </w:r>
@@ -2338,51 +2117,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Reactie van de minister van Buitenlandse Zaken</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w:rsidRPr="00733336" w:rsidR="00821BED" w:rsidP="00821BED" w:rsidRDefault="00821BED" w14:paraId="3C5F9DF5" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00733336" w:rsidR="00821BED" w:rsidP="00821BED" w:rsidRDefault="00821BED" w14:paraId="5D47FEAB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00733336" w:rsidR="00821BED">
+    <w:sectPr w:rsidRPr="00733336" w:rsidR="00821BED" w:rsidSect="00807426">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="360FCCD0" w14:textId="77777777" w:rsidR="005E31C3" w:rsidRDefault="005E31C3" w:rsidP="00063FD1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="51B339CC" w14:textId="77777777" w:rsidR="005E31C3" w:rsidRDefault="005E31C3" w:rsidP="00063FD1">
@@ -3570,52 +3349,52 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1170683584">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1243762555">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1148860221">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="397242370">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="333916603">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1371345400">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="64"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0085036F"/>
     <w:rsid w:val="00005895"/>
     <w:rsid w:val="00007746"/>
@@ -3805,84 +3584,86 @@
     <w:rsid w:val="00715BB6"/>
     <w:rsid w:val="007221A2"/>
     <w:rsid w:val="00724811"/>
     <w:rsid w:val="00733336"/>
     <w:rsid w:val="00735F92"/>
     <w:rsid w:val="00737487"/>
     <w:rsid w:val="00741332"/>
     <w:rsid w:val="007419E2"/>
     <w:rsid w:val="007552E5"/>
     <w:rsid w:val="00764A33"/>
     <w:rsid w:val="00765FBB"/>
     <w:rsid w:val="00781237"/>
     <w:rsid w:val="007820A0"/>
     <w:rsid w:val="00784804"/>
     <w:rsid w:val="00785680"/>
     <w:rsid w:val="0079254F"/>
     <w:rsid w:val="007940D4"/>
     <w:rsid w:val="007A1628"/>
     <w:rsid w:val="007A2F68"/>
     <w:rsid w:val="007A4C55"/>
     <w:rsid w:val="007A6E04"/>
     <w:rsid w:val="007B1D55"/>
     <w:rsid w:val="007B6594"/>
     <w:rsid w:val="007F1308"/>
     <w:rsid w:val="007F35F8"/>
+    <w:rsid w:val="00807426"/>
     <w:rsid w:val="00807BDC"/>
     <w:rsid w:val="00821BED"/>
     <w:rsid w:val="00825C54"/>
     <w:rsid w:val="008344D0"/>
     <w:rsid w:val="0085036F"/>
     <w:rsid w:val="00861C00"/>
     <w:rsid w:val="00862421"/>
     <w:rsid w:val="00867479"/>
     <w:rsid w:val="00870D08"/>
     <w:rsid w:val="008757F8"/>
     <w:rsid w:val="00877C67"/>
     <w:rsid w:val="00881299"/>
     <w:rsid w:val="0088430D"/>
     <w:rsid w:val="00887858"/>
     <w:rsid w:val="0089112A"/>
     <w:rsid w:val="0089112C"/>
     <w:rsid w:val="008928D3"/>
     <w:rsid w:val="0089565E"/>
     <w:rsid w:val="00897BDE"/>
     <w:rsid w:val="008A753F"/>
     <w:rsid w:val="008B248E"/>
     <w:rsid w:val="008B340B"/>
     <w:rsid w:val="008C1BF0"/>
     <w:rsid w:val="008D1F95"/>
     <w:rsid w:val="008D278D"/>
     <w:rsid w:val="00910465"/>
     <w:rsid w:val="00911459"/>
     <w:rsid w:val="009122C0"/>
     <w:rsid w:val="00913418"/>
     <w:rsid w:val="00915C51"/>
     <w:rsid w:val="009221F5"/>
     <w:rsid w:val="0092748A"/>
     <w:rsid w:val="009304BA"/>
     <w:rsid w:val="00944E74"/>
+    <w:rsid w:val="00945D12"/>
     <w:rsid w:val="00952FCF"/>
     <w:rsid w:val="009624E2"/>
     <w:rsid w:val="009722A8"/>
     <w:rsid w:val="00974239"/>
     <w:rsid w:val="0098386B"/>
     <w:rsid w:val="009875B6"/>
     <w:rsid w:val="009B1A28"/>
     <w:rsid w:val="009B7CAA"/>
     <w:rsid w:val="009E2416"/>
     <w:rsid w:val="009E2FF7"/>
     <w:rsid w:val="009E4173"/>
     <w:rsid w:val="009E4D9F"/>
     <w:rsid w:val="00A02299"/>
     <w:rsid w:val="00A11D60"/>
     <w:rsid w:val="00A12953"/>
     <w:rsid w:val="00A228CD"/>
     <w:rsid w:val="00A2434D"/>
     <w:rsid w:val="00A25349"/>
     <w:rsid w:val="00A35A22"/>
     <w:rsid w:val="00A44561"/>
     <w:rsid w:val="00A63B61"/>
     <w:rsid w:val="00A64644"/>
     <w:rsid w:val="00A75345"/>
     <w:rsid w:val="00A806E0"/>
     <w:rsid w:val="00A92497"/>
@@ -3919,50 +3700,51 @@
     <w:rsid w:val="00BF081A"/>
     <w:rsid w:val="00BF1D28"/>
     <w:rsid w:val="00BF40D9"/>
     <w:rsid w:val="00C061BA"/>
     <w:rsid w:val="00C113C6"/>
     <w:rsid w:val="00C14674"/>
     <w:rsid w:val="00C20A67"/>
     <w:rsid w:val="00C234D4"/>
     <w:rsid w:val="00C311F4"/>
     <w:rsid w:val="00C40178"/>
     <w:rsid w:val="00C40DFF"/>
     <w:rsid w:val="00C43197"/>
     <w:rsid w:val="00C535F6"/>
     <w:rsid w:val="00C5426A"/>
     <w:rsid w:val="00C57159"/>
     <w:rsid w:val="00C70259"/>
     <w:rsid w:val="00C73C64"/>
     <w:rsid w:val="00C740C4"/>
     <w:rsid w:val="00C76497"/>
     <w:rsid w:val="00C8597E"/>
     <w:rsid w:val="00C90D78"/>
     <w:rsid w:val="00C92DB9"/>
     <w:rsid w:val="00C94268"/>
     <w:rsid w:val="00C970CD"/>
     <w:rsid w:val="00CA3392"/>
+    <w:rsid w:val="00CB3533"/>
     <w:rsid w:val="00CB7EDD"/>
     <w:rsid w:val="00CC5D03"/>
     <w:rsid w:val="00CD5633"/>
     <w:rsid w:val="00CE0A50"/>
     <w:rsid w:val="00CF7821"/>
     <w:rsid w:val="00D03FE6"/>
     <w:rsid w:val="00D07C91"/>
     <w:rsid w:val="00D179DE"/>
     <w:rsid w:val="00D33503"/>
     <w:rsid w:val="00D4018F"/>
     <w:rsid w:val="00D53A73"/>
     <w:rsid w:val="00D63F41"/>
     <w:rsid w:val="00D91143"/>
     <w:rsid w:val="00DA46B6"/>
     <w:rsid w:val="00DA6027"/>
     <w:rsid w:val="00DB3863"/>
     <w:rsid w:val="00DD786F"/>
     <w:rsid w:val="00DF615A"/>
     <w:rsid w:val="00E060CB"/>
     <w:rsid w:val="00E06991"/>
     <w:rsid w:val="00E0787A"/>
     <w:rsid w:val="00E22431"/>
     <w:rsid w:val="00E249E1"/>
     <w:rsid w:val="00E301AC"/>
     <w:rsid w:val="00E306F1"/>
@@ -4856,51 +4638,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2021198273">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5154,75 +4936,137 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5ABF391F-7D84-4C2D-BC4E-A95024D6F2A3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>5</ap:Pages>
-  <ap:Words>1971</ap:Words>
-[...2 lines deleted...]
-  <ap:Lines>90</ap:Lines>
+  <ap:Words>1946</ap:Words>
+  <ap:Characters>10706</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>89</ap:Lines>
   <ap:Paragraphs>25</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>12792</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>12627</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009B5D7B8B67FB5F44944475827394830B</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>81d109cc-92ea-4b02-a7cf-7bc8879b7162</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>