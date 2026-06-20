--- v0 (2026-05-04)
+++ v1 (2026-06-20)
@@ -1,2294 +1,2872 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00C3683F" w:rsidP="00BA694D" w:rsidRDefault="00DB329C" w14:paraId="20F666A8" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00142D76" w:rsidRDefault="00FB3983" w14:paraId="44BCA104" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>21501-02</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76" w:rsidR="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00142D76" w:rsidR="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Raad Algemene Zaken en Raad Buitenlandse Zaken </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00142D76" w:rsidP="00142D76" w:rsidRDefault="00142D76" w14:paraId="1E222811" w14:textId="1F67E33A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3393</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>minister van Buitenlandse Handel en Ontwikkelingssamenwerking</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00142D76" w:rsidP="00FB3983" w:rsidRDefault="00142D76" w14:paraId="4E10C0AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00142D76" w:rsidP="00FB3983" w:rsidRDefault="00142D76" w14:paraId="622F292C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 4 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="62101D5F" w14:textId="387E5928">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Hierbij bied ik u de geannoteerde agenda aan voor de Raad Buitenlandse Zaken Handel van 22 mei 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="1F43ADE4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In de bijlage treft u de reguliere voortgangsrapportage handelsakkoorden aan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00142D76" w14:paraId="0272B848" w14:textId="6EB3307D">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Handel en Ontwikkelingssamenwerking,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">S.W. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sjoerdsma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="06145B55" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="2309713F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="1193EEDF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="6B949589" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="3FF5652D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="18E29DE5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="738BE98E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="64789C33" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="50722F0D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="27B7706A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="61AE4C18" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="76A6C27A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="1EE05A39" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="1FAF0BB7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="3EAB2624" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="0EDDEBC5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="18E4C9A6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="5C80E157" w14:textId="72AAAE11">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Malgun Gothic" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ko-KR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>GEANNOTEERDE AGENDA RAAD BUITENLANDSE ZAKEN HANDEL VAN 22 MEI 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="5751A29E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="71D86355" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Introductie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="1567AF37" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Op vrijdag 22 mei a.s. vindt, onder Cypriotisch voorzitterschap, de Raad Buitenlandse Zaken (RBZ) Handel plaats in Brussel. Tijdens de plenaire vergadering van de Raad zal worden gesproken over de resultaten en opvolging van de 14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ministeriële Conferentie van de Wereldhandelsorganisatie (WTO) en de impact van het conflict in het Midden-Oosten op handel. Tijdens de lunch zal van gedachten worden gewisseld over de implementatie van (handels)akkoorden met derde landen en de stand van zaken van lopende onderhandelingen over akkoorden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="45B983DB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="79044F35" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Onder het kopje overig wordt ingegaan op de stand van zaken van diverse moties en aan uw Kamer gedane toezeggingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="355F9E9D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="3054B857" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Wereldhandelsorganisatie (WTO)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="3D30AA23" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>De Raad zal stilstaan bij de uitkomst en de opvolging van de 14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ministeriële Conferentie van de WTO (MC14). MC14 vond plaats van 26 tot en met 30 maart 2026 in Yaoundé, Kameroen. MC14 eindigde met een beperkt pakket aan uitkomsten, waarbij het ontbreken van afspraken over WTO hervormingen en over het voortzetten van het zogenaamde e-commerce moratorium met name in het oog springen. Wel is afgesproken dat hierover verder zal worden gesproken tijdens de aankomende bijeenkomsten van de Algemene Vergadering van de WTO in Genève, met als doel alsnog tot een gemeenschappelijk resultaat te komen. Het verslag van MC14 is op 3 april 2026 met uw Kamer gedeeld.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="0EFBD3F7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="6DFF56A3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Het kabinet bepleit een actieve en constructieve inzet van de EU in vervolg op MC14. Nederland zet er in de komende periode op in dat toch voortgang wordt geboekt op de twee hierboven beschreven onderwerpen. Daarnaast zal de Nederlandse inzet voor MC14 het uitgangspunt vormen. Deze inzet is vastgesteld in de kaderinstructie die op 29 januari 2026 met uw Kamer is gedeeld.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nederland heeft als middelgrote economie met een open karakter een groot belang bij een sterk en op regels gebaseerd handelssysteem met een effectieve WTO als centrale organisatie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="77AB95FC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="0CA5DE9C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Economische veiligheid:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76" w:rsidDel="00904780">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De impact van de situatie in het Midden-Oosten op handel </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="5259B61A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Raad zal stilstaan bij de situatie in het Midden-Oosten en de gevolgen voor internationale </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>waardeketens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Het vliegverkeer is ernstig ontregeld en de afsluiting van de Straat van Hormuz heeft de scheepvaart van en naar de Perzische Golf al twee maanden nagenoeg stilgelegd. Nederland importeert vooral olie en gas vanuit de Golfregio. Dit bedraagt ongeveer 85 procent van de totale Nederlandse importwaarde uit de Golfregio, maar is slechts een klein deel van onze totale energie-import. Daarnaast importeert Nederland ook strategische grondstoffen als aluminium en helium vanuit de Golfregio. Vooralsnog zijn er weinig zorgen omtrent leveringszekerheid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="56ABDC76" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Het is van essentieel belang dat de Straat van Hormuz weer opengaat. Als kleine, open economie is Nederland meer dan andere landen kwetsbaar voor verstoringen van internationale </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>waardeketens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>. Doordat de wereldhandel sterk internationaal vervlochten is, kunnen verstoringen elders in de wereld doorwerken in Nederland. Zo importeert Nederland relatief weinig gas rechtstreeks uit de Golfregio, en veel uit de VS en Noorwegen. De daling van het wereldwijde gasaanbod leidt echter tot een hogere gasprijs, ook in de EU. Vergelijkbare prijseffecten kunnen optreden op de aluminium- en kunstmestmarkten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="1A356C9E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="0E94A365" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Openheid van de Straat van Hormuz is ook van essentieel belang voor lage-inkomenslanden. Deze landen zijn over het algemeen afhankelijker van de import van olie, gas en ook kunstmest uit de Golfregio. Daarnaast worden deze landen snel overboden op internationale markten, waardoor daar al de eerste energietekorten waargenomen worden. Macro-economische indicatoren wijzen dan ook al op een verzwarende context voor lage-inkomenslanden, met gedevalueerde munteenheden en hogere staatsschuldkosten sinds het uitbreken van de oorlog.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="774D23CB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="6563153C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Nederland zal in de Raad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76" w:rsidDel="00740F87">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>benadrukken dat alle partijen zich moeten blijven richten op diplomatieke onderhandelingen ten behoeve van een snel en duurzaam einde aan de oorlog. Nederland blijft daarnaast voorstander van een actieve EU-rol ter ondersteuning van (humanitaire) initiatieven gericht op vrije doorvaart in de Straat van Hormuz. De EU kan hierin een leidende rol op zich nemen. Nederland blijft tevens inzetten op het mogelijk maken van EU-sancties tegen Iraanse personen en entiteiten die betrokken zijn bij de belemmering van vrije doorvaart en zal – afhankelijk van de situatie – snel met sanctiemaatregelen komen. Voorts is Nederland bereid bij te dragen aan multilaterale inspanningen om de Straat van Hormuz te openen op het moment dat dit veilig is om te doen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="25328D9E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00142D76" w:rsidRDefault="00142D76" w14:paraId="24D51778" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="MS Mincho" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Geachte voorzitter,</w:t>
-[...25 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="1F6FB2AE" w14:textId="0DAC44B9">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Lunch implementatie handelsakkoorden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="1B266D3E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Raad zal naar aanleiding van een toelichting van de Commissie stilstaan bij de implementatie van handelsakkoorden en het eventueel versnellen van de bijbehorende procedures. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="2C39A78F" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="3ADDF017" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Zoals bekend zet het kabinet in op een actief en ambitieus EU-handelsbeleid, waarin handelsakkoorden een belangrijk instrument zijn. Handelsakkoorden kunnen bijdragen aan het vergroten van de economische weerbaarheid en slagvaardigheid van Nederland en de EU en zorgen voor verbeterde markttoegang voor ondernemers. Bovendien faciliteren handelsakkoorden de diversificatie van handelspartners en mitigeren daarmee de risico’s van strategische afhankelijkheden. Het kabinet beoordeelt ieder nieuw akkoord op zijn merites voorafgaand aan besluitvorming, met als uitgangspunt dat deze akkoorden moeten bijdragen aan het versterken van de Nederlandse economie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="6F5085B5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="7F266B68" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Goede implementatie van handelsakkoorden is cruciaal om ervoor te zorgen dat de kansen die handelsakkoorden bieden ook daadwerkelijk worden benut. Rond de inwerkingtreding is het van belang dat bedrijven goed en helder worden geïnformeerd over de nieuwe mogelijkheden en de concrete bepalingen, zodat zij weten hoe zij hiervan kunnen profiteren. Daarnaast is het ook belangrijk dat de duurzaamheidsafspraken onder handelsakkoorden goed geïmplementeerd worden, zoals afspraken over het tegengaan van ontbossing of het beschermen van arbeidsrechten. Lidstaten en de Europese Commissie monitoren actief of de implementatie van handelsakkoorden goed verloopt en kunnen waar nodig handelspartners lokaal ondersteunen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="7FF38251" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="3BDB6246" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Overig </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="6A55F337" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Hieronder wordt ingegaan op een aantal onderwerpen die niet op de agenda van de RBZ Handel staan maar waar het kabinet uw Kamer graag over informeert. Het betreft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76" w:rsidDel="007F2DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>toezeggingen gedaan tijdens het commissiedebat Internationale Klimaatstrategie, de implementatie van de CSDDD, en de moties Van Baarle en Bamenga</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>, en Dassen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="7E60725F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="5510AE35" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Toezegging handel en klimaatdoelstellingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="7BF7FF4B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk227926242" w:id="0"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Tijdens het commissiedebat Internationale Klimaatstrategie op 12 maart jl. is toegezegd terug te komen op de wijze waarop het handelsinstrumentarium kan worden ingezet om de klimaatdoelstellingen te bereiken.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze toezegging wordt hiermee gestand gedaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="7409CA7E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="36AA337E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>In de handelsakkoorden die de EU met derde landen afsluit worden ook afspraken gemaakt die relateren aan klimaatdoelstellingen. Bij onderhandelingen gebruikt de Commissie de inzet zoals gepubliceerd in 2022.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hierbij zijn het opnemen van de Overeenkomst van Parijs en de mogelijkheid tot het nemen van sancties bij schendingen van duurzaamheidshoofdstukken belangrijke elementen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Het kabinet steunt deze inzet en hecht waarde aan ambitieuze duurzaamheidshoofdstukken in handelsakkoorden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Duurzaamheidsverplichtingen onder handelsakkoorden kunnen bijdragen aan verandering van beleid in derde landen en zo indirect op verplichtingen voor bedrijven in die landen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="3A863C05" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="4AB95E16" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een ander belangrijk onderdeel van het handelsinstrumentarium is het IMVO-beleid, dat is gebaseerd op de OESO-richtlijnen voor Multinationale Ondernemingen inzake Maatschappelijk Verantwoord Ondernemen. Klimaat is daarin expliciet opgenomen in het hoofdstuk Milieu (hoofdstuk VI). Het kabinet verwacht dat alle Nederlandse bedrijven deze richtlijnen naleven en het MVO-steunpunt ondersteunt bedrijven hierbij. Daarnaast kunnen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76" w:rsidDel="00D205FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bedrijven via sectorale samenwerking </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">werken </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76" w:rsidDel="00D205FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>aan hun klimaatdoelstellingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>. Een voorbeeld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76" w:rsidDel="00D205FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is de IMVO-module voor broeikasgasemissies </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>die specifiek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76" w:rsidDel="00D205FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is ontwikkeld voor het beoogde textielverbond. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Daarnaast verkent het kabinet in lijn met het “Nationaal Klimaatplan 2025 – 2035”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> welke aanpak gericht op ketenemissiereductie in de EU kan worden opgesteld. Verder verplicht de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Corporate </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Sustainability</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Due</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Diligence Directive</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (CSDDD) grote bedrijven om gepaste zorgvuldigheid toe te passen ten aanzien van feitelijke en potentiële negatieve effecten op mensenrechten en milieu, waaronder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76" w:rsidDel="004721C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>het verbod om meetbare milieuschade te veroorzaken, zoals schadelijke emissies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="445B5CC4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="00029ED4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Implementatie CSDDD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="7F93D366" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Het implementatietraject voor de CSDDD is reeds hervat. Het wetsvoorstel voor de Wet internationaal verantwoord ondernemen (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Wivo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) wordt naar verwachting in het voorjaar van 2027 bij uw Kamer ingediend. Parellel blijft het kabinet ook in samenwerking met partijen als de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Sociaal-Economische</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Raad, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Future</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Up</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UN Global Compact </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">werken aan de voorbereiding van bedrijven op wetgeving. Ook hiervoor kunnen bedrijven aansluiten bij het instrument sectorale samenwerking voor ondersteuning bij hun gepaste zorgvuldigheid voor mensenrechten en milieu. Tevens kunnen zij gebruik maken van verschillende vormen van ondersteuning van het MVO-steunpunt, waaronder de MVO </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>due</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diligence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>-basistraining en de MVO wettenchecker. Hiermee wordt uitvoering gegeven aan de motie-Ceder/Hirsch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over een effectieve voortzetting van de implementatie van de CSDDD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="6521EC96" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="617E19EC" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Toezegging handelsakkoorden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76" w:rsidDel="00D94DB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> grondstoffen, en migratie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="3DB54DFF" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tijdens het commissiedebat Internationale Klimaatstrategie op 12 maart jl. is toegezegd om in te gaan op handelsakkoorden en grondstoffen, en op migratie. Deze toezegging wordt hiermee uitgevoerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="6F7E129D" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="529D0F37" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het kabinet zal de Europese Commissie aansporen tot het sluiten van nieuwe handels- en investeringsverdragen met afspraken over toegang tot grondstoffen. In algemene zin verbeteren handelsakkoorden markttoegang door het liberaliseren van tarieven en verminderen van technische handelsbelemmeringen, waaronder het beperken van exportrestricties. Dit geldt ook voor kritieke grondstoffen. Ten aanzien van migratie biedt Nederland onverminderd steun aan opvang in de regio, en werkt Nederland met andere Europese landen aan een streng en menswaardig migratiemodel en aan modernisering van het internationale vluchtelingenrecht. Onze instrumenten zetten we in om internationale afspraken op het gebied van migratiebeleid en terugkeer te maken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="6E5D8652" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="14F6F3B9" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Motie van de leden Van Baarle en Bamenga over zich voorbereiden op het weren van producten die met </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Oeigoerse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dwangarbeid tot stand zijn gekomen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="60F0C477" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Het kabinet veroordeelt dwangarbeid, waar dan ook ter wereld. In het kader van de Europese Anti-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>dwangarbeidverordening</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wordt de Europese Commissie verantwoordelijk voor het toezicht op producten gemaakt met dwangarbeid buiten de EU. Nederland werkt samen met de Commissie en andere Europese lidstaten in het ‘Unienetwerk tegen met dwangarbeid vervaardigde producten’ aan doeltreffende voorbereiding op en handhaving van de Anti-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>dwangarbeidverordening</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Nederland heeft in het voorjaar van 2026 tijdens een gesprek met de Commissie en tijdens een bijeenkomst van het Unienetwerk het tegengaan van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Oeigoerse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dwangarbeid wederom onder de aandacht gebracht. De Commissie is bekend met het risico op </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Oeigoerse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dwangarbeid en publiceert uiterlijk 14 juni richtsnoeren over onder andere staatsgeleide dwangarbeid en gepaste zorgvuldigheid, en een database met risicoproducten en -regio’s. Nederland heeft voor de richtsnoeren over staatsgeleide dwangarbeid input opgehaald bij experts en andere stakeholders, en de Commissie gevraagd deze input te verwerken. Het kabinet beschouwt de motie hiermee als uitgevoerd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="0FADF548" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="1FA77BC9" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Motie Dassen over duurzame implementatie van het EU-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mercosur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> akkoord en periodiek informeren van de Tweede Kamer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="7744A36F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet hecht veel waarde aan volledige implementatie van handelsakkoorden, waaronder de duurzaamheidsafspraken over bijvoorbeeld klimaat en arbeidsrecht. Lidstaten worden door de Commissie geïnformeerd over ontwikkelingen op het gebied van handel en duurzame ontwikkeling in de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expert </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Committee</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on Trade </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Sustainable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Development</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...76 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Het kabinet zal de terugkoppeling uit dit overleg over de EU-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Mercosur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> interim-handelsovereenkomst meenemen in de Geannoteerde Agenda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76" w:rsidDel="007C5C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Raad Buitenlandse Zaken Handel, wanneer ook het jaarlijkse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Implementation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Enforcement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of EU Trade Policy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rapport op de agenda staat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00FB3983" w:rsidP="00FB3983" w:rsidRDefault="00FB3983" w14:paraId="1F3EDC3A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00142D76" w:rsidR="00217BEA" w:rsidRDefault="00217BEA" w14:paraId="3C4A4D63" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00142D76" w:rsidR="00217BEA" w:rsidSect="00FB3983">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3095" w:right="2777" w:bottom="1077" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20F666B8" w14:textId="77777777" w:rsidR="00DB329C" w:rsidRDefault="00DB329C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="565B4473" w14:textId="77777777" w:rsidR="0007437B" w:rsidRDefault="0007437B" w:rsidP="00FB3983">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20F666BA" w14:textId="77777777" w:rsidR="00DB329C" w:rsidRDefault="00DB329C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="56EA059F" w14:textId="77777777" w:rsidR="0007437B" w:rsidRDefault="0007437B" w:rsidP="00FB3983">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Kix Barcode">
-[...7 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Malgun Gothic">
+    <w:panose1 w:val="020B0503020000020004"/>
+    <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5311FC71" w14:textId="77777777" w:rsidR="00D03D23" w:rsidRDefault="00D03D23">
+  <w:p w14:paraId="4BA66A63" w14:textId="77777777" w:rsidR="00FB3983" w:rsidRPr="00FB3983" w:rsidRDefault="00FB3983" w:rsidP="00FB3983">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="68A434EA" w14:textId="77777777" w:rsidR="00D03D23" w:rsidRDefault="00D03D23">
+  <w:p w14:paraId="65D23805" w14:textId="77777777" w:rsidR="00FB3983" w:rsidRPr="00FB3983" w:rsidRDefault="00FB3983" w:rsidP="00FB3983">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4C2B7841" w14:textId="77777777" w:rsidR="00D03D23" w:rsidRDefault="00D03D23">
+  <w:p w14:paraId="4899C4E5" w14:textId="77777777" w:rsidR="00FB3983" w:rsidRPr="00FB3983" w:rsidRDefault="00FB3983" w:rsidP="00FB3983">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20F666B4" w14:textId="77777777" w:rsidR="00DB329C" w:rsidRDefault="00DB329C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="12ADE707" w14:textId="77777777" w:rsidR="0007437B" w:rsidRDefault="0007437B" w:rsidP="00FB3983">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20F666B6" w14:textId="77777777" w:rsidR="00DB329C" w:rsidRDefault="00DB329C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="620EC010" w14:textId="77777777" w:rsidR="0007437B" w:rsidRDefault="0007437B" w:rsidP="00FB3983">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="49935D22" w14:textId="33A98BF2" w:rsidR="00FB3983" w:rsidRPr="00142D76" w:rsidRDefault="00FB3983" w:rsidP="00142D76">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026D16022, Verslag van de Raad Buitenlandse Zaken Handel van 26 en 29 maart 2026 en de 14e Ministeriële Conferentie van de Wereldhandelsorganisatie van 26 tot en met 29 maart 2026</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="3568C6CE" w14:textId="4214A13E" w:rsidR="00FB3983" w:rsidRPr="00142D76" w:rsidRDefault="00FB3983" w:rsidP="00142D76">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 25 074, nr. 202, bijlage Kaderinstructie Nederlandse inzet voor de 14e Ministeriële Conferentie van de Wereldhandelsorganisatie (WTO)</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="0F9FA46E" w14:textId="78FFE76D" w:rsidR="00FB3983" w:rsidRPr="00142D76" w:rsidRDefault="00FB3983" w:rsidP="00142D76">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36 800 XVII, nr. 41</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="7A73D065" w14:textId="77777777" w:rsidR="00FB3983" w:rsidRPr="00142D76" w:rsidRDefault="00FB3983" w:rsidP="00142D76">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 21 501-20, nr. 2330</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="480EBAFC" w14:textId="77777777" w:rsidR="00FB3983" w:rsidRPr="00142D76" w:rsidRDefault="00FB3983" w:rsidP="00142D76">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="00142D76">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>Commission unveils new TSD approach to trade agreements</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="78283EF8" w14:textId="77777777" w:rsidR="00FB3983" w:rsidRPr="00142D76" w:rsidRDefault="00FB3983" w:rsidP="00142D76">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 22 112, nr. 3489</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="3B049FBD" w14:textId="77777777" w:rsidR="00FB3983" w:rsidRPr="00142D76" w:rsidRDefault="00FB3983" w:rsidP="00142D76">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bijlage bij Kamerstuk 32 813, nr. 1501</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="3B70E203" w14:textId="77777777" w:rsidR="00FB3983" w:rsidRPr="00142D76" w:rsidRDefault="00FB3983" w:rsidP="00142D76">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 21 501-02, nr. 3031</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p w14:paraId="749B6A73" w14:textId="30E0FB47" w:rsidR="00FB3983" w:rsidRPr="00142D76" w:rsidRDefault="00FB3983" w:rsidP="00142D76">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36 800 XVII, nr. 41</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="10">
+    <w:p w14:paraId="094FA40F" w14:textId="77777777" w:rsidR="00FB3983" w:rsidRPr="00142D76" w:rsidRDefault="00FB3983" w:rsidP="00142D76">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 21 501-20, nr. 2330</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="11">
+    <w:p w14:paraId="4F5584AD" w14:textId="77777777" w:rsidR="00FB3983" w:rsidRPr="00142D76" w:rsidRDefault="00FB3983" w:rsidP="00142D76">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00142D76">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidRPr="00142D76">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>Register of Commission expert groups and other similar entities</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3FF146C5" w14:textId="77777777" w:rsidR="00D03D23" w:rsidRDefault="00D03D23">
+  <w:p w14:paraId="52A399BF" w14:textId="77777777" w:rsidR="00FB3983" w:rsidRPr="00FB3983" w:rsidRDefault="00FB3983" w:rsidP="00FB3983">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="20F666B0" w14:textId="77777777" w:rsidR="00C3683F" w:rsidRDefault="00DB329C">
-[...256 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="72EEF3F4" w14:textId="77777777" w:rsidR="00FB3983" w:rsidRPr="00FB3983" w:rsidRDefault="00FB3983" w:rsidP="00FB3983">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="20F666B2" w14:textId="163B910E" w:rsidR="00C3683F" w:rsidRDefault="00DB329C">
+  <w:p w14:paraId="6140EB0E" w14:textId="77777777" w:rsidR="00FB3983" w:rsidRPr="00FB3983" w:rsidRDefault="00FB3983" w:rsidP="00FB3983">
     <w:pPr>
-      <w:spacing w:after="7131" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1098 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...472 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="108"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C3683F"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00DD456D"/>
+    <w:rsidRoot w:val="00FB3983"/>
+    <w:rsid w:val="0007437B"/>
+    <w:rsid w:val="00142D76"/>
+    <w:rsid w:val="00217BEA"/>
+    <w:rsid w:val="0062796C"/>
+    <w:rsid w:val="008759B0"/>
+    <w:rsid w:val="009A0D3B"/>
+    <w:rsid w:val="00B971D5"/>
+    <w:rsid w:val="00EB1E00"/>
+    <w:rsid w:val="00FB3983"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="11265"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="20F666A8"/>
-  <w15:docId w15:val="{A4CE3ABA-6212-47DA-B245-33B0E61DAF2F}"/>
+  <w14:docId w14:val="1968238B"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{4E01A155-F484-4748-ABA0-715609906EE2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2297,77 +2875,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2392,75 +2970,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -2495,55 +3073,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -2612,842 +3190,883 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:aliases w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB3983"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB3983"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB3983"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB3983"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB3983"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB3983"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB3983"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB3983"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB3983"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...4 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FB3983"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Citaat">
-[...3 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB3983"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB3983"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB3983"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB3983"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB3983"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB3983"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB3983"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB3983"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00FB3983"/>
     <w:pPr>
-      <w:spacing w:before="200" w:after="160"/>
-      <w:ind w:left="861"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FB3983"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB3983"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FB3983"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB3983"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
-      <w:color w:val="404040"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Coreu">
-[...75 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FB3983"/>
     <w:rPr>
       <w:i/>
-      <w:color w:val="4F81BD"/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Intensieveverwijzing">
-[...3 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
+    <w:rsid w:val="00FB3983"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB3983"/>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:spacing w:val="5"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KixBarcode">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB3983"/>
     <w:pPr>
-      <w:spacing w:before="120"/>
-[...33 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Kop3">
-[...3 lines deleted...]
-    <w:uiPriority w:val="2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FB3983"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
+    <w:rsid w:val="00FB3983"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB3983"/>
     <w:pPr>
-      <w:tabs>
-[...25 lines deleted...]
-      <w:spacing w:line="320" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KopRomeins">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
+    <w:name w:val="Referentiegegevens bold"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB3983"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...3 lines deleted...]
-      <w:spacing w:before="120" w:after="120"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="Lijstmetopsommingstekens">
-    <w:name w:val="Lijst met opsommingstekens"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
+    <w:name w:val="Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB3983"/>
     <w:pPr>
-      <w:numPr>
-[...41 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:caps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:u w:val="single"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NoteVerbale">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabelondertekening">
+    <w:name w:val="Tabel ondertekening"/>
+    <w:rsid w:val="00FB3983"/>
     <w:pPr>
-      <w:spacing w:line="360" w:lineRule="exact"/>
-      <w:ind w:left="-1417"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:spacing w:val="-3"/>
-[...224 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TabelRijkshuisstijl">
-[...53 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00FB3983"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="9"/>
+      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titelvanboek">
-[...12 lines deleted...]
-    <w:name w:val="Verdana 13"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
+    <w:name w:val="Witregel W2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00FB3983"/>
     <w:pPr>
-      <w:spacing w:line="260" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="26"/>
-[...27 lines deleted...]
-    <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DB329C"/>
+    <w:rsid w:val="00FB3983"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00DB329C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FB3983"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DB329C"/>
+    <w:rsid w:val="00FB3983"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00DB329C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FB3983"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB3983"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB3983"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB3983"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB3983"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB3983"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/transparency/expert-groups-register/screen/expert-groups/consult?lang=en&amp;groupID=3013" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/commission/presscorner/detail/en/ip_22_3921" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -3719,130 +4338,64 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>246</ap:Characters>
+  <ap:Pages>7</ap:Pages>
+  <ap:Words>1992</ap:Words>
+  <ap:Characters>10962</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>2</ap:Lines>
-  <ap:Paragraphs>1</ap:Paragraphs>
+  <ap:Lines>91</ap:Lines>
+  <ap:Paragraphs>25</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>289</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>12929</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F00DEC48CAB00F7FD44B9A931D91B7CF853</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="BZDossierTemplate">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="gc2efd3bfea04f7f8169be07009f5536">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...58 lines deleted...]
-    <vt:lpwstr>False</vt:lpwstr>
   </property>
 </Properties>
 </file>