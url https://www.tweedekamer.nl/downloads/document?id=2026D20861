--- v0 (2026-05-04)
+++ v1 (2026-06-25)
@@ -1,3784 +1,1282 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="000A70FA" w:rsidP="000A70FA" w:rsidRDefault="000A70FA" w14:paraId="0D2C54AA" w14:textId="77777777">
-[...93 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="000F1A6B" w:rsidR="000F1A6B" w:rsidRDefault="007B1821" w14:paraId="5878133C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F1A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>27858</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F1A6B" w:rsidR="000F1A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000F1A6B" w:rsidR="000F1A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000F1A6B" w:rsidR="000F1A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Gewasbeschermingsbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F1A6B" w:rsidR="000F1A6B" w:rsidP="000F1A6B" w:rsidRDefault="000F1A6B" w14:paraId="67794451" w14:textId="323EC6D8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F1A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F1A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>746</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F1A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F1A6B" w:rsidR="000F1A6B" w:rsidP="000F1A6B" w:rsidRDefault="000F1A6B" w14:paraId="7E035C3B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000F1A6B" w:rsidR="000F1A6B" w:rsidP="000F1A6B" w:rsidRDefault="000F1A6B" w14:paraId="36E00FC7" w14:textId="02C5EC35">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F1A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F1A6B" w:rsidR="000F1A6B" w:rsidP="000F1A6B" w:rsidRDefault="000F1A6B" w14:paraId="0EBCF9C0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000F1A6B" w:rsidR="000F1A6B" w:rsidP="007B1821" w:rsidRDefault="000F1A6B" w14:paraId="7DDC8B2E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F1A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 4 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F1A6B" w:rsidR="007B1821" w:rsidP="007B1821" w:rsidRDefault="007B1821" w14:paraId="4D5A492F" w14:textId="2CB38405">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F1A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="000F1A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Hierbij informeer ik uw Kamer over de Nederlandse standpunten inzake de onderwerpen die ter stemming worden voorgelegd aan het eerstvolgende Standing Committee on Plants, Animals, Food and Feed (SCoPAFF) over regelgeving voor gewasbescherming. Het overleg vindt plaats op 5 en 6 mei 2026. De standpunten zijn ambtelijk voorbereid met de Ministeries van Infrastructuur en Waterstaat (IenW), Sociale Zaken en Werkgelegenheid (SZW) en Volksgezondheid, Welzijn en Sport (VWS), op basis van advisering door het College voor de toelating van gewasbeschermingsmiddelen en biociden (Ctgb). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F1A6B" w:rsidR="007B1821" w:rsidP="007B1821" w:rsidRDefault="007B1821" w14:paraId="1BB66E69" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000F1A6B" w:rsidR="007B1821" w:rsidP="007B1821" w:rsidRDefault="007B1821" w14:paraId="40B67FEC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F1A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De onderstaande punten staan op de agenda ter (mogelijke) stemming (de zogenaamde B-punten). Tijdens de vorige SCoPAFF-vergadering gewasbeschermingsmiddelen in maart zijn enkele punten niet ter stemming gekomen. Deze punten zijn daarom opnieuw beschreven. Vanwege het reces en de late ontvangst van de agenda is het helaas niet mogelijk gebleken uw Kamer deze brief eerder toe te zenden.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F1A6B" w:rsidR="007B1821" w:rsidP="007B1821" w:rsidRDefault="007B1821" w14:paraId="3456490B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000F1A6B" w:rsidR="007B1821" w:rsidP="007B1821" w:rsidRDefault="007B1821" w14:paraId="6D3CE956" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="000F1A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Wijziging van de goedkeuringsvoorwaarden van d</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Wijziging van de goedkeuringsvoorwaarden van de stof Metalaxyl-M</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F1A6B" w:rsidR="007B1821" w:rsidP="007B1821" w:rsidRDefault="007B1821" w14:paraId="54D066E0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F1A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deze werkzame stof wordt toegepast als fungicide. In Nederland is een aantal middelen toegelaten die deze werkzame stof bevatten, onder andere voor zaadcoating. Op basis van nieuwe wetenschappelijke informatie stelt de EC voor om de huidige restrictie dat behandeld zaad alleen binnen (kassen) uitgezaaid mag worden, te laten vervallen. Hierbij dient wel een maximale zaaidichtheid te worden aangehouden van 2.000.000 zaden/ha, tenzij de risicobeoordeling uitwijst dat een hogere zaaidichtheid niet leidt tot onacceptabele effecten op vogels en zoogdieren. Het Ctgb adviseert positief op dit voorstel. De Nederlandse delegatie is voornemens om in te stemmen met het voorstel van de Europese Commissie (EC0.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F1A6B" w:rsidR="007B1821" w:rsidP="007B1821" w:rsidRDefault="007B1821" w14:paraId="5A078919" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000F1A6B" w:rsidR="007B1821" w:rsidP="007B1821" w:rsidRDefault="007B1821" w14:paraId="6E23693C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">e stof </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F1A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Metalaxyl</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>De stof Pelargonzuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F1A6B" w:rsidR="007B1821" w:rsidP="007B1821" w:rsidRDefault="007B1821" w14:paraId="5F8904E0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F1A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De stof pelargonzuur wordt gebruikt als herbicide. In Nederland zijn 43 middelen op basis van deze werkzame stof toegelaten voor diverse gebruiken waaronder particulier gebruik. De EC stelt voor om de goedkeuring van deze werkzame stof te hernieuwen, en geeft hierbij aan dat ondanks dat de stof aan de gevaar criteria </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F1A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">voldoet, de stof niet als laagrisicostof kan worden goedgekeurd, omdat de beoordeelde gebruiken specifieke risico mitigerende maatregelen vereisen en dat sluit een laagrisicostatus uit. Het Ctgb adviseert om deze stof wel als laagrisicostof goed te keuren, omdat het representatieve gebruik voor particulieren zonder dergelijke maatregelen mogelijk is. Het Ctgb adviseert positief, met de kanttekening dat de benoeming van de laagrisicostatus nader aandacht vereist. De Nederlandse delegatie is voornemens om in te stemmen met het voorstel van de EC. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F1A6B" w:rsidR="007B1821" w:rsidP="007B1821" w:rsidRDefault="007B1821" w14:paraId="268CFCBD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000F1A6B" w:rsidR="007B1821" w:rsidP="007B1821" w:rsidRDefault="007B1821" w14:paraId="09C89FB4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>-M</w:t>
-[...36 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F1A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">De stof </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...123 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="000F1A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Capsicum</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>Capsicum oleoresin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F1A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (geconcentreerd extract van chilipeper)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F1A6B" w:rsidR="007B1821" w:rsidP="007B1821" w:rsidRDefault="007B1821" w14:paraId="70A362FA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F1A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze stof betreft een nieuwe basisstof met beoogd gebruik als afweermiddel tegen zoogdieren voor toepassing op zaden en op diverse gewassen door middel van spuittoepassing. De EC stelt voor om deze stof niet goed te keuren vanwege onduidelijkheden met betrekking tot de samenstelling, ontbrekende informatie met betrekking tot de toxiciteit voor mens en milieu en mogelijke risico’s voor mens, dier en milieu. Het Ctgb adviseert positief op dit voorstel. De Nederlandse delegatie is voornemens om in te stemmen met het voorstel van de EC. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F1A6B" w:rsidR="007B1821" w:rsidP="007B1821" w:rsidRDefault="007B1821" w14:paraId="4718FF90" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000F1A6B" w:rsidR="007B1821" w:rsidP="007B1821" w:rsidRDefault="007B1821" w14:paraId="25112323" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F1A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>De stof Urtica spp (Brandnetel)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F1A6B" w:rsidR="007B1821" w:rsidP="007B1821" w:rsidRDefault="007B1821" w14:paraId="1D7DB7CE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F1A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit betreft een voorstel voor aanpassing van de goedkeuring van deze basisstof tegen enkele insectensoorten op aardappel, sla en bladgroenten en tegen echte meeldauw (schimmel) op aardappels. Ctgb adviseert positief op dit voorstel. De Nederlandse delegatie is voornemens om in te stemmen met het voorstel van de EC. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F1A6B" w:rsidR="007B1821" w:rsidP="007B1821" w:rsidRDefault="007B1821" w14:paraId="7B011540" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000F1A6B" w:rsidR="007B1821" w:rsidP="007B1821" w:rsidRDefault="007B1821" w14:paraId="73993A06" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F1A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>De stof Mecoprop-P</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F1A6B" w:rsidR="007B1821" w:rsidP="007B1821" w:rsidRDefault="007B1821" w14:paraId="5853E918" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F1A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De stof Mecoprop-P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F1A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F1A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wordt gebruikt als herbicide. In Nederland zijn 3 middelen op basis van deze werkzame stof toegelaten voor gebruik in graanteelt, graszodenteelt, grasvegetatie, sportvelden, golfterreinen, openbaar groen en particuliere tuinen. De EC stelt voor om de goedkeuring van deze werkzame stof te hernieuwen. Het Ctgb kan nog niet adviseren, want de documenten ontbreken nog. De verwachting is dat stemming zal worden uitgesteld. De Nederlandse delegatie is voornemens om eerst een advies van het Ctgb af te wachten voordat er bepaald kan worden of met dit voorstel van de EC ingestemd kan worden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F1A6B" w:rsidR="007B1821" w:rsidP="007B1821" w:rsidRDefault="007B1821" w14:paraId="262233BC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-          <w:iCs/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000F1A6B" w:rsidR="007B1821" w:rsidP="007B1821" w:rsidRDefault="007B1821" w14:paraId="09276A00" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>oleoresin</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F1A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (geconcentreerd extract van chilipeper)</w:t>
-[...5 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Wijzigingsvoorstel datavereisten voor werkzame stoffen en gewasbeschermingsmiddelen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F1A6B" w:rsidR="007B1821" w:rsidP="007B1821" w:rsidRDefault="007B1821" w14:paraId="481A260A" w14:textId="65BA7BC1">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F1A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De EC stelt voor om de datavereisten, zoals vastgelegd in Verordening (EU) 283/2013 en 284/2023, te wijzigen om huidige wetenschappelijke en technische kennis beter mee te kunnen nemen bij de beoordeling van werkzame stoffen en gewasbeschermingsmiddelen. Aanleiding voor de wijzigingen zijn nieuwe versies van de richtsnoeren voor de beoordeling van risico’s voor vogels en zoogdieren, waterbehandelingsprocessen en het vernieuwde bijenrichtsnoer (Kamerstuk 27 858, nr. 618) waardoor aangepaste of extra gegevens moeten worden geleverd die nog </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F1A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>niet waren opgenomen in de datavereisten. Met deze wijziging wordt juridisch verankerd dat deze gegevens onderdeel zijn van de gegevens die geleverd worden bij de aanvraag voor (hernieuwing van) een werkzame stof of gewasbeschermingsmiddel. Verder worden de vereisten voor het leveren van gegevens over ontwikkelingsneurotoxiciteit, op verzoek van Nederland, aangescherpt en in lijn gebracht met nieuwe beschikbare methodieken waardoor het beschermingsniveau voor ongeboren baby’s verder wordt versterkt. Ook heeft de EC voorstellen gedaan om ruimte te bieden voor alternatieve, meer passende aanpakken om biologische werkzame stoffen te kunnen beoordelen. Het Ctgb adviseert positief. De Nederlandse delegatie is voornemens om in te stemmen met het voorstel van de EC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F1A6B" w:rsidR="007B1821" w:rsidP="007B1821" w:rsidRDefault="007B1821" w14:paraId="2E3235A2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000F1A6B" w:rsidR="007B1821" w:rsidP="007B1821" w:rsidRDefault="007B1821" w14:paraId="5740662F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000F1A6B" w:rsidR="007B1821" w:rsidP="007B1821" w:rsidRDefault="007B1821" w14:paraId="5C9D0D36" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F1A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Administratieve wijziging van de lijst met goedgekeurde stoffen (uitvoeringsverordening (EU) 540/2011) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F1A6B" w:rsidR="007B1821" w:rsidP="007B1821" w:rsidRDefault="007B1821" w14:paraId="1010BF4A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F1A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dit betreft een voorstel om de werkzame stoffen methoxyfenozide, penthiopyrad en terpenoid blend QRD 460 te verwijderen uit de Annex van uitvoeringsverordening (EU) 540/2011. Voor deze stoffen is géén of niet tijdig een aanvraag voor hernieuwde goedkeuring ingediend of de aanvraag voor hernieuwde goedkeuring is ingetrokken. De stoffen zijn hierdoor niet langer goedgekeurd. Het Ctgb adviseert positief op dit voorstel. De Nederlandse delegatie is voornemens om in te stemmen met het voorstel van de EC.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F1A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F1A6B" w:rsidR="007B1821" w:rsidP="007B1821" w:rsidRDefault="007B1821" w14:paraId="6D873838" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F1A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Tijdelijke verlenging van de goedkeuringsperiode van 19 werkzame stoffen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F1A6B" w:rsidR="007B1821" w:rsidP="007B1821" w:rsidRDefault="007B1821" w14:paraId="7784C157" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F1A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De EC stelt voor om de goedkeuring van 19 werkzame stoffen tijdelijk te verlengen omdat de besluitvorming buiten de schuld van de aanvrager niet tijdig is afgerond. Deze procedure is vastgelegd in Verordening EG 1107/2009 (artikel 17). De herbeoordeling van werkzame stoffen is zeer complex en vraagt grote zorgvuldigheid, waardoor de procedure soms langer duurt dan voorzien en gewenst. Zonder tijdelijke verlenging zouden al deze werkzame stoffen van de markt worden gehaald zonder dat een zorgvuldig beoordelings- en besluitvormingsproces is doorlopen. In het pakket van 19 stoffen bevindt zich de werkzame stof tebuconazool. Dit is één van de vijf azolen waarover uw Kamer in 2013 een nader gewijzigde motie van het lid Ouwehand (PvdD) heeft aangenomen om deze stoffen van de markt te weren (Kamerstuk 27 858, nr. 222). De Nederlandse delegatie is daarom voornemens om, in lijn met de reactie op de motie (Kamerstuk 21 501-32, nr. 1181), het voorstel van de EC te steunen, maar zich met een stemverklaring te verzetten tegen de tijdelijke verlenging van de werkzame stof tebuconazool.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F1A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F1A6B" w:rsidR="007B1821" w:rsidP="007B1821" w:rsidRDefault="007B1821" w14:paraId="3AFA1054" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F1A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast zal ik, middels een stemverklaring, mijn zorgen uiten over het feit dat besluitvorming van de stoffen deltamethrin en lambda-cyhalothrin te lang op zich laat wachten. Deze specifieke stoffen hebben in Nederland structurele </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F1A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>overschrijdingen van de KWR-norm in het oppervlaktewater en een spoedige hernieuwde stofbeoordeling is gewenst zodat de Nederlandse middeltoelatingen hierop getoetst kunnen worden. Met deze stemverklaring zal ik bij de EC aandringen om besluitvorming over deze stoffen zo snel als mogelijk te laten plaatsvinden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F1A6B" w:rsidR="007B1821" w:rsidP="007B1821" w:rsidRDefault="007B1821" w14:paraId="26514BBF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000F1A6B" w:rsidR="007B1821" w:rsidP="007B1821" w:rsidRDefault="007B1821" w14:paraId="17D3A113" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F1A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Procedurele verlenging van 21 werkzame stoffen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F1A6B" w:rsidR="007B1821" w:rsidP="007B1821" w:rsidRDefault="007B1821" w14:paraId="2CD722B5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F1A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Commissie stelt voor om de goedkeuring van 21 werkzame stoffen procedureel te verlengen met 12 tot 42 maanden. Het betreft hier een voorstel voor procedurele tijdelijke verlenging van goedkeuring, omdat de herbeoordeling buiten de schuld van de aanvrager niet tijdig kon worden afgerond. Artikel 17 van de gewasbeschermingsmiddelenverordening verplicht de Commissie in dergelijke gevallen na consultatie van het SCoPAFF de goedkeuringsperiode te verlengen zodat voldoende tijd is om dit proces af te ronden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F1A6B" w:rsidR="007B1821" w:rsidP="007B1821" w:rsidRDefault="007B1821" w14:paraId="545B3432" w14:textId="451C5FBF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000F1A6B" w:rsidR="007B1821" w:rsidP="007B1821" w:rsidRDefault="007B1821" w14:paraId="49EE5614" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F1A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F1A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ctgb adviseert positief op dit voorstel. De Nederlandse delegatie is voornemens om in te stemmen met het voorstel van de EC.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F1A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007B1821" w:rsidP="007B1821" w:rsidRDefault="000F1A6B" w14:paraId="21D43979" w14:textId="0ACCAE08">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>EC</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> stelt voor om deze stof niet goed te keuren vanwege onduidelijkheden met betrekking tot de samenstelling, ontbrekende informatie met betrekking tot de toxiciteit voor mens en milieu en mogelijke risico’s voor mens, dier en milieu.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F1A6B" w:rsidR="007B1821">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Het </w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F1A6B" w:rsidR="000F1A6B" w:rsidP="000F1A6B" w:rsidRDefault="000F1A6B" w14:paraId="6926F6D4" w14:textId="30DA19DE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">De Nederlandse delegatie is voornemens om in te stemmen met het voorstel van de EC. </w:t>
-[...504 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F1A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>P.A. Erkens</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F1A6B" w:rsidR="000F1A6B" w:rsidP="007B1821" w:rsidRDefault="000F1A6B" w14:paraId="67209CA9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...24 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000F1A6B" w:rsidR="007B1821" w:rsidP="007B1821" w:rsidRDefault="007B1821" w14:paraId="65AD8E7A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="000F1A6B" w:rsidR="00217BEA" w:rsidP="007B1821" w:rsidRDefault="00217BEA" w14:paraId="4E3FCF03" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="000F1A6B" w:rsidR="00217BEA" w:rsidSect="00FC798F">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B503731" w14:textId="77777777" w:rsidR="00E37212" w:rsidRDefault="00E37212">
+    <w:p w14:paraId="14D64F34" w14:textId="77777777" w:rsidR="007B1821" w:rsidRDefault="007B1821" w:rsidP="007B1821">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F6225AC" w14:textId="77777777" w:rsidR="00E37212" w:rsidRDefault="00E37212"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07A635D0" w14:textId="77777777" w:rsidR="00E37212" w:rsidRDefault="00E37212">
+    <w:p w14:paraId="03D19E10" w14:textId="77777777" w:rsidR="007B1821" w:rsidRDefault="007B1821" w:rsidP="007B1821">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E6B17F3" w14:textId="77777777" w:rsidR="00E37212" w:rsidRDefault="00E37212"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="58C0AA4E" w14:textId="41C01F8C" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="32A0A466" w14:textId="77777777" w:rsidR="007B1821" w:rsidRPr="007B1821" w:rsidRDefault="007B1821" w:rsidP="007B1821">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...79 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...65 lines deleted...]
-  <w:p w14:paraId="2218A909" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="52D12D18" w14:textId="77777777" w:rsidR="007B1821" w:rsidRPr="007B1821" w:rsidRDefault="007B1821" w:rsidP="007B1821">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="2719714C" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6F011101" w14:textId="77777777" w:rsidR="007B1821" w:rsidRPr="007B1821" w:rsidRDefault="007B1821" w:rsidP="007B1821">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="621D603B" w14:textId="77777777" w:rsidR="00E37212" w:rsidRDefault="00E37212">
+    <w:p w14:paraId="6EEF3F3D" w14:textId="77777777" w:rsidR="007B1821" w:rsidRDefault="007B1821" w:rsidP="007B1821">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C01A774" w14:textId="77777777" w:rsidR="00E37212" w:rsidRDefault="00E37212"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3DF4BA79" w14:textId="77777777" w:rsidR="00E37212" w:rsidRDefault="00E37212">
+    <w:p w14:paraId="7591C6B5" w14:textId="77777777" w:rsidR="007B1821" w:rsidRDefault="007B1821" w:rsidP="007B1821">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70A27DFC" w14:textId="77777777" w:rsidR="00E37212" w:rsidRDefault="00E37212"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...97 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="510385DD" w14:textId="77777777" w:rsidR="007B1821" w:rsidRPr="007B1821" w:rsidRDefault="007B1821" w:rsidP="007B1821">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...548 lines deleted...]
-  <w:p w14:paraId="209D4596" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="3F0A50F8" w14:textId="77777777" w:rsidR="007B1821" w:rsidRPr="007B1821" w:rsidRDefault="007B1821" w:rsidP="007B1821">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1035 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="66EA90BA" w14:textId="77777777" w:rsidR="007B1821" w:rsidRPr="007B1821" w:rsidRDefault="007B1821" w:rsidP="007B1821">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="94"/>
-[...5 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...661 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="007B1821"/>
+    <w:rsid w:val="000F1A6B"/>
+    <w:rsid w:val="00217BEA"/>
+    <w:rsid w:val="00444CF6"/>
+    <w:rsid w:val="004F5BE0"/>
+    <w:rsid w:val="007B1821"/>
+    <w:rsid w:val="008759B0"/>
+    <w:rsid w:val="00940233"/>
+    <w:rsid w:val="00E9429C"/>
+    <w:rsid w:val="00FC798F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="62F61A8E"/>
+  <w14:docId w14:val="5C0C7A3E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{3B6CD6D0-121D-4A2D-993D-1279E932D889}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3800,74 +1298,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4016,1075 +1515,1134 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="007B1821"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="007B1821"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="007B1821"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="007B1821"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B1821"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B1821"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B1821"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B1821"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B1821"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...349 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="007B1821"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B1821"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B1821"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B1821"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B1821"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B1821"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B1821"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B1821"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B1821"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B1821"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="007B1821"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="007B1821"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="007B1821"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B1821"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="007B1821"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B1821"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B1821"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="007B1821"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="007B1821"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B1821"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="007B1821"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="007B1821"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="007B1821"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="007B1821"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-[...4 lines deleted...]
-    <w:name w:val="Normal (Web)"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007B1821"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="007B1821"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="007B1821"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="007B1821"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="007B1821"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...11 lines deleted...]
-    <w:name w:val="annotation text"/>
+    <w:rsid w:val="007B1821"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="007B1821"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
+    <w:rsid w:val="007B1821"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...31 lines deleted...]
-      <w:szCs w:val="16"/>
+    <w:locked/>
+    <w:rsid w:val="007B1821"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7418</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1374</ap:Words>
+  <ap:Characters>7559</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>61</ap:Lines>
+  <ap:Lines>62</ap:Lines>
   <ap:Paragraphs>17</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8749</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8916</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>