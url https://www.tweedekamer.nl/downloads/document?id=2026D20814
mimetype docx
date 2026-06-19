--- v0 (2026-05-04)
+++ v1 (2026-06-19)
@@ -1,2226 +1,2035 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00511BA6" w:rsidRDefault="009509A3" w14:paraId="0399A1F6" w14:textId="77777777">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00566FA1" w:rsidRDefault="00C524B7" w14:paraId="2475AD3C" w14:textId="27907F86">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidR="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>501-02</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9" w:rsidR="00566FA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Raad Algemene Zaken en Raad Buitenlandse Zaken </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00566FA1" w:rsidP="00D80872" w:rsidRDefault="00566FA1" w14:paraId="67C422AB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9" w:rsidR="00C524B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3392</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Buitenlandse Zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00566FA1" w:rsidP="00D80872" w:rsidRDefault="00566FA1" w14:paraId="3EA295AB" w14:textId="1417BDF8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00566FA1" w:rsidP="00D80872" w:rsidRDefault="00566FA1" w14:paraId="36E3768D" w14:textId="00DF7920">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 4 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00C524B7" w:rsidP="00C524B7" w:rsidRDefault="00C524B7" w14:paraId="0EFBDAF0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00C524B7" w:rsidP="00C524B7" w:rsidRDefault="00C524B7" w14:paraId="55CAF045" w14:textId="0720C395">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Hierbij bied ik u het verslag van de Raad Buitenlandse Zaken van 21 april 2026 aan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00511BA6" w:rsidRDefault="00511BA6" w14:paraId="0399A1F9" w14:textId="77777777"/>
-[...57 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00566FA1" w:rsidP="00566FA1" w:rsidRDefault="00566FA1" w14:paraId="1E04E576" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00566FA1" w:rsidP="00566FA1" w:rsidRDefault="00566FA1" w14:paraId="2F598663" w14:textId="62B3F1A6">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Zaken,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00566FA1" w:rsidP="00566FA1" w:rsidRDefault="00566FA1" w14:paraId="40B1D926" w14:textId="01E4643F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>T.B.W. Berendsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00566FA1" w:rsidP="00566FA1" w:rsidRDefault="00566FA1" w14:paraId="16EEB9D1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00C524B7" w:rsidP="00C524B7" w:rsidRDefault="00C524B7" w14:paraId="09CF8217" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk108774585" w:id="0"/>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00566FA1" w:rsidRDefault="00566FA1" w14:paraId="3D2808A0" w14:textId="5099A6C3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00C524B7" w:rsidP="00C524B7" w:rsidRDefault="00C524B7" w14:paraId="7A76B041" w14:textId="43DFA7E2">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>VERSLAG RAAD BUITENLANDSE ZAKEN VAN 21 APRIL 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00C524B7" w:rsidP="00C524B7" w:rsidRDefault="00C524B7" w14:paraId="365497CA" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00C524B7" w:rsidP="00C524B7" w:rsidRDefault="00C524B7" w14:paraId="664FE2B1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op dinsdag 21 april jl. vond de Raad Buitenlandse Zaken (RBZ) plaats in Luxemburg. De minister van Buitenlandse Zaken heeft deelgenomen. Op de agenda van de Raad stond de Russische agressie tegen Oekraïne, de situatie in het Midden-Oosten, de Zuidelijke Kaukasus en Soedan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00C524B7" w:rsidP="00C524B7" w:rsidRDefault="00C524B7" w14:paraId="21B896FD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00C524B7" w:rsidP="00C524B7" w:rsidRDefault="00C524B7" w14:paraId="418536F6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>De Russische agressie tegen Oekraïne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00C524B7" w:rsidP="00C524B7" w:rsidRDefault="00C524B7" w14:paraId="2E9A470C" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Raad stond stil bij de </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk227743956" w:id="1"/>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Russische agressieoorlog tegen Oekraïne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>. De Oekraïense minister van Buitenlandse Zaken Sybiha sloot voor het eerste gedeelte van de bijeenkomst virtueel aan. Met uitzondering van enkele lidstaten sprak de Raad het belang uit van een zo spoedig mogelijke aanname van de steunlening voor Oekraïne en het twintigste sanctiepakket. Een aantal lidstaten waaronder Nederland riep hiernaast op om spoedig aan het werk te gaan aan een 21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>ste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sanctiepakket, waarbij Hoge Vertegenwoordiger (HV) Kaja Kallas en een aantal lidstaten, Nederland inbegrepen, opriepen tot onder meer additionele maatregelen tegen de Russische schaduwvloot. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00C524B7" w:rsidP="00C524B7" w:rsidRDefault="00C524B7" w14:paraId="6FA45C5E" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00C524B7" w:rsidP="00C524B7" w:rsidRDefault="00C524B7" w14:paraId="0F786728" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Nederland benadrukte tevens het belang van betrokkenheid van derde landen bij de implementatie van de steunlening. Dit is voor Oekraïne van belang om urgent benodigd militair materieel ook in deze landen te kunnen inkopen. Nederland herhaalde in lijn met motie-Hoogenveen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de oproep tot een eerlijkere lastenverdeling van steun aan Oekraïne onder de EU-lidstaten en het intensiveren van bilaterale steun. Tevens riep Nederland op de import van Russisch gas te staken, conform toezegging aan lid Hoogeveen en Ceder.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Onder de REPowerEU-verordening geldt een getrapt importverbod op Russisch gas. Vanaf 18 maart 2026 is de import van Russisch gas in principe verboden. Er is een overgangsregime voor bestaande contracten van vóór 17 juni 2025, waardoor kortlopende LNG-contracten (van minder dan één jaar) nog tot 25 april 2026 en langlopende LNG-contracten (van langer dan een jaar) nog tot 1 januari 2027 onder voorwaarden nog is toegestaan, en langlopende pijpleidingcontracten tot uiterlijk 30 september 2027. Dit is in lijn met het verbod op import van Russisch gas in het 19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sanctiepakket.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Nederland heeft zich in EU-verband van meet af aan ingezet voor het volledig en permanent weren van Russisch gas uit het energiesysteem van de EU en heeft deze oproep tijdens de RBZ nogmaals herhaald.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00C524B7" w:rsidP="00C524B7" w:rsidRDefault="00C524B7" w14:paraId="191A1751" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00C524B7" w:rsidP="00C524B7" w:rsidRDefault="00C524B7" w14:paraId="18FD313B" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Raad sprak daarnaast over het toetredingsproces van Oekraïne waarbij de HV en een aantal lidstaten de recente aanname van hervormingen door het Oekraïense </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">parlement verwelkomden en tegelijkertijd opriepen om het hervormingstempo te versnellen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00C524B7" w:rsidP="00C524B7" w:rsidRDefault="00C524B7" w14:paraId="44565DC1" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00C524B7" w:rsidP="00C524B7" w:rsidRDefault="00C524B7" w14:paraId="40578D3B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verder maakt het kabinet van deze brief gebruik om uw Kamer te informeren over de stand van zaken van de bevroren financiële tegoeden in het kader van de sancties tegen Rusland. Het gaat om private tegoeden die zijn bevroren door financiële instellingen in Nederland. De stand van zaken betreft EUR 94,47 miljoen, met als peildatum 1 januari 2026. De hoogte van de bevroren tegoeden is daarmee vrijwel ongewijzigd gebleven ten opzichte van de vorige peildatum van 1 juli 2025, toen de stand van zaken EUR 94,51 miljoen betrof.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00C524B7" w:rsidP="00C524B7" w:rsidRDefault="00C524B7" w14:paraId="79D1DB49" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00C524B7" w:rsidP="00C524B7" w:rsidRDefault="00C524B7" w14:paraId="02D66AF9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk227848971" w:id="2"/>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>De situatie in het Midden-Oosten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00C524B7" w:rsidP="00C524B7" w:rsidRDefault="00C524B7" w14:paraId="76D271D9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Raad stond stil bij het conflict in het Midden-Oosten, in het licht van het (fragiele) staakt-het-vuren tussen de VS en Iran en de voortdurende belemmeringen van vrije doorvaart in de Straat van Hormuz (SvH). Daarbij werd de internationale coalitie voor de SvH verwelkomd en gesproken over de mogelijkheden voor het versterken van EU-operatie in de Rode Zee ASPIDES, evenals over mogelijkheden om bij te dragen aan de inspanningen van de internationale coalitie. Ook sprak de Raad over hernieuwd momentum in samenwerking tussen de EU en de Gulf Cooperation Council (GCC), o.a. op het gebied van anti-drone technologie. De Raad kwam overeen om, op Nederlands initiatief, de mogelijkheden onder bestaande sanctieregimes uit te breiden voor sancties ten aanzien van het belemmeren van de vrije doorvaart door de SvH. Het kabinet zet zich ervoor in dat deze uitbreiding van het sanctieregime wordt aangenomen tijdens de volgende RBZ op 11 mei 2026. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00C524B7" w:rsidP="00C524B7" w:rsidRDefault="00C524B7" w14:paraId="02669629" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00C524B7" w:rsidP="00C524B7" w:rsidRDefault="00C524B7" w14:paraId="349B64E8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>De Raad sprak tevens over de situatie in de Gazastrook en de Westelijke Jordaanoever, die nog altijd zeer schrijnend is. Meerdere lidstaten, waaronder Nederland, veroordeelden de uitbreiding van nederzettingen en het toenemende kolonistengeweld op de Westelijke Jordaanoever. Nederland riep op tot aanname van het derde sanctiepakket en kondigde aan te werken aan een vierde pakket sancties, in lijn met de motie Van Lanschot/Van der Werf</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_ftnref1" w:id="3"/>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>, Hirsch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en van Baarle.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarnaast onderstreepte Nederland vanwege het uitblijven van EU-maatregelen te werken aan nationale maatregelen tegen producten uit illegale nederzettingen in de door Israël bezette gebieden. Hierbij benadrukte Nederland, net als andere lidstaten, dat EU-maatregelen effectiever zijn en daarom de voorkeur hebben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00C524B7" w:rsidP="00C524B7" w:rsidRDefault="00C524B7" w14:paraId="487AF319" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00C524B7" w:rsidP="00C524B7" w:rsidRDefault="00C524B7" w14:paraId="2FCCD642" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Nederland onderstreepte het belang dat Israël van koers verandert. Vanwege onder andere de catastrofale situatie in de Gazastrook en de verslechterende situatie op de Westelijke Jordaanoever, verzocht Nederland conform de toezegging aan uw Kamer en de motie Van der Werf/Lanschot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en indachtig motie Piri</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om een update van de evaluatie van Israëls naleving van artikel 2 van het Associatieakkoord, om op basis daarvan de discussie in de EU verder te kunnen voeren. In de Raad was hiervoor onvoldoende steun. Voor de door een aantal lidstaten voorgestelde gedeeltelijke of volledige opschorting van het Associatieverdrag was eveneens onvoldoende steun in de Raad. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00C524B7" w:rsidP="00C524B7" w:rsidRDefault="00C524B7" w14:paraId="60446316" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>De kabinetsinzet ten aanzien van de opvolging van de evaluatie van Artikel 2 van het EU-Israël Associatieakkoord blijft er dan ook op gericht om voldoende steun te vergaren voor EU-maatregelen, waaronder maatregelen op het gebied van handel.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00C524B7" w:rsidP="00C524B7" w:rsidRDefault="00C524B7" w14:paraId="3A9A3D47" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00C524B7" w:rsidP="00C524B7" w:rsidRDefault="00C524B7" w14:paraId="4A2D910D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk227747587" w:id="4"/>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor wat betreft Syrië stond de Raad stil bij de aankomende </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>High Level Political Dialogue</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met de Syrische overgangsautoriteiten in mei. Het kabinet heeft, conform de motie van leden Stoffer (SGP) en Ceder (CU),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opgeroepen tot de verankering van het recht op geloofsvrijheid in de nieuwe Syrische grondwet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00C524B7" w:rsidP="00C524B7" w:rsidRDefault="00C524B7" w14:paraId="51228BC5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00C524B7" w:rsidP="00C524B7" w:rsidRDefault="00C524B7" w14:paraId="3558DB8F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met betrekking tot Libanon sprak de Raad zijn zorgen uit over de humanitaire situatie in Libanon en onderstreepte de steun voor het staakt-het-vuren Tevens benadrukte de Raad het belang van het ontwapenen van Hezbollah. In een bijeenkomst met de Libanese premier Salam sprak de Raad steun uit voor de stappen die de Libanese autoriteiten hebben gezet in de directe onderhandelingen met Israël en om het staatsgezag te herstellen. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00C524B7" w:rsidP="00C524B7" w:rsidRDefault="00C524B7" w14:paraId="2CEBD25E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00C524B7" w:rsidP="00C524B7" w:rsidRDefault="00C524B7" w14:paraId="6DF23CAF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Zuidelijke Kaukasus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00C524B7" w:rsidP="00C524B7" w:rsidRDefault="00C524B7" w14:paraId="010EEBEE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>De Raad besprak de ontwikkelingen in de Zuidelijke Kaukasus. De HV wees op de waarde van concrete doelen voor de EU-Armenië top. Er bestond brede overeenstemming over het belang van steun aan de Armeense weerbaarheid in aanloop naar de verkiezingen en EU-steun voor het vredesproces tussen Armenië en Azerbeidzjan. Daarnaast benadrukte de HV het belang van strategische communicatie richting de Georgische bevolking.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00C524B7" w:rsidP="00C524B7" w:rsidRDefault="00C524B7" w14:paraId="347DC1BC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00C524B7" w:rsidP="00C524B7" w:rsidRDefault="00C524B7" w14:paraId="577E0C95" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Nederland verwelkomde het plaatsvinden van de EU-Armenië top, de EU-steun aan de Armeense weerbaarheid in aanloop naar de parlementaire verkiezingen, evenals de oprichting van een nieuwe civiele Gemeenschappelijk Veiligheids- en Defensiebeleid (GVDB)-missie in Armenië, gericht op steun voor de langere termijn. Nederland heeft het belang van een alomvattend vredesakkoord benadrukt, inclusief de vrijlating van gevangenen, in lijn met motie Ceder.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nederland riep ook op tot sancties tegen verantwoordelijken voor geweld tegen demonstranten, journalisten en politici in Georgië. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00C524B7" w:rsidP="00C524B7" w:rsidRDefault="00C524B7" w14:paraId="19B599D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00C524B7" w:rsidP="00C524B7" w:rsidRDefault="00C524B7" w14:paraId="66DAB573" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Soedan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00C524B7" w:rsidP="00C524B7" w:rsidRDefault="00C524B7" w14:paraId="6F6FE467" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>De Raad besprak de oorlog in Soedan die op 15 april zijn vierde jaar inging, en de uitkomsten van de conferentie in Berlijn op diezelfde datum. De HV en een groot aantal lidstaten, waaronder Nederland, verwelkomden de positieve uitkomsten van de Berlijnconferentie. Dit betrof een overeenkomst van de belangrijkste Soedanese civiele partijen over de contouren van een politieke en civiele transitie. Daarnaast werd op humanitair vlak EUR 1,5 miljard aan toezeggingen gedaan voor noodhulp. Het merendeel hiervan kwam vanuit de EU, waaronder de Nederlandse inzet dit jaar van EUR 25 miljoen voor humanitaire hulp in Soedan, EUR 15 miljoen voor hulp aan de buurlanden, en verdere ondersteuning via ontwikkelingssamenwerking. De Raad, inclusief Nederland, benadrukte het belang van intensivering van humanitaire inspanningen gelet op de ernst van de situatie in Soedan, in lijn met de motie van het lid Dobbe over het pleiten voor extra middelen en steun voor Soedan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Op de dag van de RBZ werd een EU-verklaring uitgebracht,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> waarin de EU wederom pleitte voor het uitbreiden van het mandaat van het Internationaal Strafhof en het VN wapenembargo, in lijn met motie van Baarle c.s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00C524B7" w:rsidP="00C524B7" w:rsidRDefault="00C524B7" w14:paraId="329A2547" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00C524B7" w:rsidP="00C524B7" w:rsidRDefault="00C524B7" w14:paraId="5E94D0F5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>In Berlijn werd het gehoopte resultaat van een staakt-het-vuren niet bereikt. Daarom riep een brede groep lidstaten, waaronder Nederland, op tot het uitoefenen van druk op betrokken internationale partijen om een politieke oplossing en een staakt-het-vuren te bewerkstelligen. De Nederlandse oproep, met steun van enkele lidstaten, voor een uitbreiding van sancties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om daarmee de druk op de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">strijdende partijen verder op te voeren en de oorlogseconomie in te perken, ontving brede steun. De HV dankte Nederland voor de ondersteuning bij het voorbereidende werk aan een monitoringsmechanisme voor een toekomstig staakt-het-vuren, in samenwerking met de EU en Verenigde Naties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00C524B7" w:rsidP="00C524B7" w:rsidRDefault="00C524B7" w14:paraId="0E2141BD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00C524B7" w:rsidP="00C524B7" w:rsidRDefault="00C524B7" w14:paraId="2CE3B75E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Overig</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00C524B7" w:rsidP="00C524B7" w:rsidRDefault="00C524B7" w14:paraId="36FE6478" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Graag informeer ik uw Kamer middels dit verslag ook dat alhoewel bij het kabinet de indruk bestaat dat de Marokkaanse autoriteiten reeds bekend zijn met diervriendelijke methoden om de zwerfhondenproblematiek aan te pakken, het kabinet conform de motie Kostić</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de zorgen over straathondenleed in Marokko recent nogmaals onder de aandacht heeft gebracht. In de beantwoording van supplementaire vraag nr. 59 voortkomend uit de recente begrotingsbehandeling van het Ministerie van Landbouw, Visserij, Voedselzekerheid en Natuur (LVVN) werd de Kamer hierover eveneens geïnformeerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarnaast heeft Marokko nationale wetgeving aangenomen rondom de behandeling en opvang van zwerfhonden, zoals ook met uw Kamer gedeeld in beantwoording op eerdere Kamervragen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00C524B7" w:rsidP="00C524B7" w:rsidRDefault="00C524B7" w14:paraId="586128D5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002A73D9" w:rsidR="00217BEA" w:rsidP="00C524B7" w:rsidRDefault="00217BEA" w14:paraId="5B79F0C1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="002A73D9" w:rsidR="00217BEA" w:rsidSect="004E29C8">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3095" w:right="2777" w:bottom="1077" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0399A206" w14:textId="77777777" w:rsidR="009509A3" w:rsidRDefault="009509A3">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="53D94DF8" w14:textId="77777777" w:rsidR="00642C38" w:rsidRDefault="00642C38" w:rsidP="00C524B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0399A208" w14:textId="77777777" w:rsidR="009509A3" w:rsidRDefault="009509A3">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="22DEE4FC" w14:textId="77777777" w:rsidR="00642C38" w:rsidRDefault="00642C38" w:rsidP="00C524B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...18 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6769EB77" w14:textId="77777777" w:rsidR="00D71140" w:rsidRDefault="00D71140">
+  <w:p w14:paraId="25EEE07D" w14:textId="77777777" w:rsidR="00C524B7" w:rsidRPr="00C524B7" w:rsidRDefault="00C524B7" w:rsidP="00C524B7">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0399A1FF" w14:textId="77777777" w:rsidR="00511BA6" w:rsidRDefault="00511BA6"/>
+  <w:p w14:paraId="6853B8AA" w14:textId="77777777" w:rsidR="00C524B7" w:rsidRPr="00C524B7" w:rsidRDefault="00C524B7" w:rsidP="00C524B7">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0399A201" w14:textId="77777777" w:rsidR="00511BA6" w:rsidRDefault="00511BA6"/>
+  <w:p w14:paraId="4983F5A9" w14:textId="77777777" w:rsidR="00C524B7" w:rsidRPr="00C524B7" w:rsidRDefault="00C524B7" w:rsidP="00C524B7">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0399A202" w14:textId="77777777" w:rsidR="009509A3" w:rsidRDefault="009509A3">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="13B74A1A" w14:textId="77777777" w:rsidR="00642C38" w:rsidRDefault="00642C38" w:rsidP="00C524B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0399A204" w14:textId="77777777" w:rsidR="009509A3" w:rsidRDefault="009509A3">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6CA27B41" w14:textId="77777777" w:rsidR="00642C38" w:rsidRDefault="00642C38" w:rsidP="00C524B7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="1852B8E7" w14:textId="6CD6A21B" w:rsidR="00C524B7" w:rsidRPr="002A73D9" w:rsidRDefault="00C524B7" w:rsidP="00C524B7">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36 045, nr. 291</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="388C4126" w14:textId="0115E929" w:rsidR="00C524B7" w:rsidRPr="002A73D9" w:rsidRDefault="00C524B7" w:rsidP="00C524B7">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 21 501-02, nr. 3382</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="77AC105D" w14:textId="77777777" w:rsidR="00C524B7" w:rsidRPr="002A73D9" w:rsidRDefault="00C524B7" w:rsidP="00C524B7">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="green"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 23 432, nr. 742</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="1EFCBD84" w14:textId="77777777" w:rsidR="00C524B7" w:rsidRPr="002A73D9" w:rsidRDefault="00C524B7" w:rsidP="00C524B7">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 21 501-02, nr. 3048</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="60FF42FF" w14:textId="409E8D68" w:rsidR="00C524B7" w:rsidRPr="002A73D9" w:rsidRDefault="00C524B7" w:rsidP="00C524B7">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 21 501-02, nr. 3378</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="3BBA2CDE" w14:textId="77777777" w:rsidR="00C524B7" w:rsidRPr="002A73D9" w:rsidRDefault="00C524B7" w:rsidP="00C524B7">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 21 501-02, nr. 3376</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="705820A1" w14:textId="77777777" w:rsidR="00C524B7" w:rsidRPr="002A73D9" w:rsidRDefault="00C524B7" w:rsidP="00C524B7">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 21 501-02, nr. 3374</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="7FE8B479" w14:textId="363AEFD0" w:rsidR="00C524B7" w:rsidRPr="002A73D9" w:rsidRDefault="00C524B7" w:rsidP="00C524B7">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In reactie op verzoek 2025Z18617/2025D43258 Aan minister BuZa - Verzoek d.d. 3 oktober 2025 om een reactie ten aanzien van het voorstel inzake opschorting van bepaalde handelsgerelateerde bepalingen van de Euro-mediterrane Overeenkomst van de Europese Gemeenschappen en Israël. Zie tevens de kabinetsinzet ten aanzien van dit voorstel in onder meer de Kamerstukken 21 501-02 n,r. 3262 en Kamerstuk 21 501-02, nr. 3267.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p w14:paraId="1D608D0E" w14:textId="6AFB144D" w:rsidR="00C524B7" w:rsidRPr="002A73D9" w:rsidRDefault="00C524B7" w:rsidP="00C524B7">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36 800 V, nr. 100</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="10">
+    <w:p w14:paraId="1C1018BF" w14:textId="3D46CEB3" w:rsidR="00C524B7" w:rsidRPr="002A73D9" w:rsidRDefault="00C524B7" w:rsidP="00C524B7">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 21 501-02, nr. 3384</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="11">
+    <w:p w14:paraId="309215E1" w14:textId="60748543" w:rsidR="00C524B7" w:rsidRPr="002A73D9" w:rsidRDefault="00C524B7" w:rsidP="00C524B7">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 21 501-02, nr. 3373</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="12">
+    <w:p w14:paraId="6F5E1EF2" w14:textId="77777777" w:rsidR="00C524B7" w:rsidRPr="002A73D9" w:rsidRDefault="00C524B7" w:rsidP="00C524B7">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="002A73D9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Sudan: Statement by the High Representative on behalf of the European Union marking three years of war - Consilium</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="13">
+    <w:p w14:paraId="08D60B53" w14:textId="71294C2E" w:rsidR="00C524B7" w:rsidRPr="002A73D9" w:rsidRDefault="00C524B7" w:rsidP="00C524B7">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 21 501-02, nr. 3379</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="14">
+    <w:p w14:paraId="167D27BA" w14:textId="77777777" w:rsidR="00C524B7" w:rsidRPr="002A73D9" w:rsidRDefault="00C524B7" w:rsidP="00C524B7">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 28 286, nr. 1417</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="15">
+    <w:p w14:paraId="5A69C35D" w14:textId="77777777" w:rsidR="00C524B7" w:rsidRPr="002A73D9" w:rsidRDefault="00C524B7" w:rsidP="00C524B7">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026Z04511, vraag 59</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="16">
+    <w:p w14:paraId="2678BADA" w14:textId="77777777" w:rsidR="00C524B7" w:rsidRPr="002A73D9" w:rsidRDefault="00C524B7" w:rsidP="00C524B7">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="002A73D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025Z18841, ingezonden 09 oktober 2025</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7786012E" w14:textId="77777777" w:rsidR="00D71140" w:rsidRDefault="00D71140">
+  <w:p w14:paraId="11B8C76D" w14:textId="77777777" w:rsidR="00C524B7" w:rsidRPr="00C524B7" w:rsidRDefault="00C524B7" w:rsidP="00C524B7">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0399A1FE" w14:textId="77777777" w:rsidR="00511BA6" w:rsidRDefault="009509A3">
-[...256 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="1269E925" w14:textId="77777777" w:rsidR="00C524B7" w:rsidRPr="00C524B7" w:rsidRDefault="00C524B7" w:rsidP="00C524B7">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0399A200" w14:textId="36141054" w:rsidR="00511BA6" w:rsidRDefault="009509A3">
+  <w:p w14:paraId="2A4E4EBD" w14:textId="77777777" w:rsidR="00C524B7" w:rsidRPr="00C524B7" w:rsidRDefault="00C524B7" w:rsidP="00C524B7">
     <w:pPr>
-      <w:spacing w:after="7131" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1088 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
-</file>
-[...472 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00511BA6"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00D71140"/>
+    <w:rsidRoot w:val="00C524B7"/>
+    <w:rsid w:val="001C09E3"/>
+    <w:rsid w:val="00217BEA"/>
+    <w:rsid w:val="002A73D9"/>
+    <w:rsid w:val="004E29C8"/>
+    <w:rsid w:val="00566FA1"/>
+    <w:rsid w:val="00642C38"/>
+    <w:rsid w:val="007B06C0"/>
+    <w:rsid w:val="008759B0"/>
+    <w:rsid w:val="00C524B7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0399A1F6"/>
-  <w15:docId w15:val="{98B2A06F-95A3-4660-BCBB-6B14DC233C52}"/>
+  <w14:docId w14:val="6C706E27"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E4A40EAD-124E-471E-B9DC-5B5E66F9C14A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2229,77 +2038,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2324,75 +2133,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -2427,55 +2236,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -2544,813 +2353,883 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:aliases w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C524B7"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C524B7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C524B7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C524B7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C524B7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C524B7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C524B7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C524B7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C524B7"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...14 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C524B7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C524B7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C524B7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C524B7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C524B7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C524B7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C524B7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C524B7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C524B7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00C524B7"/>
     <w:pPr>
-      <w:spacing w:before="200" w:after="160"/>
-[...1 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...15 lines deleted...]
-    <w:uiPriority w:val="98"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00C524B7"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:pPr>
-[...202 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rsid w:val="00C524B7"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00C524B7"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C524B7"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00C524B7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C524B7"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C524B7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C524B7"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00C524B7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C524B7"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C524B7"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
+    <w:name w:val="Referentiegegevens bold"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C524B7"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
+    <w:name w:val="Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C524B7"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:caps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:u w:val="single"/>
-[...230 lines deleted...]
-      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelondertekening">
     <w:name w:val="Tabel ondertekening"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00C524B7"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TabelRijkshuisstijl">
-[...86 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00C524B7"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00C524B7"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D71140"/>
+    <w:rsid w:val="00C524B7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C524B7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D71140"/>
+    <w:rsid w:val="00C524B7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C524B7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C524B7"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C524B7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C524B7"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C524B7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C524B7"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consilium.europa.eu/nl/press/press-releases/2026/04/21/sudan-statement-by-the-high-representative-on-behalf-of-the-european-union-marking-three-years-of-war/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -3622,130 +3501,76 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>142</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>1614</ap:Words>
+  <ap:Characters>8878</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>1</ap:Lines>
-  <ap:Paragraphs>1</ap:Paragraphs>
+  <ap:Lines>73</ap:Lines>
+  <ap:Paragraphs>20</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>166</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10472</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F00DEC48CAB00F7FD44B9A931D91B7CF853</vt:lpwstr>
-[...68 lines deleted...]
-    <vt:lpwstr>False</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>