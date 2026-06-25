--- v0 (2026-04-30)
+++ v1 (2026-06-25)
@@ -1,3741 +1,2261 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="002822CA" w:rsidR="00DF2484" w:rsidP="00DF2484" w:rsidRDefault="00DF2484" w14:paraId="2648C41E" w14:textId="77EF4944">
-[...277 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="005618D9" w:rsidR="002A43D4" w:rsidP="002A43D4" w:rsidRDefault="002A43D4" w14:paraId="53442389" w14:textId="30A2C10B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>Staten-Generaal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005618D9" w:rsidR="0098258D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005618D9" w:rsidR="0098258D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>1/2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005618D9" w:rsidR="002A43D4" w:rsidP="002A43D4" w:rsidRDefault="002A43D4" w14:paraId="78142C03" w14:textId="05947ED9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vergaderjaar 2025-2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005618D9" w:rsidR="002A43D4" w:rsidP="002A43D4" w:rsidRDefault="002A43D4" w14:paraId="38E968D9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005618D9" w:rsidR="002A43D4" w:rsidP="002A43D4" w:rsidRDefault="002A43D4" w14:paraId="6D682D1D" w14:textId="15847407">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>29 697</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Gebiedsgerichte economische perspectieven en Regionaal Economisch Beleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005618D9" w:rsidR="002A43D4" w:rsidRDefault="002A43D4" w14:paraId="4A3475D0" w14:textId="6ED483E2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>28 165</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deelnemingenbeleid Rijksoverheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005618D9" w:rsidR="002A43D4" w:rsidP="002A43D4" w:rsidRDefault="002A43D4" w14:paraId="63237884" w14:textId="07A9CB71">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nr. 181</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Economische Zaken en Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005618D9" w:rsidR="002A43D4" w:rsidP="002A43D4" w:rsidRDefault="002A43D4" w14:paraId="62D34E65" w14:textId="3F15118F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitters van de Eerste en van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9" w:rsidR="0098258D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005618D9" w:rsidR="002A43D4" w:rsidP="002A43D4" w:rsidRDefault="002A43D4" w14:paraId="5F736EDA" w14:textId="206D96E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Den Haag, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9" w:rsidR="008F6B7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>30 april</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="002A43D4" w14:paraId="77DBDD27" w14:textId="69D45A7A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005618D9" w:rsidR="00BB6AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In deze brief informeert het kabinet de Staten-Generaal over de voorgenomen herstructurering van NV Economische Impuls Zeeland (Impuls), waar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9" w:rsidR="00BB6AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>bij het belang van de Staat in Investeringsfonds Zeeland BV (IFZ) wordt overge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9" w:rsidR="00BB6AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">heveld naar de moedermaatschappij Impuls. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="48C00BCA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="0A913082" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Impuls is één van de negen Regionale Ontwikkelingsmaatschappijen (ROM), waarvan het beheer van het aandeelhouderschap van de ROM onder verantwoordelijkheid valt van het ministerie van Economische Zaken en Klimaat (EZK). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="7EFEA2D2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="09B949F4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Staat is bij de ROM in Zeeland op dit moment geen aandeelhouder in de moeder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>maat</w:t>
       </w:r>
-      <w:r w:rsidRPr="00111DBB">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>schap</w:t>
       </w:r>
-      <w:r w:rsidRPr="00111DBB">
-[...32 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>pij (Impuls), maar in een dochtermaatschappij (IFZ) en heeft daardoor op holding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>niveau geen zeg</w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
         <w:t>gen</w:t>
       </w:r>
-      <w:r w:rsidRPr="00111DBB">
-[...70 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>schap over benoemingen, strategie, statuten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>wijzigingen en andere belangrijke zaken die spelen in de ROM. Door verwerving van het aan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
         <w:t>deelhouderschap in de moeder</w:t>
       </w:r>
-      <w:r w:rsidR="00C3174B">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
         <w:t>maat</w:t>
       </w:r>
-      <w:r>
-[...65 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>schappij (Impuls) is EZK beter in staat om via het instrument beleidsdeel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>neming het publieke belang en de daarbij betrokken beleidsdoelen te borgen, zoals dat ook in Nota Deel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:softHyphen/>
         <w:t>nemin</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:softHyphen/>
         <w:t>gen</w:t>
       </w:r>
-      <w:r>
-[...79 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>beleid Rijksoverheid 2022 is beschreven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="2456CC44" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="30E71024" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Staat heeft thans een belang van 47,3% in dochtermaatschappij IFZ en verwerft bij deze herstruc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>turering in ruil voor voornoemd belang een direct aandelen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>belang van 45,29% in de moe</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E829E6">
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>der</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E829E6">
-[...103 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>maatschappij Impuls en verkrijgt daarmee de gewenste zeggenschap in de ROM. Ook de Provincie Zeeland is voornemens om langs dezelfde lijnen haar aandelenbelang in IFZ om te ruilen voor een belang in Impuls. Dochtermaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">schappij IFZ verdwijnt daarna omdat zij na de transactie geen zelfstandig bestaansrecht meer heeft. Het belang van de Staat in Impuls vertegenwoordigt een waarde van EUR 18,7 miljoen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="2B62FAD7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="0F3DC1B5" w14:textId="629BE206">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...57 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Met deze brief wordt invulling gegeven aan de vereiste informatievoorziening in het kader van de voorhangprocedure volgens artikel 4.7, lid 1 sub c, van de Comptabili</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">teitswet 2016 (CW). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In dit geval betreft het specifiek de overname van aandelen van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>een derde (Impuls) waarover de Kamers geïnformeerd dienen te worden. Op grond van de CW is het voor deze transactie niet vereist om - voorafgaand aan het informeren van de Kamer – advies aan de Algemene Rekenkamer te vragen en het voorgenomen besluit daarna voor te leggen aan de Ministerraad.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...87 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="4F3CE7B0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Deze brief bevat als bijlage een overzicht van de juridische structuur van Impuls van voor en na de beoogde herstructurering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="6E9127D9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="51B292A9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Instemming van de minister van Financiën</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AD010E" w:rsidR="00DF2484" w:rsidP="00DF2484" w:rsidRDefault="00DF2484" w14:paraId="3486726C" w14:textId="1040E4B0">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="4AB14DB6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...39 lines deleted...]
-        <w:r w:rsidRPr="00C343BF">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De minister van Financiën heeft ingestemd met de voorgenomen herstructurering. Deze goedkeuring is vereist op grond van artikel 2 lid 2 van de </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId10">
+        <w:r w:rsidRPr="005618D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="000000"/>
-            <w:szCs w:val="18"/>
-            <w:u w:val="none"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Regeling Financieel Beheer</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C343BF">
-        <w:rPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van het Rijk 2026 die per 1 januari 2026 inwerking is getreden. Het betreft dan specifiek de goed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>keuring voor het verwerven en het vervreemden van vermogen in privaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...14 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>rechtelijke rechtspersonen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00833248" w:rsidP="00DF2484" w:rsidRDefault="00833248" w14:paraId="6C8F79D0" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="0EFF23AD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="6D084E2E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beleidsdeelneming en Aandeelhouderschap </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="72AC2C99" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:i/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:i/>
-[...8 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het publieke belang van een ROM be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">treft het versterken van de regionale economie door het investeren met risicodragend kapitaal in start-ups en scale-ups, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>het stimuleren van innovatie bij bedrijven en het aantrekken van buiten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">landse investeringen in de regio. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van EZK treedt namens de Staat op als aandeelhouder van de negen ROM’s die gezamen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-        </w:rPr>
-[...51 lines deleted...]
-        </w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
         <w:t>lijk een landelijk dekkend netwerk vormen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF2484" w:rsidP="00DF2484" w:rsidRDefault="00DF2484" w14:paraId="5952C64F" w14:textId="77777777">
-[...53 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="5237ED61" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="469A8F8F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Staat is bij zeven van de negen ROM’s aandeelhouder in de moeder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
         <w:t>maat</w:t>
       </w:r>
-      <w:r>
-[...43 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>schappij. De Staat is bij de ROM in Zeeland op dit moment geen aandeelhouder in de moeder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>maat</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B0D9C">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>schap</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B0D9C">
-[...69 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>pij (Impuls), maar in een tussenholding (IFZ) en heeft daardoor op holding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>niveau geen zeggenschap.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="32823B50" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="492A4826" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De Staat heeft op dit moment een belang van 47,3% in de dochter</w:t>
       </w:r>
-      <w:r w:rsidRPr="008430A8">
-        <w:rPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>maatschappij IFZ, die direct verantwoordelijk is voor het beheer van de investeringstak en het vermogen van de ROM. De Staat heeft alleen een subsidierelatie met de moeder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">maatschappij Impuls. Deze vennootschap is direct verantwoordelijk voor uitvoering van de gesubsidieerde kernactiviteiten Innoveren en internationalisatie. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Daarnaast is Impuls verantwoordelijk voor het in november 2025 opgerichte Transitiefonds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="761EBCB5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...33 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="143A62F8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>De beoogde transactie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF2484" w:rsidP="00DF2484" w:rsidRDefault="00DF2484" w14:paraId="67FFB688" w14:textId="08DFC4C4">
-[...26 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="1EF37746" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De aandelen van de Staat en Provincie Zeeland in de dochtermaatschappij IFZ worden met een gesloten beurs geruild tegen nieuw uit te geven aandelen van Impuls op basis van een ruilverhouding die geba</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>seerd is op een waardering van Impuls en IFZ per eind 2025. Deze waar</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C40C7">
-[...20 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>dering is door Ernst &amp; Young uitgevoerd volgens de in de investeringswereld gangbare ‘fair market value’ methodiek. De waarderingen zijn gebaseerd op de door de accountant van Impuls gecontro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>leerde jaarcijfers van 2025.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008F5850" w:rsidR="00DF2484" w:rsidP="00DF2484" w:rsidRDefault="00DF2484" w14:paraId="580A7AD0" w14:textId="77777777">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="7D336E3A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF2484" w:rsidP="00DF2484" w:rsidRDefault="00DF2484" w14:paraId="25165D9F" w14:textId="15FA8BF9">
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="391890F2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Partijen hebben gekozen voor een aandelenruil, zodat deze transactie met gesloten beurs kan plaats</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C40C7">
-[...162 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t xml:space="preserve">vinden. Zodoende verwerven de Staat en Provincie Zeeland o.b.v. de berekende ruilverhouding resp. een belang van 45,29% en 46,53% in Impuls. De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">13 gemeenten (medeaandeelhouders in Impuls) bezitten na herstructurering een gezamenlijk belang van 8,18%. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="7E7D60B6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="2AF42D4A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vanwege boekhoudkundige redenen en om het proces zo eenvoudig mogelijk te houden, hebben partijen afgesproken dat de aandelen economisch gezien per 1 januari 2026 zullen overgaan. De overdracht van de juridische eigendom van de aandelen Impuls aan de Staat en Provincie Zeeland staat gepland voor eind juni 2026. Alles onder voorbehoud van instemming van alle betrokkenen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="747A3D6E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="1093A517" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="0B312E36" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dochtermaatschappij IFZ zal daarna verdwijnen d.m.v. een juridische fusie tussen Impuls en IFZ. Hierdoor gaat het vermogen van IFZ onder algemene titel over naar Impuls en houdt IFZ op te bestaan. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF2484" w:rsidP="00DF2484" w:rsidRDefault="00DF2484" w14:paraId="73886970" w14:textId="77777777">
-[...18 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="78C692B3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="74F6C8FF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>De huisaccountant van Impuls heeft de beoogde herstructurering fiscaal doorgelicht en geconcludeerd dat aan deze transactie geen nadelige fiscale gevolgen zijn verbonden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF2484" w:rsidP="00DF2484" w:rsidRDefault="00DF2484" w14:paraId="43E5EC91" w14:textId="77777777">
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="3A89D519" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00CE3E54" w:rsidR="00DF2484" w:rsidP="00DF2484" w:rsidRDefault="00DF2484" w14:paraId="66B14CFE" w14:textId="77777777">
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="54C100AA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De governance na herstructurering </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF2484" w:rsidP="00DF2484" w:rsidRDefault="00DF2484" w14:paraId="3AE38FB4" w14:textId="420B4BDA">
-[...86 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="0B4358C5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De statuten van Impuls worden – voorafgaand aan de transactie - zodanig volgens de richtlijnen van de Staat aangepast dat zodanige zeggenschapsrechten aan de aandeelhoudersvergadering worden toegekend op onderwerpen die de Staat als aandeel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>houder belangrijk vindt. Dit past in een lijn die de Staat ook bij andere ROM’s hanteert. Door deze wijzigingen in de statuten kan de Staat als aandeel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>houder slagvaardig opereren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="31B13D55" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00CE3E54" w:rsidR="00DF2484" w:rsidP="00DF2484" w:rsidRDefault="00DF2484" w14:paraId="505434A6" w14:textId="77777777">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="778AAF75" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Financiële positie van de ROM</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CE3E54" w:rsidR="00DF2484" w:rsidP="00DF2484" w:rsidRDefault="00DF2484" w14:paraId="49749C1F" w14:textId="58CB6BD1">
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="1E7A0395" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Een voorafgaande financiële due diligence is niet nodig, aangezien EZK als aandeelhouder van IFZ goed geïnformeerd is over het aanwezige vermogen en de investeringsportefeuille van de ROM. Dat geldt ook voor Impuls. EZK is weliswaar geen aandeelhouder in Impuls, maar is vanuit de subsidie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE3E54">
-[...25 lines deleted...]
-    <w:p w:rsidR="00DF2484" w:rsidP="00DF2484" w:rsidRDefault="00DF2484" w14:paraId="1996269C" w14:textId="77777777">
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>relatie goed op de hoogte van het financiële reilen en zeilen van de organisatie. Daarnaast wordt EZK als toekomstig aandeelhouder van Impuls al een aantal jaren uitgenodigd om de aandeelhoudersvergadering van Impuls als toehoorder bij te wonen. Zodoende is EZK goed ingevoerd in de financiële positie van Impuls. Bovendien is de beoogde transactie gebaseerd op door de accountant van Impuls gecontroleerde jaarrekeningen van 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="49E82A25" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00CE3E54" w:rsidR="00DF2484" w:rsidP="00DF2484" w:rsidRDefault="00DF2484" w14:paraId="3053DDE1" w14:textId="77777777">
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="6AA59E10" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Motivatie van Impuls t.a.v. het aandeel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE3E54">
-        <w:rPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t xml:space="preserve">houderschap van de Staat </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF2484" w:rsidP="00DF2484" w:rsidRDefault="00DF2484" w14:paraId="1C73C4DA" w14:textId="77777777">
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="6EADB6BC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Aandeelhouders en het bestuur van Impuls zijn van mening dat het aandeel</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>houder</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t xml:space="preserve">schap van de Staat meerwaarde biedt voor de organisatie op het gebied van strategie, kennis en netwerk. Daarbij zorgt de Staat als aandeelhouder ervoor dat de publieke beleidsdoelen zo doelmatig door de ROM kunnen worden uitgevoerd. Daarnaast zorgt de herstructurering voor een versimpeling van de governance structuur door opheffing van de dochtermaatschappij IFZ. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF2484" w:rsidP="00DF2484" w:rsidRDefault="00DF2484" w14:paraId="205396F2" w14:textId="77777777">
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="19482BDB" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="00C73738" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Planning</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009E074A" w:rsidRDefault="00395941" w14:paraId="269A599A" w14:textId="0EF4084C">
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="759E1DD5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...51 lines deleted...]
-    <w:p w:rsidR="00DF2484" w:rsidRDefault="009226EE" w14:paraId="42BD45B0" w14:textId="2881CDD7">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">De Algemene Vergaderingen van Impuls en IFZ staan gelijktijdig gepland op 24 juni 2026, waarin besluitvorming over de herstructurering zal plaatsvinden. Daarna kan de akte van overdracht van aandelen Impuls aan de Staat en Provincie Zeeland passeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="4DEB60F3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...39 lines deleted...]
-    <w:p w:rsidR="004A3F5C" w:rsidRDefault="004A3F5C" w14:paraId="39D0CE5A" w14:textId="16C272AC">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Staat kan in de Algemene Vergadering van IFZ pas instemmen met de herstructurering na het voldoen aan de verplichtingen op grond van de CW. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="59F3374C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...45 lines deleted...]
-    <w:p w:rsidRPr="00DD5D6B" w:rsidR="00DD5D6B" w:rsidP="00B66A24" w:rsidRDefault="00DD5D6B" w14:paraId="303DA6DF" w14:textId="3CB5E17D">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Provinciale Staten moeten tegelijkertijd instemmen in de Algemene Vergaderingen van Impuls en IFZ voor het voor hun relevante deel van de herstructurering. Dat geldt ook voor de 13 gemeenteraden in de Algemene Vergadering van Impuls.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="629D4376" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">De ROM in Flevoland is de andere beleidsdeelneming, waarin de Staat geen aandeelhouder is in de moedermaatschappij. Op dit moment wordt door EZK gewerkt aan een soortgelijke herstructurering als bij Impuls. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD5D6B">
-[...83 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op het moment dat het zover is, zullen de Kamers hierover worden geïnformeerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="4631F270" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="66F43BA7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005618D9" w:rsidR="0098258D" w:rsidP="0098258D" w:rsidRDefault="0098258D" w14:paraId="3409359E" w14:textId="1FD35E9E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Economische Zaken en Klimaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005618D9" w:rsidR="00BB6AB2" w:rsidP="00BB6AB2" w:rsidRDefault="00BB6AB2" w14:paraId="33C19789" w14:textId="47E28287">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9" w:rsidR="0098258D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.G.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Herbert</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005618D9" w:rsidR="00217BEA" w:rsidP="00BB6AB2" w:rsidRDefault="00217BEA" w14:paraId="23CE96B7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005618D9" w:rsidR="002A43D4" w:rsidP="00BB6AB2" w:rsidRDefault="002A43D4" w14:paraId="3EA14688" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005618D9" w:rsidP="00BB6AB2" w:rsidRDefault="002A43D4" w14:paraId="1CFC0822" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ter griffie van de Eerste en van de Tweede Kamer der </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005618D9" w:rsidP="00BB6AB2" w:rsidRDefault="002A43D4" w14:paraId="6119977A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staten-Generaal ontvangen op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9" w:rsidR="00ED1972">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>30 april</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">De wens over de voorgenomen privaatrechtelijke </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005618D9" w:rsidP="00BB6AB2" w:rsidRDefault="002A43D4" w14:paraId="63C96879" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rechtshandeling nadere inlichtingen te ontvangen kan </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005618D9" w:rsidP="00BB6AB2" w:rsidRDefault="002A43D4" w14:paraId="32E6ABC8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">door of namens een van beide Kamers of door ten </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005618D9" w:rsidP="00BB6AB2" w:rsidRDefault="002A43D4" w14:paraId="2A7DC61B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">minste vijftien leden van de Eerste Kamer dan wel </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005618D9" w:rsidP="00BB6AB2" w:rsidRDefault="002A43D4" w14:paraId="641E5A02" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dertig leden van de Tweede Kamer te kennen worden </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005618D9" w:rsidP="00BB6AB2" w:rsidRDefault="002A43D4" w14:paraId="11B38C39" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gegeven uiterlijk </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9" w:rsidR="004C65BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>10 juni 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">De voorgenomen privaatrechtelijke rechtshandeling </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005618D9" w:rsidP="00BB6AB2" w:rsidRDefault="002A43D4" w14:paraId="0370B670" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kan niet eerder worden verricht dan op 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9" w:rsidR="004C65BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> juni 2026 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005618D9" w:rsidP="00BB6AB2" w:rsidRDefault="002A43D4" w14:paraId="07DD5CA4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dan wel binnen veertien dagen na het verstrekken </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A43D4" w:rsidP="00BB6AB2" w:rsidRDefault="002A43D4" w14:paraId="5B5871A5" w14:textId="16139239">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005618D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>van de in de vorige volzin bedoelde inlichtingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005618D9" w:rsidR="005618D9" w:rsidP="00BB6AB2" w:rsidRDefault="005618D9" w14:paraId="1E4EC204" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="005618D9" w:rsidR="005618D9" w:rsidSect="00BC3AE0">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="699D619B" w14:textId="77777777" w:rsidR="00F64DEE" w:rsidRDefault="00F64DEE">
+    <w:p w14:paraId="3BAC526B" w14:textId="77777777" w:rsidR="00F13434" w:rsidRDefault="00F13434" w:rsidP="00BB6AB2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55B65977" w14:textId="77777777" w:rsidR="00F64DEE" w:rsidRDefault="00F64DEE"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55C53B93" w14:textId="77777777" w:rsidR="00F64DEE" w:rsidRDefault="00F64DEE">
+    <w:p w14:paraId="7C1D3569" w14:textId="77777777" w:rsidR="00F13434" w:rsidRDefault="00F13434" w:rsidP="00BB6AB2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A8B47DA" w14:textId="77777777" w:rsidR="00F64DEE" w:rsidRDefault="00F64DEE"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3C4EBCBB" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="10FCFF15" w14:textId="77777777" w:rsidR="00BB6AB2" w:rsidRPr="00BB6AB2" w:rsidRDefault="00BB6AB2" w:rsidP="00BB6AB2">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="52979221" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="28F8B49B" w14:textId="77777777" w:rsidR="00BB6AB2" w:rsidRPr="00BB6AB2" w:rsidRDefault="00BB6AB2" w:rsidP="00BB6AB2">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1BCDD35B" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5A5C340C" w14:textId="77777777" w:rsidR="00BB6AB2" w:rsidRPr="00BB6AB2" w:rsidRDefault="00BB6AB2" w:rsidP="00BB6AB2">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A9F5D8E" w14:textId="77777777" w:rsidR="00F64DEE" w:rsidRDefault="00F64DEE">
+    <w:p w14:paraId="2207702B" w14:textId="77777777" w:rsidR="00F13434" w:rsidRDefault="00F13434" w:rsidP="00BB6AB2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ED4F84A" w14:textId="77777777" w:rsidR="00F64DEE" w:rsidRDefault="00F64DEE"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05489B3C" w14:textId="77777777" w:rsidR="00F64DEE" w:rsidRDefault="00F64DEE">
+    <w:p w14:paraId="10FDEFBF" w14:textId="77777777" w:rsidR="00F13434" w:rsidRDefault="00F13434" w:rsidP="00BB6AB2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D77ED3E" w14:textId="77777777" w:rsidR="00F64DEE" w:rsidRDefault="00F64DEE"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...94 lines deleted...]
-  <w:p w14:paraId="339A0537" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="2CA1A92E" w14:textId="77777777" w:rsidR="00BB6AB2" w:rsidRPr="00BB6AB2" w:rsidRDefault="00BB6AB2" w:rsidP="00BB6AB2">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...109 lines deleted...]
-  <w:p w14:paraId="595CD59A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="00D0609E">
+  <w:p w14:paraId="57830B72" w14:textId="77777777" w:rsidR="00BB6AB2" w:rsidRPr="00BB6AB2" w:rsidRDefault="00BB6AB2" w:rsidP="00BB6AB2">
     <w:pPr>
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="597B4C63" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...440 lines deleted...]
-  <w:p w14:paraId="59577913" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="61DCCEB0" w14:textId="77777777" w:rsidR="00BB6AB2" w:rsidRPr="00BB6AB2" w:rsidRDefault="00BB6AB2" w:rsidP="00BB6AB2">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...448 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14164BF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0CA0D2F6"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3804,1377 +2324,246 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...451 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="849679712">
+  <w:num w:numId="1" w16cid:durableId="19210028">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1183742199">
-[...14 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="120"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...698 lines deleted...]
-    <w:rsid w:val="00FF68A4"/>
+    <w:rsidRoot w:val="00BB6AB2"/>
+    <w:rsid w:val="00172E76"/>
+    <w:rsid w:val="00217BEA"/>
+    <w:rsid w:val="002A43D4"/>
+    <w:rsid w:val="00383CDB"/>
+    <w:rsid w:val="004010C8"/>
+    <w:rsid w:val="004A1978"/>
+    <w:rsid w:val="004C65BA"/>
+    <w:rsid w:val="00546EFD"/>
+    <w:rsid w:val="005618D9"/>
+    <w:rsid w:val="005A227C"/>
+    <w:rsid w:val="0063264E"/>
+    <w:rsid w:val="006D0234"/>
+    <w:rsid w:val="00786C91"/>
+    <w:rsid w:val="008759B0"/>
+    <w:rsid w:val="008F6B7B"/>
+    <w:rsid w:val="00917B56"/>
+    <w:rsid w:val="0098258D"/>
+    <w:rsid w:val="00A33843"/>
+    <w:rsid w:val="00AB10AA"/>
+    <w:rsid w:val="00BB6AB2"/>
+    <w:rsid w:val="00BC3AE0"/>
+    <w:rsid w:val="00D2587D"/>
+    <w:rsid w:val="00E653F5"/>
+    <w:rsid w:val="00E76618"/>
+    <w:rsid w:val="00ED1972"/>
+    <w:rsid w:val="00F13434"/>
+    <w:rsid w:val="00FD7B0E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4A262498"/>
+  <w14:docId w14:val="01F8ACDD"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F4F6A245-E206-4A27-941E-2883079341F2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5196,74 +2585,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5412,1089 +2802,1160 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00BB6AB2"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00BB6AB2"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00BB6AB2"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00BB6AB2"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB6AB2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB6AB2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB6AB2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB6AB2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB6AB2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00BB6AB2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB6AB2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB6AB2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB6AB2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB6AB2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB6AB2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB6AB2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB6AB2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BB6AB2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB6AB2"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00BB6AB2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB6AB2"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00BB6AB2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB6AB2"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00BB6AB2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB6AB2"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB6AB2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB6AB2"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00BB6AB2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BB6AB2"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00BB6AB2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00BB6AB2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00BB6AB2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...30 lines deleted...]
-      <w:szCs w:val="18"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00BB6AB2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="00BB6AB2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00BB6AB2"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00BB6AB2"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00BB6AB2"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
     <w:name w:val="Huisstijl-NAW"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00BB6AB2"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00BB6AB2"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl-Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00BB6AB2"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
     <w:name w:val="Huisstijl-Kopje"/>
     <w:basedOn w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00BB6AB2"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Voorwaarden">
-[...27 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
     <w:name w:val="Huisstijl-Paginanummering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00BB6AB2"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...24 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+    <w:rsid w:val="00BB6AB2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...327 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fzoek.officielebekendmakingen.nl%2Fstcrt-2025-32902.html&amp;data=05%7C02%7Cg.w.a.vanoverbeekdemeijer%40minezk.nl%7C3f7f9efd3a4a41a6ae3f08de6ae06624%7C1321633ef6b944e2a44f59b9d264ecb7%7C0%7C0%7C639065709203891101%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=2qOUgUZM1LGSGDc4%2FSxcPuXQYSNQtrnLH0Cj6xkQQBE%3D&amp;reserved=0" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{4bde8109-f994-4a60-a1d3-5c95e2ff3620}" enabled="1" method="Privileged" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="0" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>7573</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1491</ap:Words>
+  <ap:Characters>8201</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>63</ap:Lines>
-  <ap:Paragraphs>17</ap:Paragraphs>
+  <ap:Lines>68</ap:Lines>
+  <ap:Paragraphs>19</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8769</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9673</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>