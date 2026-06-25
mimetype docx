--- v0 (2026-05-01)
+++ v1 (2026-06-25)
@@ -1,4094 +1,1688 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00E615E6" w:rsidP="004C2336" w:rsidRDefault="00E615E6" w14:paraId="10FE928E" w14:textId="77777777">
-[...18 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00AA54FB" w:rsidP="00AA54FB" w:rsidRDefault="00B62E6B" w14:paraId="6F3BE5BD" w14:textId="07540255">
+      <w:pPr>
+        <w:ind w:left="2832" w:hanging="2832"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>21501-33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6518" w:rsidR="00AA54FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Raad voor Vervoer, Telecommunicatie en Energie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00AA54FB" w:rsidP="00AA54FB" w:rsidRDefault="00AA54FB" w14:paraId="12D0F4F8" w14:textId="7C666B7F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2832" w:hanging="2832"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1199</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Klimaat en Groene Groei</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00AA54FB" w:rsidP="00B62E6B" w:rsidRDefault="00AA54FB" w14:paraId="0012C70B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00AA54FB" w:rsidP="00B62E6B" w:rsidRDefault="00AA54FB" w14:paraId="77598EED" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00AA54FB" w14:paraId="066D1D71" w14:textId="3416ED75">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Den Haag, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6518" w:rsidR="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>30 april 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6518" w:rsidR="00B62E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="006F6518" w:rsidR="00B62E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Bijgevoegd vindt u de geannoteerde agenda voor de informele Energieraad van 12 en 13 mei in Cyprus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="230F1ECB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="161D0D33" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Daarnaast wordt met deze brief de Kamer geïnformeerd over het voorstel van de Europese Commissie voor een gerichte herziening van de Marktstabiliteitsreserve (MSR) van het ETS1.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2336" w:rsidP="004C2336" w:rsidRDefault="004C2336" w14:paraId="2B08202D" w14:textId="77777777"/>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="73902199" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="006F6518" w14:paraId="294B7F72" w14:textId="23221E69">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6518" w:rsidR="00B62E6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Klimaat en Groene Groei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F6518" w:rsidR="006F6518" w:rsidP="006F6518" w:rsidRDefault="006F6518" w14:paraId="49E95D00" w14:textId="027C9CEA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk222840271" w:id="0"/>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>-van der Meer</w:t>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Veldhoven-van der Meer</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="00E615E6" w:rsidP="004C2336" w:rsidRDefault="0041456E" w14:paraId="1471CADC" w14:textId="2E807AA7">
-[...127 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="006F6518" w:rsidR="006F6518" w:rsidP="00B62E6B" w:rsidRDefault="006F6518" w14:paraId="57D9644A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="5064F8C7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="4CA8C541" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="01A43C16" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="14A1D9EF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="2032534F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="45B2C67E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="7675A839" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="1AC39024" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="5B7D6B40" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="75885C99" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="0B555E6F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="65147DBF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="5E28F5C8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="6469DAFC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="4C02F3E0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="2852BBA8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="08F5E95C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E615E6" w:rsidP="004C2336" w:rsidRDefault="00E615E6" w14:paraId="5873B803" w14:textId="50A9F34C">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="5D063348" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Geannoteerde Agenda Energieraad (informeel) 12-13 mei 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0017212E" w:rsidP="004C2336" w:rsidRDefault="0017212E" w14:paraId="39D6E3FC" w14:textId="16867DD4">
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="51EA2839" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Op 12 en 13 mei a.s. vindt in Cyprus, Nicosia, de informele Energieraad plaats. Op het moment van schrijven is de exacte agenda nog niet bekend en ontbreken de stukken die duiding geven aan de inhoud van de discussies. Naar verwachting zullen de hoge energieprijzen en leveringszekerheid, mede in het licht van het conflict in het Midden-Oosten, het thema ‘energieveiligheid’ en de rol en ontwikkeling van energieopslag worden geagendeerd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0017212E" w:rsidP="004C2336" w:rsidRDefault="0017212E" w14:paraId="03F51716" w14:textId="77777777">
-[...9 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="1F15EF19" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="27824423" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Impact conflict Midden-Oosten op energieprijzen en leveringszekerheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0017212E" w:rsidP="004C2336" w:rsidRDefault="0017212E" w14:paraId="4A3840E8" w14:textId="38CC0F3F">
-[...37 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="4B7CB314" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Naar verwachting zal op de informele Energieraad een discussie plaatsvinden over de impact van het conflict in het Midden-Oosten op de energiesituatie in Europa. Deze volgt op diverse eerdere uitwisselingen zoals in de vorige Energieraad van maandag 16 maart, de extra videoconferentie van EU energieministers van dinsdag 31 maart en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6518" w:rsidDel="285041B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> de Europese Raad van </w:t>
       </w:r>
-      <w:r w:rsidRPr="12C79FB6">
-[...11 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>19-20 maart.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6518">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="12C79FB6">
-[...25 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De Europese Raad heeft op 19 maart in zijn conclusies de Commissie opgeroepen om met een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...186 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>toolbox</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">te komen met gerichte en tijdelijke maatregelen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6518" w:rsidDel="00AE39B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">om de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>negatieve impact van het conflict in het Midden-Oosten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6518" w:rsidDel="0EC5B644">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op de energieprijzen te mitigeren. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Commissie heeft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6518" w:rsidDel="000C2372">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eerste initiatieven aangekondigd </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>die zij naar verwachting in de vorm van een mededeling op 22 april a.s. zal publiceren. Naar verwachting zal tijdens de informele Energieraad hierover een eerste uitwisseling plaatsvinden. De inhoud van deze mededeling is op het moment van schrijven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6518" w:rsidDel="00C743BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nog niet bekend. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Na publicatie zal het kabinet de Kamer informeren door middel van een kabinets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6518" w:rsidDel="0045243F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>appreciatie van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6518" w:rsidDel="00C743BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de voorstellen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="09EEE13B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="2C435B8B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet is ten algemene van mening dat de recente stijging van de olie- en gasprijzen en energie-afhankelijkheden het belang van een snelle transitie naar schone energie onderstrepen. Deze transitie is niet alleen van belang voor de verduurzaming van onze energievoorziening, maar net zozeer voor de betaalbaarheid van energie, energie-onafhankelijkheid en strategische autonomie. Nederland is voorstander van structurele maatregelen die onze energie-onafhankelijkheid versterken en zorgen voor betaalbare schone energie, zoals de versnelde uitrol van schone energie, een sterk emissiehandelssysteem (EU ETS), het behoud van het huidige elektriciteitsmarktontwerp en verdere versterking van energienetwerken door spoedige aanname van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Grids</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Package</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0017212E" w:rsidP="004C2336" w:rsidRDefault="0017212E" w14:paraId="7CF8CBC0" w14:textId="77777777">
-[...119 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="2F1BA56F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="52A6672B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wat betreft de impact van de situatie in het Midden Oosten zal Nederland benadrukken dat het van belang is om verschillende scenario’s uit te werken, zodat we snel kunnen handelen als de situatie verslechtert. In Nederland is vooralsnog geen sprake van fysieke tekorten, maar Nederland acht een doorlopende grondige analyse van de Europese energiesituatie van groot belang. Nederland steunt daarom de coördinatie op Europees niveau door middel van een sterke regierol van de Commissie bij energiecrises. Op basis van die regie kan de Commissie ook een belangrijke rol spelen bij het faciliteren van afstemming tussen lidstaten, bijvoorbeeld ten aanzien van nationale maatregelen, zoals de vrijgave van strategische olievoorraden. Tot slot ziet Nederland een rol voor de Commissie om met aanbevelingen te komen voor energiebesparingsmaatregelen, die lidstaten kunnen ondersteunen bij het overwegen en vormgeven van nationale maatregelen. Eventuele maatregelen om de hoge energieprijzen te dempen moeten tijdelijk en gericht zijn en mogen niet het interne gelijke speelveld en de marktwerking verstoren. Nederland is ook geen voorstander van ingrijpende aanpassingen van het elektriciteitsmarktontwerp of prijsplafonds, gezien de risico’s voor de leveringszekerheid en de verstorende impact op het functioneren van de markt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="54D0C046" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="676D2D98" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Energieveiligheid</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0017212E" w:rsidP="004C2336" w:rsidRDefault="0017212E" w14:paraId="633C758A" w14:textId="40D07012">
-[...71 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="627B1D33" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tijdens de informele Energieraad zal naar verwachting ook het thema energieveiligheid worden besproken. De Commissie heeft aangekondigd in juni een voorstel voor een hernieuwd raamwerk te publiceren voor energieveiligheid. In dat kader zal de Commissie een voorstel presenteren voor de herziening van de verordeningen voor de risicoparaatheid van elektriciteit (Verordening-EU 2019/941) en leveringszekerheid van aardgas (Verordening-EU 2017/1938). Voor wat betreft de verordening voor gasleveringszekerheid zet Nederland in op een toekomstbestendig EU-kader dat is afgestemd op de nieuwe realiteit van de Europese gasmarkt. Nederland heeft hiertoe, samen met Duitsland en Oostenrijk, een non paper ingediend bij de Europese Commissie dat eerder al met de Eerste en Tweede Kamer is gedeeld als bijlage bij de Geannoteerde Agenda van de Energieraad van 15 december 2025. Nederland is er voorstander van om in Europees verband verder na te denken over het aanleggen van strategische voorraden voor gas en over de eerlijke verdeling van de kosten hiervan tussen lidstaten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="281C0678" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="5630F45F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3CD0F050">
-[...45 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor wat betreft de verordening voor de risicoparaatheid van elektriciteit zet Nederland in op een versterkte coördinatie en een duidelijker operationeel kader. Ook pleit Nederland voor een sterkere rol voor de Commissie en de bestaande EU Electricity </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Coordination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Group voor de coördinatie tijdens crisissituaties. Tot slot is Nederland voorstander van verdere stroomlijning op bepaalde onderdelen van de bestaande verordeningen voor gas en elektriciteit, zoals het gebruik van definities, de wijze waarop risicoanalyse plaatsvindt en de structuur van risicoparaatheidsplannen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="2F1BC4FE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="57610E00" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Energieopslag</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0017212E" w:rsidP="004C2336" w:rsidRDefault="0017212E" w14:paraId="64327D94" w14:textId="1E198877">
-[...53 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="41630C03" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De verwachting is dat ook de rol en de ontwikkeling van energieopslag zal worden besproken. Energieopslag is een belangrijk middel om te zorgen voor meer flexibiliteit, het faciliteren van de toenemende elektriciteitsproductie uit variabele bronnen zoals wind en zon en het verlichten van netcongestie. Daarom werkt het kabinet met de sector en netbeheerders aan het verbeteren van de toepassing en inpassing van verschillende typen batterijen en aan een Integrale Beleidsagenda Energieopslag die rond de zomer met de Kamer wordt gedeeld. Daarnaast werkt het kabinet aan de opschaling van moleculen- en warmteopslag, omdat deze de elektriciteitsopslag goed aanvullen en netcongestie kunnen verlichten (Routekaart Energieopslag)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6518">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="3CD0F050">
-[...21 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ook zet het kabinet in op het stimuleren van een nieuwe generatie energieopslag met meer duurzame en veiligere eigenschappen en minder strategische afhankelijkheden. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="0FD0AC27" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E615E6" w:rsidP="004C2336" w:rsidRDefault="0017212E" w14:paraId="2510A661" w14:textId="625AD31D">
-[...11 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="53691E92" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op Europees niveau heeft de Commissie verschillende strategieën gepubliceerd gericht op het vergroten van het Europese productievermogen voor batterijen en het verkleinen van de afhankelijkheid van China, waaronder de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Battery</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Booster </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Strategy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>RESourceEU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Action Plan (beide uit 2025) en meest recent het voorstel voor de Industrial Accelerator Act (IAA).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6518">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="43DBE13F">
-[...45 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Europese samenwerking is noodzakelijk voor het ontwikkelen van een Europese batterij-industrie. De ministeries van Infrastructuur en Waterstaat en Economische Zaken en Klimaat werken momenteel aan een batterijenstrategie, die later dit jaar zal worden afgerond. Wat betreft de in de IAA voorgestelde Europese herkomsteisen t.a.v. publieke aanbestedingen en subsidies is het kabinet terughoudend. Per sector weegt het kabinet zorgvuldig af of de baten opwegen tegen de kosten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="02C6AF0B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="1B35F0F8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3CD0F050">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...43 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Toelichting voorstel gerichte herziening marktstabiliteitsreserve (MSR) in het ETS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="7F6A27DE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Europese Commissie heeft op 1 april een voorstel gepubliceerd voor een gerichte herziening van de Marktstabiliteitsreserve (MSR) van het EU ETS1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F6518">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="419B220D">
-[...152 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Het voorstel ziet op het schrappen van het annuleringsmechanisme van de MSR. De MSR heeft als doel om vraag en aanbod van ETS-rechten beter met elkaar in balans te brengen. Op basis van vaste parameters worden bij een overschot aan ETS-rechten in de markt, ETS-rechten vanuit de markt in de MSR geplaatst. Deze ETS-rechten komen weer op de markt zodra er een tekort aan rechten op de markt is. Als de MSR meer dan 400 miljoen ETS-rechten bevat, wordt het overschot aan ETS-rechten geannuleerd. Het huidige voorstel schrapt dit annuleringsmechanisme, waardoor alle ETS-rechten die in de MSR worden geplaatst in de MSR blijven en op termijn terug op de markt komen. Als gevolg van deze herziening ontstaat meer emissieruimte binnen het ETS, waarbij de omvang afhangt van de toekomstige opnames door de MSR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="26887553" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="5C09A66D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het kabinet erkent de zorgen over hoge energieprijzen in combinatie met toenemende internationale concurrentie, en deelt de wens hier op korte en middellange termijn oplossingen voor te vinden, maar zonder daarbij het klimaatbeleid te verzwakken. In juli komt de Commissie met een breder voorstel voor de herziening van de ETS-richtlijn en het MSR-besluit. Het huidige voorstel is echter losgetrokken van deze herzieningen en niet voorzien van een effectinschatting. Het kabinet is dan ook kritisch op het proces en de inhoud van dit voorstel, en heeft in de raadswerkgroep reeds aangegeven (samen met een groep andere gelijkgezinde landen) geen voorstander te zijn van deze gerichte wijziging van de MSR. Nederland zal het voorzitterschap om een nadere toelichting verzoeken waarom besluitvorming niet integraal kan plaatsvinden met de ETS- en MSR-herziening, aangezien een integrale behandeling de voorkeur geniet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="7942830E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00B62E6B" w:rsidP="00B62E6B" w:rsidRDefault="00B62E6B" w14:paraId="07AA99AA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In het Europese krachtenveld hebben enkele lidstaten zich de afgelopen periode kritisch uitgelaten over het ETS. Tegen deze achtergrond heeft de Europese Commissie het MSR voorstel gedaan, met het oog op het adresseren van deze zorgen op de korte termijn. De verwachting is dat dit voorstel ondanks het verzet van genoemde landen uiteindelijk op steun kan rekenen onder de lidstaten. In dat geval zal het kabinet er in ieder geval voor pleiten om de effecten van dit voorstel, de aankomende ETS-1 herziening en de bredere MSR-herziening integraal te wegen, om te borgen dat het ETS voldoende bijdraagt aan het behalen van het Europese klimaatdoel voor 2040.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006F6518" w:rsidR="00217BEA" w:rsidP="00B62E6B" w:rsidRDefault="00217BEA" w14:paraId="36D5BFB0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="006F6518" w:rsidR="00217BEA" w:rsidSect="00B62E6B">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C17B826" w14:textId="77777777" w:rsidR="0041456E" w:rsidRDefault="0041456E">
+    <w:p w14:paraId="4B8A2CBF" w14:textId="77777777" w:rsidR="008B42F3" w:rsidRDefault="008B42F3" w:rsidP="00B62E6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75006823" w14:textId="77777777" w:rsidR="0041456E" w:rsidRDefault="0041456E"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="664F6C03" w14:textId="77777777" w:rsidR="0041456E" w:rsidRDefault="0041456E">
+    <w:p w14:paraId="4800B923" w14:textId="77777777" w:rsidR="008B42F3" w:rsidRDefault="008B42F3" w:rsidP="00B62E6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FEFA1BC" w14:textId="77777777" w:rsidR="0041456E" w:rsidRDefault="0041456E"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2E93DCC2" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="20799B56" w14:textId="77777777" w:rsidR="00B62E6B" w:rsidRPr="00B62E6B" w:rsidRDefault="00B62E6B" w:rsidP="00B62E6B">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="4244FB6A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="2C764BF2" w14:textId="77777777" w:rsidR="00B62E6B" w:rsidRPr="00B62E6B" w:rsidRDefault="00B62E6B" w:rsidP="00B62E6B">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="6B6DF4B6" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="562B1780" w14:textId="77777777" w:rsidR="00B62E6B" w:rsidRPr="00B62E6B" w:rsidRDefault="00B62E6B" w:rsidP="00B62E6B">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5DA81750" w14:textId="77777777" w:rsidR="0041456E" w:rsidRDefault="0041456E">
+    <w:p w14:paraId="20BC8723" w14:textId="77777777" w:rsidR="008B42F3" w:rsidRDefault="008B42F3" w:rsidP="00B62E6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14933CB2" w14:textId="77777777" w:rsidR="0041456E" w:rsidRDefault="0041456E"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F32D67F" w14:textId="77777777" w:rsidR="0041456E" w:rsidRDefault="0041456E">
+    <w:p w14:paraId="3C0A1ADD" w14:textId="77777777" w:rsidR="008B42F3" w:rsidRDefault="008B42F3" w:rsidP="00B62E6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C5BCA63" w14:textId="77777777" w:rsidR="0041456E" w:rsidRDefault="0041456E"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="5FB4A24D" w14:textId="77777777" w:rsidR="0017212E" w:rsidRDefault="0017212E" w:rsidP="0017212E">
+    <w:p w14:paraId="44D53A63" w14:textId="635D318F" w:rsidR="00B62E6B" w:rsidRPr="006F6518" w:rsidRDefault="00B62E6B" w:rsidP="00B62E6B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F6518">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-        <w:t>2397.</w:t>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 21 501-33, nr. 1124 en Kamerstuk 21 501-20, nr. 2397.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="00088E35" w14:textId="752786C7" w:rsidR="0017212E" w:rsidRDefault="0017212E" w:rsidP="0017212E">
+    <w:p w14:paraId="432DB212" w14:textId="2B297473" w:rsidR="00B62E6B" w:rsidRPr="006F6518" w:rsidRDefault="00B62E6B" w:rsidP="00B62E6B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F6518">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 29 023, nr. 430 en Kamerstuk 29 023, nr. 534. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="02E8FE19" w14:textId="0B221C59" w:rsidR="0017212E" w:rsidRPr="000E2ADF" w:rsidRDefault="0017212E" w:rsidP="0017212E">
+    <w:p w14:paraId="4B1528AA" w14:textId="77777777" w:rsidR="00B62E6B" w:rsidRPr="006F6518" w:rsidRDefault="00B62E6B" w:rsidP="00B62E6B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006F6518">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000E2ADF">
-        <w:rPr>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> BNC fiche Verordening Industrial Accelerator Act, 10 april 2026</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> BNC fiche </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>Verordening</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Industrial Accelerator Act, 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>april</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="75F4105C" w14:textId="77777777" w:rsidR="0017212E" w:rsidRDefault="0017212E" w:rsidP="0017212E">
+    <w:p w14:paraId="05C5F095" w14:textId="77777777" w:rsidR="00B62E6B" w:rsidRPr="006F6518" w:rsidRDefault="00B62E6B" w:rsidP="00B62E6B">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F6518">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006F6518">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Europese emissiehandelssysteem voor de emissies van de sectoren industrie, elektriciteit, luchtvaart en zeevaart. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...94 lines deleted...]
-  <w:p w14:paraId="01B43550" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="5CFE1B28" w14:textId="77777777" w:rsidR="00B62E6B" w:rsidRPr="00B62E6B" w:rsidRDefault="00B62E6B" w:rsidP="00B62E6B">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...535 lines deleted...]
-  <w:p w14:paraId="279C3EF0" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="016422F2" w14:textId="77777777" w:rsidR="00B62E6B" w:rsidRPr="00B62E6B" w:rsidRDefault="00B62E6B" w:rsidP="00B62E6B">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="79C8A732" w14:textId="77777777" w:rsidR="00B62E6B" w:rsidRPr="00B62E6B" w:rsidRDefault="00B62E6B" w:rsidP="00B62E6B">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="108"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...643 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00B62E6B"/>
+    <w:rsid w:val="000053A0"/>
+    <w:rsid w:val="00217BEA"/>
+    <w:rsid w:val="006F6518"/>
+    <w:rsid w:val="008759B0"/>
+    <w:rsid w:val="008B42F3"/>
+    <w:rsid w:val="00A83E2A"/>
+    <w:rsid w:val="00AA54FB"/>
+    <w:rsid w:val="00B62E6B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="730B456F"/>
+  <w14:docId w14:val="679D4C95"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E71CCFFE-9463-48C5-815F-1E58CE1522B2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4110,74 +1704,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4326,1053 +1921,1188 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00B62E6B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00B62E6B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00B62E6B"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00B62E6B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B62E6B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B62E6B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B62E6B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B62E6B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B62E6B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B62E6B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B62E6B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B62E6B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B62E6B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B62E6B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B62E6B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B62E6B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B62E6B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B62E6B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B62E6B"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B62E6B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B62E6B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B62E6B"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B62E6B"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B62E6B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B62E6B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B62E6B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B62E6B"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B62E6B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B62E6B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00B62E6B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00B62E6B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00B62E6B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...30 lines deleted...]
-      <w:szCs w:val="18"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="00B62E6B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="00B62E6B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00B62E6B"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00B62E6B"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00B62E6B"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
     <w:name w:val="Huisstijl-NAW"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00B62E6B"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...6 lines deleted...]
-      <w:u w:val="single"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl-Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00B62E6B"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
     <w:name w:val="Huisstijl-Kopje"/>
     <w:basedOn w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00B62E6B"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Voorwaarden">
-[...27 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
     <w:name w:val="Huisstijl-Paginanummering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00B62E6B"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...24 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+    <w:rsid w:val="00B62E6B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...9 lines deleted...]
-      <w:color w:val="808080"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C82AFE"/>
+    <w:rsid w:val="00B62E6B"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C82AFE"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00B62E6B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...207 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E615E6"/>
+    <w:rsid w:val="00B62E6B"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...33 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>8569</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1584</ap:Words>
+  <ap:Characters>8717</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>71</ap:Lines>
+  <ap:Lines>72</ap:Lines>
   <ap:Paragraphs>20</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>10107</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10281</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>