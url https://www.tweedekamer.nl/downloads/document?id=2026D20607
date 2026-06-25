--- v0 (2026-05-01)
+++ v1 (2026-06-25)
@@ -42,66 +42,82 @@
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="6590"/>
       </w:tblGrid>
       <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00F13442" w14:paraId="688FB9B1" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9142" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="0039098C" w:rsidR="00CB3578" w:rsidP="0039098C" w:rsidRDefault="0039098C" w14:paraId="19B5A536" w14:textId="0CF9923C">
+          <w:p w:rsidRPr="0039098C" w:rsidR="00CB3578" w:rsidP="0039098C" w:rsidRDefault="0039098C" w14:paraId="19B5A536" w14:textId="7AC47389">
             <w:pPr>
               <w:pStyle w:val="Amendement"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0039098C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>Bijgewerkt t/m nr. 8 (NvW d.d. 28 april 2026)</w:t>
+              <w:t>Bijgewerkt t/m nr. 8 (NvW d.d. 2</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE6ED8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0039098C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> april 2026)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="6A2CA1A7" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
@@ -183,71 +199,51 @@
           <w:tcPr>
             <w:tcW w:w="6590" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidRPr="00EB12A4" w:rsidR="002A727C" w:rsidP="00EB12A4" w:rsidRDefault="00EB12A4" w14:paraId="0A5CC41D" w14:textId="0E79AC55">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB12A4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Wijziging van de Wet aanvullende bepalingen verwerking persoonsgegevens in de zorg in verband met Richtlijn (EU) 2011/24 van het Europees Parlement en de Raad van 9 maart 2011 betreffende de toepassing van de rechten van patiënten bij grensoverschrijdende gezondheidszorg (</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> 2011, L 88)</w:t>
+              <w:t>Wijziging van de Wet aanvullende bepalingen verwerking persoonsgegevens in de zorg in verband met Richtlijn (EU) 2011/24 van het Europees Parlement en de Raad van 9 maart 2011 betreffende de toepassing van de rechten van patiënten bij grensoverschrijdende gezondheidszorg (PbEU 2011, L 88)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidTr="00A11E73" w14:paraId="129E9D57" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
             <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
@@ -548,69 +544,51 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EB12A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Alzo, Wij in overweging genomen hebben, dat het wenselijk is ter uitvoering van artikel 14 van Richtlijn (EU) 2011/24 van het Europees Parlement en de Raad van 9 maart 2011 betreffende de toepassing van de rechten van patiënten bij grensoverschrijdende</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB12A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>gezondheidszorg in de Wet aanvullende bepalingen grondslagen op te nemen ten behoeve van het uitwisselen van persoonsgegevens tussen zorgaanbieders via een nationaal contactpunt voor digitale gezondheid (</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 2011, L 88);</w:t>
+        <w:t>gezondheidszorg in de Wet aanvullende bepalingen grondslagen op te nemen ten behoeve van het uitwisselen van persoonsgegevens tussen zorgaanbieders via een nationaal contactpunt voor digitale gezondheid (PbEU 2011, L 88);</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00EB12A4" w:rsidR="00EB12A4" w:rsidP="00EB12A4" w:rsidRDefault="00EB12A4" w14:paraId="79F84B70" w14:textId="0DE798AE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00EB12A4">
         <w:rPr>
@@ -2107,72 +2085,72 @@
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidRPr="002168F4" w:rsidR="00CB3578" w:rsidSect="00A11E73">
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="357" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A7926BD" w14:textId="77777777" w:rsidR="00EB12A4" w:rsidRDefault="00EB12A4">
+    <w:p w14:paraId="1C43F4FA" w14:textId="77777777" w:rsidR="00BC12F8" w:rsidRDefault="00BC12F8">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C61D44B" w14:textId="77777777" w:rsidR="00EB12A4" w:rsidRDefault="00EB12A4">
+    <w:p w14:paraId="58455D2F" w14:textId="77777777" w:rsidR="00BC12F8" w:rsidRDefault="00BC12F8">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1B4D7EF1" w14:textId="77777777" w:rsidR="00EB12A4" w:rsidRDefault="00EB12A4">
+    <w:p w14:paraId="4DFEA90E" w14:textId="77777777" w:rsidR="00BC12F8" w:rsidRDefault="00BC12F8">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
@@ -2299,140 +2277,140 @@
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="002168F4">
       <w:rPr>
         <w:rStyle w:val="Paginanummer"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="433D26FF" w14:textId="77777777" w:rsidR="002168F4" w:rsidRPr="002168F4" w:rsidRDefault="002168F4" w:rsidP="002168F4">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C5935E2" w14:textId="77777777" w:rsidR="00EB12A4" w:rsidRDefault="00EB12A4">
+    <w:p w14:paraId="60E1E104" w14:textId="77777777" w:rsidR="00BC12F8" w:rsidRDefault="00BC12F8">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3131C1BC" w14:textId="77777777" w:rsidR="00EB12A4" w:rsidRDefault="00EB12A4">
+    <w:p w14:paraId="26D321C0" w14:textId="77777777" w:rsidR="00BC12F8" w:rsidRDefault="00BC12F8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="1109"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EB12A4"/>
     <w:rsid w:val="00012DBE"/>
     <w:rsid w:val="000A1D81"/>
     <w:rsid w:val="00111ED3"/>
+    <w:rsid w:val="00117D7F"/>
     <w:rsid w:val="001C190E"/>
     <w:rsid w:val="002168F4"/>
     <w:rsid w:val="002A727C"/>
     <w:rsid w:val="0039098C"/>
     <w:rsid w:val="003A0C39"/>
     <w:rsid w:val="005D2707"/>
     <w:rsid w:val="00606255"/>
     <w:rsid w:val="00696FF5"/>
     <w:rsid w:val="006B607A"/>
     <w:rsid w:val="007D451C"/>
     <w:rsid w:val="00826224"/>
-    <w:rsid w:val="008C1317"/>
     <w:rsid w:val="00930A23"/>
     <w:rsid w:val="00941DE9"/>
     <w:rsid w:val="009C7354"/>
     <w:rsid w:val="009E1D68"/>
     <w:rsid w:val="009E6D7F"/>
     <w:rsid w:val="00A11E73"/>
     <w:rsid w:val="00A2521E"/>
     <w:rsid w:val="00AB585E"/>
     <w:rsid w:val="00AC4169"/>
     <w:rsid w:val="00AE436A"/>
+    <w:rsid w:val="00BC12F8"/>
     <w:rsid w:val="00BE483C"/>
     <w:rsid w:val="00C135B1"/>
     <w:rsid w:val="00C92DF8"/>
     <w:rsid w:val="00CB3578"/>
     <w:rsid w:val="00D20AFA"/>
-    <w:rsid w:val="00D26264"/>
     <w:rsid w:val="00D55648"/>
+    <w:rsid w:val="00DE6ED8"/>
     <w:rsid w:val="00E16443"/>
     <w:rsid w:val="00E36EE9"/>
     <w:rsid w:val="00EB12A4"/>
     <w:rsid w:val="00F13442"/>
     <w:rsid w:val="00F956D4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">