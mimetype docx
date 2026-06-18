--- v0 (2026-05-01)
+++ v1 (2026-06-18)
@@ -1,2709 +1,1124 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00ED4D17" w:rsidR="00ED4D17" w:rsidP="00ED4D17" w:rsidRDefault="00041FEE" w14:paraId="2B2F9C68" w14:textId="7206B7E1">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00ED4D17">
+    <w:p w:rsidRPr="005E4A64" w:rsidR="005E4A64" w:rsidRDefault="006C244A" w14:paraId="1146E0E6" w14:textId="0C5A677F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E4A64" w:rsidR="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>501-02</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E4A64" w:rsidR="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Raad Algemene Zaken en Raad Buitenlandse Zaken </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E4A64" w:rsidR="006C244A" w:rsidP="005E4A64" w:rsidRDefault="005E4A64" w14:paraId="765412F3" w14:textId="007425CA">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E4A64" w:rsidR="006C244A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>3391</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>minister van Buitenlandse Handel en Ontwikkelingssamenwerking</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E4A64" w:rsidR="005E4A64" w:rsidP="006C244A" w:rsidRDefault="005E4A64" w14:paraId="1077EA76" w14:textId="3F706D50">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E4A64" w:rsidR="005E4A64" w:rsidP="006C244A" w:rsidRDefault="005E4A64" w14:paraId="4402D63F" w14:textId="3E9900E4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 29 april 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E4A64" w:rsidR="006C244A" w:rsidP="006C244A" w:rsidRDefault="006C244A" w14:paraId="3793F605" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E4A64" w:rsidR="006C244A" w:rsidP="006C244A" w:rsidRDefault="006C244A" w14:paraId="7FD72605" w14:textId="1267EA4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Zoals toegezegd tijdens het commissiedebat Informele Raad Buitenlandse Zaken Handel van 4 februari 2026 (TZ202602-042), informeer ik u via deze weg over de voortgang van de zogenoemde combitracks.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00ED4D17" w:rsidR="00ED4D17" w:rsidP="00ED4D17" w:rsidRDefault="00ED4D17" w14:paraId="3279E5A3" w14:textId="77777777"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> zelfbewust opkomen voor onze belangen wereldwijd, realistisch en waardengedreven. Dit doen we vanuit partnerschappen, complementair aan de Europese Unie</w:t>
+    <w:p w:rsidRPr="005E4A64" w:rsidR="006C244A" w:rsidP="006C244A" w:rsidRDefault="006C244A" w14:paraId="7BDA961C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E4A64" w:rsidR="006C244A" w:rsidP="006C244A" w:rsidRDefault="006C244A" w14:paraId="0BBD9999" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De combitracks maken onderdeel uit van het bredere buitenlandbeleid van het kabinet, gericht op het zelfbewust opkomen voor onze belangen wereldwijd, realistisch en waardengedreven. Dit doen we vanuit partnerschappen, complementair aan de Europese Unie</w:t>
       </w:r>
       <w:bookmarkStart w:name="_Hlk227321928" w:id="0"/>
-      <w:r w:rsidR="005F74FF">
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F74FF" w:rsidP="00ED4D17" w:rsidRDefault="005F74FF" w14:paraId="55701977" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="005E4A64" w:rsidR="006C244A" w:rsidP="006C244A" w:rsidRDefault="006C244A" w14:paraId="03BA4BF1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E4A64" w:rsidR="006C244A" w:rsidP="006C244A" w:rsidRDefault="006C244A" w14:paraId="1D00095C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Met sterke economische partnerschappen, gericht op wederzijdse belangen en met oog voor mens en milieu, kan de EU en Nederland daarbinnen tegenwicht bieden aan de invloed van andere grote machtsblokken. Vanuit ontwikkelingssamenwerking dragen we daaraan bij door met partnerlanden te werken aan marktontwikkeling, gericht op weerbare handelsketens en het stimuleren van lokale economieën. Lokale waardetoevoeging is wat ons onderscheidt.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidRPr="00ED4D17" w:rsidR="00ED4D17" w:rsidP="00ED4D17" w:rsidRDefault="00ED4D17" w14:paraId="78967D86" w14:textId="77777777">
+    <w:p w:rsidRPr="005E4A64" w:rsidR="006C244A" w:rsidP="006C244A" w:rsidRDefault="006C244A" w14:paraId="2573D9BA" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4490"/>
         </w:tabs>
-      </w:pPr>
-      <w:r w:rsidRPr="00ED4D17">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00ED4D17" w:rsidR="00ED4D17" w:rsidP="00ED4D17" w:rsidRDefault="00ED4D17" w14:paraId="405A8680" w14:textId="77777777">
+    <w:p w:rsidRPr="005E4A64" w:rsidR="006C244A" w:rsidP="006C244A" w:rsidRDefault="006C244A" w14:paraId="68747D19" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="7541"/>
         </w:tabs>
         <w:ind w:left="-5"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4D17">
-        <w:rPr>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Aanpak combitracks</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4D17">
-        <w:rPr>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00ED4D17" w:rsidR="00ED4D17" w:rsidP="00ED4D17" w:rsidRDefault="00ED4D17" w14:paraId="6BE6AA0C" w14:textId="6B37336B">
-      <w:r w:rsidRPr="00ED4D17">
+    <w:p w:rsidRPr="005E4A64" w:rsidR="006C244A" w:rsidP="006C244A" w:rsidRDefault="006C244A" w14:paraId="57F021B1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Een combitrack is een meerjarige programmatische aanpak, gefinancierd door het Ministerie van Buitenlandse Zaken,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4D17">
-        <w:rPr>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4D17">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>gefocust op één sub-sector in een opkomende economie waarmee Nederland langjarig samenwerkt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00ED4D17">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00ED4D17" w:rsidR="00ED4D17" w:rsidP="00ED4D17" w:rsidRDefault="00ED4D17" w14:paraId="0B168E7E" w14:textId="77777777">
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en waarin de Nederlandse overheid, bedrijfsleven en hun (lokale) partners samen bijdragen aan drie doelstellingen: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E4A64" w:rsidR="006C244A" w:rsidP="006C244A" w:rsidRDefault="006C244A" w14:paraId="32495593" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:contextualSpacing/>
-      </w:pPr>
-      <w:r w:rsidRPr="00ED4D17">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Een versterkte export- en investeringspositie van het Nederlands bedrijfsleven (Nederlands verdienvermogen);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00ED4D17" w:rsidR="00ED4D17" w:rsidP="00ED4D17" w:rsidRDefault="00ED4D17" w14:paraId="7B651C43" w14:textId="77777777">
+    <w:p w:rsidRPr="005E4A64" w:rsidR="006C244A" w:rsidP="006C244A" w:rsidRDefault="006C244A" w14:paraId="4264ACD0" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:contextualSpacing/>
-      </w:pPr>
-      <w:r w:rsidRPr="00ED4D17">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Duurzame economische ontwikkeling en waardig werk; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00ED4D17" w:rsidR="00ED4D17" w:rsidP="00ED4D17" w:rsidRDefault="00ED4D17" w14:paraId="70FA21C9" w14:textId="77777777">
+    <w:p w:rsidRPr="005E4A64" w:rsidR="006C244A" w:rsidP="006C244A" w:rsidRDefault="006C244A" w14:paraId="2B467B2F" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:contextualSpacing/>
-      </w:pPr>
-      <w:r w:rsidRPr="00ED4D17">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Groene en digitale oplossingen voor lokale uitdagingen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00ED4D17" w:rsidR="00ED4D17" w:rsidP="00ED4D17" w:rsidRDefault="00ED4D17" w14:paraId="46EF0824" w14:textId="77777777"/>
-[...11 lines deleted...]
-    <w:p w:rsidRPr="00ED4D17" w:rsidR="00ED4D17" w:rsidP="00ED4D17" w:rsidRDefault="00ED4D17" w14:paraId="493ACFCD" w14:textId="77777777">
+    <w:p w:rsidRPr="005E4A64" w:rsidR="006C244A" w:rsidP="006C244A" w:rsidRDefault="006C244A" w14:paraId="49F088D3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E4A64" w:rsidR="006C244A" w:rsidP="006C244A" w:rsidRDefault="006C244A" w14:paraId="2BBDDCD2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Binnen de combitracks wordt gewerkt met alle partijen binnen de “Dutch Diamond”, op basis van hun toegevoegde waarde en unieke kennis: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E4A64" w:rsidR="006C244A" w:rsidP="006C244A" w:rsidRDefault="006C244A" w14:paraId="2DCD39C9" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Nederlandse en lokale bedrijven, met een focus op midden- en kleinbedrijf;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00ED4D17" w:rsidR="00ED4D17" w:rsidP="00ED4D17" w:rsidRDefault="00852A14" w14:paraId="7042C443" w14:textId="454AC60A">
+    <w:p w:rsidRPr="005E4A64" w:rsidR="006C244A" w:rsidP="006C244A" w:rsidRDefault="006C244A" w14:paraId="352E9129" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...19 lines deleted...]
-    <w:p w:rsidRPr="00ED4D17" w:rsidR="00ED4D17" w:rsidP="00ED4D17" w:rsidRDefault="00852A14" w14:paraId="4C70218B" w14:textId="01610487">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">overheden: verschillende overheden van onze partners, met onze ministeries van Buitenlandse Zaken (BZ), Landbouw, Visserij, Voedselzekerheid en Natuur (LVVN) en de Rijksdienst voor Ondernemend Nederland (RVO); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E4A64" w:rsidR="006C244A" w:rsidP="006C244A" w:rsidRDefault="006C244A" w14:paraId="5683B420" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w:rsidRPr="00ED4D17" w:rsidR="00ED4D17" w:rsidP="00ED4D17" w:rsidRDefault="00852A14" w14:paraId="04C3BE39" w14:textId="47A16D8B">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>maatschappelijke organisaties zoals Solidaridad, IDH en Agriterra met hun partners;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E4A64" w:rsidR="006C244A" w:rsidP="006C244A" w:rsidRDefault="006C244A" w14:paraId="15A20E7D" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w:rsidRPr="00ED4D17" w:rsidR="00ED4D17" w:rsidP="00ED4D17" w:rsidRDefault="00962597" w14:paraId="64653352" w14:textId="65E31ED6">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kennisinstellingen zoals vanuit Nederland TU Delft en Wageningen Universiteit en Research;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E4A64" w:rsidR="006C244A" w:rsidP="006C244A" w:rsidRDefault="006C244A" w14:paraId="0512833E" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...37 lines deleted...]
-        <w:rPr>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">financiële instellingen: Invest International, FMO en private banken met hun lokale partners. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E4A64" w:rsidR="006C244A" w:rsidP="006C244A" w:rsidRDefault="006C244A" w14:paraId="32418CFC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E4A64" w:rsidR="006C244A" w:rsidP="006C244A" w:rsidRDefault="006C244A" w14:paraId="17CA6083" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Nederlandse ambassades vervullen een regierol bij de uitvoering van de combitracks, in nauwe samenwerking met RVO, als uitvoerder van het beschikbare instrumentarium, en met Invest International voor de financiering van concrete </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>business cases</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4D17">
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">. Dit gebeurt in nauwe afstemming met BZ en LVVN. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00ED4D17" w:rsidR="00ED4D17" w:rsidP="00ED4D17" w:rsidRDefault="00ED4D17" w14:paraId="6A16CAE5" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="005E4A64" w:rsidR="006C244A" w:rsidP="006C244A" w:rsidRDefault="006C244A" w14:paraId="49E54793" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E4A64" w:rsidR="006C244A" w:rsidP="006C244A" w:rsidRDefault="006C244A" w14:paraId="7BF79EE7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4D17">
-        <w:rPr>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Uitgangspunten van beleid </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00ED4D17" w:rsidR="00ED4D17" w:rsidP="00ED4D17" w:rsidRDefault="00ED4D17" w14:paraId="523FCA91" w14:textId="5789F3C5">
-[...21 lines deleted...]
-      <w:r w:rsidRPr="00ED4D17" w:rsidDel="00AF53E3">
+    <w:p w:rsidRPr="005E4A64" w:rsidR="006C244A" w:rsidP="006C244A" w:rsidRDefault="006C244A" w14:paraId="6597EF37" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Combitracks versterken duurzame economische partnerschappen in strategische groeimarkten, waarbij een duidelijke win-win ontstaat. Enerzijds stimuleren de interventies lokale economische ontwikkeling, door het investeren in lokale waardetoevoeging. Anderzijds versterken ze de marktpositie van Nederlandse bedrijven in deze markten, en daarmee het Nederlandse verdienvermogen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E4A64" w:rsidDel="00AF53E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4D17">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00ED4D17">
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De combitracks worden ontwikkeld op basis van behoeften en kansen voor Nederlandse bedrijven, in samenhang met de prioriteiten van de partnerlanden. Ze dragen daarmee bij aan het verzilveren van kansen in strategische sectoren waarin Nederland kennis en expertise heeft, zoals energie, voedselzekerheid, watermanagement en gezondheid, en aan het oplossen van lokale uitdagingen of behoeften.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E4A64" w:rsidR="006C244A" w:rsidP="006C244A" w:rsidRDefault="006C244A" w14:paraId="10C0EF05" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E4A64" w:rsidR="006C244A" w:rsidP="006C244A" w:rsidRDefault="006C244A" w14:paraId="549E44B8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Hiermee sluiten de combitracks aan op de uitvoering van de Afrikastrategie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4D17">
-        <w:rPr>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00ED4D17">
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (acht van de veertien combinatielanden liggen in Afrika) en op bredere EU-inspanningen (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4D17">
-        <w:rPr>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Global Gateway</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED4D17">
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>) om economische weerbaarheid, klimaatdoelen en internationale samenwerking te bevorderen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00ED4D17" w:rsidR="00ED4D17" w:rsidP="00ED4D17" w:rsidRDefault="00ED4D17" w14:paraId="7EF3558B" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="005E4A64" w:rsidR="006C244A" w:rsidP="006C244A" w:rsidRDefault="006C244A" w14:paraId="56BF1FA2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00ED4D17" w:rsidR="00ED4D17" w:rsidP="00ED4D17" w:rsidRDefault="00ED4D17" w14:paraId="5825B09A" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="005E4A64" w:rsidR="006C244A" w:rsidP="006C244A" w:rsidRDefault="006C244A" w14:paraId="7D2D6D0E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED4D17">
-        <w:rPr>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Voortgang</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00ED4D17" w:rsidR="00ED4D17" w:rsidP="00ED4D17" w:rsidRDefault="00ED4D17" w14:paraId="38F4EE92" w14:textId="77777777">
-      <w:r w:rsidRPr="00ED4D17">
+    <w:p w:rsidRPr="005E4A64" w:rsidR="006C244A" w:rsidP="006C244A" w:rsidRDefault="006C244A" w14:paraId="52BD9ECE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Op dit moment zijn er 22 combitracks in 14 landen, die in het algemeen goede voortgang laten zien. Er zijn meer dan 200 activiteiten uitgevoerd of in uitvoering, met deelname van meer dan 600 Nederlandse bedrijven.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00ED4D17" w:rsidR="00ED4D17" w:rsidP="00ED4D17" w:rsidRDefault="00ED4D17" w14:paraId="27711CB9" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00ED4D17">
+    <w:p w:rsidRPr="005E4A64" w:rsidR="006C244A" w:rsidP="006C244A" w:rsidRDefault="006C244A" w14:paraId="4F823441" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E4A64" w:rsidR="006C244A" w:rsidP="006C244A" w:rsidRDefault="006C244A" w14:paraId="511B7F46" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De snelheid waarmee concrete resultaten worden behaald loopt uiteen, per land en per sector. Een aantal combitracks heeft al geleid tot concrete contracten, investeringen en successen:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00ED4D17" w:rsidR="00ED4D17" w:rsidP="00ED4D17" w:rsidRDefault="00ED4D17" w14:paraId="5BABC5F2" w14:textId="34B2BD04">
+    <w:p w:rsidRPr="005E4A64" w:rsidR="006C244A" w:rsidP="006C244A" w:rsidRDefault="006C244A" w14:paraId="26EE7C38" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w:rsidRPr="00ED4D17" w:rsidR="00ED4D17" w:rsidP="00ED4D17" w:rsidRDefault="00ED4D17" w14:paraId="67D5B173" w14:textId="2036A195">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In Grootvlei, Zuid-Afrika is recent op de plek bij een kolencentrale, die op het punt staat uitgefaseerd te worden, een demonstratiekas geopend waar klimaatslimme landbouwoplossingen worden gedemonstreerd en waar lokale gemeenschappen worden omgeschoold om in deze kas te kunnen werken. De demonstratiekas is de opmaat naar een agro-hub waarin Nederlandse kennis en Nederlandse bedrijven bijdragen aan markt- en ketenontwikkeling en tegelijkertijd nieuwe economische kansen benutten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E4A64" w:rsidR="006C244A" w:rsidP="006C244A" w:rsidRDefault="006C244A" w14:paraId="26203761" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...11 lines deleted...]
-    <w:p w:rsidRPr="00ED4D17" w:rsidR="00ED4D17" w:rsidP="00ED4D17" w:rsidRDefault="00ED4D17" w14:paraId="0C056F22" w14:textId="77777777">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In Ivoorkust wordt een moderne verwerkingsfabriek voor cacao ontwikkeld met Nederlandse technologie. Agriterra werkt daarnaast aan het versterken van lokale coöperaties waardoor klimaatweerbare cacaoproductie wordt vergroot en lokale voedselzekerheid wordt verbeterd. Dit versterkt de lokale cacao-industrie en draagt bij aan economische groei, hoger inkomen en werkgelegenheid in de regio. Ook draagt dit bij aan het Nederlands verdienvermogen, met contracten voor onder andere machines voor cacaoverwerking en verwaarding van restproducten (zoals cacaosap).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E4A64" w:rsidR="006C244A" w:rsidP="006C244A" w:rsidRDefault="006C244A" w14:paraId="3CF93F35" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:contextualSpacing/>
-      </w:pPr>
-      <w:r w:rsidRPr="00ED4D17">
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">In de combitrack op aquacultuur in Vietnam leidt de samenwerking tussen Nederlandse en Vietnamese partijen tot innovatie, kennisuitwisseling en opschaalbare business cases binnen de aquacultuursector. Afgelopen jaar is er EUR 2,9 miljoen aan private investeringen gemobiliseerd voor demonstratiefaciliteiten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00ED4D17" w:rsidR="00ED4D17" w:rsidP="00ED4D17" w:rsidRDefault="00ED4D17" w14:paraId="47852379" w14:textId="45C963C7">
+    <w:p w:rsidRPr="005E4A64" w:rsidR="006C244A" w:rsidP="006C244A" w:rsidRDefault="006C244A" w14:paraId="40FAAC38" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:contextualSpacing/>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de combitrack op agrologistiek in Kenia is de eerste container met bloemen via zee en trein in juni 2025 aangekomen in Rotterdam. Dit was een belangrijke mijlpaal om te laten zien dat treinvervoer een haalbaar, duurzaam en kostenefficiënt alternatief is voor luchttransport. De track creëert hiermee kansen voor zowel Nederlandse landbouw- en bloementeeltbedrijven als ook voor de logistieke sector. Deze combitrack wordt opgeschaald via een EU Global Gateway project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E4A64" w:rsidR="006C244A" w:rsidP="006C244A" w:rsidRDefault="006C244A" w14:paraId="6BADC39F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E4A64" w:rsidR="006C244A" w:rsidP="006C244A" w:rsidRDefault="006C244A" w14:paraId="04369E74" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Voor een aantal andere combitracks geldt dat de inzet zich op dit moment nog vooral richt op lokale marktontwikkeling. Voor de tracks waar concrete resultaten nog minder zichtbaar zijn, met name voor Nederlandse bedrijven, zijn verschillende oorzaken aan te wijzen. Soms zijn dat structurele uitdagingen, zoals gebrek aan geschoold personeel, ontbrekende infrastructuur of belemmerende wetgeving. In andere gevallen blijft de vraag van Nederlandse bedrijven nog achter of zijn sectoren zelf nog in ontwikkeling, zoals groene waterstof. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00ED4D17" w:rsidR="00ED4D17" w:rsidP="00ED4D17" w:rsidRDefault="00ED4D17" w14:paraId="6113E250" w14:textId="77777777"/>
-[...6 lines deleted...]
-    <w:p w:rsidRPr="00ED4D17" w:rsidR="00ED4D17" w:rsidP="00ED4D17" w:rsidRDefault="00ED4D17" w14:paraId="1409D487" w14:textId="77777777">
+    <w:p w:rsidRPr="005E4A64" w:rsidR="006C244A" w:rsidP="006C244A" w:rsidRDefault="006C244A" w14:paraId="3E698D00" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E4A64" w:rsidR="006C244A" w:rsidP="006C244A" w:rsidRDefault="006C244A" w14:paraId="72531010" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er wordt continu gekeken welke ondersteuning nodig is om in alle tracks tot concrete resultaten te komen en op te kunnen schalen waar mogelijk. Dit is vaak </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">een proces van lange adem, omdat in deze opkomende markten vaak grote uitdagingen bestaan voor het ondernemen. Die uitdagingen worden niet allemaal weggenomen met combitracks, maar er wordt wel gekeken waar bestaande instrumenten de meeste toegevoegde waarde kunnen creëren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E4A64" w:rsidR="006C244A" w:rsidP="006C244A" w:rsidRDefault="006C244A" w14:paraId="779C388F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E4A64" w:rsidR="006C244A" w:rsidP="006C244A" w:rsidRDefault="006C244A" w14:paraId="3F32C4CE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk225940188" w:id="1"/>
-      <w:r w:rsidRPr="00ED4D17">
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>In de bijlage staat per combitrack de voortgang beschreven.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidRPr="00ED4D17" w:rsidR="00ED4D17" w:rsidP="00ED4D17" w:rsidRDefault="00ED4D17" w14:paraId="582B0207" w14:textId="77777777"/>
-[...58 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+    <w:p w:rsidRPr="005E4A64" w:rsidR="006C244A" w:rsidP="005E4A64" w:rsidRDefault="006C244A" w14:paraId="19B4DA3F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005E4A64" w:rsidR="005E4A64" w:rsidP="005E4A64" w:rsidRDefault="005E4A64" w14:paraId="779E6CEF" w14:textId="4A6A0B3F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Handel en Ontwikkelingssamenwerking,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>S.W. Sjoerdsma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005E4A64" w:rsidR="00FE0FA3" w:rsidP="005E4A64" w:rsidRDefault="00FE0FA3" w14:paraId="3ABB0F25" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="005E4A64" w:rsidR="00FE0FA3" w:rsidSect="00B83FCB">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3095" w:right="2777" w:bottom="1077" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20B34FDC" w14:textId="77777777" w:rsidR="00E774F1" w:rsidRDefault="00E774F1">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6FC4E197" w14:textId="77777777" w:rsidR="006C244A" w:rsidRDefault="006C244A" w:rsidP="006C244A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44281E96" w14:textId="77777777" w:rsidR="00E774F1" w:rsidRDefault="00E774F1">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="38B58F70" w14:textId="77777777" w:rsidR="006C244A" w:rsidRDefault="006C244A" w:rsidP="006C244A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...26 lines deleted...]
-  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
+    <w:altName w:val="Sylfaen"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Kix Barcode">
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0ADB166C" w14:textId="77777777" w:rsidR="0086360C" w:rsidRDefault="0086360C">
+  <w:p w14:paraId="255A5EE2" w14:textId="77777777" w:rsidR="006C244A" w:rsidRPr="006C244A" w:rsidRDefault="006C244A" w:rsidP="006C244A">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7085347B" w14:textId="77777777" w:rsidR="0086360C" w:rsidRDefault="0086360C">
+  <w:p w14:paraId="13FB82C6" w14:textId="77777777" w:rsidR="006C244A" w:rsidRPr="006C244A" w:rsidRDefault="006C244A" w:rsidP="006C244A">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="19F656AA" w14:textId="77777777" w:rsidR="0086360C" w:rsidRDefault="0086360C">
+  <w:p w14:paraId="6A466CE6" w14:textId="77777777" w:rsidR="006C244A" w:rsidRPr="006C244A" w:rsidRDefault="006C244A" w:rsidP="006C244A">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A68495C" w14:textId="77777777" w:rsidR="00E774F1" w:rsidRDefault="00E774F1">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="70B4D9A4" w14:textId="77777777" w:rsidR="006C244A" w:rsidRDefault="006C244A" w:rsidP="006C244A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14781529" w14:textId="77777777" w:rsidR="00E774F1" w:rsidRDefault="00E774F1">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="75636BFD" w14:textId="77777777" w:rsidR="006C244A" w:rsidRDefault="006C244A" w:rsidP="006C244A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="04F9AF39" w14:textId="60D0D90A" w:rsidR="00ED4D17" w:rsidRPr="008F0A75" w:rsidRDefault="00ED4D17" w:rsidP="00ED4D17">
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="213BC766" w14:textId="77777777" w:rsidR="006C244A" w:rsidRPr="005E4A64" w:rsidRDefault="006C244A" w:rsidP="006C244A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008A11B1">
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De landen waarin wordt gewerkt aan combitracks zijn: Bangladesh, Colombia, Egypte, Ghana, India, Indonesië, Ivoorkust, Kenia, Marokko, Nigeria, Oekraïne, Senegal, Vietnam, Zuid-Afrika. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="79C3C7AA" w14:textId="21BF6465" w:rsidR="00ED4D17" w:rsidRPr="008F0A75" w:rsidRDefault="00ED4D17" w:rsidP="00ED4D17">
-[...7 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="0D5D5326" w14:textId="77777777" w:rsidR="006C244A" w:rsidRPr="005E4A64" w:rsidRDefault="006C244A" w:rsidP="006C244A">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="003464BD">
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> 183</w:t>
+      <w:r w:rsidRPr="005E4A64">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 29237, nr. 183</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6271A85F" w14:textId="77777777" w:rsidR="0086360C" w:rsidRDefault="0086360C">
+  <w:p w14:paraId="1A708BFB" w14:textId="77777777" w:rsidR="006C244A" w:rsidRPr="006C244A" w:rsidRDefault="006C244A" w:rsidP="006C244A">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1A56DAD7" w14:textId="4B914BF5" w:rsidR="00A174D8" w:rsidRDefault="00041FEE">
-[...276 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="03014FCB" w14:textId="77777777" w:rsidR="006C244A" w:rsidRPr="006C244A" w:rsidRDefault="006C244A" w:rsidP="006C244A">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1A56DAD9" w14:textId="7B8CDB7A" w:rsidR="00A174D8" w:rsidRDefault="00041FEE">
+  <w:p w14:paraId="22F3C699" w14:textId="77777777" w:rsidR="006C244A" w:rsidRPr="006C244A" w:rsidRDefault="006C244A" w:rsidP="006C244A">
     <w:pPr>
-      <w:spacing w:after="7131" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1160 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="D4043199"/>
-[...380 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D697A08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D480D0F6"/>
     <w:lvl w:ilvl="0" w:tplc="A1A84062">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2772,51 +1187,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B534ABF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="67F473BA"/>
     <w:lvl w:ilvl="0" w:tplc="A1A84062">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2885,123 +1300,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...71 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EFC5F3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E30C664"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -3046,207 +1389,157 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="692537268">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="1" w16cid:durableId="987438533">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="932979660">
-[...2 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="1764497778">
+  <w:num w:numId="2" w16cid:durableId="793910982">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1203129201">
-[...12 lines deleted...]
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="3" w16cid:durableId="279730360">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A174D8"/>
-[...47 lines deleted...]
-    <w:rsid w:val="2201D12E"/>
+    <w:rsidRoot w:val="006C244A"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="005E4A64"/>
+    <w:rsid w:val="005F0761"/>
+    <w:rsid w:val="006C244A"/>
+    <w:rsid w:val="00822FD5"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00AD5959"/>
+    <w:rsid w:val="00B83FCB"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00F93A6C"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1A56DACF"/>
-  <w15:docId w15:val="{89B2983D-B88D-47DB-BD42-7EAAD4AC3471}"/>
+  <w14:docId w14:val="79B492B5"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{BC108BA8-D15E-4CC5-9010-C6AFBD74282A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3255,77 +1548,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3350,75 +1643,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3453,55 +1746,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3570,869 +1863,831 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:aliases w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="006C244A"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006C244A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006C244A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006C244A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006C244A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006C244A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006C244A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006C244A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006C244A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...14 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="006C244A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006C244A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006C244A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006C244A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006C244A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006C244A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006C244A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006C244A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006C244A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="006C244A"/>
     <w:pPr>
-      <w:spacing w:before="200" w:after="160"/>
-[...1 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...15 lines deleted...]
-    <w:uiPriority w:val="98"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="006C244A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:pPr>
-[...202 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rsid w:val="006C244A"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="006C244A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="006C244A"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="006C244A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="006C244A"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="006C244A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="006C244A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="006C244A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="006C244A"/>
     <w:rPr>
       <w:b/>
-      <w:caps/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="006C244A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:u w:val="single"/>
-[...5 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
+    <w:name w:val="Referentiegegevens bold"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="006C244A"/>
     <w:pPr>
-      <w:spacing w:line="360" w:lineRule="exact"/>
-      <w:ind w:left="-1417"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:spacing w:val="-3"/>
-[...122 lines deleted...]
-    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...92 lines deleted...]
-      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelondertekening">
     <w:name w:val="Tabel ondertekening"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="006C244A"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TabelRijkshuisstijl">
-[...86 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="006C244A"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="006C244A"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00ED4D17"/>
+    <w:rsid w:val="006C244A"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00ED4D17"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="006C244A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00ED4D17"/>
+    <w:rsid w:val="006C244A"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00041FEE"/>
+    <w:rsid w:val="006C244A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006C244A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00041FEE"/>
+    <w:rsid w:val="006C244A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:hidden/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...6 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="006C244A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -4485,51 +2740,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4593,65 +2848,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4672,159 +2927,76 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>5834</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1090</ap:Words>
+  <ap:Characters>6000</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>48</ap:Lines>
-  <ap:Paragraphs>13</ap:Paragraphs>
+  <ap:Lines>50</ap:Lines>
+  <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6881</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7076</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F00D0BFD0E305C7C345B42543D86FA71BCA</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="BZForumOrganisation">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="gc2efd3bfea04f7f8169be07009f5536">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...58 lines deleted...]
-    <vt:lpwstr>https://247.plaza.buzaservices.nl/subject/PV-TZ2026012026/BZ2625065/Toezegging%20combitracks%20(1).docx, </vt:lpwstr>
   </property>
 </Properties>
 </file>