--- v0 (2026-04-29)
+++ v1 (2026-06-25)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00FE22D8" w:rsidP="00FE22D8" w:rsidRDefault="00DF631B" w14:paraId="042674D1" w14:textId="6142B005">
+    <w:p w:rsidR="00FE22D8" w:rsidP="00FE22D8" w:rsidRDefault="00161F6E" w14:paraId="042674D1" w14:textId="08D754F3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">VOORLOPIG </w:t>
+        <w:t xml:space="preserve">DEFITIEF </w:t>
       </w:r>
       <w:r w:rsidRPr="000E0550" w:rsidR="00FE22D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">OVERZICHT </w:t>
       </w:r>
       <w:r w:rsidR="00FE22D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">VERZOEKEN </w:t>
       </w:r>
       <w:r w:rsidRPr="000E0550" w:rsidR="00FE22D8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -196,291 +196,721 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.15 uur</w:t>
       </w:r>
       <w:r w:rsidRPr="00872CE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00872CE4" w:rsidR="00FE22D8" w:rsidP="00FE22D8" w:rsidRDefault="00FE22D8" w14:paraId="4FEFB47C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00853518" w:rsidP="00DF631B" w:rsidRDefault="00566B8C" w14:paraId="2138B81B" w14:textId="6EB2A3D8">
+    <w:p w:rsidRPr="00161F6E" w:rsidR="00161F6E" w:rsidP="00161F6E" w:rsidRDefault="00161F6E" w14:paraId="053CAD9E" w14:textId="0C236FF5">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00DF631B" w:rsidR="00DF631B">
+      <w:r w:rsidRPr="00161F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het lid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161F6E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00DF631B">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>WESTERVELD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161F6E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> 2026.</w:t>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>GL-PvdA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) mede namens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>BIKKER</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOBBE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); verzoek om een brief van de </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF45A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LJS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>over de uitvoering van de motie Westerveld c.s. (Kamerstuk 36 800 XVI, nr. 160</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF45A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, over kostendekkende tarieven garanderen in de gehandicaptenzorg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) en de motie Bikker c.s. (Kamerstuk 36 848, nr. 107</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF45A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, inzake niet bezuinigen op de gehandicaptenzorg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>), waarbij in het bijzonder wordt ingegaan op het intrekken van de eerder gegeven aanwijzing inzake meerjarenafspraken;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00647363" w:rsidR="00DF631B" w:rsidP="00DF631B" w:rsidRDefault="00DF631B" w14:paraId="1D5A59D3" w14:textId="77777777">
+    <w:p w:rsidRPr="00161F6E" w:rsidR="00161F6E" w:rsidP="00161F6E" w:rsidRDefault="00161F6E" w14:paraId="03DD3874" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00161F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het lid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>WESTERVELD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>GL-PvdA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); verzoek om een brief van het kabinet met een update over de stand van zaken van de zorg voor mensen met </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00161F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ehlers-Danlos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00161F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, in het bijzonder naar aanleiding van signalen over het sluiten van een gespecialiseerde EDS-revalidatiepraktijk en de gevolgen daarvan voor de beschikbaarheid van passende zorg;</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00647363" w:rsidP="00647363" w:rsidRDefault="00647363" w14:paraId="4D7B6C40" w14:textId="34286D4E">
+    <w:p w:rsidRPr="00161F6E" w:rsidR="00161F6E" w:rsidP="00161F6E" w:rsidRDefault="00161F6E" w14:paraId="58CB7A81" w14:textId="3E8206BF">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
-        <w:rPr>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het lid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>VAN BRENK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>50PLUS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); verzoek om een reactie van de minister </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF45A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LJS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">op het ambtsbericht inzake de gezondheid van omwonenden op Bonaire, met daarbij de vragen wat de minister voornemens is te doen naar aanleiding van signalen dat het Openbaar Lichaam Bonaire hier onvoldoende prioriteit aan </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF45A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zou geven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, en of de minister bekend is met het verzoek van Pro </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00161F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lagun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00161F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> om circa 50 omwonenden van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00161F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Landfill</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00161F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00161F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Selibon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00161F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te onderzoeken en jaarlijks medisch te screenen, en of zij bereid is dit in gang te zetten;</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00DF631B" w:rsidP="00647363" w:rsidRDefault="00DF631B" w14:paraId="565FA0B9" w14:textId="2DA5CCBF">
+    <w:p w:rsidR="00647363" w:rsidP="00161F6E" w:rsidRDefault="00161F6E" w14:paraId="4D7B6C40" w14:textId="2A9DA952">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00161F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">het lid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SYNHAEVE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D66</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>); verzoek om een reactie van de minister</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF45A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VWS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op het </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId5">
+        <w:r w:rsidRPr="00161F6E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>artikel</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00161F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ‘https://www.rtl.nl/nieuws/binnenland/artikel/5600352/ongezonde-voeding-voor-babys-en-kinderen-supermarkten’;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003B0F5E" w:rsidR="003B0F5E" w:rsidP="003B0F5E" w:rsidRDefault="003B0F5E" w14:paraId="1E6C4D70" w14:textId="6A08C8F4">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br/>
+        <w:t xml:space="preserve">het lid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SYNHAEVE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D66</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00161F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>); verzoek</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">om een reactie van minister LJS, op het artikel: </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId6">
+        <w:r w:rsidRPr="003B0F5E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://www.zorgvisie.nl/sterk-stopt-met-subsidieregeling-voor-totstandkoming-hofjes/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aarbij graag</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF45A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B0F5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reactie van de minister vóór het commissiedebat ouderenzorg van 4 juni a.s.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF631B" w:rsidP="00DF631B" w:rsidRDefault="00DF631B" w14:paraId="64FCE622" w14:textId="77777777">
-[...106 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00DF631B" w:rsidP="00647363" w:rsidRDefault="00DF631B" w14:paraId="565FA0B9" w14:textId="192A9070">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00872CE4" w:rsidR="00FE22D8" w:rsidP="00FE22D8" w:rsidRDefault="00FE22D8" w14:paraId="4ECFF916" w14:textId="55159EC3">
       <w:pPr>
         <w:spacing w:before="180" w:after="100" w:afterAutospacing="1"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="323296"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00872CE4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="323296"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>Esmeijer, M.E.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00872CE4" w:rsidR="00FE22D8" w:rsidP="00FE22D8" w:rsidRDefault="00FE22D8" w14:paraId="1B939A76" w14:textId="77777777">
@@ -574,50 +1004,163 @@
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D9D6DDE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="69F8BA20"/>
+    <w:lvl w:ilvl="0" w:tplc="04130001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="210A4107"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EA4CE7F2"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -686,51 +1229,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64764FD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3FB8C7A8"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -799,51 +1342,51 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67A91D8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="055E2742"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -913,147 +1456,164 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="659503707">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="960184479">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="459497660">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="459497660">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="4" w16cid:durableId="540872047">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="118"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FE22D8"/>
     <w:rsid w:val="000051C4"/>
     <w:rsid w:val="00024F73"/>
     <w:rsid w:val="000673EB"/>
     <w:rsid w:val="00067C7C"/>
     <w:rsid w:val="00083E79"/>
     <w:rsid w:val="000A7387"/>
     <w:rsid w:val="000D7699"/>
     <w:rsid w:val="000F6D81"/>
+    <w:rsid w:val="00161F6E"/>
+    <w:rsid w:val="0018793F"/>
     <w:rsid w:val="00193B47"/>
     <w:rsid w:val="001A7DA7"/>
     <w:rsid w:val="00246D31"/>
     <w:rsid w:val="00281DA0"/>
+    <w:rsid w:val="00293577"/>
     <w:rsid w:val="002C7407"/>
     <w:rsid w:val="002E4992"/>
     <w:rsid w:val="00322B27"/>
     <w:rsid w:val="0036471C"/>
+    <w:rsid w:val="003B0F5E"/>
     <w:rsid w:val="00452F08"/>
     <w:rsid w:val="005436A1"/>
     <w:rsid w:val="005552F8"/>
     <w:rsid w:val="00557E7F"/>
     <w:rsid w:val="00561000"/>
     <w:rsid w:val="00566B8C"/>
     <w:rsid w:val="00567929"/>
     <w:rsid w:val="00574B06"/>
     <w:rsid w:val="005B4D43"/>
     <w:rsid w:val="00621BB7"/>
+    <w:rsid w:val="006444E1"/>
     <w:rsid w:val="00647363"/>
     <w:rsid w:val="006C2CBC"/>
     <w:rsid w:val="006D1F13"/>
     <w:rsid w:val="0070654B"/>
+    <w:rsid w:val="007305A9"/>
     <w:rsid w:val="0073733F"/>
     <w:rsid w:val="007501F7"/>
     <w:rsid w:val="00820539"/>
     <w:rsid w:val="00825649"/>
     <w:rsid w:val="00853518"/>
     <w:rsid w:val="00886447"/>
     <w:rsid w:val="00887F95"/>
     <w:rsid w:val="008C27CE"/>
+    <w:rsid w:val="008C50F4"/>
     <w:rsid w:val="008D5939"/>
     <w:rsid w:val="008E34BC"/>
     <w:rsid w:val="0093468A"/>
     <w:rsid w:val="00986614"/>
     <w:rsid w:val="00991853"/>
     <w:rsid w:val="009B252D"/>
     <w:rsid w:val="009E5DF8"/>
     <w:rsid w:val="00A44063"/>
     <w:rsid w:val="00A540B9"/>
     <w:rsid w:val="00A60A7C"/>
+    <w:rsid w:val="00A66EB0"/>
     <w:rsid w:val="00AB7784"/>
     <w:rsid w:val="00AF6E74"/>
     <w:rsid w:val="00B101C8"/>
+    <w:rsid w:val="00B4675F"/>
     <w:rsid w:val="00B62F76"/>
+    <w:rsid w:val="00B6475B"/>
     <w:rsid w:val="00B65ABF"/>
     <w:rsid w:val="00B749F3"/>
     <w:rsid w:val="00B775C2"/>
     <w:rsid w:val="00BD45A4"/>
     <w:rsid w:val="00BE0B08"/>
+    <w:rsid w:val="00BF1F42"/>
     <w:rsid w:val="00BF2C15"/>
+    <w:rsid w:val="00BF45A4"/>
     <w:rsid w:val="00C018B4"/>
     <w:rsid w:val="00C0648A"/>
+    <w:rsid w:val="00C1315A"/>
     <w:rsid w:val="00C94FC4"/>
     <w:rsid w:val="00CD149A"/>
     <w:rsid w:val="00D241FC"/>
     <w:rsid w:val="00D9132B"/>
     <w:rsid w:val="00DE59D6"/>
     <w:rsid w:val="00DF631B"/>
     <w:rsid w:val="00E30DC7"/>
     <w:rsid w:val="00E37E52"/>
     <w:rsid w:val="00EA5806"/>
+    <w:rsid w:val="00EA6B55"/>
     <w:rsid w:val="00F67DE8"/>
     <w:rsid w:val="00FA4C85"/>
     <w:rsid w:val="00FE22D8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -2029,51 +2589,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1952934171">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur06.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.zorgvisie.nl%2Fsterk-stopt-met-subsidieregeling-voor-totstandkoming-hofjes%2F&amp;data=05%7C02%7Ccie.vws%40tweedekamer.nl%7C00873a695c5e4f804acc08deb0089c8c%7C238cb5073f714afeaaab8382731a4345%7C0%7C0%7C639141748204975110%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=NeWy%2BWYwszkLEoIC2h7ASqR88cNl9JXMxRRYqUa66OE%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rtl.nl/nieuws/binnenland/artikel/5600352/ongezonde-voeding-voor-babys-en-kinderen-supermarkten&#8217;" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2336,67 +2896,67 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>1</ap:Pages>
-  <ap:Words>89</ap:Words>
-  <ap:Characters>495</ap:Characters>
+  <ap:Words>406</ap:Words>
+  <ap:Characters>2233</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>4</ap:Lines>
-  <ap:Paragraphs>1</ap:Paragraphs>
+  <ap:Lines>18</ap:Lines>
+  <ap:Paragraphs>5</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>583</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>2634</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>