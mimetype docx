--- v0 (2026-04-28)
+++ v1 (2026-06-25)
@@ -1,2241 +1,1061 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="0009149D" w:rsidRDefault="00457B92" w14:paraId="4CDFE9BA" w14:textId="77777777">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00332F2E" w:rsidR="00332F2E" w:rsidRDefault="00223961" w14:paraId="515FB742" w14:textId="4AE510D6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332F2E" w:rsidR="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>501-02</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332F2E" w:rsidR="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Raad Algemene Zaken en Raad Buitenlandse Zaken </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00332F2E" w:rsidR="00332F2E" w:rsidP="00D80872" w:rsidRDefault="00332F2E" w14:paraId="449A2706" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332F2E" w:rsidR="00223961">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>3389</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Buitenlandse Zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00332F2E" w:rsidR="00223961" w:rsidP="00223961" w:rsidRDefault="00332F2E" w14:paraId="6A6CEE13" w14:textId="7CDCA2F0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00332F2E" w:rsidR="00332F2E" w:rsidP="00223961" w:rsidRDefault="00332F2E" w14:paraId="0B679AE0" w14:textId="30BCAE31">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 28 april 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00332F2E" w:rsidR="00223961" w:rsidP="00223961" w:rsidRDefault="00223961" w14:paraId="56B01734" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00332F2E" w:rsidR="00223961" w:rsidP="00223961" w:rsidRDefault="00223961" w14:paraId="206E0C50" w14:textId="6FF64B35">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Hierbij bied ik u de geannoteerde agenda van de Raad Buitenlandse Zaken van 11 mei 2026 aan.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009149D" w:rsidRDefault="0009149D" w14:paraId="4CDFE9BD" w14:textId="77777777"/>
-[...57 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+    <w:p w:rsidRPr="00332F2E" w:rsidR="00223961" w:rsidP="00332F2E" w:rsidRDefault="00223961" w14:paraId="38DB1335" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00332F2E" w:rsidR="00332F2E" w:rsidP="00332F2E" w:rsidRDefault="00332F2E" w14:paraId="6ACBEE88" w14:textId="70AD6A32">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Buitenlandse Zaken,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>T.B.W. Berendsen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00332F2E" w:rsidR="00332F2E" w:rsidP="00332F2E" w:rsidRDefault="00332F2E" w14:paraId="2C8AC9E7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00332F2E" w:rsidR="00223961" w:rsidP="00223961" w:rsidRDefault="00223961" w14:paraId="415FF134" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00332F2E" w:rsidR="00223961" w:rsidRDefault="00223961" w14:paraId="18B52B70" w14:textId="611CA571">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00332F2E" w:rsidR="00223961" w:rsidP="00223961" w:rsidRDefault="00223961" w14:paraId="12D2753D" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk108774585" w:id="0"/>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>GEANNOTEERDE AGENDA RAAD BUITENLANDSE ZAKEN VAN 11 MEI 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00332F2E" w:rsidR="00223961" w:rsidP="00223961" w:rsidRDefault="00223961" w14:paraId="2EE86FB7" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00332F2E" w:rsidR="00223961" w:rsidP="00223961" w:rsidRDefault="00223961" w14:paraId="26128F0E" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op maandag 11 mei vindt de Raad Buitenlandse Zaken (RBZ) plaats in Brussel. De minister van Buitenlandse Zaken is voornemens deel te nemen. Op de agenda van de Raad staat de Russische agressie tegen Oekraïne, de situatie in het Midden-Oosten, de Westelijke Balkan en wordt een update van de dreigingsanalyse besproken in het kader van de Europese Veiligheidsstrategie. Tevens worden naar verwachting de ministers van Buitenlandse Zaken van de Westelijke Balkan uitgenodigd voor een informeel werkontbijt en de minister van Buitenlandse Zaken van het VK voor een informele lunch. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00332F2E" w:rsidR="00223961" w:rsidP="00223961" w:rsidRDefault="00223961" w14:paraId="3106E22E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL" w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Russische agressie tegen Oekraïne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidRPr="00332F2E" w:rsidR="00223961" w:rsidP="00223961" w:rsidRDefault="00223961" w14:paraId="701FCD3C" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>De Raad zal stilstaan bij de voortdurende Russische agressieoorlog tegen Oekraïne. Naar verwachting spreekt de Raad over het belang van voortgezette en geïntensiveerde</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332F2E" w:rsidDel="00254AD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">steun aan Oekraïne en het opvoeren van de druk op Rusland, onder meer door middel van sancties. Nederland zal in dit licht oproepen tot voorspoedige implementatie van de steunlening voor Oekraïne, de mogelijkheid om militair materieel via de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Prioritised Ukraine Requirements List</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (PURL) in te kopen, en andere EU-lidstaten wijzen op het belang van substantiële bilaterale steun in aanvulling op de gezamenlijke steunlening. Ook zal Nederland het belang van voortvarend werk aan aanvullende sanctiemaatregelen onderstrepen, gericht op het tegengaan van de schaduwvloot en het financieel isoleren van Rusland. De Oekraïense minister van Buitenlandse Zaken Sybiha zal fysiek aan een gedeelte van de sessie deelnemen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00332F2E" w:rsidR="00223961" w:rsidP="00223961" w:rsidRDefault="00223961" w14:paraId="0F115E6D" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00332F2E" w:rsidR="00223961" w:rsidP="00223961" w:rsidRDefault="00223961" w14:paraId="2860372B" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na afloop van de Raad vindt een High-Level bijeenkomst van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>the International Coalition for the Return of Ukrainian Children</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plaats, mede georganiseerd door de EU. Het doel van de bijeenkomst is het versterken van de internationale coalitie en het ondersteunen van Oekraïne bij het opsporen, terughalen en re-integreren van door Rusland ontvoerde Oekraïense kinderen.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00332F2E" w:rsidR="00223961" w:rsidP="00223961" w:rsidRDefault="00223961" w14:paraId="0E312F9C" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00332F2E" w:rsidR="00223961" w:rsidP="00223961" w:rsidRDefault="00223961" w14:paraId="0FFC35FD" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>De situatie in het Midden-Oosten</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00332F2E" w:rsidR="00223961" w:rsidP="00223961" w:rsidRDefault="00223961" w14:paraId="59AFD4DE" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Raad zal stilstaan bij de situatie in het Midden-Oosten, en daarbij naar verwachting spreken over Iran en over de situatie in de Straat van Hormuz, Israël en de Palestijnse Gebieden, Libanon en Syrië. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00332F2E" w:rsidR="00223961" w:rsidP="00223961" w:rsidRDefault="00223961" w14:paraId="49863E10" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00332F2E" w:rsidR="00223961" w:rsidP="00223961" w:rsidRDefault="00223961" w14:paraId="3E07B77E" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ten aanzien van Iran en de situatie in de Straat van Hormuz is het essentieel dat alle partijen zich blijven richten op diplomatieke onderhandelingen ten behoeve van een snel en duurzaam einde aan de oorlog, en dat het staakt-het-vuren tot die tijd standhoudt. Nederland blijft daarnaast voorstander van een actieve EU-rol ter ondersteuning van (humanitaire) initiatieven gericht op vrije doorvaart in de Straat van Hormuz en op het mitigeren van humanitaire consequenties in de regio en elders als gevolg van dit conflict. De EU kan hierin een leidende rol op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>zich nemen. Nederland blijft tevens inzetten op het mogelijk maken van EU-sancties tegen Iraanse personen en entiteiten die betrokken zijn bij de belemmering van vrije doorvaart– en zal – afhankelijk van de situatie – snel met concrete sanctiemaatregelen te komen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00332F2E" w:rsidR="00223961" w:rsidP="00223961" w:rsidRDefault="00223961" w14:paraId="491721C8" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00332F2E" w:rsidR="00223961" w:rsidP="00223961" w:rsidRDefault="00223961" w14:paraId="1777DAAA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland zal aandacht blijven vragen voor de situatie in de Gazastrook en het belang onderstrepen van de implementatie van de VNVR-resolutie 2803 en van ongehinderde en veilige humanitaire toegang. Daarnaast zal Nederland zorgen onderstrepen over de verslechterende situatie op de Westelijke Jordaanoever door onder meer toenemende kolonistengeweld en de uitbreiding van illegale nederzettingen. Nederland heeft deze ontwikkelingen, net als andere lidstaten, veroordeeld. Het kabinet zal wederom aanname van het derde pakket aan sancties tegen gewelddadige kolonisten en organisaties bepleiten, naast aanvullende sancties tegen Hamas en de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Palestinian Islamic Jihad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Daarnaast zal het kabinet zich er – ook in EU-verband – voor blijven inspannen om de druk op Israël te verhogen om gedragsverandering te bewerkstelligen. Maatregelen op het gebied van handel kunnen daarvan deel uitmaken bij voldoende steun.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00332F2E" w:rsidR="00223961" w:rsidP="00223961" w:rsidRDefault="00223961" w14:paraId="6C0C5989" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00332F2E" w:rsidR="00223961" w:rsidP="00223961" w:rsidRDefault="00223961" w14:paraId="30D3DC4C" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tot slot zal naar verwachting </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>en marge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de RBZ de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">High-Level Political Dialogue </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>tussen de EU en Syrië plaatsvinden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het gesprek zal een stap zijn in het aanhalen van de betrekkingen tussen de EU en de Syrische overgangsregering, wat noodzakelijk is voor het dienen van Nederlandse belangen in Syrië. Het kabinet verwelkomt dit gesprek met speciale aandacht voor wederopbouw, economisch herstel en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>transitional justice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>. Dit is een voorwaarde om duurzame terugkeer – vrijwillig én gedwongen – te realiseren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00332F2E" w:rsidR="00223961" w:rsidP="00223961" w:rsidRDefault="00223961" w14:paraId="4AB72F71" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00332F2E" w:rsidR="00223961" w:rsidP="00223961" w:rsidRDefault="00223961" w14:paraId="5B0C166B" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Werklunch met minister VK</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00332F2E" w:rsidR="00223961" w:rsidP="00223961" w:rsidRDefault="00223961" w14:paraId="79C4F324" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naar verwachting zal de minister van Buitenlandse Zaken van het Verenigd Koninkrijk (VK) Yvette Cooper deelnemen aan een informele werklunch om over geopolitieke ontwikkelingen te spreken. Het VK is een belangrijke partner van de EU op het gebied van buitenland-, veiligheids-, en defensiebeleid. Deze samenwerking vindt ook ad hoc plaats middels kopgroepen met Europese landen. Zo is het VK trekker van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Coalition of the Willing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Oekraïne en is in reactie op recente ontwikkelingen ook een Midden-Oosten coalitie vormgegeven. Het kabinet verwelkomt dat een informeel gesprek met het VK tijdens de werklunch RBZ plaatsvindt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00332F2E" w:rsidR="00223961" w:rsidP="00223961" w:rsidRDefault="00223961" w14:paraId="13B097FA" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00332F2E" w:rsidR="00223961" w:rsidP="00223961" w:rsidRDefault="00223961" w14:paraId="78C31ADF" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Westelijke Balkan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00332F2E" w:rsidR="00223961" w:rsidP="00223961" w:rsidRDefault="00223961" w14:paraId="6FEAE108" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Raad zal tevens spreken over de Westelijke Balkan. Naar verwachting wordt tijdens dit agendapunt ingegaan op het belang van GBVB-aansluiting van kandidaat-lidstaten, het versterken van de weerbaarheid van de regio tegen beïnvloeding van derde landen, bijvoorbeeld op het gebied van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">informatiemanipulatie, en voortgang in de door de EU geleide dialoog tussen Belgrado en Pristina. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00332F2E" w:rsidR="00223961" w:rsidP="00223961" w:rsidRDefault="00223961" w14:paraId="20C7F235" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00332F2E" w:rsidR="00223961" w:rsidP="00223961" w:rsidRDefault="00223961" w14:paraId="31A3B04C" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet verwelkomt de bespreking van dit onderwerp vanwege het strategische belang van de Westelijke Balkanregio. Het kabinet zal daarbij in het bijzonder het belang van stabiliteit, veiligheid en weerbaarheid benadrukken. Nederland en de EU ondersteunen landen uit de Westelijke Balkan in het versterken van hun weerbaarheid, onder andere op het gebied van buitenlandse informatiebeïnvloeding, cyberweerbaarheid en economische ontwikkeling. Ook zal het kabinet richting de Westelijke Balkanlanden onderstrepen dat hervormingen, met name op de rechtsstaat, cruciaal zijn voor voortgang op het EU-pad. Zowel de EU als Nederland, via het bilaterale MATRA-programma, ondersteunen deze landen bij het doorvoeren van deze hervormingen. Voorts zal het kabinet het belang van aansluiting bij het EU buitenland- en visumbeleid noemen, inclusief het overnemen en implementeren van de EU-sancties tegen Rusland. Het kabinet verwelkomt inspanningen van de Europese Commissie en de Hoge Vertegenwoordiger om kandidaat-lidstaten op dit punt te ondersteunen. Ten aanzien van de Belgrado-Pristina Dialoog benadrukt het kabinet dat beide partijen de Brussel- en Ohridakkoorden volledig moeten naleven en implementeren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00332F2E" w:rsidR="00223961" w:rsidP="00223961" w:rsidRDefault="00223961" w14:paraId="6FAF33AA" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00332F2E" w:rsidR="00223961" w:rsidP="00223961" w:rsidRDefault="00223961" w14:paraId="2F5DFBB7" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk227837619" w:id="1"/>
+      <w:bookmarkStart w:name="_Hlk227846277" w:id="2"/>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Update dreigingsanalyse in het kader van de EU Veiligheidsstrategie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00332F2E" w:rsidR="00FE0FA3" w:rsidRDefault="00223961" w14:paraId="2303C1D6" w14:textId="639D7F26">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk227837727" w:id="3"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als onderdeel van de Europese Veiligheidsstrategie zal de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Single Intelligence Analysis Capacity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00332F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de EU (SIAC) een update geven de van de dreigingsanalyse vanuit het perspectief van de EU-lidstaten. Lidstaten, inclusief Nederland, leveren via de geëigende kanalen een bijdrage aan deze analyse. In algemene zin is Nederland voorstander van het versterken van SIAC.  </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:sectPr w:rsidRPr="00332F2E" w:rsidR="00FE0FA3" w:rsidSect="003A0863">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3095" w:right="2777" w:bottom="1077" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B612FCC" w14:textId="77777777" w:rsidR="004A5F7A" w:rsidRDefault="004A5F7A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0EE6FCE2" w14:textId="77777777" w:rsidR="00223961" w:rsidRDefault="00223961" w:rsidP="00223961">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F243C0E" w14:textId="77777777" w:rsidR="004A5F7A" w:rsidRDefault="004A5F7A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="254EB92E" w14:textId="77777777" w:rsidR="00223961" w:rsidRDefault="00223961" w:rsidP="00223961">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...15 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Kix Barcode">
+  <w:font w:name="DejaVu Sans">
+    <w:altName w:val="Sylfaen"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="29AAEB3E" w14:textId="77777777" w:rsidR="00C61908" w:rsidRDefault="00C61908">
-[...1 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+  <w:p w14:paraId="6ACCFB78" w14:textId="77777777" w:rsidR="00223961" w:rsidRPr="00223961" w:rsidRDefault="00223961" w:rsidP="00223961">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4CDFE9C3" w14:textId="77777777" w:rsidR="0009149D" w:rsidRDefault="0009149D"/>
+  <w:p w14:paraId="03EEA5DC" w14:textId="77777777" w:rsidR="00223961" w:rsidRPr="00223961" w:rsidRDefault="00223961" w:rsidP="00223961">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4CDFE9C5" w14:textId="77777777" w:rsidR="0009149D" w:rsidRDefault="0009149D"/>
+  <w:p w14:paraId="12351B1B" w14:textId="77777777" w:rsidR="00223961" w:rsidRPr="00223961" w:rsidRDefault="00223961" w:rsidP="00223961">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24ED1796" w14:textId="77777777" w:rsidR="004A5F7A" w:rsidRDefault="004A5F7A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="070C406F" w14:textId="77777777" w:rsidR="00223961" w:rsidRDefault="00223961" w:rsidP="00223961">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63DA2075" w14:textId="77777777" w:rsidR="004A5F7A" w:rsidRDefault="004A5F7A">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="223BB790" w14:textId="77777777" w:rsidR="00223961" w:rsidRDefault="00223961" w:rsidP="00223961">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="408895E5" w14:textId="77777777" w:rsidR="00C61908" w:rsidRDefault="00C61908">
-[...1 lines deleted...]
-      <w:pStyle w:val="Header"/>
+  <w:p w14:paraId="4BF2676B" w14:textId="77777777" w:rsidR="00223961" w:rsidRPr="00223961" w:rsidRDefault="00223961" w:rsidP="00223961">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4CDFE9C2" w14:textId="77777777" w:rsidR="0009149D" w:rsidRDefault="00457B92">
-[...256 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="2D6ADDFB" w14:textId="77777777" w:rsidR="00223961" w:rsidRPr="00223961" w:rsidRDefault="00223961" w:rsidP="00223961">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4CDFE9C4" w14:textId="238CAE93" w:rsidR="0009149D" w:rsidRDefault="00457B92">
-[...1104 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="243FDB7A" w14:textId="77777777" w:rsidR="00223961" w:rsidRPr="00223961" w:rsidRDefault="00223961" w:rsidP="00223961">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...472 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0009149D"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00FB05DF"/>
+    <w:rsidRoot w:val="00223961"/>
+    <w:rsid w:val="00223961"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00332F2E"/>
+    <w:rsid w:val="003A0863"/>
+    <w:rsid w:val="00510B80"/>
+    <w:rsid w:val="00643D7B"/>
+    <w:rsid w:val="00822FD5"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00B075A8"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4CDFE9BA"/>
-  <w15:docId w15:val="{98B2A06F-95A3-4660-BCBB-6B14DC233C52}"/>
+  <w14:docId w14:val="50F7CC26"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F8B98EA1-2F93-4EF8-B688-88070BC95DA5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2244,77 +1064,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2339,75 +1159,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -2442,55 +1262,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -2559,813 +1379,820 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:aliases w:val="Standaard"/>
-    <w:uiPriority w:val="4"/>
     <w:qFormat/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00223961"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00223961"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00223961"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00223961"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00223961"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00223961"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00223961"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00223961"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00223961"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...14 lines deleted...]
-    <w:uiPriority w:val="98"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00223961"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00223961"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00223961"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00223961"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00223961"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00223961"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00223961"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00223961"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00223961"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:pPr>
-[...21 lines deleted...]
-    <w:uiPriority w:val="98"/>
+    <w:rsid w:val="00223961"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00223961"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:pPr>
-[...202 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rsid w:val="00223961"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...18 lines deleted...]
-    <w:rPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00223961"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00223961"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00223961"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00223961"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00223961"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00223961"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00223961"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00223961"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00223961"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
+    <w:name w:val="Referentiegegevens bold"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00223961"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
+    <w:name w:val="Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00223961"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:caps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:u w:val="single"/>
-[...230 lines deleted...]
-      <w:color w:val="404040"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelondertekening">
     <w:name w:val="Tabel ondertekening"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00223961"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TabelRijkshuisstijl">
-[...86 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:basedOn w:val="Normal"/>
-[...4 lines deleted...]
-    <w:rPr>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00223961"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:basedOn w:val="Normal"/>
-[...4 lines deleted...]
-    <w:rPr>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00223961"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C61908"/>
+    <w:rsid w:val="00223961"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00223961"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C61908"/>
+    <w:rsid w:val="00223961"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...9 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00223961"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00223961"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -3418,51 +2245,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -3526,65 +2353,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -3605,162 +2432,76 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>149</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1149</ap:Words>
+  <ap:Characters>6321</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>1</ap:Lines>
-  <ap:Paragraphs>1</ap:Paragraphs>
+  <ap:Lines>52</ap:Lines>
+  <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>175</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7456</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F00DEC48CAB00F7FD44B9A931D91B7CF853</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="BZDossierTemplate">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="gc2efd3bfea04f7f8169be07009f5536">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...58 lines deleted...]
-    <vt:lpwstr>False</vt:lpwstr>
   </property>
 </Properties>
 </file>