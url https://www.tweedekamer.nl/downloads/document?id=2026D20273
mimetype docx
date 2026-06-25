--- v0 (2026-04-24)
+++ v1 (2026-06-25)
@@ -1,195 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00F4492A" w:rsidR="00BA5F84" w:rsidP="003E4620" w:rsidRDefault="00F5779E" w14:paraId="59A74BBE" w14:textId="328977A2">
+    <w:p w:rsidRPr="00F4492A" w:rsidR="00BA5F84" w:rsidP="00B90C18" w:rsidRDefault="00BF15F9" w14:paraId="0211ADF7" w14:textId="3C41112C">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F5779E">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>22112</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BF0E46">
+        <w:t>Inbreng v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F4492A" w:rsidR="00BA5F84">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:tab/>
-[...86 lines deleted...]
-        </w:rPr>
         <w:t>erslag van een schriftelijk overleg</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F4492A" w:rsidR="00BA5F84" w:rsidP="00B90C18" w:rsidRDefault="00BA5F84" w14:paraId="7B4B8C75" w14:textId="6D13B3A5">
-[...11 lines deleted...]
-    <w:p w:rsidRPr="00F4492A" w:rsidR="00BA5F84" w:rsidP="00B90C18" w:rsidRDefault="00BA5F84" w14:paraId="1C585966" w14:textId="77777777">
+    <w:p w:rsidR="00475831" w:rsidP="00B90C18" w:rsidRDefault="00475831" w14:paraId="31720D53" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00F4492A" w:rsidR="00BA5F84" w:rsidP="00B90C18" w:rsidRDefault="00BA5F84" w14:paraId="046A5009" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="006174B2" w:rsidR="00BB25EA" w:rsidP="00B90C18" w:rsidRDefault="00BA5F84" w14:paraId="465A85A2" w14:textId="0C3A88E1">
+    <w:p w:rsidRPr="006174B2" w:rsidR="00BB25EA" w:rsidP="00B90C18" w:rsidRDefault="00BA5F84" w14:paraId="465A85A2" w14:textId="7E62DAD5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000080"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F4492A">
         <w:t xml:space="preserve">De vaste commissie voor </w:t>
       </w:r>
       <w:r w:rsidR="008D3333">
         <w:t>Klimaat en Groene Groei</w:t>
       </w:r>
       <w:r w:rsidRPr="00F4492A">
         <w:t xml:space="preserve"> heeft een aantal vragen en opmerkingen </w:t>
       </w:r>
       <w:r w:rsidRPr="006174B2">
         <w:t xml:space="preserve">aan de </w:t>
       </w:r>
@@ -225,135 +118,97 @@
       </w:r>
       <w:r w:rsidR="00BF0E46">
         <w:t xml:space="preserve"> (Kamerstuk </w:t>
       </w:r>
       <w:r w:rsidRPr="002E7ABF" w:rsidR="002E7ABF">
         <w:t>22112</w:t>
       </w:r>
       <w:r w:rsidR="00BF0E46">
         <w:t xml:space="preserve">, nr. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E6629A" w:rsidR="00E6629A">
         <w:t>4306</w:t>
       </w:r>
       <w:r w:rsidR="00BF0E46">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00F4492A" w:rsidR="00B82E68" w:rsidP="00B90C18" w:rsidRDefault="00B82E68" w14:paraId="2A77B2D8" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="006174B2" w:rsidR="00BA5F84" w:rsidP="00B90C18" w:rsidRDefault="00BA5F84" w14:paraId="4D14CF47" w14:textId="2D001426">
+    <w:p w:rsidRPr="006174B2" w:rsidR="00BA5F84" w:rsidP="00B90C18" w:rsidRDefault="00BA5F84" w14:paraId="3260A339" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
       </w:pPr>
-      <w:r w:rsidRPr="00F4492A">
-[...30 lines deleted...]
-    <w:p w:rsidRPr="006174B2" w:rsidR="00BA5F84" w:rsidP="00B90C18" w:rsidRDefault="00BA5F84" w14:paraId="3260A339" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="006174B2" w:rsidR="00BA5F84" w:rsidP="00B90C18" w:rsidRDefault="00BA5F84" w14:paraId="1DC8CBA5" w14:textId="7711C620">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidRPr="006174B2" w:rsidR="00BA5F84" w:rsidP="00B90C18" w:rsidRDefault="00BA5F84" w14:paraId="1DC8CBA5" w14:textId="7711C620">
+      <w:r w:rsidRPr="006174B2">
+        <w:t>De voorzitter van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006174B2" w:rsidR="00F7358A" w:rsidP="00B90C18" w:rsidRDefault="002E7ABF" w14:paraId="71111077" w14:textId="460BAD18">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
       </w:pPr>
-      <w:r w:rsidRPr="006174B2">
-[...3 lines deleted...]
-    <w:p w:rsidRPr="006174B2" w:rsidR="00F7358A" w:rsidP="00B90C18" w:rsidRDefault="002E7ABF" w14:paraId="71111077" w14:textId="460BAD18">
+      <w:r>
+        <w:t>Zwinkels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006174B2" w:rsidR="00BA5F84" w:rsidP="00B90C18" w:rsidRDefault="00BA5F84" w14:paraId="3B392A78" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="006174B2" w:rsidR="00BA5F84" w:rsidP="00B90C18" w:rsidRDefault="00BA5F84" w14:paraId="3B392A78" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="006174B2" w:rsidR="00BA5F84" w:rsidP="00B90C18" w:rsidRDefault="00475831" w14:paraId="1B1F19E8" w14:textId="63300F70">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-        <w:t>De a</w:t>
+      <w:r>
+        <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="006174B2" w:rsidR="00BA5F84">
         <w:t>djunct-griffier van de commissie,</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00F4492A" w:rsidR="00BA5F84" w:rsidP="00B90C18" w:rsidRDefault="002E7ABF" w14:paraId="1331AABB" w14:textId="0D2125E4">
       <w:r>
         <w:t>Teske</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00F4492A" w:rsidR="00BA5F84" w:rsidP="00B90C18" w:rsidRDefault="00BA5F84" w14:paraId="736F8C6A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F4492A" w:rsidR="00BA5F84" w:rsidP="00B90C18" w:rsidRDefault="00BA5F84" w14:paraId="196ABF76" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F4492A" w:rsidR="00BA5F84" w:rsidP="00B90C18" w:rsidRDefault="00BA5F84" w14:paraId="2F3FDC92" w14:textId="77777777">
@@ -407,51 +262,64 @@
           <w:b/>
         </w:rPr>
         <w:t>II</w:t>
       </w:r>
       <w:r w:rsidRPr="00F4492A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Antwoord / Reactie van de </w:t>
       </w:r>
       <w:r w:rsidR="00BB25EA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>minister</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00F4492A" w:rsidR="00BA5F84" w:rsidP="00B90C18" w:rsidRDefault="00BA5F84" w14:paraId="798F9FEE" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00F4492A" w:rsidR="00BA5F84" w:rsidP="00B90C18" w:rsidRDefault="00BA5F84" w14:paraId="15F757F0" w14:textId="77777777">
+    <w:p w:rsidR="00475831" w:rsidRDefault="00475831" w14:paraId="15F757F0" w14:textId="45CD396B">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F4492A" w:rsidR="00BA5F84" w:rsidP="00B90C18" w:rsidRDefault="00BA5F84" w14:paraId="6D208FC4" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00F4492A" w:rsidR="00BA5F84" w:rsidP="00B90C18" w:rsidRDefault="00BA5F84" w14:paraId="4CF54A02" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F4492A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
       <w:r w:rsidRPr="00F4492A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Vragen en opmerkingen vanuit de fracties</w:t>
       </w:r>
@@ -555,58 +423,51 @@
       </w:r>
       <w:r w:rsidRPr="00316780">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>welke wijze wil de minister voorkomen dat de 20%-doelstelling in de praktijk tot ongerichte of inefficiënte steun aan bestaande sectoren leidt in plaats van gericht op te bouwen waar Europa écht kwetsbaar is?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0002571A" w:rsidP="00B90C18" w:rsidRDefault="0002571A" w14:paraId="0E7A7E76" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00316780" w:rsidR="00316780" w:rsidP="00B90C18" w:rsidRDefault="00316780" w14:paraId="656D5E5D" w14:textId="16BD6DF8">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316780">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van de D66-fractie steunen van harte de inzet van het kabinet om op Europees niveau een uitzondering te verkennen waarmee soepeler kan worden omgegaan met tijdelijke stikstofemissies van industriële verduurzamingsprojecten, mits structurele verbetering van natuur, klimaat en leefomgeving op lange termijn is geborgd. Juist in de meest vervuilende clusters dreigen verduurzamingsprojecten vast te lopen op procedures die paradoxaal genoeg </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">de transitie </w:t>
+        <w:t xml:space="preserve">De leden van de D66-fractie steunen van harte de inzet van het kabinet om op Europees niveau een uitzondering te verkennen waarmee soepeler kan worden omgegaan met tijdelijke stikstofemissies van industriële verduurzamingsprojecten, mits structurele verbetering van natuur, klimaat en leefomgeving op lange termijn is geborgd. Juist in de meest vervuilende clusters dreigen verduurzamingsprojecten vast te lopen op procedures die paradoxaal genoeg de transitie </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00316780">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>vertragen.Kan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00316780">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> de minister toelichten welke concrete stappen </w:t>
       </w:r>
       <w:r w:rsidR="00B87462">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>zij</w:t>
       </w:r>
       <w:r w:rsidRPr="00316780" w:rsidR="00B87462">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
@@ -802,51 +663,58 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00197269">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00316780">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>IAA</w:t>
       </w:r>
       <w:r w:rsidR="00197269">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00316780">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> qua vraagcreatie te beperkt is opgezet: de chemiesector ontbreekt als prioritaire sector in de productnormen, en CO₂-labels zijn vooralsnog uitsluitend vrijwillig. In het debat Verduurzaming Industrie hebben deze leden reeds gewezen op de cruciale rol van groene chemie voor vrijwel alle andere maakindustrie in Nederland, en op de noodzaak van een ambitieuze verankering in Europees marktbeleid in plaats van uitsluitend aanbodgerichte subsidies. Het kabinet pleit zelf in zijn non-paper voor verplichte labels en een bredere reikwijdte; de uitwerking via de Critical </w:t>
+        <w:t xml:space="preserve"> qua vraagcreatie te beperkt is opgezet: de chemiesector ontbreekt als prioritaire sector in de productnormen, en CO₂-labels zijn vooralsnog uitsluitend vrijwillig. In het debat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00316780">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Verduurzaming Industrie hebben deze leden reeds gewezen op de cruciale rol van groene chemie voor vrijwel alle andere maakindustrie in Nederland, en op de noodzaak van een ambitieuze verankering in Europees marktbeleid in plaats van uitsluitend aanbodgerichte subsidies. Het kabinet pleit zelf in zijn non-paper voor verplichte labels en een bredere reikwijdte; de uitwerking via de Critical </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00316780">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Chemicals</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00316780">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Alliance en gedelegeerde handelingen mag niet betekenen dat de chemie pas over jaren daadwerkelijk wordt meegenomen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00316780" w:rsidR="00316780" w:rsidP="00B90C18" w:rsidRDefault="00316780" w14:paraId="1FBF227F" w14:textId="44E6FFCA">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316780">
         <w:rPr>
           <w:bCs/>
@@ -936,51 +804,50 @@
       </w:pPr>
       <w:r w:rsidRPr="00316780">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Is de minister bereid zich in de onderhandelingen in te zetten voor een vervroegd herzienings- of evaluatiemoment — bijvoorbeeld achttien maanden na inwerkingtreding — waarbij de sectorale reikwijdte van de vraagcreatie-instrumenten en de effectiviteit van de koolstofarme productnormen expliciet tegen het licht worden gehouden?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00316780" w:rsidR="0050706D" w:rsidP="00B90C18" w:rsidRDefault="0050706D" w14:paraId="5216EB28" w14:textId="56EA220C">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00316780" w:rsidR="00316780" w:rsidP="00B90C18" w:rsidRDefault="00316780" w14:paraId="4BC23DAF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00316780">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">De leden van de D66-fractie delen de zorg van het kabinet over mogelijke doublures tussen de FDI-toetsing onder hoofdstuk IV van de IAA, de bestaande FDI-screeningsverordening (2019/452) en de lopende herziening daarvan (COM(2024) 23), naast het nationale kader onder de Wet </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00316780">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Vifo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00316780">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. Tegelijkertijd hebben recente casussen — waaronder de ontwikkelingen rond </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00316780">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Nexperia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00316780">
@@ -1172,55 +1039,51 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">de leden van de </w:t>
       </w:r>
       <w:r w:rsidR="007C0432">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>VVD</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>-fractie</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004969E0" w:rsidP="00B90C18" w:rsidRDefault="004969E0" w14:paraId="3489463D" w14:textId="77777777"/>
     <w:p w:rsidR="00C72919" w:rsidP="00B90C18" w:rsidRDefault="00C72919" w14:paraId="65D9444B" w14:textId="38EB4380">
       <w:r>
         <w:t xml:space="preserve">De leden van de VVD-fractie hebben met interesse kennisgenomen van het ingezonden fiche en hebben hierover nog enkele vragen en aandachtspunten. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C72919" w:rsidP="00B90C18" w:rsidRDefault="00C72919" w14:paraId="5B1DF040" w14:textId="2D8F6BDE">
       <w:r>
-        <w:t xml:space="preserve">De leden van de VVD-fractie kijken positief naar het onderliggende doel van de Europese Commissie om de economische veiligheid, strategische autonomie en concurrentiekracht van de EU te versterken door de industriële capaciteit en verduurzaming in strategische sectoren te </w:t>
-[...3 lines deleted...]
-        <w:t>versnellen en de werking van de interne markt te verbeteren. De VVD acht het noodzakelijk dat er ook op Europees niveau stappen gezet worden om de eigen industrie te versterken; het is dan ook goed dat de Europese Commissie hier voorstellen voor doet. Tegelijkertijd hebben de</w:t>
+        <w:t>De leden van de VVD-fractie kijken positief naar het onderliggende doel van de Europese Commissie om de economische veiligheid, strategische autonomie en concurrentiekracht van de EU te versterken door de industriële capaciteit en verduurzaming in strategische sectoren te versnellen en de werking van de interne markt te verbeteren. De VVD acht het noodzakelijk dat er ook op Europees niveau stappen gezet worden om de eigen industrie te versterken; het is dan ook goed dat de Europese Commissie hier voorstellen voor doet. Tegelijkertijd hebben de</w:t>
       </w:r>
       <w:r w:rsidR="00666109">
         <w:t>ze</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> leden vragen over een aantal onderdelen van het voorstel. De harde generieke doelstelling van 20% van het aandeel van de maakindustrie in het </w:t>
       </w:r>
       <w:r w:rsidR="00894779">
         <w:t xml:space="preserve">bbp </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">in 2035 zegt inderdaad op zichzelf weinig over de strategische relevantie of kwaliteit van de industriële kwaliteiten. Heeft de Europese Commissie overwogen om in plaats van een harde doelstelling uit te gaan van een streefwaarde? En waarom heeft </w:t>
       </w:r>
       <w:r w:rsidR="00894779">
         <w:t xml:space="preserve">de Europese Commissie </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">vervolgens deze afweging gemaakt? Hoe verwacht </w:t>
       </w:r>
       <w:r w:rsidR="004673F6">
         <w:t xml:space="preserve">de minister </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">dat een generieke doelstelling bijdraagt aan het behoudt van strategische en toekomstbestendige industrie in Nederland? Welk effect zal deze doelstelling hebben op het investeringsklimaat in Europa en in Nederland? Heeft </w:t>
       </w:r>
@@ -1245,51 +1108,55 @@
       <w:r w:rsidR="00C72919">
         <w:t xml:space="preserve"> om ervoor te zorgen dat het effect van de IAA zal zijn dat procedures onder de streep worden versimpeld? Daarnaast lezen de</w:t>
       </w:r>
       <w:r w:rsidR="00A42D08">
         <w:t>ze</w:t>
       </w:r>
       <w:r w:rsidR="00C72919">
         <w:t xml:space="preserve"> leden dat de versnelling zich inzet op de behandelfase en niet op de voorbereiding- en beroepsfase. Ziet </w:t>
       </w:r>
       <w:r w:rsidR="00A42D08">
         <w:t>de minister</w:t>
       </w:r>
       <w:r w:rsidR="00C72919">
         <w:t xml:space="preserve"> ruimte om binnen de IAA meer focus aan te brengen voor versoepeling van de procedure op het gebied van de voorbereiding- en beroepsfase?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A42D08" w:rsidP="00B90C18" w:rsidRDefault="00A42D08" w14:paraId="3F952D70" w14:textId="77777777"/>
     <w:p w:rsidR="00C72919" w:rsidP="00B90C18" w:rsidRDefault="00C72919" w14:paraId="7AFF68EA" w14:textId="000FFDE0">
       <w:r>
         <w:t xml:space="preserve">De leden van de VVD-fractie ondersteunen de gedachte achter de IAA dat wil voorkomen dat landen als China delen van onze kritieke (energie)infrastructuur in handen krijgen. Tegelijkertijd kan de handelsrelatie met bevriende derde landen, als het Verenigd Koninkrijk en Canada, onder druk komen te staan door deze richtlijn. Hoe zet </w:t>
       </w:r>
       <w:r w:rsidR="00E01305">
         <w:t>de minister</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> zich ervoor in dat bedrijven uit bevriende landen als het VK en Canada nog zin zien om te investeren in Europa? Hoe heeft de impact assessment rekening gehouden met deze bepaling? Is in de uitwerking rekening gehouden met de Nederlandse context van een open handelseconomie? Heeft </w:t>
+        <w:t xml:space="preserve"> zich ervoor in </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">dat bedrijven uit bevriende landen als het VK en Canada nog zin zien om te investeren in Europa? Hoe heeft de impact assessment rekening gehouden met deze bepaling? Is in de uitwerking rekening gehouden met de Nederlandse context van een open handelseconomie? Heeft </w:t>
       </w:r>
       <w:r w:rsidR="00E01305">
         <w:t>de minister</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> zicht op de uitvoeringscomplexiteit voor bedrijven naar aanleiding van de EU-oorsprongseisen? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C72919" w:rsidP="00B90C18" w:rsidRDefault="00C72919" w14:paraId="3368C79A" w14:textId="754882ED">
       <w:r>
         <w:t xml:space="preserve">De leden van de VVD-fractie vinden het daarnaast niet wenselijk dat de </w:t>
       </w:r>
       <w:r w:rsidR="00941EEC">
         <w:t xml:space="preserve">Europese </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Commissie de bevoegdheid naar zich toetrekt om op eigen initiatief transacties te toetsen en zo nodig te blokkeren. Hoe gaat </w:t>
       </w:r>
       <w:r w:rsidR="00105C68">
         <w:t>de minister</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> zich inzetten om ervoor te zorgen dat deze bevoegdheid bij de individuele lidstaten blijft? Tevens geeft de impact assessment geen duidelijkheid over de extra kosten voor de notificatieplicht van buitenlandse investeringen. Gaat </w:t>
       </w:r>
       <w:r w:rsidR="00EC7896">
@@ -1362,55 +1229,51 @@
       <w:r w:rsidRPr="006473FD" w:rsidR="006473FD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006473FD">
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:t>NZIA</w:t>
       </w:r>
       <w:r w:rsidR="006473FD">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">? Daarnaast </w:t>
       </w:r>
       <w:r w:rsidR="00FA15C0">
         <w:t xml:space="preserve">delen </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidR="00FA15C0">
         <w:t>ze</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> leden dat het kabinet inschat dat de maatregelen geen fundamentele doorbraken lijken te </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">forceren. Op welke manier gaat </w:t>
+        <w:t xml:space="preserve"> leden dat het kabinet inschat dat de maatregelen geen fundamentele doorbraken lijken te forceren. Op welke manier gaat </w:t>
       </w:r>
       <w:r w:rsidR="00501D3B">
         <w:t xml:space="preserve">de minister </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">zich inzetten om hier veranderingen in aan te brengen? Juist op het gebied van soepelere normstelling en vergunningverlening kan de IAA doorbraken veroorzaken. Hoe ziet </w:t>
       </w:r>
       <w:r w:rsidR="00501D3B">
         <w:t>de minister</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> het krachtenveld binnen Europa om samen met gelijkgestemde landen te pleiten voor meer concrete doorbraken? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C72919" w:rsidP="00B90C18" w:rsidRDefault="00501D3B" w14:paraId="49600A01" w14:textId="4375EE8D">
       <w:r>
         <w:t>De minister</w:t>
       </w:r>
       <w:r w:rsidR="00C72919">
         <w:t xml:space="preserve"> geeft verder aan dat op het gebied van informatie en administratieve lasten het voorstel verbeterd moet worden. Op welke concrete punten zal </w:t>
       </w:r>
       <w:r w:rsidR="0060128A">
         <w:t>de minister</w:t>
       </w:r>
       <w:r w:rsidR="00C72919">
@@ -1520,51 +1383,58 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="0045284B" w:rsidR="0045284B" w:rsidP="00B90C18" w:rsidRDefault="0045284B" w14:paraId="3231823B" w14:textId="05C2BF5A">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0045284B">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>De leden van de GroenLinks-PvdA-fractie hebben met interesse kennisgenomen van het fiche en benadrukken de noodzaak van de Industrial Accelerator Act. De</w:t>
       </w:r>
       <w:r w:rsidR="00EA4B11">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>ze</w:t>
       </w:r>
       <w:r w:rsidRPr="0045284B">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> leden zijn verheugd dat de </w:t>
+        <w:t xml:space="preserve"> leden zijn verheugd dat </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045284B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidR="00EA4B11">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Europese </w:t>
       </w:r>
       <w:r w:rsidRPr="0045284B">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Commissie nu enkele – het zij voorzichtige – stappen zet en zien het als een belangrijk signaal dat de </w:t>
       </w:r>
       <w:r w:rsidR="00431B4B">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Europese </w:t>
       </w:r>
       <w:r w:rsidRPr="0045284B">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Commissie de nieuwe geopolitieke realiteit onder ogen komt. Wel hebben de leden hierover nog enkele vragen. </w:t>
       </w:r>
@@ -1829,365 +1699,365 @@
         </w:rPr>
         <w:t xml:space="preserve"> in relatie tot de cluster maatwerkafspraken? </w:t>
       </w:r>
       <w:r w:rsidR="00832AAA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="0045284B">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">oe voorkomt </w:t>
       </w:r>
       <w:r w:rsidR="00832AAA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>de minister</w:t>
       </w:r>
       <w:r w:rsidRPr="0045284B">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> dat deze gebiedsgerichte aanpak – en </w:t>
+        <w:t xml:space="preserve"> dat deze gebiedsgerichte aanpak – en specifiek een basisvergunning – enkel oog heeft voor de bestaande industrie of situatie, terwijl juist de opschaling van nieuwe activiteiten vaak snel moeten kunnen opschalen? </w:t>
+      </w:r>
+      <w:r w:rsidR="00832AAA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045284B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">oe wil </w:t>
+      </w:r>
+      <w:r w:rsidR="00832AAA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>de minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045284B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de structurele verbetering voor de natuur borgen, bij een tijdelijke uitzondering voor stikstofemissies? </w:t>
+      </w:r>
+      <w:r w:rsidR="00832AAA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045284B" w:rsidR="00832AAA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00832AAA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>de minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045284B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> helderheid verschaffen over het feit dat haar inzet enkel gaat over een tijdelijke uitzondering in combinatie met structurele verbetering?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0045284B" w:rsidR="0045284B" w:rsidP="00B90C18" w:rsidRDefault="0045284B" w14:paraId="58A2DC3E" w14:textId="0C704E73">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0045284B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de GroenLinks-PvdA-fractie zijn het zeer eens met </w:t>
+      </w:r>
+      <w:r w:rsidR="00832AAA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>de minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045284B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over de noodzaak van stevige Europese vraagcreatie en de inzet om de IAA op dit front te versterken. Ziet </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF51EE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>de minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045284B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> draagvlak bij andere lidstaten om deze weg te bewandelen en de mogelijkheid om artikelen – die later verder kunnen worden uitgewerkt – in het voorstel te amenderen? </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF51EE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045284B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">at voor een ideeën heeft </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF51EE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>de minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045284B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hier concreet bij? Zet </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF51EE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>de minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045284B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in op productmandaten in private (eind)markten (mogelijk gekoppeld aan ESPR en CPR)? </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF51EE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045284B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">oe voorkomt </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF51EE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>de minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045284B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat de vrijwillige CO2-labels, niet ten koste gaan van de bestaande brede doelstelling van ESPR? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E25E0E" w:rsidP="00B90C18" w:rsidRDefault="00E25E0E" w14:paraId="5F00A0F0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0045284B" w:rsidR="0045284B" w:rsidP="00B90C18" w:rsidRDefault="0045284B" w14:paraId="7AE81EAC" w14:textId="0C3CE17C">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0045284B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de GroenLinks-PvdA-fractie zien, net als </w:t>
+      </w:r>
+      <w:r w:rsidR="00E25E0E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>de minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045284B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dat publieke vraagcreatie een belangrijke route is naar snellere verduurzaming van de industrie. Zet </w:t>
+      </w:r>
+      <w:r w:rsidR="00E25E0E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">de minister </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045284B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">daarom ook in op het versterken van de mogelijkheid om publieke vraag te versterken; bijvoorbeeld rol van overheid als </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0045284B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>launching</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0045284B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> customer om duurzame en strategische redenen? </w:t>
+      </w:r>
+      <w:r w:rsidR="00E25E0E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045284B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">iet </w:t>
+      </w:r>
+      <w:r w:rsidR="00E25E0E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>de minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045284B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de gekozen percentages van de </w:t>
+      </w:r>
+      <w:r w:rsidR="00E25E0E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Europese </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045284B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Commissie (met name in Annex II) ook als mager – en gaat </w:t>
+      </w:r>
+      <w:r w:rsidR="00E25E0E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>de minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045284B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zich inspannen om deze percentages te verhogen en strategische sectoren toe te voegen? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E25E0E" w:rsidP="00B90C18" w:rsidRDefault="00E25E0E" w14:paraId="5E3461E0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0045284B" w:rsidR="0045284B" w:rsidP="00B90C18" w:rsidRDefault="0045284B" w14:paraId="35ED98C2" w14:textId="5AF72C02">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0045284B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">De leden van de GroenLinks-PvdA-fractie zijn kritisch op de terughoudende positie van het kabinet ten aanzien van het Europese voorkeursprincipe. Wat vindt </w:t>
+      </w:r>
+      <w:r w:rsidR="00E25E0E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>de minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045284B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de definitie van Europese voorkeur? </w:t>
+      </w:r>
+      <w:r w:rsidR="00E25E0E">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045284B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">s deze niet veel te soepel als het grootste deel van de wereld daaronder valt, inclusief de Verenigde Staten? Is </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1675A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>de minister</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045284B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bereid om in de </w:t>
       </w:r>
       <w:r w:rsidRPr="0045284B">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">specifiek een basisvergunning – enkel oog heeft voor de bestaande industrie of situatie, terwijl juist de opschaling van nieuwe activiteiten vaak snel moeten kunnen opschalen? </w:t>
-[...306 lines deleted...]
-        <w:t xml:space="preserve"> bereid om in de onderhandelingen aan te dringen op een ‘</w:t>
+        <w:t>onderhandelingen aan te dringen op een ‘</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0045284B">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>opt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0045284B">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>-out’ benadering, in plaats van de gekozen ‘</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0045284B">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>opt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0045284B">
         <w:rPr>
@@ -2494,51 +2364,50 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Vragen en opmerkingen van de leden van de </w:t>
       </w:r>
       <w:r w:rsidR="007C0432">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>JA21</w:t>
       </w:r>
       <w:r w:rsidRPr="001B14EE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>-fractie</w:t>
       </w:r>
       <w:r w:rsidR="00750AD2">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w:rsidR="007D4E0C" w:rsidP="00B90C18" w:rsidRDefault="007D4E0C" w14:paraId="0A9DD428" w14:textId="48373B19">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>De leden van de JA21-fractie hebben kennisgenomen van het fiche over de Verordening Industrial Accelerator Act. De leden van de JA21-fractie onderschrijven het belang van een sterke, concurrerende en toekomstbestendige industrie in Europa en Nederland, maar zien in dit voorstel ook serieuze risico’s van protectionisme, extra regeldruk, hogere kosten, onduidelijke bevoegdheidsuitbreiding en verdere inperking van de nationale beleidsruimte</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00DA7A20" w:rsidR="00DA7A20" w:rsidP="00B90C18" w:rsidRDefault="00DA7A20" w14:paraId="642CCBFE" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="007D4E0C" w:rsidP="00B90C18" w:rsidRDefault="007D4E0C" w14:paraId="63E0A67F" w14:textId="46A2C955">
       <w:r>
         <w:t>De leden van de JA21-fractie begrijpen de wens om de Europese industrie te versterken in een wereld van toenemende concurrentie en strategische afhankelijkheden, maar vragen of de gekozen systematiek van de IAA daarvoor het juiste instrument is. De</w:t>
       </w:r>
       <w:r w:rsidR="00E36A21">
         <w:t>ze</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> leden vragen de </w:t>
       </w:r>
       <w:r w:rsidR="00206ACB">
         <w:t xml:space="preserve">minister </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">nader toe te lichten waarom de generieke doelstelling om het aandeel van de maakindustrie in het Europees bbp in 2035 op 20% te brengen meer is dan symboolpolitiek. </w:t>
@@ -2573,51 +2442,55 @@
       <w:r>
         <w:t>De leden van de JA21-fractie steunen het versnellen van vergunningverlening voor industriële verduurzamingsprojecten, maar vragen of dit voorstel de Nederlandse knelpunten werkelijk oplost of vooral nieuwe Europese procesvereisten toevoegt. De</w:t>
       </w:r>
       <w:r w:rsidR="000B35E8">
         <w:t>ze</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> leden vragen de </w:t>
       </w:r>
       <w:r w:rsidR="00206ACB">
         <w:t xml:space="preserve">minister </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">per onderdeel aan te geven wat in Nederland daadwerkelijk versnelt en wat vooral papieren harmonisatie is. </w:t>
       </w:r>
       <w:r w:rsidR="000B35E8">
         <w:t>Zij</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> vragen hoe dit voorstel zich verhoudt tot bestaande Nederlandse instrumenten, zoals het omgevingsloket, en of hier niet opnieuw stapeling van regels, loketten en verantwoordingsverplichtingen dreigt. De</w:t>
       </w:r>
       <w:r w:rsidR="00824ACC">
         <w:t>ze</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> leden vragen daarnaast wat dit voorstel concreet betekent voor gemeenten, provincies en uitvoeringsinstanties, welke extra lasten daar worden verwacht en of de </w:t>
+        <w:t xml:space="preserve"> leden vragen daarnaast wat dit voorstel concreet betekent voor gemeenten, provincies en uitvoeringsinstanties, welke extra lasten daar </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">worden verwacht en of de </w:t>
       </w:r>
       <w:r w:rsidR="00206ACB">
         <w:t xml:space="preserve">minister </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">de opvatting deelt dat versnelling alleen geloofwaardig is als juist ook de voorbereidings- en beroepsfase worden aangepakt. </w:t>
       </w:r>
       <w:r w:rsidR="00824ACC">
         <w:t>Zij</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> vragen welke concrete inzet Nederland kiest om ook op dat punt verandering in Brussel af te dwingen, mede gezien stikstof als feitelijke blokkade voor verduurzamingsprojecten.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007D4E0C" w:rsidP="00B90C18" w:rsidRDefault="007D4E0C" w14:paraId="52314F13" w14:textId="0FFAF39D">
       <w:r>
         <w:t>De leden van de JA21-fractie maken zich grote zorgen over de oorsprongseisen en de “made in EU”-achtige benadering in aanbestedingen, subsidies en andere vormen van marktinterventie. De</w:t>
       </w:r>
       <w:r w:rsidR="00206ACB">
         <w:t>ze leden</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> vragen hoe </w:t>
       </w:r>
       <w:r w:rsidR="00206ACB">
@@ -2650,55 +2523,51 @@
       <w:r>
         <w:t xml:space="preserve"> vragen welke concrete WTO-risico’s de </w:t>
       </w:r>
       <w:r w:rsidR="00206ACB">
         <w:t xml:space="preserve">minister </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ziet en wat er gebeurt als de EU met deze aanpak de uitrol van warmtepompen, zonnepanelen, batterijen en elektrische voertuigen juist duurder en trager maakt. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B90C18" w:rsidP="00B90C18" w:rsidRDefault="00B90C18" w14:paraId="331BCF93" w14:textId="77777777"/>
     <w:p w:rsidR="007D4E0C" w:rsidP="00B90C18" w:rsidRDefault="007D4E0C" w14:paraId="48B37FAB" w14:textId="3E82985C">
       <w:r>
         <w:t>De leden van de JA21-fractie onderschrijven dat schone productie en vraag naar koolstofarm geproduceerde goederen gestimuleerd moeten worden, maar vragen of de voorgestelde aanpak effectief, realistisch, helder en betaalbaar is. De</w:t>
       </w:r>
       <w:r w:rsidR="00757170">
         <w:t>ze</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> leden vragen hoe wordt voorkomen dat lidstaten uiteenlopende standaarden gaan hanteren en welke gevolgen de regering verwacht voor de prijzen in de bouw, de automobielsector en energietechnologieën. </w:t>
       </w:r>
       <w:r w:rsidR="00757170">
         <w:t>Zij</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">vragen hoe wordt voorkomen dat verduurzaming voor burgers, het mkb en aanbestedende diensten juist duurder wordt. </w:t>
+        <w:t xml:space="preserve"> vragen hoe wordt voorkomen dat verduurzaming voor burgers, het mkb en aanbestedende diensten juist duurder wordt. </w:t>
       </w:r>
       <w:r w:rsidR="00757170">
         <w:t>Zij</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> vragen of de regering de opvatting deelt dat vraagcreatie nooit een dekmantel mag worden voor verborgen protectionisme.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B90C18" w:rsidP="00B90C18" w:rsidRDefault="00B90C18" w14:paraId="3ADD824B" w14:textId="77777777"/>
     <w:p w:rsidR="007D4E0C" w:rsidP="00B90C18" w:rsidRDefault="007D4E0C" w14:paraId="29358EF3" w14:textId="174A17D4">
       <w:r>
         <w:t>De leden van de JA21-fractie zijn bijzonder kritisch op het voorstel voor aanvullende toetsing van buitenlandse investeringen. De</w:t>
       </w:r>
       <w:r w:rsidR="00757170">
         <w:t>ze</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> leden vragen waarom aanvullende investeringstoetsing nodig is naast bestaande Europese en nationale kaders, hoe dit voorstel zich concreet verhoudt tot de bestaande FDI-screening en de Wet veiligheidstoets investeringen, fusies en overnames en hoe de </w:t>
       </w:r>
       <w:r w:rsidR="00757170">
         <w:t xml:space="preserve">minister </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">doublures, extra administratieve lasten en rechtsonzekerheid wil voorkomen. </w:t>
       </w:r>
@@ -2744,51 +2613,55 @@
       <w:r>
         <w:t xml:space="preserve"> vragen hoe dit zich verhoudt tot nationale ruimtelijke ordening en netcongestie, wat de concrete voordelen van aanwijzing zijn behalve extra verplichtingen en waarom vrijwilligheid hier niet logischer is dan verplichting. De</w:t>
       </w:r>
       <w:r w:rsidR="00757170">
         <w:t>ze</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> leden vragen bovendien hoe wordt voorkomen dat zogenoemde versnelling in de praktijk vooral meer regeldruk en minder nationale zeggenschap oplevert.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A41738" w:rsidP="00B90C18" w:rsidRDefault="00A41738" w14:paraId="3835AE2B" w14:textId="77777777"/>
     <w:p w:rsidR="007D4E0C" w:rsidP="00B90C18" w:rsidRDefault="007D4E0C" w14:paraId="04DCE67E" w14:textId="1A6E26C4">
       <w:r>
         <w:t>De leden van de JA21-fractie constateren dat juist bij een voorstel van deze omvang nog aanzienlijke onduidelijkheid bestaat over kosten, baten, regeldruk en neveneffecten. De</w:t>
       </w:r>
       <w:r w:rsidR="00757170">
         <w:t>ze</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> leden vragen de </w:t>
       </w:r>
       <w:r w:rsidR="00757170">
         <w:t xml:space="preserve">minister </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">nader toe te lichten welke onderdelen van het impact assessment volgens haar onvoldoende zijn onderbouwd, welke cruciale data ontbreken en waarom de gevolgen voor bedrijven, burgers en lidstaten zo beperkt zijn uitgewerkt. </w:t>
+        <w:t xml:space="preserve">nader toe te lichten welke onderdelen van het impact assessment </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">volgens haar onvoldoende zijn onderbouwd, welke cruciale data ontbreken en waarom de gevolgen voor bedrijven, burgers en lidstaten zo beperkt zijn uitgewerkt. </w:t>
       </w:r>
       <w:r w:rsidR="00757170">
         <w:t>Zij</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> vragen welke aanvullende impactanalyses noodzakelijk zijn voordat verdere besluitvorming verantwoord is en of de regering de opvatting deelt dat een voorstel van deze omvang niet op basis van grove EU-brede aannames mag worden beoordeeld. De</w:t>
       </w:r>
       <w:r w:rsidR="00757170">
         <w:t>ze</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> leden vragen ook of de </w:t>
       </w:r>
       <w:r w:rsidR="00757170">
         <w:t xml:space="preserve">minister </w:t>
       </w:r>
       <w:r>
         <w:t>nader uit kan zoeken wat de impact van het fiche is per sector die de IAA zal betreffen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00323E08" w:rsidP="00B90C18" w:rsidRDefault="00323E08" w14:paraId="6F0BA295" w14:textId="77777777"/>
     <w:p w:rsidR="007D4E0C" w:rsidP="00B90C18" w:rsidRDefault="007D4E0C" w14:paraId="25C40D3F" w14:textId="1D9765FC">
       <w:r>
         <w:t xml:space="preserve">De leden van de JA21-fractie lezen dat het kabinet inzet op een sterke, schone en concurrerende industrie, gericht, proportioneel en </w:t>
       </w:r>
@@ -2835,55 +2708,51 @@
         <w:t>Industry</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Expert Group te betrekken bij de uitwerking van artikel 16 beoordeelt, en hoe daarbij wordt geborgd dat sectorale expertise wordt benut zonder dat normstelling via gedelegeerde handelingen aan democratische controle wordt onttrokken</w:t>
       </w:r>
       <w:r w:rsidR="001B2296">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0066640E" w:rsidP="00B90C18" w:rsidRDefault="0066640E" w14:paraId="1E9EDF7B" w14:textId="77777777"/>
     <w:p w:rsidR="007D4E0C" w:rsidP="00B90C18" w:rsidRDefault="007D4E0C" w14:paraId="24DC2F05" w14:textId="4CB1DB49">
       <w:r>
         <w:t xml:space="preserve">De leden van de JA21-fractie vragen de </w:t>
       </w:r>
       <w:r w:rsidR="00DB2246">
         <w:t xml:space="preserve">minister </w:t>
       </w:r>
       <w:r>
         <w:t>per hoofdonderdeel van het voorstel helder aan te geven welke artikelen Nederland wil wijzigen, schrappen of heronderhandelen. De</w:t>
       </w:r>
       <w:r w:rsidR="00DB2246">
         <w:t>ze</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> leden vragen welke concrete inzet de regering kiest op de 20%-doelstelling, </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">vergunningverlening, oorsprongseisen, koolstofarme productnormen, FDI-screening en versnellingsgebieden. </w:t>
+        <w:t xml:space="preserve"> leden vragen welke concrete inzet de regering kiest op de 20%-doelstelling, vergunningverlening, oorsprongseisen, koolstofarme productnormen, FDI-screening en versnellingsgebieden. </w:t>
       </w:r>
       <w:r w:rsidR="00DB2246">
         <w:t>Zij</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> vragen ook welke onderdelen voor Nederland zodanig problematisch zijn dat fundamentele wijziging of desnoods afwijzing gerechtvaardigd is.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00031AA0" w:rsidP="00B90C18" w:rsidRDefault="00031AA0" w14:paraId="1F25C7B9" w14:textId="77777777"/>
     <w:p w:rsidR="007D4E0C" w:rsidP="00B90C18" w:rsidRDefault="007D4E0C" w14:paraId="7F729379" w14:textId="36E0E72B">
       <w:r>
         <w:t>De leden van de JA21-fractie vragen met welke lidstaten Nederland optrekt om een minder protectionistische, juridisch houdbare en uitvoerbare koers te bepleiten. De</w:t>
       </w:r>
       <w:r w:rsidR="00DB2246">
         <w:t>ze</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> leden vragen waar steun zit voor terughoudendheid bij oorsprongseisen, voor beperking van extra FDI-toetsing en voor vrijwilligheid in plaats van verplichting bij versnellingsgebieden. </w:t>
       </w:r>
       <w:r w:rsidR="00DB2246">
         <w:t>Zij</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> vragen de </w:t>
       </w:r>
@@ -2947,51 +2816,55 @@
       <w:r w:rsidR="00EF41FF">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="000B080B">
         <w:t>j</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> vragen hoe wordt voorkomen dat de IAA de concurrentiekracht van de Europese en Nederlandse industrie juist ondermijnt door hogere prijzen, zwaardere nalevingslasten en vertraging in investeringen. De</w:t>
       </w:r>
       <w:r w:rsidR="000B080B">
         <w:t>ze</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> leden </w:t>
       </w:r>
       <w:r w:rsidR="000B080B">
         <w:t xml:space="preserve">vragen </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">voorts welke geopolitieke risico’s de </w:t>
       </w:r>
       <w:r w:rsidR="000B080B">
         <w:t xml:space="preserve">minister </w:t>
       </w:r>
       <w:r>
-        <w:t>ziet bij oorsprongseisen, markttoegangsbeperkingen en aanvullende FDI-toetsing en hoe wordt voorkomen dat de EU</w:t>
+        <w:t xml:space="preserve">ziet bij oorsprongseisen, markttoegangsbeperkingen en aanvullende FDI-toetsing en hoe wordt </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>voorkomen dat de EU</w:t>
       </w:r>
       <w:r w:rsidR="00EF41FF">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>handelspolitiek bedrijft op een wijze die meer schade oplevert dan bescherming.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007D4E0C" w:rsidP="00B90C18" w:rsidRDefault="007D4E0C" w14:paraId="7FDB813F" w14:textId="25635811">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00750AD2" w:rsidR="001B14EE" w:rsidP="00B90C18" w:rsidRDefault="007D4E0C" w14:paraId="59C57FF6" w14:textId="47397053">
       <w:r>
         <w:t>De leden van de JA21-fractie vragen of de voorgestelde invoeringstermijnen realistisch zijn, gelet op de noodzaak van nationale uitvoeringswetgeving, mogelijke aanpassing van de Omgevingswet en bestuursrechtelijke kaders en de eventuele inrichting van een investeringsautoriteit. De</w:t>
       </w:r>
       <w:r w:rsidR="008C405C">
         <w:t>ze</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> leden vragen welke nationale wetswijzigingen naar verwachting nodig zijn, hoeveel tijd Nederland feitelijk nodig heeft en wat dit betekent voor decentrale overheden en uitvoeringsinstanties. </w:t>
@@ -3093,55 +2966,51 @@
       </w:r>
       <w:r w:rsidRPr="007C7583">
         <w:t xml:space="preserve">. Hoe voorkomt de minister dat de Industrial Accelerator Act leidt tot </w:t>
       </w:r>
       <w:r w:rsidR="004E7318">
         <w:t>‘</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007C7583">
         <w:t>lock</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007C7583">
         <w:t>-ins</w:t>
       </w:r>
       <w:r w:rsidR="004E7318">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="007C7583">
         <w:t xml:space="preserve"> van fossiele infrastructuur en energie-intensieve industrie?</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C7583">
-        <w:t xml:space="preserve">Hoe voorkomt de minister dat versnellingsgebieden extra druk leggen op </w:t>
-[...3 lines deleted...]
-        <w:t>schaarse ruimte, middelen en uitstootruimte?</w:t>
+        <w:t>Hoe voorkomt de minister dat versnellingsgebieden extra druk leggen op schaarse ruimte, middelen en uitstootruimte?</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004E7318">
         <w:t>De minister</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> schrijft ook “d</w:t>
       </w:r>
       <w:r w:rsidRPr="00640DA9">
         <w:t>e strenge materiële normering waar rekening mee gehouden dient te worden, zoals milieu-impact, is nu al een knelpunt in de transitie van deze clusters</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">”. Kan de minister toezeggen dat zij zich in blijft zetten voor stevige wet- en regelgeving op het gebied van milieu-impact? </w:t>
       </w:r>
       <w:r w:rsidRPr="007C7583">
         <w:t xml:space="preserve">Kan de minister aangeven hoe de </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">invulling van deze </w:t>
       </w:r>
       <w:r w:rsidRPr="007C7583">
         <w:t>Industrial Accelerator Act wordt getoetst aan klimaat-, natuur- en gezondheidsdoelen, en hoe deze niet worden ondermijnd door de nadruk op concurrentiekracht</w:t>
       </w:r>
@@ -3794,50 +3663,51 @@
     <w:rsid w:val="003A3779"/>
     <w:rsid w:val="003B1732"/>
     <w:rsid w:val="003B2F4E"/>
     <w:rsid w:val="003C144F"/>
     <w:rsid w:val="003C17F3"/>
     <w:rsid w:val="003C416E"/>
     <w:rsid w:val="003E4257"/>
     <w:rsid w:val="003E4620"/>
     <w:rsid w:val="003F3287"/>
     <w:rsid w:val="003F6877"/>
     <w:rsid w:val="00405E40"/>
     <w:rsid w:val="00406BBB"/>
     <w:rsid w:val="004127D0"/>
     <w:rsid w:val="00422012"/>
     <w:rsid w:val="004278EF"/>
     <w:rsid w:val="00431B4B"/>
     <w:rsid w:val="00433D6E"/>
     <w:rsid w:val="00436C5D"/>
     <w:rsid w:val="0045284B"/>
     <w:rsid w:val="00454724"/>
     <w:rsid w:val="00462313"/>
     <w:rsid w:val="00464E08"/>
     <w:rsid w:val="004673F6"/>
     <w:rsid w:val="00471846"/>
     <w:rsid w:val="00474924"/>
+    <w:rsid w:val="00475831"/>
     <w:rsid w:val="004969E0"/>
     <w:rsid w:val="004A3B33"/>
     <w:rsid w:val="004B07EF"/>
     <w:rsid w:val="004B0C2E"/>
     <w:rsid w:val="004D4192"/>
     <w:rsid w:val="004D6D23"/>
     <w:rsid w:val="004E3ABC"/>
     <w:rsid w:val="004E7318"/>
     <w:rsid w:val="004E74F5"/>
     <w:rsid w:val="004F0919"/>
     <w:rsid w:val="00501D3B"/>
     <w:rsid w:val="00503E5D"/>
     <w:rsid w:val="0050706D"/>
     <w:rsid w:val="0051184F"/>
     <w:rsid w:val="00534B95"/>
     <w:rsid w:val="00542CDE"/>
     <w:rsid w:val="005564AE"/>
     <w:rsid w:val="00561A46"/>
     <w:rsid w:val="0056726A"/>
     <w:rsid w:val="00577735"/>
     <w:rsid w:val="00585B45"/>
     <w:rsid w:val="005B34B4"/>
     <w:rsid w:val="005B7C71"/>
     <w:rsid w:val="005C374E"/>
     <w:rsid w:val="005C712C"/>
@@ -3973,50 +3843,51 @@
     <w:rsid w:val="00BD547B"/>
     <w:rsid w:val="00BD6A10"/>
     <w:rsid w:val="00BE382A"/>
     <w:rsid w:val="00BF0E46"/>
     <w:rsid w:val="00BF15F9"/>
     <w:rsid w:val="00BF7517"/>
     <w:rsid w:val="00C015EC"/>
     <w:rsid w:val="00C10728"/>
     <w:rsid w:val="00C1675A"/>
     <w:rsid w:val="00C235FE"/>
     <w:rsid w:val="00C36519"/>
     <w:rsid w:val="00C41A29"/>
     <w:rsid w:val="00C53046"/>
     <w:rsid w:val="00C57F04"/>
     <w:rsid w:val="00C713A1"/>
     <w:rsid w:val="00C72919"/>
     <w:rsid w:val="00C76A8A"/>
     <w:rsid w:val="00C931BB"/>
     <w:rsid w:val="00C93228"/>
     <w:rsid w:val="00C9717E"/>
     <w:rsid w:val="00CB1E33"/>
     <w:rsid w:val="00CC0E2A"/>
     <w:rsid w:val="00CD3748"/>
     <w:rsid w:val="00CE070B"/>
     <w:rsid w:val="00D07E2F"/>
+    <w:rsid w:val="00D106B1"/>
     <w:rsid w:val="00D11B00"/>
     <w:rsid w:val="00D16781"/>
     <w:rsid w:val="00D2020A"/>
     <w:rsid w:val="00D3585B"/>
     <w:rsid w:val="00D45F3B"/>
     <w:rsid w:val="00D57E7C"/>
     <w:rsid w:val="00D645A1"/>
     <w:rsid w:val="00DA3A4D"/>
     <w:rsid w:val="00DA7A20"/>
     <w:rsid w:val="00DB2246"/>
     <w:rsid w:val="00DC0DDB"/>
     <w:rsid w:val="00DC1F45"/>
     <w:rsid w:val="00DC2FE1"/>
     <w:rsid w:val="00DD55BC"/>
     <w:rsid w:val="00DE06EA"/>
     <w:rsid w:val="00DE09A0"/>
     <w:rsid w:val="00DE42FD"/>
     <w:rsid w:val="00DF0C83"/>
     <w:rsid w:val="00DF3BC1"/>
     <w:rsid w:val="00DF51EE"/>
     <w:rsid w:val="00DF6EA2"/>
     <w:rsid w:val="00E00AEF"/>
     <w:rsid w:val="00E01305"/>
     <w:rsid w:val="00E03303"/>
     <w:rsid w:val="00E13F39"/>
@@ -5373,51 +5244,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2078550479">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Kantoor">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5661,93 +5532,348 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A05A3241DD8F29438AF72C41EFBCC379" ma:contentTypeVersion="19" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="6d3e2f66c09c7f88c175f3cba45cd1d6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="08b2b60a-dcfa-479a-9865-e29ea2747f2e" xmlns:ns3="69eaef0e-263a-4958-a737-496909960f6b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1d62fea95a212d275f2b0dfccae16fc6" ns2:_="" ns3:_="">
+    <xsd:import namespace="08b2b60a-dcfa-479a-9865-e29ea2747f2e"/>
+    <xsd:import namespace="69eaef0e-263a-4958-a737-496909960f6b"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
+                <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="08b2b60a-dcfa-479a-9865-e29ea2747f2e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_dlc_DocId" ma:index="4" nillable="true" ma:displayName="Waarde van de document-id" ma:description="De waarde van de document-id die aan dit item is toegewezen." ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="5" nillable="true" ma:displayName="Document-id" ma:description="Permanente koppeling naar dit document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="6" nillable="true" ma:displayName="Id blijven behouden" ma:description="Id behouden tijdens toevoegen." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="14" nillable="true" ma:displayName="Eigenschappen van het geïntegreerd beleid voor naleving" ma:internalName="_ip_UnifiedCompliancePolicyProperties" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="15" nillable="true" ma:displayName="Actie van de gebruikersinterface van het geïntegreerd beleid voor naleving" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{90e3a153-ba4e-426d-a66d-1710dab455e8}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="08b2b60a-dcfa-479a-9865-e29ea2747f2e">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="69eaef0e-263a-4958-a737-496909960f6b" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="12" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Afbeeldingtags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="cb8c1cdf-23ab-43f3-b52c-9c854cac9699" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="23" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="7" ma:displayName="Inhoudstype"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Titel"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{089EDFB4-262E-4598-9499-FBF4E15B7930}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="08b2b60a-dcfa-479a-9865-e29ea2747f2e"/>
+    <ds:schemaRef ds:uri="69eaef0e-263a-4958-a737-496909960f6b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>10</ap:Pages>
-  <ap:Words>5327</ap:Words>
-[...3 lines deleted...]
-  <ap:Paragraphs>69</ap:Paragraphs>
+  <ap:Words>5286</ap:Words>
+  <ap:Characters>29078</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>242</ap:Lines>
+  <ap:Paragraphs>68</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>34559</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>34296</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100A05A3241DD8F29438AF72C41EFBCC379</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>d57988b5-dcdc-473b-8ff3-3937d334d740</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>