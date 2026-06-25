--- v0 (2026-04-24)
+++ v1 (2026-06-25)
@@ -1,7221 +1,1278 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="009611E8" w:rsidR="00533611" w:rsidP="009611E8" w:rsidRDefault="000A3CC5" w14:paraId="03F98833" w14:textId="77777777">
-[...33 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00DA2766" w:rsidRDefault="00A47032" w14:paraId="3CBD1D33" w14:textId="7AB553CA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA2766" w:rsidR="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>490</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA2766" w:rsidR="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA2766" w:rsidR="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Kustwacht In Nederland</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00DA2766" w:rsidP="004474D9" w:rsidRDefault="00DA2766" w14:paraId="0726884A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA2766" w:rsidR="00A47032">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>47</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00A47032" w:rsidRDefault="00DA2766" w14:paraId="5F34DA12" w14:textId="3FF6E925">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00DA2766" w:rsidP="00A47032" w:rsidRDefault="00DA2766" w14:paraId="0282D1F1" w14:textId="258223FF">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 24 april 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00A47032" w:rsidRDefault="00A47032" w14:paraId="2B1F93B8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00A47032" w:rsidRDefault="00A47032" w14:paraId="211AA117" w14:textId="099EC606">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Hierbij informeer ik u over het beleid aangaande de noodhulp op de Noordzee voor de periode 2026-2030. </w:t>
       </w:r>
-      <w:r w:rsidRPr="009611E8" w:rsidR="002F0F19">
-[...41 lines deleted...]
-      <w:r w:rsidRPr="009611E8" w:rsidR="002F0F19">
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>Deze beleidsnota (hierna nota Noodhulp op de Noordzee) volgt de nota maritieme en aeronautische noodhulp (2010, Kamerstuk 30490, nr. 16) en de twee daaropvolgende beleidsbrieven (2015, Kamerstuk 30490, nr. 26 en 2021, Kamerstuk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30490, nr. 38) op </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>en vervangt deze als vigerend beleid</w:t>
       </w:r>
-      <w:r w:rsidRPr="009611E8" w:rsidR="002F0F19">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009611E8" w:rsidR="00911481" w:rsidP="009611E8" w:rsidRDefault="00911481" w14:paraId="7E97E922" w14:textId="77777777">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="009611E8">
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00A47032" w:rsidRDefault="00A47032" w14:paraId="15A2B976" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00A47032" w:rsidRDefault="00A47032" w14:paraId="1EB1AFFF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">De Nederlandse Noordzee is een van de drukst bevaren zeeën ter wereld. Het gebruik zal de komende jaren blijven veranderen en intensiveren. De activiteiten op zee en ontwikkelingen in het maritieme domein brengen risico’s met zich mee, het is belangrijk dat de (nood)hulpverlening op zee toekomstbestendig is om de risico’s afdoende af te dekken. </w:t>
       </w:r>
-      <w:r w:rsidRPr="009611E8" w:rsidR="002F0F19">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:t>De toenemende complexiteit van de Noordzee vroeg om een herziening van het beleid voor noodhulpverlening. Ten behoeve van deze herziening heeft IenW een externe evaluatie laten uitvoeren naar het beleid voor noodhulp op de Noordzee</w:t>
       </w:r>
-      <w:r w:rsidRPr="009611E8" w:rsidR="002F0F19">
-[...2 lines deleted...]
-          <w:rFonts w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="009611E8" w:rsidR="002F0F19">
-[...37 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>, inclusief stakeholderparticipatie van alle betrokken ketenpartners, operators en ministeries. Daarnaast heeft IenW het Maritime Research Institute Netherlands (MARIN) een kwantitatief onderzoek laten uitvoeren naar de reddingscapaciteit op de Noordzee tot 2030.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="009611E8" w:rsidR="002F0F19">
-[...54 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Aan de hand van deze inzichten is de nota noodhulp op de Noordzee opgesteld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00A47032" w:rsidRDefault="00A47032" w14:paraId="21B99218" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00A47032" w:rsidRDefault="00A47032" w14:paraId="67266EFE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk221524405" w:id="0"/>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Implementatie</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">In deze nota wordt het beleid voor noodhulp op de Noordzee voor de periode van 2026 tot 2030 uiteengezet. In principe is dit beleid vanaf publicatie geldend. Daar waar er wijzigingen in het beleid zijn opgenomen die niet direct kunnen worden ingevoerd zal er tijd nodig zijn voor de implementatie. Dit is benoemd in de nota bij de relevante passages. De implementatie van deze aspecten zal concreet worden uitgewerkt in het Dienstverleningsplan van de Kustwacht. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-[...16 lines deleted...]
-        <w:rPr>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00A47032" w:rsidRDefault="00A47032" w14:paraId="487D0307" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00A47032" w:rsidRDefault="00A47032" w14:paraId="7EEA0DF0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00A47032" w:rsidRDefault="00A47032" w14:paraId="7425ADB1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>OvV rapport Hulpverlening Fremantle Highway</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00A47032" w:rsidRDefault="00A47032" w14:paraId="648542BB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 22 mei 2025 heeft de Onderzoeksraad voor de Veiligheid (OvV) het rapport ‘Hulpverlening Fremantle Highway’ gepubliceerd. Dit onderzoek heeft de door de Kustwacht geboden hulpverlening geëvalueerd aan de hand van de reddingsoperatie van de Fremantle Highway op 25 juli 2023, nadat er een brand aan boord was uitgebroken. De OvV </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk221607823" w:id="1"/>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>heeft geconcludeerd dat het Nederlandse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00A47032" w:rsidRDefault="00A47032" w14:paraId="675DDB45" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>systeem voor noodhulpverlening op de Noordzee kwetsbaar is. Deze</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00A47032" w:rsidRDefault="00A47032" w14:paraId="16B1D005" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kwetsbaarheid komt vooral naar voren bij complexe hulpvragen. De kans hierop</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00A47032" w:rsidRDefault="00A47032" w14:paraId="3E85FD26" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">neemt toe gezien de toenemende drukte op de Noordzee. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het OvV rapport heeft enkele heldere aanknopingspunten geleverd om het beleid voor noodhulpverlening te verbeteren. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk221607845" w:id="2"/>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De bevindingen en aanbevelingen van de OvV zijn waar mogelijk verwerkt in deze nota, met name bij de passages met betrekking op de aansluiting op land, middelen, kw</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aliteit, opleiden, trainen en oefenen, en het vervoer van het Maritime Incident Response Group Netherlands (MIRG NL) brandbestrijdingsteam. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00A47032" w:rsidRDefault="00A47032" w14:paraId="354D7086" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00A47032" w:rsidRDefault="00A47032" w14:paraId="76E296B9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...189 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Voornaamste wijzigingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00A47032" w:rsidRDefault="00A47032" w14:paraId="6DBD3370" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hieronder worden de voornaamste wijzigingen in beleid benoemd en kort toegelicht. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00A47032" w:rsidRDefault="00A47032" w14:paraId="0E6B2FD3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00A47032" w:rsidRDefault="00A47032" w14:paraId="411666ED" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk221629421" w:id="3"/>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wijzigingen zorgnorm SAR </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00A47032" w:rsidRDefault="00A47032" w14:paraId="1377718F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De zorgnormen voor SAR zijn op sommige onderdelen verscherpt. In de nota zijn de verbeteringen vastgelegd die reeds van toepassing zijn op de operatie. Met het huidige contract van de helikopteroperator wordt invulling gegeven aan de zorgnorm met twee helikopters, vanaf twee geografisch gespreide locaties. Ook heeft elke SAR helikopter een SAR verpleegkundige aan boord om de eerste-lijn medische zorg te kunnen bieden en de aansluiting op de zorgketen aan land te faciliteren. Deze verbeteringen zijn nu in de nota Noodhulp op de Noordzee vastgelegd om deze te borgen bij de aanbesteding van toekomstige contracten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00A47032" w:rsidRDefault="00A47032" w14:paraId="684C3E28" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00A47032" w:rsidRDefault="00A47032" w14:paraId="4FF9821C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Noodsleephulp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00A47032" w:rsidRDefault="00A47032" w14:paraId="3201567F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het hulpbehoevende schip is in eerste instantie zelf verantwoordelijkheid voor het organiseren van commerciële sleephulp indien nodig. In geval deze maatregelen onvoldoende blijken kan de Kustwacht eigen noodsleepcapaciteit inzetten onder de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Wet bestrijding maritieme ongevallen (Wbmo). Het organiseren van commerciële sleephulp wordt in de nota ‘Noodhulp op de Noordzee’ gescheiden van de inzet door de Kustwacht en wordt niet door de vaartuigen onder operationeel management van de Kustwacht uitgevoerd. Dit kan namelijk leiden tot verwarring op zee doordat deze schepen in Kustwachtkleuren zijn uitgevoerd. Het acteren als zowel een overheids- als privaat vaartuig geeft onduidelijkheid over de rol en inzet van de Kustwachtschepen. Om deze reden wordt nu gekozen voor een scheiding tussen commerciële en publieke activiteiten. Hiermee komt een einde aan het ‘uit contract treden’ van Kustwachtvaartuigen in Kustwachtkleuren buitenom de publieke inzet op basis van de Wbmo voorwaarden. In de huidige contracten van de Kustwachtvaartuigen bestaat deze optie nog wel. Deze optie zal geleidelijk uit gefaseerd worden met het sluiten van nieuwe contracten voor noodsleephulp. Het uitvoeringskader wordt in het verlengde van de nota ‘Noodhulp op de Noordzee’ uitgewerkt in het dienstverleningsplan en de operationele plannen voor noodhulpverlening van de Kustwacht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00A47032" w:rsidRDefault="00A47032" w14:paraId="7860164F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00A47032" w:rsidRDefault="00A47032" w14:paraId="1944BC2E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Kwaliteitsmanagement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00A47032" w:rsidRDefault="00A47032" w14:paraId="7CF3DE57" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kwaliteitsmanagement is opgenomen als prioriteit. De ontwikkelingen op de Noordzee volgen elkaar op en dit kan leiden tot steeds complexere incidenten. Door het systeem voor noodhulpverlening continue tegen het licht te houden en door te ontwikkelen wordt geborgd dat de noodhulpverlening robuuster is ingericht en het systeem continue op zwakheden wordt getest en versterkt. Een sterk systeem van kwaliteitsmanagement borgt de continue doorontwikkeling en verbetering ten opzichte van de toenemende risico’s op de Noordzee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00A47032" w:rsidRDefault="00A47032" w14:paraId="32A5A133" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00A47032" w:rsidRDefault="00A47032" w14:paraId="1725E318" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Middelen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00A47032" w:rsidRDefault="00A47032" w14:paraId="2385C0B9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de nota is het uitgangspunt vastgelegd dat de middelen die aan de Kustwacht ter beschikking worden gesteld ten behoeve van noodhulpverlening altijd prioritair voor noodhulpverleningstaken zijn. Wanneer deze middelen voor andere Kustwachttaken worden ingezet dient er een zorgvuldige afweging en gedegen risicoanalyse plaats te vinden. Dit om ongewenste interferenties te voorkomen en te borgen dat de benodigde middelen bij een noodoproep direct inzetbaar zijn voor hun primaire taak. De directeur Kustwacht is verantwoordelijk deze borging uit te werken in het operationeel plan noodhulpverlening voor de verschillende noodhulpverleningsonderdelen en daarvoor benodigde middelen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00A47032" w:rsidRDefault="00A47032" w14:paraId="5D3F4B1A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00A47032" w:rsidRDefault="00A47032" w14:paraId="603112BD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vertrektijden </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00A47032" w:rsidRDefault="00A47032" w14:paraId="55A8C4E2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">In de eerdere nota maritieme en aeronautische noodhulpverlening en daaropvolgende kamerbrieven werden vertrektijden genormeerd, maar zonder scherpe afbakening. In de nota is dit nu scherp gedefinieerd. Er zijn verschillende handelingen tussen een noodoproep en vertrek van hulpeenheden: een noodoproep dient verwerkt te worden door het Kustwachtcentrum, welke de relevante eenheden alarmeert, waarop de eenheden zich voorbereiden voor vertrek, gevolgd door de benodigde tijd voor daadwerkelijk vertrek, zoals lancering van de eenheden, afmeren, of een spoedprocedure van het vliegveld. Voor een optimale vertrektijd is maximale effectiviteit vanuit alle schakels benodigd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00A47032" w:rsidRDefault="00A47032" w14:paraId="46960557" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00A47032" w:rsidRDefault="00A47032" w14:paraId="0457C263" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opleiden, trainen en oefeningen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00A47032" w:rsidRDefault="00A47032" w14:paraId="35C8F308" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de nota wordt gesteld dat de Kustwacht minstens jaarlijks een grootschalige oefening in samenwerking met de betrokken partners dient te organiseren en coördineren. Hierbij is expliciet de mogelijkheid voor simulator oefeningen opgenomen. Door minstens jaarlijks de noodhulpverleningsscenario’s voor SAR, grootschalige evacuaties, rampen- en incidentbestrijding en noodsleephulp te oefenen kan de taakuitvoering en ketensamenwerking bevorderd worden. Daarbij wordt de planning voor oefeningen en trainingen als bijlage in het dienstverleningsplan opgenomen en wordt dit onderdeel van de rapportage cyclus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00A47032" w:rsidRDefault="00A47032" w14:paraId="7920540B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00A47032" w:rsidRDefault="00A47032" w14:paraId="6845178A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Inzet SAR helikopter voor vervoer MIRG team</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00A47032" w:rsidRDefault="00A47032" w14:paraId="3DA4F88D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het OvV rapport Hulpverlening Fremantle Highway is het risico voor een interferentie tussen de taak brandbestrijding en de taak het zoeken en redden van mensen naar voren gekomen. Dit risico kan optreden omdat er ten behoeve van de brandbestrijding gebruik wordt gemaakt van de SAR helikopters voor vervoer naar het incident. Om dit risico te mitigeren is in de nota opgenomen dat er in principe één SAR helikopter beschikbaar is om het MIRG team te vervoeren. Een tweede SAR helikopter kán ingezet worden, maar enkel indien de directeur Kustwacht een gedegen afweging en risico-analyse heeft gemaakt. Hierbij kan ook worden gekeken naar alternatieve maatregelen, zoals het vragen van (helikopter)assistentie van buurlanden of het afzetten van het MIRG team op een nabijgelegen noodsleep- en response vaartuig. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00A47032" w:rsidRDefault="00A47032" w14:paraId="7CE016E1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00A47032" w:rsidRDefault="00A47032" w14:paraId="3BDAB7E4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>MIRG taakuitbreiding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00A47032" w:rsidRDefault="00A47032" w14:paraId="50CD6CEF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>In de nota is verder opgenomen om de taken van het MIRG team uit te breiden met de taak bevrijden van beknelde personen en het meten van gevaarlijke stoffen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De taak hoogte- en diepte redding is niet opgenomen. Voor de uitvoering van deze taak zou een aanvullend team moeten worden opgeleid voor het optreden op zee, naast het al bestaande MIRG-team. Daarnaast is deze taak vooral relevant voor de windenergie-sector, en heeft de windbranche aangegeven geen noodzaak voor een dergelijk team te zien. Dit kan beter binnen de eigen verantwoordelijkheid van deze sector worden geadresseerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00A47032" w:rsidRDefault="00A47032" w14:paraId="73D8F51F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00A47032" w:rsidRDefault="00A47032" w14:paraId="6540A078" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk221607907" w:id="4"/>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...1019 lines deleted...]
-        <w:t xml:space="preserve">. Voor de uitvoering van deze taak zou een aanvullend team moeten worden opgeleid voor het optreden op zee, naast het al bestaande MIRG-team. Daarnaast is deze taak vooral relevant voor de windenergie-sector, en heeft de windbranche aangegeven geen noodzaak voor een dergelijk team te zien. Dit kan beter binnen de eigen verantwoordelijkheid van deze sector worden geadresseerd. </w:t>
+        </w:rPr>
+        <w:t>Proces en stakeholders</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00A47032" w:rsidRDefault="00A47032" w14:paraId="7B58FF52" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t>IenW hecht grote waarde aan een zorgvuldig proces en vindt het van belang om alle betrokken partijen hierbij te betrekken. Ten behoeve van deze herziening van het beleid voor noodhulpverlening heeft IenW een externe evaluatie laten uitvoeren naar het beleid voor noodhulp op de Noordzee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, inclusief stakeholderparticipatie van alle betrokken ketenpartners, operators en ministeries. Tijdens dit proces zijn meerdere brede stakeholdersessies gehouden, werden de betrokken partijen middels een nieuwsbrief op de hoogte gehouden en konden zij schriftelijk reageren op het advies. Om de uitvoerbaarheid van dit beleid te waarborgen zijn zowel de Kustwacht als Rijkswaterstaat continue en nauw betrokken geweest bij de totstandkoming van deze nota. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:p w:rsidRPr="009611E8" w:rsidR="00911481" w:rsidP="009611E8" w:rsidRDefault="00911481" w14:paraId="248DE689" w14:textId="77777777">
-[...117 lines deleted...]
-    <w:sectPr w:rsidRPr="003910B1" w:rsidR="00533611">
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00DA2766" w:rsidRDefault="00A47032" w14:paraId="2047E3ED" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00DA2766" w:rsidP="00DA2766" w:rsidRDefault="00DA2766" w14:paraId="29C1FABC" w14:textId="6A3547F7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Infrastructuur en Waterstaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00A47032" w:rsidP="00DA2766" w:rsidRDefault="00A47032" w14:paraId="59EE545C" w14:textId="136D7BDB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA2766" w:rsidR="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.P.G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Karremans</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DA2766" w:rsidR="00FE0FA3" w:rsidP="00DA2766" w:rsidRDefault="00FE0FA3" w14:paraId="2727229E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00DA2766" w:rsidR="00FE0FA3" w:rsidSect="001922AA">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64A21700" w14:textId="77777777" w:rsidR="007A6A8C" w:rsidRDefault="007A6A8C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="02D1FB86" w14:textId="77777777" w:rsidR="00A47032" w:rsidRDefault="00A47032" w:rsidP="00A47032">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F60E15D" w14:textId="77777777" w:rsidR="007A6A8C" w:rsidRDefault="007A6A8C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="55AA8D46" w14:textId="77777777" w:rsidR="00A47032" w:rsidRDefault="00A47032" w:rsidP="00A47032">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...14 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Verdana"/>
+    <w:altName w:val="Sylfaen"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="25A47D7B" w14:textId="77777777" w:rsidR="004D33AF" w:rsidRDefault="004D33AF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="03E33933" w14:textId="77777777" w:rsidR="00A47032" w:rsidRPr="00A47032" w:rsidRDefault="00A47032" w:rsidP="00A47032">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="5B41377D" w14:textId="77777777" w:rsidR="004D33AF" w:rsidRDefault="004D33AF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4B205AFE" w14:textId="77777777" w:rsidR="00A47032" w:rsidRPr="00A47032" w:rsidRDefault="00A47032" w:rsidP="00A47032">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="7CEF5CBA" w14:textId="77777777" w:rsidR="004D33AF" w:rsidRDefault="004D33AF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="473E9B22" w14:textId="77777777" w:rsidR="00A47032" w:rsidRPr="00A47032" w:rsidRDefault="00A47032" w:rsidP="00A47032">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55D57856" w14:textId="77777777" w:rsidR="007A6A8C" w:rsidRDefault="007A6A8C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="17081E7F" w14:textId="77777777" w:rsidR="00A47032" w:rsidRDefault="00A47032" w:rsidP="00A47032">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B577C0D" w14:textId="77777777" w:rsidR="007A6A8C" w:rsidRDefault="007A6A8C">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="23993730" w14:textId="77777777" w:rsidR="00A47032" w:rsidRDefault="00A47032" w:rsidP="00A47032">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="0BBC2206" w14:textId="77777777" w:rsidR="002F0F19" w:rsidRPr="001939EF" w:rsidRDefault="002F0F19" w:rsidP="002F0F19">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="0649ABA0" w14:textId="77777777" w:rsidR="00A47032" w:rsidRPr="00DA2766" w:rsidRDefault="00A47032" w:rsidP="00A47032">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001939EF">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> ‘Evaluatie beleid noodhulp op de Noordzee’ door Antea Group afgerond in 2025.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="4B71F275" w14:textId="63C9CC3C" w:rsidR="002F0F19" w:rsidRPr="001939EF" w:rsidRDefault="002F0F19" w:rsidP="002F0F19">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="5349C58E" w14:textId="77777777" w:rsidR="00A47032" w:rsidRPr="00DA2766" w:rsidRDefault="00A47032" w:rsidP="00A47032">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001939EF">
-[...13 lines deleted...]
-        <w:t>‘Risicoanalyse Search and Rescue, kwantitiatief onderzoek reddingscapaciteit Noordzee tot 2030’ door het MARIN afgerond in 2025.</w:t>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ‘Risicoanalyse Search and Rescue, kwantitiatief onderzoek reddingscapaciteit Noordzee tot 2030’ door het MARIN afgerond in 2025.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="09A6A026" w14:textId="1E81C639" w:rsidR="0063768A" w:rsidRPr="001939EF" w:rsidRDefault="0063768A">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="502CCDC6" w14:textId="77777777" w:rsidR="00A47032" w:rsidRPr="00DA2766" w:rsidRDefault="00A47032" w:rsidP="00A47032">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001939EF">
-[...13 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Maritime Incident Response Group.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="449B9189" w14:textId="77777777" w:rsidR="00911481" w:rsidRPr="001939EF" w:rsidRDefault="00911481" w:rsidP="00911481">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="61DF0210" w14:textId="77777777" w:rsidR="00A47032" w:rsidRPr="00DA2766" w:rsidRDefault="00A47032" w:rsidP="00A47032">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001939EF">
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00DA2766">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> ‘Evaluatie beleid noodhulp op de Noordzee’ door Antea Group afgerond in 2025.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="7747079B" w14:textId="77777777" w:rsidR="004D33AF" w:rsidRDefault="004D33AF">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4B40C46F" w14:textId="77777777" w:rsidR="00A47032" w:rsidRPr="00A47032" w:rsidRDefault="00A47032" w:rsidP="00A47032">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...430 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="787424C7" w14:textId="77777777" w:rsidR="00A47032" w:rsidRPr="00A47032" w:rsidRDefault="00A47032" w:rsidP="00A47032">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="460AC3F4" w14:textId="77777777" w:rsidR="00533611" w:rsidRDefault="000A3CC5">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="11A32503" w14:textId="77777777" w:rsidR="00A47032" w:rsidRPr="00A47032" w:rsidRDefault="00A47032" w:rsidP="00A47032">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1408 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...3140 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005848B3"/>
-[...141 lines deleted...]
-    <w:rsid w:val="00FF4A00"/>
+    <w:rsidRoot w:val="00A47032"/>
+    <w:rsid w:val="001922AA"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00563F5C"/>
+    <w:rsid w:val="00822FD5"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00A47032"/>
+    <w:rsid w:val="00DA2766"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="62619B67"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="18E9D408"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B6E165CD-B2F8-4A5E-A527-94B7BDDDF5C8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7224,77 +1281,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7319,75 +1376,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -7422,55 +1479,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -7533,3712 +1590,827 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A47032"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A47032"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A47032"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A47032"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A47032"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A47032"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A47032"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A47032"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A47032"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...13 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A47032"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A47032"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A47032"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A47032"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A47032"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A47032"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A47032"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A47032"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A47032"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A47032"/>
     <w:pPr>
-      <w:spacing w:before="100" w:after="240" w:line="240" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A47032"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A47032"/>
     <w:pPr>
-      <w:spacing w:before="20"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-[...6 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A47032"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A47032"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="240" w:line="280" w:lineRule="exact"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-[...6 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A47032"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A47032"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...7 lines deleted...]
-    <w:next w:val="Normal"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A47032"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A47032"/>
     <w:pPr>
-      <w:spacing w:before="60" w:line="220" w:lineRule="exact"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="14"/>
-[...22 lines deleted...]
-    <w:rPr>
       <w:i/>
-      <w:sz w:val="17"/>
-[...24 lines deleted...]
-      <w:szCs w:val="17"/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A47032"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A47032"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A47032"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2267"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AfzendgegevensKop">
+    <w:name w:val="Afzendgegevens_Kop"/>
+    <w:basedOn w:val="Afzendgegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A47032"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OndertekeningArea1">
+    <w:name w:val="Ondertekening_Area1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A47032"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A47032"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:i/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slotzin">
+    <w:name w:val="Slotzin"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A47032"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="13"/>
-[...19 lines deleted...]
-      <w:i/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="13"/>
-[...221 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...2677 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00A47032"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...47 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005848B3"/>
+    <w:rsid w:val="00A47032"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A47032"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005848B3"/>
+    <w:rsid w:val="00A47032"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...7 lines deleted...]
-    <w:rsid w:val="00943AA3"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A47032"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A47032"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...2 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A47032"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00223284"/>
-[...77 lines deleted...]
-    <w:rsid w:val="00223284"/>
+    <w:rsid w:val="00A47032"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...131 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...165 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///H:\Downloads\Brief%20aan%20Parlement%20(1).dotx" TargetMode="External"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -11295,51 +2467,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -11403,65 +2575,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -11482,186 +2654,73 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>8339</ap:Characters>
+  <ap:Pages>5</ap:Pages>
+  <ap:Words>1540</ap:Words>
+  <ap:Characters>8472</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>69</ap:Lines>
+  <ap:Lines>70</ap:Lines>
   <ap:Paragraphs>19</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9782</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9993</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...78 lines deleted...]
-    <vt:lpwstr>DocGen_Brief_nl_NL</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>