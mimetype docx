--- v0 (2026-04-24)
+++ v1 (2026-06-25)
@@ -1,6061 +1,1848 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00D57385" w:rsidRDefault="007F71C1" w14:paraId="7E92708F" w14:textId="77777777">
-      <w:bookmarkStart w:name="_GoBack" w:id="0"/>
+    <w:p w:rsidRPr="00202319" w:rsidR="00202319" w:rsidP="00202319" w:rsidRDefault="001D5848" w14:paraId="07B85792" w14:textId="2B3D12EA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk225319549" w:id="0"/>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202319" w:rsidR="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>984</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202319" w:rsidR="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00202319" w:rsidR="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Spoor: vervoer- en beheerplan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00202319" w:rsidP="00202319" w:rsidRDefault="00202319" w14:paraId="4491A12B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202319" w:rsidR="001D5848">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1283</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Infrastructuur en Waterstaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="001D5848" w:rsidP="00202319" w:rsidRDefault="00202319" w14:paraId="6E76D169" w14:textId="1F9F88F8">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00202319" w:rsidP="00202319" w:rsidRDefault="00202319" w14:paraId="7BB6EA28" w14:textId="49BA2C56">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Den Haag, 24 april 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="001D5848" w:rsidP="00202319" w:rsidRDefault="001D5848" w14:paraId="17B0F39F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="1C977301" w14:textId="5F4C9304">
+      <w:pPr>
+        <w:pStyle w:val="WitregelW1bodytekst"/>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In het Coalitieakkoord 2026-2030 is afgesproken dat voor de periode na 2033 het kabinet begin 2027 een besluit zal nemen over de Toekomstige Marktordening Spoor, en dat onderdeel van dit besluit het antwoord is op de vraag of en op welke wijze er een marktanalyse zal worden uitgevoerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="0060756D" w:rsidR="007F71C1" w:rsidP="0060756D" w:rsidRDefault="007F71C1" w14:paraId="52F51F20" w14:textId="08439F0E">
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dit kabinetsbesluit is van belang om, als op 24 december 2033 de huidige hoofdrailnetconcessie (hierna: HRN-concessie) met NS afloopt, voorbereid te zijn op verschillende mogelijke marktordeningsopties, waaronder de opties waarbij meer ruimte wordt geboden voor treindiensten op basis van openbare aanbesteding of in open toegang. Hiertoe is in 2024 het programma Toekomstige Marktordening Spoor (hierna: TMS) gestart.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="79239D2A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
-      </w:pPr>
-[...72 lines deleted...]
-      <w:r>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="6651501D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>In een eerdere kamerbrief</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
-[...24 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is de Kamer geïnformeerd over de aanpak van het Programma TMS, de elementen van een kabinetsbesluit marktordening en de vervolgstappen. In de brief werden twee onderzoeken aangekondigd. Conform toezegging aan de fractie van de VVD worden deze twee onderzoeken “Marktordening op het Nederlandse spoor: Verkenning van ordeningsvarianten” en “Toekomstige Marktordening Spoor: Een vergelijking van studievarianten”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0084624A">
-[...25 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>met de Kamer gedeeld.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="006B32B5">
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B32B5" w:rsidP="001013E3" w:rsidRDefault="006B32B5" w14:paraId="6DEDA55C" w14:textId="77777777"/>
-[...18 lines deleted...]
-    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="587B4C1D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="0D23DDBD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de voorliggende brief wordt de Kamer nader geïnformeerd over de inhoud van een kabinetsbesluit en de vervolgstappen in de komende maanden. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk224198689" w:id="1"/>
+      <w:bookmarkStart w:name="_Hlk224198652" w:id="2"/>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook wordt ingegaan op de stand van zaken van een motie en enkele toezeggingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkEnd w:id="3"/>
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="33FE5009" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="3E5141D6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Inhoud kabinetsbesluit</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED4861" w:rsidP="00ED4861" w:rsidRDefault="00ED4861" w14:paraId="3F20E8E5" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="4E577D0B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000E6B54" w:rsidR="00ED4861" w:rsidP="00ED4861" w:rsidRDefault="00F41887" w14:paraId="6C936C0F" w14:textId="0D2F283C">
-[...54 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="0D64E1B8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet zal het besluit over de toekomstige marktordening begin 2027 vastleggen in een beleidsbrief aan de Kamer. In dat besluit worden keuzes gemaakt over vier samenhangende onderdelen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="723417B2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000E6B54" w:rsidR="00ED4861" w:rsidP="00ED4861" w:rsidRDefault="00ED4861" w14:paraId="5CEA4E66" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="537E0F49" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de publieke belangen waaraan de marktordening moet bijdragen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="261D34AB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="000E6B54">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>de gewenste indeling van het spoornetwerk;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E6B54" w:rsidR="00ED4861" w:rsidP="00ED4861" w:rsidRDefault="00ED4861" w14:paraId="42D87CAD" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="497A5318" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="000E6B54">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>de marktbenadering die daarbij past; en</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E6B54" w:rsidR="00ED4861" w:rsidP="00ED4861" w:rsidRDefault="00ED4861" w14:paraId="0633BF36" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="74D2AACA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="000E6B54">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>de sturing en organisatie die daarvoor nodig zijn.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E6B54" w:rsidR="00ED4861" w:rsidP="00ED4861" w:rsidRDefault="00ED4861" w14:paraId="0A3B1D3D" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="50EEF6E0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D609CE" w:rsidR="00ED4861" w:rsidP="00ED4861" w:rsidRDefault="00ED4861" w14:paraId="18DD5D7E" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="7A81D400" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D609CE">
-        <w:rPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Ad 1. Publieke belangen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E6B54" w:rsidR="00ED4861" w:rsidP="00ED4861" w:rsidRDefault="00ED4861" w14:paraId="7F586451" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="61AF0207" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000E6B54" w:rsidR="00ED4861" w:rsidP="00ED4861" w:rsidRDefault="00ED4861" w14:paraId="7D0D6471" w14:textId="797BC391">
-[...87 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="11EDB477" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De publieke belangen van het spoorsysteem zijn afgeleid van bestaande beleidsambities die zijn te vinden in onder meer de ontwerp-Nota Ruimte, de Mobiliteitsvisie 2050, Toekomstbeeld OV 2040 en de Stationsagenda 2040. Het kabinet streeft naar een aanbod van personenvervoer per trein dat betrouwbaar rijdt, goede verbindingen biedt met zo min mogelijk drempels, zowel tussen landsdelen als internationaal, beheersbaar is vanuit een heldere sturingsrelatie, betaalbaar is en een comfortabele en sociaal veilige reis mogelijk maakt voor alle reizigers, ook de reizigers met een beperking. Ook dienen de uitgaven aan het spoorvervoer doelmatig te zijn. Deze publieke belangen zijn richtinggevend voor verdere keuzes over de marktordening op het spoor na 2033 en de daarbij horende inrichting van het spoorsysteem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="6730FE9D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00D609CE" w:rsidR="00ED4861" w:rsidP="00ED4861" w:rsidRDefault="00ED4861" w14:paraId="16715339" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="5DA4AE84" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D609CE">
-        <w:rPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Ad 2. Netwerkindeling</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E6B54" w:rsidR="00ED4861" w:rsidP="00ED4861" w:rsidRDefault="00ED4861" w14:paraId="14926F9A" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="11C7E3DC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00ED4861" w:rsidP="00ED4861" w:rsidRDefault="00ED4861" w14:paraId="004279B5" w14:textId="3DED9C06">
-[...50 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="3C7D2399" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uitgangspunt is dat het spoornetwerk en daarmee de gedane publieke investeringen zo optimaal en efficiënt mogelijk worden benut. In het onderzoek “Toekomstige Marktordening Spoor: Een vergelijking van studievarianten” zijn verschillende studievarianten voor het spoorsysteem en de netwerkindeling onderzocht, zoals aangekondigd in bovengenoemde kamerbrief van 2025. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk224900911" w:id="3"/>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De studievarianten variëren met name in de verdeling van het netwerk in pakketten. De variant Landelijk Rail Net kent één nationaal pakket van treindiensten waarin de huidige regionale concessies zijn opgenomen. In andere varianten is de huidige indeling gehandhaafd, of is het hoofdrailnet opgedeeld in afzonderlijke pakketten: in corridors, regionale stoptreinpakketten of in 35 bundels van treindiensten. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De studievarianten geven inzicht in de gevolgen van de verschillende netwerkindelingen en zijn een basis om tot een keuze over het toekomstige netwerk. Daarbij is het belangrijk dat vanuit de overheid daadwerkelijk kan worden gestuurd op de netwerkindeling; </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk224734376" w:id="4"/>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de nieuwe Europese verordening voor capaciteitsmanagement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geeft hiervoor het instrumentarium.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidR="00823D6C">
-[...52 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="27CB72A9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000E6B54" w:rsidR="00ED4861" w:rsidP="00ED4861" w:rsidRDefault="00ED4861" w14:paraId="6FAA7983" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="42FA7B36" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ad 3. </w:t>
-[...10 lines deleted...]
-        <w:rPr>
+        <w:t>Ad 3. Marktbenadering</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="1E559AD7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FA6579" w:rsidP="00FA6579" w:rsidRDefault="00ED4861" w14:paraId="1ED3C27B" w14:textId="77777777">
-[...43 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="5521E3E0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bij marktbenadering gaat het om de vraag op welke wijze pakketten van treindiensten op delen van het netwerk kunnen worden aangeboden: via concessie(s) en/of in open toegang. Uiteraard dient de gekozen marktbenadering te passen binnen de geldende (Europese) wettelijke kaders voor markttoegang en concessieverlening.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="102FE3F1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="184846AE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ad 4. </w:t>
-[...267 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:t>Ad 4. Sturing, organisatie en systeemtaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="27CC488B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="6307D356" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het vierde onderdeel betreft de sturing en organisatie van de toekomstige marktordening op het spoor. De huidige organisatie van de sector is ingericht voor de situatie waarin het vervoersaanbod via concessies tot stand komt, waarbij de overheid in een concessie eisen kan stellen aan de omvang en de kwaliteit van het aanbod om zo de publieke belangen te borgen. Deze organisatie is minder goed ingericht in het geval het vervoersaanbod via (veel meer) marktinitiatieven tot stand komt. Uit de analyse van studievarianten waarin substantiële delen van het hoofdrailnet worden afgesplitst, blijkt dan ook dat aanpassingen nodig zijn in de organisatie, sturing en coördinatie van de sector. Zonder dergelijke aanpassingen bestaat het risico dat voor reizigers een versnipperd en ondoorzichtig spoorproduct ontstaat en dat de logistieke samenhang van het systeem afneemt. Aanpassingen vergen tijd en zouden stapsgewijs moeten plaatsvinden om tijdig te kunnen bijsturen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="3E437816" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk224199288" w:id="5"/>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="3D62C8C5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onderdeel van de sturing en organisatie is ook de borging van de zogenoemde systeemtaken. Dit zijn taken die van belang zijn voor alle vervoerders en randvoorwaardelijk zijn voor een samenhangend, betrouwbaar en optimaal benut spoorwegsysteem. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het gaat dan onder andere over diensten zoals toegang tot voorzieningen op stations, reisinformatie op stations en regie op de reisassistentie. De NS voert die taken binnen het huidige systeem onafhankelijk uit, op basis van gelijke voorwaarden voor alle vervoerders. Het gaat ook om taken die gezamenlijk worden uitgevoerd door concessiehoudende ov-bedrijven zoals het landelijke betaalsysteem in het OV of de reisinformatie-app 9292.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidR="002B2677">
-[...22 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bij de borging van systeemtaken wordt ook het verzoek van de Kamer meegenomen te verkennen wat nodig is om de noodzakelijke infrastructurele systeemtaken voor reizigersvervoer per spoor onafhankelijk bij ProRail te beleggen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED4861" w:rsidP="00ED4861" w:rsidRDefault="00ED4861" w14:paraId="6CE5596E" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="11BD132C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="1D953E27" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E6B54">
-        <w:rPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Juridische context</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E6B54" w:rsidR="00175F56" w:rsidP="00ED4861" w:rsidRDefault="00175F56" w14:paraId="0A9DBC30" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="017E165E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000E6B54" w:rsidR="00ED4861" w:rsidP="00ED4861" w:rsidRDefault="002950AC" w14:paraId="60492B24" w14:textId="2ADBBA7A">
-[...32 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="5D2CD077" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Zoals bekend lopen er juridische procedures bij het College van Beroep voor het bedrijfsleven en het Hof van Justitie van de Europese Unie over de gunning van de huidige HRN-concessie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
-      <w:r w:rsidRPr="000E6B54" w:rsidR="00ED4861">
-[...23 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De uitkomsten daarvan worden niet voor de tweede helft van 2027 verwacht. Dit betekent dat een kabinetsbesluit in 2027 waarschijnlijk moet worden genomen voordat hierover definitieve rechterlijke uitspraken beschikbaar zijn. Het besluit zal daarom rekening moeten houden met mogelijke uitkomsten van deze procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="1B46478A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00E5568D">
-        <w:rPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Onderzoeksrapporten</w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk224198003" w:id="7"/>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:bookmarkStart w:name="_Hlk224198003" w:id="6"/>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="7233440F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0084624A">
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Rapport “Marktordening op het Nederlandse spoor</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Rapport “Marktordening op het Nederlandse spoor: Verkenning van ordeningsvarianten”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202319" w:rsidDel="00873F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="33C6E5DE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In 2020 zijn in opdracht van IenW elf marktordeningsvarianten op hoofdlijnen uitgewerkt in het rapport “Vervoerconcessie HRN: praktische voorwaarden voor gunning van de HRN-concessie” (inno-V)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Dat rapport is in 2025 geüpdatet naar de huidige ontwikkelingen. Het rapport beschrijft dat de juridische context van het spoorvervoer is gewijzigd. Op basis van het Europese Vierde Spoorwegpakket is onderhands gunnen sinds 2024 aan strikte voorwaarden verbonden. Tevens heeft de Europese Commissie Interpretatieve richtsnoeren betreffende openbaar personenvervoer per spoor gepubliceerd waarin de EC haar interpretatie geeft van de voorwaarden die de PSO-verordening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stelt aan de organisatie en financiering van het openbaar vervoer per spoor, tram, metro en bus.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> En ook treedt naar verwachting medio 2026 een nieuwe Europese Verordening Capaciteitsmanagement in werking waardoor het proces van capaciteitsverdeling op het spoor gaat veranderen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="706D3735" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="28EBE9FC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Verkenning van ordeningsvarianten”</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...183 lines deleted...]
-        <w:rPr>
+        <w:t>Rapport “Toekomstige Marktordening Spoor: Een vergelijking van studievarianten”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001013E3" w:rsidP="00757BA2" w:rsidRDefault="001013E3" w14:paraId="40C0D928" w14:textId="619BB81C">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="001013E3" w:rsidR="00FC700E">
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="7D7C3A97" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In dit rapport zijn vijf theoretische marktordeningsvarianten uitgewerkt, de zogenoemde studievarianten: Landelijk Rail Net, Integraal Hoofdrailnet, Corridors, Functioneel en Open Netwerk. Het doel van deze onderzoeksfase was om inzicht te verkrijgen in de effecten van deze studievarianten voor onder meer reizigers, vervoerders en de overheid. Daarbij is onder meer gekeken naar beleidsdoelen, governance en (overheids)financiën.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="21E0AF17" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="43A9BF20" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Als uitgangspunt voor de vervoersanalyse is meegegeven dat in alle studievarianten dezelfde hoeveelheid treindiensten gerealiseerd kan worden na 2033.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hiermee wordt de bereikbaarheid voor reizigers van voorzieningen (werk, ziekenhuis, onderwijsinstelling) in alle studievarianten geborgd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202319" w:rsidDel="006F17E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0058078A">
-[...206 lines deleted...]
-      <w:r w:rsidRPr="0060756D">
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mede als gevolg van dit uitgangspunt zijn in de vervoerskundige analyse tussen de onderzochte studievarianten maar beperkte verschillen. Dit geeft echter geen volledig beeld. Allereerst is nader onderzoek nodig naar de effecten op onder andere de betrouwbaarheid van de treindiensten. Een lage betrouwbaarheid kan een grote impact hebben op de aantrekkelijkheid van de trein voor de reiziger. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="62160A30" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="0291ABEF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verder is de bereikbaarheid in de varianten in belangrijke mate afhankelijk van de aanpassingen in sturing en organisatie. In varianten waarbij het hoofdrailnet wordt opgedeeld in pakketten met meerdere vervoerders ontstaan nieuwe coördinatievraagstukken, bijvoorbeeld ten aanzien van de afstemming tussen vervoerders en het borgen van goede overstappen voor reizigers. Indien dit niet goed geregeld is, kan de bereikbaarheid in die varianten onder druk komen te staan. De studievarianten vragen in verschillende mate om aanpassing van wet- en regelgeving, sturing en organisatie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="297D90CB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="51289297" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In het programma is een Commissie van Onafhankelijke Deskundigen (COD) ingesteld die is gevraagd een appreciatie te geven van het onderzoek naar de studievarianten. De Commissie concludeert dat het onderzoek zorgvuldig is uitgevoerd en een consistente vergelijking oplevert. Wel geeft zij aan dat er nog aanvullende analyses nodig zijn van de economische, institutionele en gedragsmatige effecten om tot een definitieve beleidskeuze te komen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="1C8C8958" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="567DAA51" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">In de vervolgfase zullen de inzichten uit deze rapporten en de appreciatie worden meegenomen om zo te komen tot een onderbouwde keuze voor de marktordening op het spoor na 2033. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E6B54" w:rsidR="000E6B54" w:rsidP="000E6B54" w:rsidRDefault="000E6B54" w14:paraId="5561942C" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidR="00202319" w:rsidP="00202319" w:rsidRDefault="00202319" w14:paraId="5773B310" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="2FC84FA6" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="000E6B54" w:rsidP="0060756D" w:rsidRDefault="00126525" w14:paraId="1B7E4F60" w14:textId="77777777">
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vervolg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="32A46AE6" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-        <w:rPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="68A5B9FE" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de komende maanden worden de inzichten op een aantal thema’s verdiept: economische, institutionele en gedragsmatige effecten, netwerkkeuzes, reizigersbelangen, systeemtaken en governance. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="38DD2735" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="1735DF3E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bij alle belangrijke stappen in het programma zal het Ministerie in overleg treden met de decentrale overheden, die als verleners van spoorconcessies medeverantwoordelijk zijn voor ons spoorsysteem. Daarnaast zal met alle betrokken partijen gesproken worden over hun voorkeuren en wensen ten aanzien van het marktordeningsbesluit. Daarbij gaat het onder andere om vervoerders, reizigersorganisaties en ProRail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="08C20FD7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="17E65511" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De planning is gericht op een kabinetsbesluit begin 2027 dat ruim voor het einde van de huidige HRN-concessie is. Een tijdig besluit is noodzakelijk omdat, in geval wordt gekozen voor aanbesteding van een of meer concessies, de doorlooptijd voor voorbereiding, marktbenadering en implementatie naar schatting circa zeven jaar vergt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="7A5A3C39" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Vervolg</w:t>
-[...6 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="72C548BF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...106 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>Tot slot</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="1584B2E9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E6B54">
-[...114 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="1ED0614C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Met het programma TMS werkt het kabinet stapsgewijs toe naar een zorgvuldig genomen en toekomstbestendig besluit over de marktordening van het personenvervoer per spoor na 2033. De Kamer wordt in het najaar van 2026 nader geïnformeerd over de voortgang van het programma.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="201A772C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00202319" w:rsidP="00202319" w:rsidRDefault="00202319" w14:paraId="5A91E54A" w14:textId="105BB07C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Infrastructuur en Waterstaat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00ED0AD5" w:rsidP="00202319" w:rsidRDefault="00ED0AD5" w14:paraId="325A9F1D" w14:textId="7217A682">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202319" w:rsidR="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.W.H. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Bertram</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00202319" w:rsidR="00FE0FA3" w:rsidP="00202319" w:rsidRDefault="00FE0FA3" w14:paraId="5996E3FD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00202319" w:rsidR="00FE0FA3" w:rsidSect="00B530BA">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2777" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="587DA73B" w14:textId="77777777" w:rsidR="001A0593" w:rsidRDefault="001A0593">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="50D8CC04" w14:textId="77777777" w:rsidR="00ED0AD5" w:rsidRDefault="00ED0AD5" w:rsidP="00ED0AD5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="042BA458" w14:textId="77777777" w:rsidR="001A0593" w:rsidRDefault="001A0593">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2A73C6D5" w14:textId="77777777" w:rsidR="00ED0AD5" w:rsidRDefault="00ED0AD5" w:rsidP="00ED0AD5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Sylfaen"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...11 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="33B09994" w14:textId="77777777" w:rsidR="00F35D0C" w:rsidRDefault="00F35D0C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6D43688E" w14:textId="77777777" w:rsidR="001D5848" w:rsidRPr="00ED0AD5" w:rsidRDefault="001D5848" w:rsidP="00ED0AD5">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="443D5DBE" w14:textId="77777777" w:rsidR="00F35D0C" w:rsidRDefault="00F35D0C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2DD2E446" w14:textId="77777777" w:rsidR="001D5848" w:rsidRPr="00ED0AD5" w:rsidRDefault="001D5848" w:rsidP="00ED0AD5">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="623EE76B" w14:textId="77777777" w:rsidR="00F35D0C" w:rsidRDefault="00F35D0C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="481840C2" w14:textId="77777777" w:rsidR="001D5848" w:rsidRPr="00ED0AD5" w:rsidRDefault="001D5848" w:rsidP="00ED0AD5">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0EBACD77" w14:textId="77777777" w:rsidR="001A0593" w:rsidRDefault="001A0593">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6D08A1FC" w14:textId="77777777" w:rsidR="00ED0AD5" w:rsidRDefault="00ED0AD5" w:rsidP="00ED0AD5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="686825F6" w14:textId="77777777" w:rsidR="001A0593" w:rsidRDefault="001A0593">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1A5EAF0E" w14:textId="77777777" w:rsidR="00ED0AD5" w:rsidRDefault="00ED0AD5" w:rsidP="00ED0AD5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="4C48E00C" w14:textId="56DE3EDA" w:rsidR="007F71C1" w:rsidRPr="00900CB7" w:rsidRDefault="007F71C1" w:rsidP="007F71C1">
-[...6 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="09407117" w14:textId="3AE252CE" w:rsidR="00ED0AD5" w:rsidRPr="00202319" w:rsidRDefault="00ED0AD5" w:rsidP="00ED0AD5">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00900CB7">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Coalitieakkoord 2026–2030, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Aan de slag, Bouwen aan een beter Nederland</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA534E">
-[...3 lines deleted...]
-        <w:t>62.</w:t>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, 30 januari 2026, p.62 (bijlage bij Kamerstuk 36848, nr. 31).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="5BD1A6FF" w14:textId="77777777" w:rsidR="00BD555E" w:rsidRDefault="00BD555E" w:rsidP="00BD555E">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="083F2473" w14:textId="30E8AA2D" w:rsidR="00ED0AD5" w:rsidRPr="00202319" w:rsidRDefault="00ED0AD5" w:rsidP="00ED0AD5">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> Kamerstukken II 2024/25, 29984 nr. 1234.</w:t>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2024/25, 29984, nr. 1234.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="15006B5E" w14:textId="3271F2BB" w:rsidR="00BD555E" w:rsidRPr="0084624A" w:rsidRDefault="00BD555E" w:rsidP="00BD555E">
-[...9 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="7965FFE1" w14:textId="77777777" w:rsidR="00ED0AD5" w:rsidRPr="00202319" w:rsidRDefault="00ED0AD5" w:rsidP="00ED0AD5">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F3781B">
-[...15 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TZ202509-157.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="439615CD" w14:textId="6867F37C" w:rsidR="008120E9" w:rsidRPr="00A77C94" w:rsidRDefault="008120E9">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="59164C1B" w14:textId="77777777" w:rsidR="00ED0AD5" w:rsidRPr="00202319" w:rsidRDefault="00ED0AD5" w:rsidP="00ED0AD5">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00A77C94">
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A77C94">
-        <w:rPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>COM(2023)443, SWD</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A77C94">
-        <w:rPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="auto"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(2023)443 en 444, </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00A77C94">
+        <w:r w:rsidRPr="00202319">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="auto"/>
-            <w:szCs w:val="16"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>EUR-Lex - 52023PC0443 - NL - EUR-Lex (europa.eu)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="006443DE" w:rsidRPr="0060756D">
-        <w:rPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="22C8023B" w14:textId="5C5E1AC5" w:rsidR="00ED4861" w:rsidRDefault="00ED4861" w:rsidP="00ED4861">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="47727AE7" w14:textId="77777777" w:rsidR="00ED0AD5" w:rsidRPr="00202319" w:rsidRDefault="00ED0AD5" w:rsidP="00ED0AD5">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...45 lines deleted...]
-        <w:t>van de vervoerders.</w:t>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OV-betaalsystemen worden beheerd door Translink, dat in eigendom is van een coöperatie van vervoerders; app 9292 wordt beheerd door de REISinformatiegroep BV, die eigendom is van de vervoerders.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="6E0A4B0D" w14:textId="53A93FD0" w:rsidR="002B2677" w:rsidRDefault="002B2677" w:rsidP="002B2677">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="0DE1DA9F" w14:textId="33A30DBF" w:rsidR="00ED0AD5" w:rsidRPr="00202319" w:rsidRDefault="00ED0AD5" w:rsidP="00ED0AD5">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> en TZ202505-079.</w:t>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 36563, nr. 13 en TZ202505-079.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="06E60768" w14:textId="27D5CD0B" w:rsidR="002453E7" w:rsidRDefault="002453E7">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="2C8CAC0D" w14:textId="11532D82" w:rsidR="00ED0AD5" w:rsidRPr="00202319" w:rsidRDefault="00ED0AD5" w:rsidP="00ED0AD5">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>26, 29984 nr. 1261.</w:t>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 29984, nr. 1261.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="48B34CC7" w14:textId="77777777" w:rsidR="001D17DD" w:rsidRDefault="001D17DD" w:rsidP="001D17DD">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="2BB14198" w14:textId="77777777" w:rsidR="00ED0AD5" w:rsidRPr="00202319" w:rsidRDefault="00ED0AD5" w:rsidP="00ED0AD5">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Onderzoek Vervoerconcessie HRN: praktische voorwaarden en aandachtspunten voor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21954C2E" w14:textId="77777777" w:rsidR="001D17DD" w:rsidRPr="00BC7088" w:rsidRDefault="001D17DD" w:rsidP="001D17DD">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4A2E3A03" w14:textId="77777777" w:rsidR="00ED0AD5" w:rsidRPr="00202319" w:rsidRDefault="00ED0AD5" w:rsidP="00ED0AD5">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BC7088">
-        <w:rPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>gunning, Inno-V (2020).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="5281EA8F" w14:textId="655EF881" w:rsidR="00611C83" w:rsidRPr="00BC7088" w:rsidRDefault="00611C83">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="6A745E1A" w14:textId="77777777" w:rsidR="00ED0AD5" w:rsidRPr="00202319" w:rsidRDefault="00ED0AD5" w:rsidP="00ED0AD5">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00BC7088">
-        <w:rPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Public Service Obligation-</w:t>
-[...23 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> Public Service Obligation-verordening (EG) nr. 1370/2007 (PSO-verordening).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="77984B09" w14:textId="7C18147E" w:rsidR="004269D7" w:rsidRDefault="004269D7">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="0D4B038F" w14:textId="77777777" w:rsidR="00ED0AD5" w:rsidRPr="00202319" w:rsidRDefault="00ED0AD5" w:rsidP="00ED0AD5">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="0060756D">
+        <w:r w:rsidRPr="00202319">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="auto"/>
-            <w:u w:val="none"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Mededeling van de Commissie — Interpretatieve richtsnoeren bij Verordening (EG) nr. 1370/2007 betreffende het openbaar personenvervoer per spoor en over de weg</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="006443DE">
-        <w:rPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="2571C16F" w14:textId="41C9D687" w:rsidR="00350AF1" w:rsidRDefault="00350AF1" w:rsidP="00350AF1">
-[...5 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+    <w:p w14:paraId="11D43EF2" w14:textId="76E9A3DF" w:rsidR="00ED0AD5" w:rsidRPr="00202319" w:rsidRDefault="00ED0AD5" w:rsidP="00ED0AD5">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="00917D79">
-[...42 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00202319">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Voor de modellering van de studievarianten is daarom uitgegaan van de treinfrequenties die mogelijk wordt gemaakt door het Programma Hoogfrequent Spoor (PHS). PHS heeft als doel om op zeven corridors te komen tot hoogfrequent spoorvervoer voor reizigers en extra ruimte voor goederenvervoer. Zie Kamerstukken II, 2025-2026, 32404, nr. 129.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="4955AF57" w14:textId="77777777" w:rsidR="00F35D0C" w:rsidRDefault="00F35D0C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2812B85D" w14:textId="77777777" w:rsidR="001D5848" w:rsidRPr="00ED0AD5" w:rsidRDefault="001D5848" w:rsidP="00ED0AD5">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...434 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7932C2FE" w14:textId="77777777" w:rsidR="001D5848" w:rsidRPr="00ED0AD5" w:rsidRDefault="001D5848" w:rsidP="00ED0AD5">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="547E3B89" w14:textId="77777777" w:rsidR="00D57385" w:rsidRDefault="00E47265">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="30008349" w14:textId="77777777" w:rsidR="001D5848" w:rsidRPr="00ED0AD5" w:rsidRDefault="001D5848" w:rsidP="00ED0AD5">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1415 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="84B807FE"/>
-[...1771 lines deleted...]
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AAD1739"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B6419D2"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6097,510 +1884,150 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-[...59 lines deleted...]
-  <w:num w:numId="21">
+  <w:num w:numId="1" w16cid:durableId="379210240">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="23"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00951005"/>
-[...292 lines deleted...]
-    <w:rsid w:val="00FF7084"/>
+    <w:rsidRoot w:val="00ED0AD5"/>
+    <w:rsid w:val="001D5848"/>
+    <w:rsid w:val="00202319"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00822FD5"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00B530BA"/>
+    <w:rsid w:val="00D13B63"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00ED0AD5"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-[...1 lines deleted...]
-  <w14:docId w14:val="4C1127A5"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="3082EE01"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{49606A49-6A55-4C98-BC0B-F1B746733E54}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...8 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6609,77 +2036,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6704,75 +2131,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -6807,55 +2234,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -6918,3805 +2345,916 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED0AD5"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED0AD5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED0AD5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED0AD5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED0AD5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED0AD5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED0AD5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED0AD5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED0AD5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...13 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00ED0AD5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED0AD5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED0AD5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED0AD5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED0AD5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED0AD5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED0AD5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED0AD5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00ED0AD5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED0AD5"/>
     <w:pPr>
-      <w:spacing w:before="20"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="17"/>
-[...146 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00ED0AD5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED0AD5"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="1"/>
       </w:numPr>
-      <w:spacing w:before="200" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00ED0AD5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED0AD5"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00ED0AD5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED0AD5"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED0AD5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED0AD5"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00ED0AD5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED0AD5"/>
+    <w:rPr>
       <w:b/>
-      <w:color w:val="E17000"/>
-[...76 lines deleted...]
-      <w:szCs w:val="14"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED0AD5"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
-  </w:style>
-[...222 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00ED0AD5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2267"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AfzendgegevensKop">
+    <w:name w:val="Afzendgegevens_Kop"/>
+    <w:basedOn w:val="Afzendgegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00ED0AD5"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="OndertekeningArea1">
+    <w:name w:val="Ondertekening_Area1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00ED0AD5"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
+    <w:name w:val="Referentiegegevens"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00ED0AD5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="170"/>
       </w:tabs>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:i/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevenskop">
+    <w:name w:val="Referentiegegevens_kop"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00ED0AD5"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Slotzin">
+    <w:name w:val="Slotzin"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00ED0AD5"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:i/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="13"/>
-[...7 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
-[...40 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00ED0AD5"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:next w:val="Normal"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="9"/>
+      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
+    <w:name w:val="Witregel W1 (bodytekst)"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00ED0AD5"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...2484 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00ED0AD5"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...21 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007F71C1"/>
+    <w:rsid w:val="00ED0AD5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00ED0AD5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007F71C1"/>
+    <w:rsid w:val="00ED0AD5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
-  </w:style>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00ED0AD5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007F71C1"/>
+    <w:rsid w:val="00ED0AD5"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...4 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007F71C1"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00ED0AD5"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="16"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007F71C1"/>
+    <w:rsid w:val="00ED0AD5"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="ListTable4-Accent1">
-[...3 lines deleted...]
-    <w:rsid w:val="00DD00CD"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00202319"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-      <w:textAlignment w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...175 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...262 lines deleted...]
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml" Id="rId22" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/NL/TXT/PDF/?uri=CELEX:52023XC0626(01)" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur-lex.europa.eu/legal-content/EN/TXT/?uri=COM:2023:443:FIN&amp;qid=1689062946918" TargetMode="External"/></Relationships>
-</file>
-[...6 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\AVerhuls\AppData\Local\Micro%20Focus\Content%20Manager\TEMP\HPTRIM.31684\IENW%20BSK-2026%2039259%20%2002%20Kamerbrief%20Toekomstige%20Marktordening%20Spoor%20%20onderzoeksrapporten%20en%20vervolgstappen.DOTX" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -10773,51 +3311,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -10881,65 +3419,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -10960,186 +3498,88 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>9678</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>1774</ap:Words>
+  <ap:Characters>9760</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>80</ap:Lines>
-  <ap:Paragraphs>22</ap:Paragraphs>
+  <ap:Lines>81</ap:Lines>
+  <ap:Paragraphs>23</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief aan Parlement - Twee onderzoeksrapporten ter voorbereiding op een besluit over toekomstige marktordening spoor (TMS)</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>11353</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>11511</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...78 lines deleted...]
-    <vt:lpwstr>DocGen_Brief_nl_NL</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>