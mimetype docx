--- v0 (2026-04-24)
+++ v1 (2026-06-11)
@@ -1,15173 +1,10626 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="009A052E" w:rsidR="00BD2D73" w:rsidP="004E7AB6" w:rsidRDefault="4B5A146F" w14:paraId="0DF7F81F" w14:textId="6EE9F055">
-[...11 lines deleted...]
-        <w:t>Geachte voorzitter,</w:t>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="00913D3C" w:rsidP="00913D3C" w:rsidRDefault="005E4400" w14:paraId="75EDD307" w14:textId="5EDDE0D1">
+      <w:pPr>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>36800</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C" w:rsidR="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>XXIII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C" w:rsidR="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C" w:rsidR="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Vaststelling van de begrotingsstaten van het Ministerie van Klimaat en Groene Groei (XXIII) voor het jaar 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A052E" w:rsidR="00BD2D73" w:rsidP="004E7AB6" w:rsidRDefault="00BD2D73" w14:paraId="2F0F8CDC" w14:textId="5044F120">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="00913D3C" w:rsidP="00913D3C" w:rsidRDefault="00913D3C" w14:paraId="2CDC8FBE" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>57</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de minister van Klimaat en Groene Groei en van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>staatssecretaris van Economische Zaken en Klimaat</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="3F4CBCD5" w:rsidP="004E7AB6" w:rsidRDefault="161CD439" w14:paraId="3C32296E" w14:textId="2CF7AE12">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="00913D3C" w:rsidP="005E4400" w:rsidRDefault="00913D3C" w14:paraId="07FA2710" w14:textId="50408FE7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="00913D3C" w:rsidP="005E4400" w:rsidRDefault="00913D3C" w14:paraId="656399FD" w14:textId="6EED0954">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Den Haag, 24 april 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="3CBE2781" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="47F0C9EF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3A4259AB">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>In het coalitieakkoord hebben drie partijen - D66, VVD en CDA - afspraken gemaakt over de maatregelen die nodig zijn om Nederland weer vooruit te krijgen. Beleidsbrieven zoals deze zijn daar een nadere uitwerking van op specifieke beleidsonderwerpen. Dat laat onverlet dat de opgaven waar dit kabinet voor staat vragen om één overheid die duidelijk kiest, samenwerkt en levert. In gezamenlijkheid. Alleen door samen te werken kunnen we resultaten boeken waar mensen op rekenen. Daar is de inzet van de volledige Rijksdienst, de medeoverheden en de publieke dienstverleners keihard bij nodig. Hierbij hecht dit kabinet veel waarde aan de samenwerking met de Tweede en Eerste Kamer, medeoverheden en maatschappelijke organisaties.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="3F4CBCD5" w:rsidP="004E7AB6" w:rsidRDefault="3F4CBCD5" w14:paraId="1148CCA8" w14:textId="37346639">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="6EEFC27E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland staat voor grote opgaven. We kiezen voor een welvarend, schoon en weerbaar Nederland. We hebben alle reden om de handen ineen te slaan: voor meer huizen op schone energie, meer energieonafhankelijkheid én een concurrerende industrie. Dat gaat niet vanzelf en vraagt om actie, samenwerking, ambitie en realisme. Maar deze opgaven bieden juist ook kansen om te vernieuwen, te groeien en onze internationale positie te versterken. We moeten daarom aan de slag en als samenleving de kansen pakken die er liggen, zowel binnen Nederland als in Europa, waarbij geldt dat het nieuwe beleid in de basis niet alleen in Europees Nederland maar ook in Caribisch Nederland wordt ingevoerd. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een voortvarende transitie naar een duurzame samenleving is de beste manier om als Nederland en Europa onze economische kracht te behouden op zowel de korte- als de lange termijn. Zonder maatregelen die onze energiemix veranderen blijven we afhankelijk van import en kwetsbaar voor de gevolgen en kosten van klimaatverandering. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>De klimaat-, energie-, industrie- en circulaire transities (hierna: transities) pakken we daarom gezamenlijk aan, waarbij het van groot belang is dat deze zowel voor burgers als voor bedrijven en maatschappelijke organisaties haalbaar, uitlegbaar en draagbaar zijn.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A052E" w:rsidR="00BD2D73" w:rsidP="004E7AB6" w:rsidRDefault="798C0CA3" w14:paraId="27BC1420" w14:textId="1C5A56E7">
-[...72 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="0A6FE58A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het conflict in het Midden-Oosten heeft de noodzaak van de transities alleen maar duidelijker gemaakt: we moeten zo snel mogelijk weerbaarder en minder kwetsbaar worden. Dit doen we onder andere door de uitrol van schone technologieën en de transitie naar een circulaire economie en duurzame consumptie. Onze beleidsagenda voor de komende jaren krijgt hierdoor nog meer urgentie. Zo verzwaren we de elektriciteitsnetten met voorrang, zetten we volop in op het oplossen van netcongestie, stimuleren we hernieuwbare, schone energie, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>elektrificeren bedrijven en verduurzamen we woningen met isolatie en warmtepompen. Ondertussen zorgen we voor een beter gelijk speelveld voor onze energie intensieve industrie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="2A86CDDE">
-[...128 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dat is een ambitieuze agenda, want de uitdagingen zijn ook groot: schaarste aan (fysieke) ruimte, grondstoffen, arbeid en financiële middelen. Bovendien zijn vraag en aanbod van energie nog niet overal goed op elkaar afgestemd en zal dat ook in de toekomst een uitdaging blijven. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A052E" w:rsidR="00BD2D73" w:rsidP="004E7AB6" w:rsidRDefault="00BD2D73" w14:paraId="2682B500" w14:textId="74A433EF">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="1248CB59" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We moeten hierbij oog houden voor de draagkracht van verschillende groepen in de samenleving en het internationale speelveld voor onze bedrijven. Dus moeten we creatief zijn, tegenstrijdige belangen op tafel leggen en oplossen, door samen te werken binnen en buiten het kabinet en de krachten te bundelen met medeoverheden, bedrijven, maatschappelijke organisaties en burgers. </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="666F0261" w:rsidP="004E7AB6" w:rsidRDefault="5F6B744A" w14:paraId="22A54E9F" w14:textId="26245695">
-[...242 lines deleted...]
-        <w:t xml:space="preserve"> vraag en aanbod van energie nog niet overal goed op elkaar afgestemd en zal dat ook in de toekomst een uitdaging blijven. </w:t>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="6192B821" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit alles doen we zo veel mogelijk gecoördineerd op Europees en internationaal niveau, ten behoeve van een gelijk speelveld voor bedrijven en het optimaal benutten van de interne Europese markt, met speciale aandacht voor leveringszekerheid, nieuw verdienvermogen, lagere energiekosten en meer autonomie. Daartoe moeten we elektrificatie en schonere productietechnologieën in de industrie rendabel maken en moeten we met een strategische blik kijken naar grondstoffen en goederen. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een voortvarende transitie naar een duurzame samenleving is de beste manier om als Nederland en Europa onze economische kracht te behouden. We werken daarom hard aan de doelen voor 2030 en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C" w:rsidDel="007E670A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>zullen doen wat nodig is om de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> klimaatdoelen voor 2040 en 2050</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C" w:rsidDel="007E670A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te halen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en een schaalsprong te maken in de circulaire economie. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="666F0261" w:rsidP="004E7AB6" w:rsidRDefault="666F0261" w14:paraId="381C6544" w14:textId="3D14840B">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="4B11EAB6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Met ambitie, realisme, creativiteit en oog voor alle belangen in de samenleving gaan we gezamenlijk als bewindspersonen van Klimaat en Groene Groei én samen met de vele collega’s in het kabinet aan de slag! Met deze brief informeren wij u over de aanpak van de bovenstaande opgaven en de uitwerking van het coalitieakkoord “Aan de slag” voor de komende jaren. In het vervolg gaan we in op de volgende onderwerpen:</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="75D7EAC0" w:rsidP="004E7AB6" w:rsidRDefault="00F90556" w14:paraId="1B00E70A" w14:textId="57473459">
-[...297 lines deleted...]
-    <w:p w:rsidRPr="005E6AD9" w:rsidR="00BD2D73" w:rsidP="004E7AB6" w:rsidRDefault="49287A78" w14:paraId="0CD6CB0D" w14:textId="7F57C3B2">
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="096635D1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3A4259AB">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>Europese en internationale aanpa</w:t>
-[...19 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>Europese en internationale aanpak;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005E6AD9" w:rsidR="00BD2D73" w:rsidP="004E7AB6" w:rsidRDefault="516ED3DC" w14:paraId="2985B793" w14:textId="0BF03CD6">
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="312B4368" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3A4259AB">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Overkoepelende </w:t>
-[...19 lines deleted...]
-        <w:t>limaataanpak;</w:t>
+        <w:t>Overkoepelende klimaataanpak;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005E6AD9" w:rsidR="00BD2D73" w:rsidP="004E7AB6" w:rsidRDefault="4B5A146F" w14:paraId="280D7EDD" w14:textId="4D2ADF4B">
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="63C5B443" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3A4259AB">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>Energieaanbod en ontwikkeling van het energiesysteem</w:t>
-[...9 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>Energieaanbod en ontwikkeling van het energiesysteem;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005E6AD9" w:rsidR="522C01D2" w:rsidP="004E7AB6" w:rsidRDefault="522C01D2" w14:paraId="3AD2D12A" w14:textId="11EC15F3">
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="32A1531F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...1 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E6AD9">
-[...3 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>Leveringszekerheid</w:t>
-[...26 lines deleted...]
-        <w:t>weerbaarheid;</w:t>
+        <w:t>Leveringszekerheid en weerbaarheid;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A052E" w:rsidR="00BD2D73" w:rsidP="004E7AB6" w:rsidRDefault="00EB560C" w14:paraId="46CA9D4C" w14:textId="50846865">
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="71FE8B80" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
-        <w:rPr>
-[...51 lines deleted...]
-        <w:t>;</w:t>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Verduurzaming van de energie-intensieve industrie;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005E6AD9" w:rsidR="00D14FCE" w:rsidP="004E7AB6" w:rsidRDefault="72A850E4" w14:paraId="2A35CE9B" w14:textId="0CE838DA">
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="4D3A9307" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Verdana" w:cs="Verdana"/>
-[...1 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E6AD9">
-[...3 lines deleted...]
-          <w:sz w:val="18"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>Versnellen van de circulaire economie</w:t>
-[...8 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>Versnellen van de circulaire economie;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00787CD8" w:rsidR="00BD2D73" w:rsidP="004E7AB6" w:rsidRDefault="00FE0011" w14:paraId="1FEA1F0D" w14:textId="0403308A">
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="5B27522D" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
-        <w:rPr>
-[...23 lines deleted...]
-        <w:t>.</w:t>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Realisatiekracht.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="7237C235" w:rsidP="004E7AB6" w:rsidRDefault="7237C235" w14:paraId="53C783EA" w14:textId="44401EF2">
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="0E887200" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00F02D80" w:rsidR="005E6AD9" w:rsidP="004E7AB6" w:rsidRDefault="00150552" w14:paraId="1D0F78DC" w14:textId="64837622">
-[...93 lines deleted...]
-        <w:t xml:space="preserve"> in 2026 en begin 2027.</w:t>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="05405B7F" w14:textId="37E98FD5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>In de bijlagen van deze brief vindt u de wetgevingsagenda van 2026 en een voorlopige planning en overzicht van de stukken die uw Kamer zal ontvangen in 2026 en begin 2027.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F02D80" w:rsidR="002B061A" w:rsidP="004E7AB6" w:rsidRDefault="002B061A" w14:paraId="2EAAA0A5" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidRPr="00616881" w:rsidR="6C70E43A" w:rsidP="004E7AB6" w:rsidRDefault="6C70E43A" w14:paraId="4FD1A508" w14:textId="57AA56E0">
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="1102C153" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Europese en internationale aanpak</w:t>
       </w:r>
-      <w:r w:rsidRPr="3A4259AB">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="6C70E43A" w:rsidDel="00D042A8" w:rsidP="004E7AB6" w:rsidRDefault="649391F6" w14:paraId="148D0BBF" w14:textId="7702A44F">
-[...39 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidDel="00D042A8" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="31BF4ABF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Europese interne markt is een belangrijke afzetmarkt voor de vergroening van ons bedrijfsleven. En met partners buiten Europa versterken we onze </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>handelsrelaties, onder andere om toegang tot kritieke materialen te behouden en uit te diepen.</w:t>
-[...31 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:t xml:space="preserve">handelsrelaties, onder andere om toegang tot kritieke materialen te behouden en uit te diepen. Voor effectieve verduurzaming van het energiesysteem en de industrie én behoud van een gelijk Europees speelveld, voeren we beleid voor de transities daarom zo veel mogelijk op EU- en internationaal niveau, zonder onnodige nationale koppen. Het rapport van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Draghi</w:t>
       </w:r>
-      <w:r w:rsidRPr="726388EF" w:rsidR="37CC2629">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="3A4259AB" w:rsidR="3D3997CA">
-[...123 lines deleted...]
-        <w:t xml:space="preserve">zowel bestaande als nieuwe bedrijven om te innoveren. </w:t>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toont bovendien aan dat concurrentievermogen, verduurzaming en weerbaarheid hand in hand kunnen en moeten gaan. Dit alles pleit daarmee voor een actieve opstelling in Europa, om onze open strategische autonomie te versterken, de concurrentiekracht van ons bedrijfsleven te verbeteren en kansen te creëren voor zowel bestaande als nieuwe bedrijven om te innoveren. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="7237C235" w:rsidP="004E7AB6" w:rsidRDefault="7237C235" w14:paraId="1BAF974B" w14:textId="566EA4C8">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="1BF5FF87" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Later dit jaar komen er Europese voorstellen ter invulling van het klimaatdoel van netto 90% emissiereductie in 2040. Het kabinet zet in op een ambitieus pakket dat investeringszekerheid, marktvertrouwen en een gelijk speelveld biedt. Er is Europees ook al afgesproken om koolstofverwijdering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en internationale kredieten een rol te geven in het EU-raamwerk ter compensatie van moeilijk reduceerbare emissies. We bepleiten actief binnen Europa dat zulke kredieten als sluitstuk van de reductieopgave eerlijk en kosteneffectief zijn en de opties daarvoor transparant en objectief in kaart worden gebracht. Het kabinet zal hierbij scherp zijn op de voorwaarden.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="4B5A146F" w:rsidP="004E7AB6" w:rsidRDefault="2A2B43EB" w14:paraId="3B61D138" w14:textId="53E2E71A">
-[...431 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="2BEA6BF5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Het is belangrijk dat het bredere klimaatpakket bijdraagt aan het Europese concurrentievermogen en open strategische autonomie. Een sterk en stabiel emissiehandelssysteem (EU-ETS1 en 2) is de hoeksteen van klimaatbeleid en stimuleert, samen met de koolstofheffing aan de grens (CBAM), op een kosteneffectieve manier bedrijven om te investeren in schone productie, groene markten en banen. Tegelijkertijd ziet Nederland dat de Europese Energie Intensieve Industrie (EII) te maken heeft met een ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">perfect </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:t>perfect storm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>’: hoge energieprijzen, grote internationale concurrentie, kleine marges en hoge eisen. Gerichte verbeteringen in het ETS in combinatie met betere bescherming tegen koolstoflekkage (o.a. via versterking CBAM), maatregelen ten behoeve van elektriciteitskosten en vraagcreatie, zijn nodig om het Europese concurrentievermogen te versterken en verduurzaming van energie-intensieve industrieën te stimuleren. We pleiten dan ook voor ambitie in Europa, via de Clean Industrial Deal en de verschillende uitwerkingen daarvan, zoals de Industrial Accelerator Act.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het kabinet pleit wat betreft energie voor Europese energiedoelen en energiebeleid dat bijdraagt aan energiezekerheid, open strategische autonomie, betaalbare energie, concurrentievermogen en verduurzaming. Het kabinet zet in op een Europese uitvoeringsagenda gericht op het versterken van de interne energiemarkt en het oplossen van knelpunten zoals vergunningverlening en netcongestie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="33997CD2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op het gebied van circulaire economie wordt de aankomende periode eveneens relevante Europese wet- en regelgeving verwacht, die bijdraagt aan de Nederlandse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">inzet op concurrentievermogen, strategische autonomie en verduurzaming. De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Circular</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Economy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Act (CEA) is door de Europese Commissie reeds aangekondigd en moet de interne markt voor circulaire materialen versterken. Het kabinet zal zich hierbij inzetten voor Europese sectorale doelen. Het is belangrijk dat de EU naast de CEA ook blijft inzetten op productregelgeving en de implementatie daarvan. Zoals de uitrol van producteisen onder de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...414 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>Ecodesign</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Ecodesign for Sustainable Products Regulation</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="5EB7597C" w:rsidR="4AB1ED6E">
-[...64 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...149 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:instrText>Coalition on Phasing Out Fossil Fuel Incentives</w:instrText>
-[...57 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="26B1973B" w:rsidR="2247B67C">
-[...183 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...19 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>Sustainable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>Products</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...29 lines deleted...]
-        <w:t>.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Regulation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ESPR) en de implementatie van sectorale productregelgeving zoals voor verpakkingen en voertuigen.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0024445B" w:rsidR="00086F27" w:rsidP="004E7AB6" w:rsidRDefault="00086F27" w14:paraId="358FE3C8" w14:textId="215AA082">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="08744F79" w14:textId="433C94F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naast het versterken van de Europese samenwerking, is ook mondiale samenwerking op het gebied van klimaat en energie van groot belang. Zo blijft het kabinet zich inzetten om het gezamenlijke ambitieniveau hoog te houden, o.a. op de jaarlijkse VN-klimaattop. Mede daarom organiseert Nederland samen met Colombia eind april de eerste conferentie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Transitioning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>away</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>fossil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>fuels</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (TAFF).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De inzet is structurele versterking van de internationale samenwerking gericht op hervorming van vraag en aanbod van energie. Een belangrijk aandachtspunt hierbij is het afbouwen van financiële prikkels voor fossiele brandstoffen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:instrText>Coalition on Phasing Out Fossil Fuel Incentives</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> (COFFIS</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, wat we zoveel mogelijk in Europees verband doen. Nederland werkt daarnaast aan transparantie en het overkomen van barrières voor uitfasering van financiële prikkels voor fossiele brandstoffen in COFFIS-verband.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze coalitie is opgericht door Nederland in 2023 en Nederland zal voorzitter blijven tot in ieder geval de volgende klimaattop. Tijdens de TAFF-conferentie in Colombia zal de Marshall </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Islands</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (RMI) aangekondigd worden als covoorzitter van COFFIS. Het is belangrijk om steun te hebben van een invloedrijke eilandstaat. Het kabinet zet in op multilaterale en bilaterale samenwerking op het gebied van energie voor het vergroten van onze energiezekerheid, diversificatie van import en het bevorderen van de wereldwijde energietransitie. Ook zet het kabinet zich via meerdere samenwerkingsverbanden in voor kennisontwikkeling en -deling over koolstofverwijdering, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Carbon, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Capture</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Storage (CCS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Carbon </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Capture</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Utilization</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (CCU).</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="005E6AD9" w:rsidR="00E61D66" w:rsidP="004E7AB6" w:rsidRDefault="24E9D49F" w14:paraId="5ACEA7A9" w14:textId="4FE2D710">
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="71198FB3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3A4259AB">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Overkoepelende klimaataanpak</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="3B19BE7F" w14:textId="704358CB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Het kabinet houdt vast aan de klimaatdoelen uit de Klimaatwet, ondanks dat het doel van 2030 lastig wordt. We gaan onverminderd door met de realisatie van afgesproken maatregelen en versnellen doorbraken waar mogelijk. In de Voorjaarsbrief klimaat en energie is beschreven welke brede maatregelen we nu reeds inzetten in aanvulling op wat door eerdere kabinetten in gang is gezet.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In de beleidsbrieven van de ministers van VRO, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en LVVN staat welke inzet specifiek voor de gebouwde omgeving, mobiliteit en landbouw wordt geleverd. Het is van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>belang dat elke sector zich inspant om de doelen te behalen, waarbij</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C" w:rsidDel="00455171">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="3A4259AB" w:rsidR="09F681EB">
-[...33 lines deleted...]
-        <w:t>aanpak</w:t>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de coördinerende verantwoordelijkheid ligt bij de minister van KGG. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00500400" w:rsidP="004E7AB6" w:rsidRDefault="00E61D66" w14:paraId="10F071F5" w14:textId="77777777">
-[...44 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="65ADE161" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook voeren we de gezamenlijke klimaatagenda voor het Caribisch deel van het Koninkrijk voortvarend uit, Hierbij ondersteunen wij de landen, op hun verzoek, met kennis en capaciteit bij de uitvoering van de klimaatagenda van het Koninkrijk en werken we samen aan de organisatie van de Caribbean </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Climate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF333A">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">de coördinerende verantwoordelijkheid ligt bij de minister van KGG. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Energy Conference (CCEC), als platform voor samenwerking en kennisdeling. Voor Caribisch Nederland (Bonaire, St. Eustatius en Saba) wordt gewerkt aan klimaatplannen. Deze klimaatplannen zullen bestaan uit concrete adaptatie- en mitigatiemaatregelen in aanvulling op de bestaande inzet. Omdat de broeikasgasuitstoot in Caribisch Nederland beperkt is, zal het zwaartepunt van de klimaatplannen liggen op adaptatie (minister van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>). Het Rijk ondersteunt de eilanden bij de totstandkoming van de klimaatplannen met kennis, financiële middelen en expertise. Naast deze eilandelijke klimaatplannen wordt er gewerkt aan een nieuwe Nationale Klimaatadaptatiestrategie (NAS) waar Caribisch Nederland onderdeel van uit zal maken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00500400" w:rsidP="004E7AB6" w:rsidRDefault="00500400" w14:paraId="48D3BC04" w14:textId="77777777">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="78A081A3" w14:textId="0C7F7508">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Voor aanvullende stappen richting 2040 richten we onze blik op de komende Europese voorstellen. Parallel werken we de routes voor de transitie naar klimaatneutraliteit in 2050 concreter uit, zoals beschreven in eerdergenoemde Voorjaarsbrief. De eerste contouren worden opgenomen in de Klimaat- en Energienota 2026. Deze routes geven richting, zowel voor onze inzet in de Europese onderhandelingen, als om in het voorjaar van 2027 aanvullende nationaal geborgde maatregelen te nemen om het Europese klimaatdoel van 2040 te halen, waar die nodig zijn en met oog voor betaalbaarheid en handelingsperspectief voor bedrijven en huishoudens. Het kabinet beseft dat er spanningsvelden bestaan tussen de klimaatopgave en andere maatschappelijke opgaven. In aanvulling op de reguliere inzet om die spanningen zoveel mogelijk weg te nemen, zal in genoemde routes expliciet met zulke spanningen rekening worden gehouden.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DF2FC4" w:rsidR="00E61D66" w:rsidP="004E7AB6" w:rsidRDefault="00E61D66" w14:paraId="4502EAF7" w14:textId="53EE307D">
-[...172 lines deleted...]
-    <w:p w:rsidRPr="00D661F8" w:rsidR="00BD2D73" w:rsidP="004E7AB6" w:rsidRDefault="4B5A146F" w14:paraId="563329B2" w14:textId="76308DA5">
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="409A3F54" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3A4259AB">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Energieaanbod en ontwikkeling van het energiesysteem</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A04AD" w:rsidP="004E7AB6" w:rsidRDefault="7739DA31" w14:paraId="1B2AC706" w14:textId="55EA9384">
-[...123 lines deleted...]
-        <w:t xml:space="preserve">en nalaten. </w:t>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="787C4FC1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een succesvolle Europese en internationale aanpak vraagt om nationale regie, om een weerbaar energiesysteem met schone energie van eigen bodem te realiseren. Nederland werkt aan een toekomst met duurzame energie. Voor onder andere huizen op schone energie, een concurrerende industrie en mobiliteit. Het energiesysteem moet duurzaam, betaalbaar én betrouwbaar zijn. De transitie naar dit systeem doen we zodat we een schone en veilige toekomst voor onze kinderen kunnen nalaten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DF2FC4" w:rsidR="004300D2" w:rsidP="004E7AB6" w:rsidRDefault="004300D2" w14:paraId="1EDB1B49" w14:textId="77777777">
-[...16 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="03AD53BA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Nationaal Plan Energiesysteem (NPE)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A052E" w:rsidR="00BD2D73" w:rsidP="004E7AB6" w:rsidRDefault="6AA668F0" w14:paraId="26F64EFE" w14:textId="4BD4F77F">
-[...181 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="2B71AA63" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet kijkt met een integrale blik naar de energietransitie. Daarbij zet het kabinet de rol van mensen steeds meer centraal: als gebruiker, bewoner en initiatiefnemer en ondernemer, met aandacht voor betaalbaarheid, maatschappelijke betrokkenheid en eerlijke verdeling van lusten en lasten, zodat iedereen kan meedoen. Met de actualisatie van het NPE geeft het kabinet een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">gekozen </w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> wordt tussentijds bijgestuurd indien nodig.</w:t>
+        <w:t>overkoepelende strategie voor de bouw van het nieuwe energiesysteem richting 2050, waarbij ingegaan wordt op de uitrol van vier energieketens (elektriciteit, warmte, waterstof en koolstof). Rond de zomer, uiterlijk met Prinsjesdag, wordt de NPE-actualisatie gepubliceerd. Hierin richt het kabinet zich vooral op de concrete keuzes die nodig zijn richting 2040. Verdere uitrol van wind op zee, zon en wind op land en kernenergie is daarvoor cruciaal. Hierbij wordt een uitroltempo gekozen dat haalbaar is, en dat in evenwicht is met de verwachte vraagontwikkeling. Het tempo wordt tussentijds bijgestuurd indien nodig.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="660E7D75" w:rsidP="004E7AB6" w:rsidRDefault="660E7D75" w14:paraId="3A549D28" w14:textId="3903813C">
-[...16 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="6BF20925" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Elektriciteit </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A052E" w:rsidR="00BD2D73" w:rsidP="004E7AB6" w:rsidRDefault="007E3B4D" w14:paraId="69E26A8D" w14:textId="52787545">
-[...127 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="3F55C375" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De elektriciteitsketen is de ruggengraat van het toekomstige energiesysteem. Veel zaken die nu andere energiebronnen gebruiken, zullen in de toekomst overgaan op elektriciteit, denk bijvoorbeeld aan koken en mobiliteit. De verdere uitrol van wind op zee is een belangrijke factor in de doorontwikkeling van de elektriciteitsketen. Om komende jaren wind op zee te blijven stimuleren hebben ontwikkelaars prijszekerheid nodig. Tegelijkertijd willen we zo efficiënt mogelijk omgaan met subsidie om kosten te beperken. Daarom maken we </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Contracts for Difference </w:t>
-[...884 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:t>Contracts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...12 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...337 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...353 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        </w:rPr>
+        <w:t>Difference</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>CfD’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>) mogelijk.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het kabinet stuurt nog voor de zomer een voorstel naar de Kamer. Daarbij houden we rekening met de financiële risico’s indien de realisatie van infrastructuur vooruitloopt op de ontwikkeling van de vraag naar elektriciteit. Tevens wordt rekening gehouden met de ruimtelijke inpassing van wind op zee in lijn met het programma Noordzee.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit beleid moet uitvoering geven aan de ambitie om in totaal 40GW wind op zee te installeren. Daarnaast is het kabinet reeds gestart met de voorbereidingen voor het nog dit jaar vergunnen van twee nieuwe windparken op zee van ieder 1 GW met subsidie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ook hernieuwbare energie op land is essentieel in de transitie. O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C" w:rsidDel="008A04C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>m de doorgroei van zon-PV en wind op land te stimuleren bereidt het kabinet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tweezijdige </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>CfD’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om het proces richting het gebruik van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>CfD’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in 2027 voorspoedig te laten verlopen, vraagt het kabinet de Kamer alvast om een voortvarende behandeling van het wetsvoorstel.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="7EF44289" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elektriciteitssysteem met verschillende soorten energieaanbod (een aanbod gedreven energiesysteem) kan knelpunten met zich meebrengen bij piek- en dal momenten. Voor piekmomenten introduceert het kabinet een capaciteitsmarkt, dit is een mechanisme dat vraag en aanbod van elektriciteit beter in balans brengt om de leveringszekerheid (voorzieningszekerheid) in Nederland te waarborgen voor mensen en bedrijven. Daarnaast zet het kabinet voor een stabiel aanbod van elektriciteit, juist ook op momenten – wanneer het niet waait of de zon niet schijnt - in op het vergroten van het aandeel kernenergie in de energiemix. Het richtpunt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>hiervoor is 7 GW kernenergie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C" w:rsidDel="00E043E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>in 2050. Hiervoor komt het kabinet, richting de zomer, met een routekaart. Er wordt zowel ingezet op de bouw van grootschalige kerncentrales als het versnellen van het SMR-programma. Het kabinet verwacht uiterlijk september een ontwerp-voorkeursbesluit te kunnen nemen over de locatie van de twee kerncentrales.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ook brengt het kabinet in kaart hoe het nucleaire innovaties kan ondersteunen en versnellen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C" w:rsidDel="007B3071">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Op dit moment is € 13,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C" w:rsidDel="007B3071">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> miljard voor kernenergie beschikbaar in het Klimaat- en Energiefonds. De kosten voor de bouw van twee kerncentrales wordt geschat op € 20-30 miljard. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C" w:rsidDel="1059D9ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet brengt daarom gedurende de ontwikkeling van het financieringspakket in kaart of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>en welke elementen hiervan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C" w:rsidDel="1059D9ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EMU-relevant zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. Tot slot, ligt er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C" w:rsidDel="1059D9ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>p dit moment een wetsvoorstel in de Tweede Kamer voor behandeling om de Kerncentrale Borssele (KCB) open te houden na 2033.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="302E47BE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Carbon, Capture and Storage (CCS)</w:t>
+        <w:t>Warmte</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00862C09" w:rsidP="004E7AB6" w:rsidRDefault="006E6108" w14:paraId="2B68002E" w14:textId="58F21DB9">
-[...195 lines deleted...]
-        <w:t xml:space="preserve"> in 2027 werkt het kabinet in samenhang met de deelnemingen toe naar tijdige besluitvorming voor Aramis.</w:t>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="7A830189" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naast elektriciteit is ook de warmteketen essentieel in de energietransitie, vooral voor de verduurzaming van de gebouwde omgeving. Duurzame warmte, samen met het verlagen van energieverbruik door het isoleren van woningen en gebouwen, is een van de manieren waarop huishoudens en organisaties invulling geven aan de opgave om klimaatneutraal en aardgasvrij te worden. Daarom werken we nauw samen met de minister van VRO op de verduurzaming van de gebouwde omgeving. De inzet is dat bewoners kunnen rekenen op een betaalbare, betrouwbare en comfortabele warmtevoorziening, met duidelijke keuzes en goede ondersteuning vanuit hun gemeente. Het kabinet zet daartoe in op warmtenetten in wijken waar dit het de meest geschikte oplossing is, niet alleen in het kader van duurzaamheid en betaalbaarheid maar ook als middel om het net verder te ontlasten. Gemeenten stellen hiertoe uiterlijk eind 2027 een warmteprogramma vast. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Om de uitrol van warmtenetten te versnellen is de overheid bereid om via een staatsdeelneming binnen de huidige financiële kaders private warmtebedrijven over te nemen en te participeren in nieuwe ontwikkelingen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Op plekken waar een warmtenet niet de meest geschikte oplossing is, worden warmtepompen de standaard. Het kabinet blijft warmtepompen stimuleren met onder meer de ISDE en werkt aan het normeren van slimme, hybride warmtepompen per 2029. Aardwarmte (geothermie) wordt hierbij gezien als een van de belangrijkste bronnen voor het voeden van de warmtenetten en -pompen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00862C09" w:rsidP="004E7AB6" w:rsidRDefault="00862C09" w14:paraId="43745B1F" w14:textId="0C64B0EE">
-[...17 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="18BDCDBA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Waterstof en koolstof</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="448A0C45" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Waterstof zal in 2050 een systeemrol vervullen voor het energiesysteem en wordt vooral ingezet in de industrie en voor (internationale) mobiliteit zodat moeilijk te elektrificeren processen in deze sectoren ook kunnen verduurzamen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het kabinet blijft daarom investeren in de opschaling van hernieuwbare waterstof, koolstofarme (blauwe) waterstof en duurzame koolstof. De waterstofmarkt bevindt zich echter in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">een uitdagende opstartfase: randvoorwaarden moeten op orde gebracht worden voor de marktontwikkeling. Het kabinet dient daarom in het najaar van 2026 het voorstel bij de Kamer in dat het Europese waterstof- en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>gasdecarbonisatiepakket</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> omzet in nationale wetgeving. Daarnaast zal de overheid regie moeten nemen op het aanleggen van cruciale infrastructuur (waaronder waterstofopslag) voor waterstof. Er wordt onderzocht hoe de kosten hiervoor eerlijk gespreid kunnen worden tussen nu en later. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C" w:rsidDel="00B4184A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">erdere ontwikkeling van de koolstofketen in lijn met het NPE is van belang, de uitwerking hiervan zal terugkomen in de NPE-actualisatie en de Aanpak Aanbod Duurzame Koolstofdragers. Er wordt onder andere gewerkt aan het vergroten van de inzet op de groen gasproductie. Een belangrijk instrument hiervoor is de bijmengverplichting groen gas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="7F0599A4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="14E41BF8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Carbon, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Capture</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Storage (CCS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="0E11C872" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Het zal onverminderd belangrijk blijven om in te zetten op het voorkomen en verminderen van emissies. Desalniettemin is CCS voor CO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>-reductie in de Nederlandse industrie en voor de realisatie van negatieve emissies richting 2050 essentieel. Tevens laten verschillende Europese scenario’s en IPCC-rapporten zien dat CCS nodig zal zijn voor het behalen van klimaatdoelen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het kabinet ondersteunt de ontwikkeling van CCS onder andere via de deelnemingen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Gasunie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en Energie Beheer Nederland (EBN). Voor de tijdige ontwikkeling van CCS is het een randvoorwaarde dat er zowel op land als op de Noordzee transportinfrastructuur wordt ontwikkeld. Ook hierbij zal de overheid de aanleg van de benodigde infrastructuur blijven faciliteren en aanjagen. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Aramis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is het belangrijkste Nederlandse CCS-project. Richting de definitieve investeringsbeslissing in 2027 werkt het kabinet in samenhang met de deelnemingen toe naar tijdige besluitvorming voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Aramis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="5B437E9A" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="475CB4D5" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Kosten en financiering van de energietransitie </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00862C09" w:rsidP="004E7AB6" w:rsidRDefault="62417E07" w14:paraId="3C922FE7" w14:textId="5C1FB877">
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="4A9235E1" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...47 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>De ontwikkeling van een nieuw energiesysteem is een lange termijn opgave met een grote financieringsvraag. Uit het rapport Financiële Impact Energietransitie voor Netbeheerders (FIEN2026) van Netbeheer Nederland volgt bijvoorbeeld dat de geraamde investeringsopgave alleen al voor het elektriciteitsnet tussen nu en 2040 toeneemt tot naar schatting een totale investeringsopgave van € 212 miljard tot € 246 miljard.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C" w:rsidDel="0040121D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Deze prognoses zijn met grote onzekerheid omgeven.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0D646C73" w:rsidR="161D4931">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Voor andere klimaatsectoren is dit beeld nog in opbouw. Om meer grip te krijgen op de financiële consequenties van keuzes voor het toekomstige energiesysteem en de verdeling van de kosten over huishoudens, bedrijven en de overheid werkt het kabinet samen met de publieke kennisinstellingen PBL, CPB, TNO, CBS en RVO via het meerjarige kennisprogramma Energietransitie Integraal Kostenbeeld (EIK) aan het opbouwen van een robuuste kennisbasis van data, modellen en methodieken. Het kabinet komt hierop terug in de actualisatie van het NPE. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="6629E528" w14:textId="77777777">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="697F9389" w:rsidR="00853C96">
-[...68 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00862C09" w:rsidP="004E7AB6" w:rsidRDefault="62417E07" w14:paraId="32094CA7" w14:textId="2BCC8B6A">
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="7049295D" w14:textId="77777777">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>De SDE++ is een cruciaal instrument voor het kosteneffectief realiseren van de klimaat- en energietransitie in Nederland. Daarom heeft het kabinet in het coalitieakkoord afgesproken de SDE++ te verlengen met zes nieuwe openstellingsrondes in de jaren 2027 t/m 2032 ten behoeve van de uitrol van duurzame energieproductie en CO2-reductie. Er zijn middelen gereserveerd voor een indicatief jaarlijks openstellingsbudget van € 8 miljard. Daarnaast blijft het kabinet mogelijke verbeteringen van de SDE++ doorlopend onderzoeken. Onder andere voor het verder stimuleren van elektrificatie. Naast de SDE++ blijven ook verduurzamings- en innovatieregelingen als de DEI+, VEKI en NIKI, met openstellingen tot 2027, belangrijk voor het financieren van de transitie en het opschalen van technologieën.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze subsidies zijn tevens belangrijk voor het mogelijk maken van publiek-private financieringsconstructies. Voor verdere inzet hierop wordt met onder andere het Ministerie van EZ en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Invest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-NL samengewerkt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00862C09" w:rsidP="004E7AB6" w:rsidRDefault="62417E07" w14:paraId="5A5928E7" w14:textId="3253EFF4">
-[...39 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="41C4BBF6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="70850942" w:rsidP="004E7AB6" w:rsidRDefault="70850942" w14:paraId="77B6CBD5" w14:textId="6CDDBEC1">
-[...7 lines deleted...]
-    <w:p w:rsidRPr="005E6AD9" w:rsidR="00BD2D73" w:rsidP="004E7AB6" w:rsidRDefault="31A65CD8" w14:paraId="77E4545C" w14:textId="7DB0F5D0">
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="336BAADA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="66FEE842">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:t>Leveringszekerheid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t>veringszekerheid</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>weerbaarheid</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00BD2D73" w:rsidP="004E7AB6" w:rsidRDefault="6AA668F0" w14:paraId="63A1EBDE" w14:textId="47F4880B">
-[...207 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="448648E8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoewel de ontwikkeling van het nieuwe duurzame energiesysteem in volle gang is, blijft leveringszekerheid van gas en olie tijdens de transitie cruciaal, zodat huishoudens en bedrijven kunnen blijven rekenen op warmte, vervoer en continuïteit in het dagelijks leven. Dit blijft gedurende de transitie, zeker gegeven het huidige geopolitieke klimaat, een belangrijk aandachtspunt. Rond de zomer komt het kabinet met een visie op strategisch gasbeleid, daarin zal het kabinet ook ingaan op de rol van kussengas. In de tussentijd werkt het kabinet samen met EBN, door middel van een subsidie en lening, om maximaal 80 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>TWh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gas in de seizoensopslagen op te slaan voor zover marktpartijen dat niet doen. Het kabinet reserveert daarnaast € 154 miljoen euro voor het aanleggen van een noodvoorraad van 5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>TWh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in gasopslag Alkmaar. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A052E" w:rsidR="00F02D80" w:rsidP="004E7AB6" w:rsidRDefault="00F02D80" w14:paraId="648039BE" w14:textId="77777777">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="5F2A7BFE" w14:textId="2267DFB6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>We werken naast de snelle opschaling van schone-energieproductie ook aan het versterken van de fysieke en digitale weerbaarheid van energie en energie infrastructuur. Weerbaarheid van het energiesysteem zet in op het beperken van verstoringsrisico’s en het versterken van herstelvermogen bij storingen. De energietransitie geeft Nederland meer energiezekerheid maar er ontstaan ook nieuwe afhankelijkheden en risico’s, zoals netcongestie, digitalisering en de beperkte mate van beschikbaarheid van hernieuwbare energie. Het systeem moet dus fysiek, digitaal en economisch robuust zijn om leveringszekerheid en betaalbaarheid te waarborgen. Door middel van wet- en regelgeving, waaronder spoedige implementatie van de Cyberbeveiligingswet en de Wet Weerbaarheid Kritieke Entiteiten werken we aan deze weerbaarheid.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ook wordt de Actieagenda Digitalisering van het Energiesysteem samen met stakeholders uitgevoerd om de voordelen en bedreigingen van digitalisering van het energiesysteem te benutten dan wel te ondervangen.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A052E" w:rsidR="00BD2D73" w:rsidP="004E7AB6" w:rsidRDefault="603A6D2C" w14:paraId="2D23BD42" w14:textId="713FC68B">
-[...114 lines deleted...]
-    <w:p w:rsidRPr="005E6AD9" w:rsidR="00D63DFD" w:rsidP="004E7AB6" w:rsidRDefault="6AA668F0" w14:paraId="2A4AA021" w14:textId="2FC7A569">
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="7BE3B402" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="21C1656A">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Verduurzaming van de (energie-intensieve) industrie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A052E" w:rsidR="00BD2D73" w:rsidP="004E7AB6" w:rsidRDefault="5D41AB82" w14:paraId="5B56967F" w14:textId="1FE41AC5">
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="697DB0C7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gelijk speelveld </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:t xml:space="preserve">Gelijk speelveld als basis voor groene groei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="402C39D5" w14:textId="587E4C86">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De verduurzaming van de industrie is een cruciale opgave voor zowel het klimaat als voor een weerbare economie die minder afhankelijk is van fossiele brand- en grondstoffen van buiten Europa. Een zo veel mogelijk gelijk speelveld binnen Europa is daarbij van belang voor Nederlandse bedrijven om in een koolstofarme toekomst te kunnen concurreren en om het risico op weglek te beperken. Voor een gelijker speelveld binnen Europa op het vlak van elektriciteitskosten heeft het kabinet tot en met 2035 significante middelen gereserveerd, oplopend tot 1 miljard per jaar vanaf 2029. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet breidt de IKC vanaf 2025 uit met 22extra (sub)sectoren, conform de door de EC begin dit jaar geboden mogelijkheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De uitbreiding richt zich specifiek op sectoren die door hoge elektriciteitskosten in zwaar weer verkeren, zoals de chemie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarnaast worden maatregelen voor de envelop elektriciteitskosten uitgewerkt. Om het gelijk speelveld verder te verbeteren, wordt daarnaast de nationale CO2-heffing afgeschaft. Hierbij is het streven om deze zo snel mogelijk af te schaffen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="17"/>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Aanvullend gaat het kabinet voortaan standaard kijken naar de effecten op het gelijke speelveld bij het invoeren van nieuw beleid. Dit wordt geïmplementeerd bij besluitvorming over klimaat- en energiemaatregelen in het voorjaar van 2027.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="2CEC2478" w14:textId="2BBCC864">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>De rapporten van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Draghi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="18"/>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Wennink</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="19"/>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> geven handvatten om de Europese en Nederlandse economie te versterken. In de Taskforce Toekomstige Welvaart en Vestigingsklimaat (TTWV) gaat het kabinet actiegericht aan de slag met de ambitie dat Nederland de sterkste economie van Europa wordt. Energie- en klimaattechnologieën zijn daarin één van de focusgebieden waarmee een versnelling van strategische initiatieven beoogd wordt die bijdraagt aan het opzetten van een nieuwe duurzame industrie. Innovatie is bovendien cruciaal voor het reduceren van netcongestie, voor weerbaarheid van het energiesysteem, verduurzaming van de industrie en leveringszekerheid. Zo kunnen mensen profiteren van nieuwe banen, stabiele en betaalbare energie en een toekomstbestendige economie waarin hun werk, inkomen en kwaliteit van de leefomgeving worden versterkt. Aanvullend wordt ingezet op innovatie via het nieuw op te richten Nationaal Agentschap voor Disruptieve Innovatie (NADI) en een Nationale Investeringsinstelling. Hierover wordt u geïnformeerd via de beleidsbrief Economische Zaken en Klimaat (EZK).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="7A3FDB0B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>als basis voor groene groei</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Bestuurlijke afspraken, maatwerk en ruimte in de industrieclusters</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A052E" w:rsidR="00BD2D73" w:rsidP="004E7AB6" w:rsidRDefault="6CAC8DE2" w14:paraId="42F4E24D" w14:textId="39D0A8EC">
-[...295 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="215B5D2C" w14:textId="27EAE6D8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We zullen met alle relevante partijen moeten samenwerken voor een weerbare, duurzame en concurrerende industrie. Het kabinet is daarom voornemens om bestuurlijke afspraken te maken met de industrie over verduurzaming. Daarbij </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">gelijke speelveld bij het invoeren van nieuw beleid. Dit wordt </w:t>
-[...41 lines deleted...]
-        <w:t>in het voorjaar van 2027.</w:t>
+        <w:t xml:space="preserve">willen we samen stappen zetten op basis van wederkerigheid. Ook gaat het kabinet in dit kader door met de bestaande maatwerkafspraken. Met Tata Steel Nederland, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Alco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Energy Rotterdam en Cosun (tweede deel) worden op dit moment afspraken uitgewerkt. Daarnaast zijn er in het Klimaat- en Energiefonds nog middelen beschikbaar voor afspraken met </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Anqore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Zeeland </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Refinery</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en OCI. De maatwerkafspraken met </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Nobian</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en Cosun bevinden zich in de uitvoeringsfase. Ook in die fase hebben deze afspraken de volle aandacht van het kabinet. Het kabinet zal nieuwe maatwerkafspraken richten op clusters en gebieden. Deze aanpak wordt momenteel nog verder uitgewerkt. Deze afspraken moeten passen binnen de nationale ruimtelijk-economische strategie voor de energie intensieve haven- en industrieclusters, in lijn met de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Ontwerp-Nota</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ruimte. Meerdere industrieclusters werken daarnaast aan een clusterplan, bijvoorbeeld het cluster </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Chemelot</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. Zodra de nieuwe aanpak, of de concrete plannen van clusters, voldoende concreet zijn, zal de Kamer nader worden geïnformeerd.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A052E" w:rsidR="00BD2D73" w:rsidP="004E7AB6" w:rsidRDefault="00BD2D73" w14:paraId="79AFF39F" w14:textId="335F1F9A">
-[...597 lines deleted...]
-    <w:p w:rsidRPr="005E6AD9" w:rsidR="00BD2D73" w:rsidP="004E7AB6" w:rsidRDefault="6EF1A670" w14:paraId="062CA953" w14:textId="670BD7CD">
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="49121BA7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="21C1656A">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Versnellen van de c</w:t>
-[...8 lines deleted...]
-        <w:t>irculaire economie</w:t>
+        <w:t>Versnellen van de circulaire economie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A052E" w:rsidR="00BD2D73" w:rsidP="004E7AB6" w:rsidRDefault="0CD3C21D" w14:paraId="022B9398" w14:textId="24DA9B03">
-[...131 lines deleted...]
-        <w:t>zekerheid en investeringsruimte.</w:t>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="7A937106" w14:textId="11EB699E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om onze welvaart en welzijn op langere termijn te behouden is een strategische blik op grondstoffen en goederen noodzakelijk. Het kabinet streeft daarom naar een volledig circulaire economie in 2050, daarvoor is Europese samenwerking onmisbaar. Het kabinet wil deze kabinetsperiode samen met bedrijven, instellingen, inwoners en maatschappelijke partners werken aan een schaalsprong van de circulaire economie in de context van het Nationaal Programma Circulaire Economie (NPCE). Door circulaire businessmodellen competitief te maken stimuleren we innovatie en marktontwikkeling, versterken we de concurrentiepositie van Europese en Nederlandse ondernemers en bieden we bedrijven </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>langetermijn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zekerheid en investeringsruimte.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A052E" w:rsidR="00BD2D73" w:rsidP="004E7AB6" w:rsidRDefault="00BD2D73" w14:paraId="1E888A2F" w14:textId="1DCD0271">
-[...52 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="64634075" w14:textId="44DB01D2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Vanuit mijn rol als coördinerend minister voor circulaire economie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C" w:rsidDel="00920753">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> versterken</w:t>
       </w:r>
-      <w:r w:rsidRPr="3336D28D" w:rsidR="26995FF9">
-[...160 lines deleted...]
-      <w:r w:rsidRPr="2465AA8F" w:rsidR="00604649">
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we het NPCE met meer focus op de uitvoering en opschaling van circulaire oplossingen in de praktijk en creëren we een gelijk speelveld door knelpunten weg te nemen. Naast de Europese inzet op de CEA en circulaire productwetgeving versterken en ontwikkelen we nationale circulaire instrumenten, zoals de uitgebreide producentenverantwoordelijkheid en ook het NPCE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="20"/>
       </w:r>
-      <w:r w:rsidR="004E7AB6">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="334E116C" w:rsidR="7F5C0CE7">
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zal worden verankerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="21"/>
       </w:r>
-      <w:r w:rsidR="00604649">
-[...162 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> We onderzoeken daarnaast de mogelijkheden om een circulaire hefboom te introduceren. We benutten onze sterke uitgangspositie in de circulaire economie, met kansen voor circulaire bouwmaterialen, groene chemie, circulair plastic en de maritieme sector. Zo kunnen mensen profiteren van duurzame en betaalbare producten, nieuwe banen en een schonere leefomgeving met minder afval en vervuiling. Concreet doen we dit door de samenwerking met medeoverheden en de financiële sector te versterken. Daarnaast zet de overheid als </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>‘launching customer’</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>launching</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> customer’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> in op een selectie prioritaire productketens via de Agenda en Uitvoeringsprogramma Maatschappelijk Verantwoord Opdrachtgeven en Inkopen (MVOI) 2026-2030. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00581703" w:rsidP="004E7AB6" w:rsidRDefault="00581703" w14:paraId="63E3D9D2" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="005E6AD9" w:rsidR="007C6380" w:rsidP="004E7AB6" w:rsidRDefault="525DF06A" w14:paraId="23932B39" w14:textId="1DC60EA4">
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="4EACA544" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="66FEE842">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Realisatiekracht</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0024057D" w:rsidP="004E7AB6" w:rsidRDefault="0024057D" w14:paraId="74DD9BEE" w14:textId="0DC1DE57">
-[...193 lines deleted...]
-        <w:t xml:space="preserve">een ongelijk internationaal speelveld. Dat vraagt continu sturen en bijsturen, een lange adem en steeds prioriteren. </w:t>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="504CF699" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals met een transitie van elk groot systeem, vraagt ook de overgang van het systeem van fossiele energie naar een systeem met schone energie veel aanpassingen. We werken tegelijkertijd aan onder andere de planning van meer windmolens op zee, het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>vergroenen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de industrie, de bouw van kerncentrales en het inrichten van een circulaire economie. Dit moet bovendien allemaal gebeuren zonder dat er uitval is van stroom of gas, met de laagst mogelijke kosten en terwijl we opereren op een ongelijk internationaal speelveld. Dat vraagt continu sturen en bijsturen, een lange adem en steeds prioriteren. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0024057D" w:rsidP="004E7AB6" w:rsidRDefault="0024057D" w14:paraId="558CC545" w14:textId="393AA6EE">
-[...10 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="2D895F3A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3A4259AB">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Samenwerking en menselijk kapitaal</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007C6380" w:rsidR="00581703" w:rsidP="004E7AB6" w:rsidRDefault="4532648C" w14:paraId="217135AE" w14:textId="70C421FD">
-[...158 lines deleted...]
-        <w:t xml:space="preserve"> ontvangt voor de zomer de kabinetsinzet gebundeld in de Talentstrategie.</w:t>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="0A170FF0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>De rijksoverheid is een belangrijke, maar lang ook niet de enige speler in de transities. Samenwerking met medeoverheden (provincies, gemeenten en waterschappen), bedrijven, maatschappelijke organisaties, collectieven en burgerinitiatieven is daarom essentieel. Samen moeten we creatief zoeken naar versnelling van bijvoorbeeld vergunningen en mogelijkheden om van het stikstofslot te komen. Realisatie en uitvoering van de transities kan bovendien niet zonder menselijk talent. Het kabinet verkent instrumenten voor onderwijs, arbeidsmarkt, fiscaliteit en gerichte migratie. U ontvangt voor de zomer de kabinetsinzet gebundeld in de Talentstrategie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="6C51C004" w:rsidP="004E7AB6" w:rsidRDefault="6C51C004" w14:paraId="6BBF173C" w14:textId="378317B0">
-[...10 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="5677A8DD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3A4259AB">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Ruimte voor realisatie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007C6380" w:rsidR="00581703" w:rsidP="004E7AB6" w:rsidRDefault="3BD19915" w14:paraId="4014EFC7" w14:textId="62EE5331">
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="4795FEA0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fysieke ruimte is een belangrijke randvoorwaarde voor de realisatie van de transities. Locatiesturing van energie-infrastructuur en -opslag kan leiden tot het dempen van de kosten van de energietransitie. Met het Programma Energiehoofdstructuur (PEH) reserveert het kabinet voldoende ruimte. Met het Meerjarenprogramma Infrastructuur Energie en Klimaat (MIEK) zal deze infrastructuur worden geprogrammeerd. Door op tijd keuzes te maken, waar nodig met overheidsgaranties, wordt ruimte voor de transities gerealiseerd. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007C6380" w:rsidR="00581703" w:rsidP="004E7AB6" w:rsidRDefault="00581703" w14:paraId="69D7E541" w14:textId="3BF2ADAA">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana"/>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="6312002F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="66FEE842">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorEastAsia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Netcongestie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00535AE4" w:rsidR="00581703" w:rsidP="004E7AB6" w:rsidRDefault="00581703" w14:paraId="7B9A89F6" w14:textId="57FA7543">
-[...69 lines deleted...]
-      <w:r w:rsidR="00244376">
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="449DF82B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Het aanpakken van de netcongestieproblemen heeft de hoogste prioriteit van het kabinet, zodat huishoudens, maatschappelijke organisaties en bedrijven sneller toegang krijgen tot voldoende en betrouwbare energie, kunnen verduurzamen en niet worden belemmerd in wonen, werken en ondernemen. Dit probleem wordt langs twee lijnen aangepakt: sneller bouwen van nieuwe infrastructuur en beter benutten van het net. De Kamer is hierover uitgebreid geïnformeerd in de Kamerbrief Voortgang aanpak Netcongestie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:footnoteReference w:id="22"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A052E" w:rsidR="0033536E" w:rsidP="004E7AB6" w:rsidRDefault="0033536E" w14:paraId="3DD6D17A" w14:textId="77777777">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="59145880" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om de realisatie van energieprojecten te versnellen, is in april 2025 een versnellingsaanpak gestart. Deze aanpak wordt doorgezet met extra inzet op het Wetgevingsprogramma Stroomlijnen energieprojecten, in nauwe samenwerking met het ministerie van BZK. Met de aanpak worden procedures versneld, wordt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">grondbeleid effectiever ingezet en wordt ruimte vrijgemaakt voor energie-infrastructuurprojecten, zodat essentiële projecten zo snel mogelijk kunnen worden gerealiseerd. Het is cruciaal dat het kabinet meer regie neemt in het kiezen van netefficiënte locaties met oog voor de schaarse ruimte in Nederland. In het eerdergenoemde PEH wijzen we ruimte aan voor de aanvullende ambities uit het coalitieakkoord voor kernenergie en de aanlanding van wind op zee. Het PEH wordt in 2028 vastgesteld, mede door de ministers van I&amp;W en VRO. </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A052E" w:rsidR="00581703" w:rsidP="004E7AB6" w:rsidRDefault="7CF12907" w14:paraId="72AB9814" w14:textId="4270E1A6">
-[...60 lines deleted...]
-        <w:t xml:space="preserve">W en VRO. </w:t>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="56144D4F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Echter, fysieke ruimte voor netuitbreidingen is niet eindeloos beschikbaar en de kosten van het net kunnen niet onbeperkt oplopen. Het energiesysteem van de toekomst vraagt dan ook om vraag en aanbod van energie - zowel op lokaal, regionaal als nationaal niveau - dichter bij elkaar te brengen. Het aansluitoffensief dat begin dit jaar tot stand is gekomen brengen we voortvarend tot uitvoering.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="23"/>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het kabinet werkt in dit verband met netbeheerders aan verbetering van de contractvoorwaarden voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>flexcontracten</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, zodat dit een aantrekkelijke optie wordt voor bedrijven en instellingen. Dit kan worden ondersteund door verlenging en verbreding van de huidige </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Flex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>-e regeling, besluitvorming hierover volgt met Prinsjesdag.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="24"/>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Een andere belangrijke route is het invoeren van tijdsafhankelijke nettarieven voor groot- en kleinverbruikers. Ook wordt verder gekeken naar de mogelijkheid om afspraken met bedrijven te maken om druk op het net te verlichten op piekmomenten. Met behulp van onder andere het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Stimulerings-programma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Energiehubs wordt deze ontwikkeling versterkt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="25"/>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lokale initiatieven, zoals energiegemeenschappen, geven op diverse plekken in het land vorm aan een duurzaam energiesysteem.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="26"/>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het kabinet werkt interbestuurlijk en met maatschappelijke partners aan een regionale doorvertaling van het NPE en maakt indien nodig energieafspraken op provinciale schaal. De aanpak voor netcongestie komt ook aan de orde in de Taskforce Versnelling Woningbouw onder coördinatie van de minister van VRO.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A052E" w:rsidR="00C567E4" w:rsidP="004E7AB6" w:rsidRDefault="00C567E4" w14:paraId="6B01393A" w14:textId="41B67D36">
-[...374 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="2541CAF1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorEastAsia"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="51589951">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorEastAsia"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>We doen het samen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EA1321" w:rsidR="002076D1" w:rsidP="004E7AB6" w:rsidRDefault="57A809DE" w14:paraId="7055F134" w14:textId="542CACBF">
-[...81 lines deleted...]
-        <w:t xml:space="preserve">mogelijkheden om zowel grondstoffen als het milieu te sparen. </w:t>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="6813465B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De opgaven waar we voor staan overstijgen de grenzen van onze portefeuilles en vragen om een breed draagvlak. Daarom werken we nauw samen binnen het kabinet, met medeoverheden en het parlement. Daarbij zoeken we naar synergie en koppelkansen met andere maatschappelijke transities. Zo draagt de aanpak van netcongestie bij aan de taskforce Versnelling woningbouw en in de taskforce Landbouw, natuur en stikstof kijken we naar maatregelen die zowel bijdragen aan stikstofreductie als klimaatmitigatie. Met het ministerie van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>IenW</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> werken we samen aan synergie tussen klimaatmitigatie en -adaptatie en mogelijkheden om zowel grondstoffen als het milieu te sparen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="41F904B3" w:rsidP="004E7AB6" w:rsidRDefault="41F904B3" w14:paraId="18B6C7E1" w14:textId="604F8B90">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="11C3802A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Tegelijk wil het kabinet de kansen aangrijpen om de kracht en energie van de samenleving beter te benutten. Van burgers, bedrijven en maatschappelijke organisaties. Zo willen we het draagvlak en de participatie vergroten, een eerlijke en inclusieve transitie bevorderen en het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>doenvermogen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> versterken. We benutten daarvoor onder meer de adviezen van het Nationaal Burgerberaad Klimaat en het netwerk van het Nationaal Klimaat Platform. De transities betekenen grote veranderingen, onder meer waar we ons geld mee verdienen en waar we het aan uitgeven, maar ook bij wie de lusten en lasten neerkomen. Het kabinet heeft expliciet oog voor een eerlijke verdeling en stuurt bij waar ongewenste effecten optreden. Alle groepen in de samenleving moeten de transitie immers mee kunnen maken, of je nu een multinational of een sociaal huurder bent. </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00AD7BE5" w:rsidP="004E7AB6" w:rsidRDefault="0080564B" w14:paraId="68DA7BBB" w14:textId="7EC9517E">
-[...144 lines deleted...]
-        <w:t xml:space="preserve">maken, of je nu een multinational of een sociaal huurder bent. </w:t>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="0C01D59E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor de ondersteuning van de transities zijn bovendien onze uitvoerders en toezichthouders essentieel. Zoals aangegeven in de brief van de minister van EZK doen zij belangrijk werk, maar staat de kwaliteit onder druk door oplopende kosten en complexiteit. Daarom zetten wij, net als de minister van EZK, in op vier leidende principes: de maatschappelijke opgave centraal bij vorming van beleid; vereenvoudiging van regelgeving, zoals minder </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>doelgroepspecifiek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; weerbaarheid en wendbaarheid van uitvoerders en toezichthouders; benadering van vraagstukken vanuit één ICT-ecosysteem. Voor Staatstoezicht op de Mijnen zal dit jaar een evaluatie worden opgestart gericht op de maatschappelijke oriëntatie en kwaliteitsborging van het toezicht. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA1D87" w:rsidP="004E7AB6" w:rsidRDefault="00EA1D87" w14:paraId="4659DA59" w14:textId="77777777">
-[...59 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="10B55BC8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="212121"/>
         </w:rPr>
-        <w:t xml:space="preserve">Het kabinet realiseert zich dat veel van de initiatieven in deze brief lange termijn trajecten zijn, maar dat mensen zich </w:t>
-[...56 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+        <w:t>Het kabinet realiseert zich dat veel van de initiatieven in deze brief lange termijn trajecten zijn, maar dat mensen zich juist nú zorgen maken over de gasrekening van komende winter en de hoge prijzen aan de pomp deze week, ook vanwege de crisis in het Midden-Oosten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het kabinet staat voor een samenhangende en evenwichtige aanpak van de crisis, die past bij verschillende scenario’s volgens welke de situatie zich verder kan ontwikkelen. De Kamerbrief “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Acties Weerbaarheid Energiesector</w:t>
       </w:r>
-      <w:r w:rsidR="00604649">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:t>” van maandag 20 april jl. gaat hier verder op in.</w:t>
       </w:r>
-      <w:r w:rsidR="00604649">
+      <w:r w:rsidRPr="00913D3C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="27"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A052E" w:rsidR="00BD2D73" w:rsidP="004E7AB6" w:rsidRDefault="00BD2D73" w14:paraId="16C7B1CB" w14:textId="17003A5F">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00913D3C" w:rsidRDefault="00913D3C" w14:paraId="0E66C2DB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="56975EB2" w:rsidP="004E7AB6" w:rsidRDefault="00B928F5" w14:paraId="14870916" w14:textId="0B317535">
-[...137 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="393A5BAB" w14:textId="0AFFB245">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">We gaan vol energie aan de slag. Om de crisis van nu het hoofd te bieden en vaart te maken met de transities voor de lange termijn. Zo kunnen we gezamenlijk resultaten boeken voor een welvarend, schoon en weerbaar Nederland en het Caribisch deel van het Koninkrijk. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006055B9" w:rsidP="004E7AB6" w:rsidRDefault="006055B9" w14:paraId="49464ECF" w14:textId="77777777">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidR="00913D3C" w:rsidP="00913D3C" w:rsidRDefault="00913D3C" w14:paraId="52171A00" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006055B9" w:rsidP="004E7AB6" w:rsidRDefault="006055B9" w14:paraId="28B05FA7" w14:textId="77777777">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="005E4400" w:rsidP="00913D3C" w:rsidRDefault="00913D3C" w14:paraId="14E4E8FE" w14:textId="7FB807FB">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C" w:rsidR="005E4400">
+        <w:t>inister van Klimaat en Groene Groei</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="004E7AB6" w:rsidP="004E7AB6" w:rsidRDefault="004E7AB6" w14:paraId="07282044" w14:textId="77777777">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="00913D3C" w:rsidP="00913D3C" w:rsidRDefault="00913D3C" w14:paraId="03D20426" w14:textId="30BF4B28">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:t xml:space="preserve"> van Veldhoven-van der Meer</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="004E7AB6" w:rsidP="004E7AB6" w:rsidRDefault="004E7AB6" w14:paraId="638D7230" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="00913D3C" w:rsidP="005E4400" w:rsidRDefault="00913D3C" w14:paraId="37BDB4E8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009A052E" w:rsidR="00A77668" w:rsidP="004E7AB6" w:rsidRDefault="00A77668" w14:paraId="5FD05C2D" w14:textId="77777777">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00913D3C" w:rsidRDefault="00913D3C" w14:paraId="790A1F2A" w14:textId="02B9FA57">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D78AD">
+        <w:t>staatssecretaris van Economische Zaken en Klimaat</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A052E" w:rsidR="00BD2D73" w:rsidP="004E7AB6" w:rsidRDefault="4B5A146F" w14:paraId="41739614" w14:textId="452BCADF">
-[...11 lines deleted...]
-        <w:t>Stientje van Veldhoven-van der Meer</w:t>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="00913D3C" w:rsidP="00913D3C" w:rsidRDefault="00913D3C" w14:paraId="63D50B82" w14:textId="1F9A28FB">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>J.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:t xml:space="preserve"> de Bat</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A052E" w:rsidR="00BD2D73" w:rsidP="004E7AB6" w:rsidRDefault="00AC51E0" w14:paraId="73191435" w14:textId="62BCD53E">
-[...86 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="145A7570" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A052E" w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="40FD45B7" w14:textId="77777777">
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="6D5801CE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Bijlage</w:t>
-[...8 lines deleted...]
-        <w:t>n</w:t>
+        <w:t>Bijlagen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009A052E" w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="4F685EA9" w14:textId="77777777">
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="0F35FA13" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="21C1656A">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Voorlopige planning Kamerstukken 2026 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2314"/>
         <w:gridCol w:w="3956"/>
         <w:gridCol w:w="1396"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B477AA" w:rsidTr="74BBEDAE" w14:paraId="523D0ACA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="24F56AED" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001142D5" w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="2E5B2F8B" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="24C769FE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001142D5">
-              <w:rPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Soort stuk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001142D5" w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="7B3BB425" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="113A0CDE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001142D5">
-              <w:rPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Onderwerp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001142D5" w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="3C7AE8AD" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="7B0C6115" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001142D5">
-              <w:rPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Planning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005668D3" w:rsidR="00B477AA" w:rsidTr="74BBEDAE" w14:paraId="2A6A5D33" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="13BA9D77" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="0AD3CE56" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="7613C928" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Kamerbrief</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="005668D3" w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="7A9F82BE" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="7018F32C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Capaciteitsmarkt</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="5467BA7E" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="0835D1B4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Q2 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005668D3" w:rsidR="00B477AA" w:rsidTr="74BBEDAE" w14:paraId="2326D3A0" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="087F8087" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="4D8636CF" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="7937A51C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Kamerbrief &amp; beleidsdocument</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E95EBA" w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="30F16F67" w14:textId="7AB948F2">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="66C61CEE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>A</w:t>
-[...34 lines deleted...]
-              <w:t>- en Chemiegrondstoffenproductie</w:t>
+              <w:t>Aanpak Aanbod Duurzame Koolstofdragers en Visie Brandstoffen- en Chemiegrondstoffenproductie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00EB35D9" w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="394B91D8" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="5950B6BE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Q2 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005668D3" w:rsidR="00B477AA" w:rsidTr="74BBEDAE" w14:paraId="25309539" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="40EC5D0C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="239177E5" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="1E7264EE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Kabinetsreactie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="1EB14CB5" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="2596C68B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="56975EB2">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adviezen </w:t>
             </w:r>
-            <w:r w:rsidRPr="56975EB2">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="212121"/>
               </w:rPr>
               <w:t>Nationaal Burgerberaad Klimaat</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="12D87E4B" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="244B924C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="1671C21D" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="0238323F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Q2 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005668D3" w:rsidR="00B477AA" w:rsidTr="74BBEDAE" w14:paraId="4E47B40D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="387D9475" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="53D97882" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="46BA7E1D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Kamerbrief</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="386CF9C7" w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="58F0F408" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="7B84E677" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="56975EB2">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Intertemporele kostenverdeling waterstoftransportnet</w:t>
+              <w:t>Intertemporele</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kostenverdeling waterstoftransportnet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="2ECECAD2" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="348A4B75" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Q2 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005668D3" w:rsidR="00B477AA" w:rsidTr="74BBEDAE" w14:paraId="0856CD46" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="6DBEBC12" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="2FD347CA" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="44B514E2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Onderzoek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="56975EB2" w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="5775EDE4" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="71EF0DC5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="21C1656A">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Onderzoek naar mogelijkheden om subsidie voor warmtepompen uit te sluiten in (toekomstige) warmtenetgebieden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="6234380A" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="7AF03F71" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Q2 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="005668D3" w:rsidR="00B477AA" w:rsidTr="74BBEDAE" w14:paraId="2F3AFF75" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="47EFD1A3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="050DB0A7" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="4941FFA4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Kamerbrief</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="793EAF50" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="03F90F39" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="56975EB2">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contouren van de Nationale Ruimtelijk-economische Strategie voor de Energie-Intensieve Haven en Industrieclusters </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="74D87630" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="04C9AC9E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Q2 2026-Q3 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00005AB6" w:rsidR="00B477AA" w:rsidTr="74BBEDAE" w14:paraId="04EDA818" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="06C79061" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="0566F443" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="564A2272" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Kabinetsreactie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00005AB6" w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="59B57020" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="75184D25" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="56975EB2">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>WKR-advies ‘Aan de slag met gedrag!’</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="209B67E6" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="40548D8F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Q2 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B477AA" w:rsidTr="74BBEDAE" w14:paraId="0013C329" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="3EF4B65D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="2C564369" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="30FA7C28" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Kabinetsreactie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="0464F0CF" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="1479D6BC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>WKR-advies ‘Circulair versterkt’</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="2F76EAA0" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="212FB9B9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Q2 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00005AB6" w:rsidR="00B477AA" w:rsidTr="74BBEDAE" w14:paraId="10551526" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="0DE1E96A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="1132B6DE" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="4D04E48D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Kamerbrief</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="7E1E5EE9" w14:paraId="619E1440" w14:textId="25312C8B">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> maatschappelijke initiatieven</w:t>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="4FC0DC19" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Wegnemen knelpunten maatschappelijke initiatieven</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="087BCC30" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="34C893FC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Q2 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00005AB6" w:rsidR="00B477AA" w:rsidTr="74BBEDAE" w14:paraId="28FB5984" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="194EDBB0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="2B18FFC3" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="2EC44A32" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Kabinetsreactie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="7918B514" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>Rli-advies ‘Eerlijk verduurzamen’</w:t>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="3B5F2CF7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Rli</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>-advies ‘Eerlijk verduurzamen’</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="43E7A6EB" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="4D4CE08A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Q2 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00005AB6" w:rsidR="00F33547" w:rsidTr="74BBEDAE" w14:paraId="792999E6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="1DAAF2EF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="00271199" w14:textId="32AD8275">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="014EA258" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Kamerbrief</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="75DAC07E" w14:textId="4572A1BD">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="40B6AE4F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Voortgang waterstofbeleid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="64179E87" w14:textId="59B3A454">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="3B49EA36" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Q2 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00005AB6" w:rsidR="00F33547" w:rsidTr="74BBEDAE" w14:paraId="52DBD3BD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="139340A3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="4DA5F61E" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="42368215" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Beleidsdocument</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="72DFBC94" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="40292F81" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Actualisatie Nationaal Plan Energiesysteem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="0C527840" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="07103378" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Q2-Q3 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00005AB6" w:rsidR="00F33547" w:rsidTr="74BBEDAE" w14:paraId="34A8FCC0" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="781B506B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="5656E51B" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="13236FFB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Kamerbrief</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00005AB6" w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="5EA028C7" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="518B9D97" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>A</w:t>
-[...6 lines deleted...]
-              <w:t>fwegingskader overheidsinterventies in de gasmarkt</w:t>
+              <w:t>Afwegingskader overheidsinterventies in de gasmarkt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="414950AE" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="7429868A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Q2-Q3 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00005AB6" w:rsidR="001939DC" w:rsidTr="74BBEDAE" w14:paraId="34C85C9C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="46F1F147" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001939DC" w:rsidP="004E7AB6" w:rsidRDefault="001939DC" w14:paraId="7A5B59C5" w14:textId="163A5BA1">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="4AE9157A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Kamerbrief</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001939DC" w:rsidP="004E7AB6" w:rsidRDefault="001939DC" w14:paraId="1D8FD946" w14:textId="6C03D0DE">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="6AE9C5DB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Gezamenlijke kamerbrief met VRO m.b.t. warmtetransitie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001939DC" w:rsidP="004E7AB6" w:rsidRDefault="001939DC" w14:paraId="328F0BE7" w14:textId="4323C5EA">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="255848EA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Q2-Q3 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00005AB6" w:rsidR="00F33547" w:rsidTr="74BBEDAE" w14:paraId="61B7C3D5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="77B21B8B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="51F52DE9" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="4AC21A71" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Ontwerp-/voorkeursbesluit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA4576" w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="45EF2D85" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="137D3F3D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Locatie eerste twee kerncentrales</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="03B2140C" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="46EFC700" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Q3 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00005AB6" w:rsidR="00F33547" w:rsidTr="74BBEDAE" w14:paraId="4CE64A69" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="5A9B6540" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="61E0BA6A" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="06D7ADD1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Augustus-besluitvorming</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="055C4DE7" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="1B33EA65" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="56975EB2">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Besluitvorming besteding middelen IKC (openstelling 2027 e.v.) en envelop uit het coalitieakkoord</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="41253EC8" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="31B3D266" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Q3 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00005AB6" w:rsidR="00F33547" w:rsidTr="74BBEDAE" w14:paraId="6F3F7E02" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="05128906" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="39C16A1F" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="16882C0F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Kamerbrief</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="4C110825" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="010EECD5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Klimaat- en Energienota</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="447247F6" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="34A04F64" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Q3 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00005AB6" w:rsidR="00F33547" w:rsidTr="74BBEDAE" w14:paraId="431185F5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="29870027" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="71D2042A" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="331F540E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Beleidsdocument</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="56975EB2" w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="20F6BFC3" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="53E86700" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="21C1656A">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Definitief Meerjarenprogramma 2027 en ontwerp-begroting Klimaat- en Energiefonds</w:t>
+              <w:t xml:space="preserve">Definitief Meerjarenprogramma 2027 en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>ontwerp-begroting</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Klimaat- en Energiefonds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="35276319" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="15C45F41" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Q3 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00005AB6" w:rsidR="00F33547" w:rsidTr="74BBEDAE" w14:paraId="1482DE4C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="353E48F6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="124CD39C" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="3B1DB335" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Beleidsdocument</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="285EC5B7" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="7D70C653" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="56975EB2">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Actieplan Circulariteit Kritieke Grondstoffen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="56D3C03E" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="6A7568B1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Q3 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00005AB6" w:rsidR="00F33547" w:rsidTr="74BBEDAE" w14:paraId="624E04BC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="67EA0BB5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="7B96BFEE" w14:textId="31306034"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="3181C61B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="614E01BF" w14:textId="27E78123">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="5A99D140" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="08A5F8FF" w14:textId="0936E199"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="59FD5D1D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00005AB6" w:rsidR="00F33547" w:rsidTr="74BBEDAE" w14:paraId="36FB254A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="5B758EAA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="66187FAE" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="18D0075B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Kamerbrief</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="54E718D1" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="7FB6F769" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Normering warmtepompen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="40AFE543" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="293E70AE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Q3-Q4 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00005AB6" w:rsidR="00F33547" w:rsidTr="74BBEDAE" w14:paraId="26AAFB97" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="05083A78" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="5BD25B94" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="47EEE63A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Kamerbrief</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="3010127C" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="33030A13" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>IBO-energietransitie van de woningvoorraad richting 2050</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="73A1F117" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="16A64DED" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Q3-Q4 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00005AB6" w:rsidR="00F33547" w:rsidTr="74BBEDAE" w14:paraId="476D854B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="165E286B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="088289A1" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="27B7B801" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>BNC-fiche</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="5020C814" w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="12E69AB1" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="4E1AD0DC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
-[...1 lines deleted...]
-              <w:t>Circular Economy Act (CEA)</w:t>
+              </w:rPr>
+              <w:t>Circular</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Economy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Act (CEA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="33C92A6E" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="75CB613C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Q3-Q4 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00005AB6" w:rsidR="00F33547" w:rsidTr="74BBEDAE" w14:paraId="3BD0EBEB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="447B2664" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="4F9F6516" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="354160D2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Beleidsdocument</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="5020C814" w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="30F5EAD7" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="282C2ADD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Agenda en Uitvoeringsprogramma Maatschappelijk Verantwoord Opdrachtgeven en Inkopen (MVOI) 2026-2030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="653EF885" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="41751A34" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Q3-Q4 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F33547" w:rsidTr="74BBEDAE" w14:paraId="69AF7C49" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="3526EE7D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="58F77BE6" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="437C9A94" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Kamerbrief</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="2959051E" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="1E42E7D9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="249724F3">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Verwachtingen en inzet</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">COP31 </w:t>
+              <w:t xml:space="preserve">Verwachtingen en inzet VN-klimaattop COP31 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="57260C37" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="07C53FA2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Q4 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000778D8" w:rsidTr="74BBEDAE" w14:paraId="295D25E2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="4A7C73C7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000778D8" w:rsidP="004E7AB6" w:rsidRDefault="000778D8" w14:paraId="62FA22E4" w14:textId="6DD86A73">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="3197F393" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Kamerbrief</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="249724F3" w:rsidR="000778D8" w:rsidP="004E7AB6" w:rsidRDefault="000778D8" w14:paraId="311974C6" w14:textId="1E7EC932">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="2D6810CA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>O</w:t>
-[...6 lines deleted...]
-              <w:t>penstelling tweerichtingscontracten zon-PV en windenergie</w:t>
+              <w:t>Openstelling tweerichtingscontracten zon-PV en windenergie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000778D8" w:rsidP="004E7AB6" w:rsidRDefault="000778D8" w14:paraId="38A191A4" w14:textId="2DB14B63">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="0C58ECAE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Q1 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00005AB6" w:rsidR="00F33547" w:rsidTr="74BBEDAE" w14:paraId="006A6BD8" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="0F886609" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="0C3FE25A" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="23726559" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Kamerbrief</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="09DB4468" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="76A6C8D1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="56975EB2">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Jaarlijkse SDE++ openstelling</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="3BDBF59D" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="7772F0AF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Q1 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F33547" w:rsidTr="74BBEDAE" w14:paraId="4C33AAED" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="2D83FAEB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="58A465FD" w14:textId="01E3D568">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="7EBF0F81" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Kamerbrief</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="7D4C9FCE" w14:textId="19796687">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="02C2B676" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="74BBEDAE">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Start implementatie doorontwikkelen Uitgebreide Producentenverantwoordelijkheid (UPV)</w:t>
+              <w:t xml:space="preserve">Start implementatie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>doorontwikkelen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Uitgebreide Producentenverantwoordelijkheid (UPV)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="13CC5CE5" w14:textId="35576C37">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="02DE843E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Q1 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00005AB6" w:rsidR="00F33547" w:rsidTr="74BBEDAE" w14:paraId="2F4C563D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="2BD132FE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="0253C218" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="3B3DE348" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Kamerbrief</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="6249B7BB" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="50451227" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voortgang uitwerking 4 leidende principes voor uitvoerbaar beleid </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="411A76CC" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="04D64993" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Q1 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00005AB6" w:rsidR="00F33547" w:rsidTr="74BBEDAE" w14:paraId="2E476B9A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="276C48EC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="1E952BBE" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="139E02A8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Kamerbrief</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="5BBBD9BC" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="2FD8AC57" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Hoofdlijnen Plan Energie Hoofdinfrastructuur (PEH)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1396" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F33547" w:rsidP="004E7AB6" w:rsidRDefault="00F33547" w14:paraId="509CE699" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="2658601F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t>Q1-Q2 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="04F7BBA1" w14:textId="77777777"/>
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="00366067" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="411CFAA7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="0FC8AB18" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="49688518" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="20587217" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Wetgevingsagenda 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="49C6B64C" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="1800AF13" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Wetten</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3823"/>
         <w:gridCol w:w="1681"/>
         <w:gridCol w:w="2015"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00DC47D8" w:rsidR="00B477AA" w:rsidTr="74BBEDAE" w14:paraId="4D7CA1D2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="73497E8A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="95B3D7" w:themeFill="accent1" w:themeFillTint="99"/>
-[...3 lines deleted...]
-              <w:rPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="45B0E1" w:themeFill="accent1" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="6D49364E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Titel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="95B3D7" w:themeFill="accent1" w:themeFillTint="99"/>
-[...3 lines deleted...]
-              <w:rPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="45B0E1" w:themeFill="accent1" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="2CB53657" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Oorsprong</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="95B3D7" w:themeFill="accent1" w:themeFillTint="99"/>
-[...3 lines deleted...]
-              <w:rPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="45B0E1" w:themeFill="accent1" w:themeFillTint="99"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="3EF25F94" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Eerstvolgende fase</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B477AA" w:rsidTr="74BBEDAE" w14:paraId="0146738F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="259156D8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="4158DFC3" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="658862CD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>Wetsvoorstel ter implementatie van EED richtlijn 2023/1791</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="098D19F4" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="3C433740" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Implementatie</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="05295E84" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="79AB77D9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nota n.a.v. verslag </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="1F1B9C43" w14:textId="77777777"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="4221CBB9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B477AA" w:rsidTr="74BBEDAE" w14:paraId="196A6369" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="53B0F61C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="06CBF7CA" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="53BD5FC1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>Wetsvoorstel tot wijziging van de Omgevingswet, Algemene wet bestuursrecht en de Wet windenergie op zee ter implementatie van onderdelen van de met Richtlijn 2023/2413 gewijzigde richtlijn hernieuwbare energie (REDIII, vergunnen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="59EDB4C2" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="230F4D4D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Implementatie</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="0F3C5A8C" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="1D1542D0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>Nota n.a.v. verslag</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B477AA" w:rsidTr="74BBEDAE" w14:paraId="02720D0B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="3D0EF108" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="21746F9D" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="46DE7420" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>Wetsvoorstel ter uitvoering van de sanctiebepaling van de verordening 2024/1787 inzake de beperking van methaanemissies in de energiesector</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="0AEAA3EB" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="5F19D54D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Implementatie</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="669F2597" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="7D18D777" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>Nota n.a.v. verslag</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B477AA" w:rsidTr="74BBEDAE" w14:paraId="355F947C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="42BECA9A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="6C6B03C9" w14:textId="693E2625">
-[...7 lines deleted...]
-              <w:t>duurverlenging Borssele</w:t>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="0141A30A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wijziging Kernenergiewet </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>ivm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> bedrijfsduurverlenging Borssele</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="607D16FA" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="4E187606" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Coalitieakkoord</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="39E76763" w14:textId="77777777"/>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="1B749149" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="7D761063" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="61F658F0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>Nota n.a.v. verslag</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="46341A8F" w:rsidR="00B477AA" w:rsidTr="74BBEDAE" w14:paraId="792C09EB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="3889E92A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="46341A8F" w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="2ED02FE4" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="2C6F4080" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>Wetsvoorstel ter implementatie van richtlijn 2024/1711 en Verordening (EU) 2024/1747 inzake verbeteren van de opzet van de elektriciteitsmarkt van de Unie (EMD) en Verordening (EU) 2024/1106 ter verbetering van de bescherming van de Unie tegen marktmanipulatie op de groothandelsmarkt voor energie (EMD)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="46341A8F" w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="03CA0550" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="430A3E13" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Implementatie</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="46341A8F" w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="783A8C7A" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="7AFC34FE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Aanbieding aan TK</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B477AA" w:rsidTr="74BBEDAE" w14:paraId="710BCBFE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="1DB2F395" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DC47D8" w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="29858844" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>Wetsvoorstel tot wijziging van de Wet milieubeheer en de Wet op de economische delicten in verband met een jaarverplichting hernieuwbare brandstoffen van niet-biologische oorsprong voor de waterstofgebruikende industrie (uitvoering artikel 22bis van de gewijzigde richtlijn hernieuwbare energie (richtlijn 2023/2413; RED III)</w:t>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="1DC2B186" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wetsvoorstel tot wijziging van de Wet milieubeheer en de Wet op de economische delicten in verband met een jaarverplichting hernieuwbare brandstoffen van niet-biologische oorsprong voor de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>waterstofgebruikende</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> industrie (uitvoering artikel 22bis van de gewijzigde richtlijn hernieuwbare energie (richtlijn 2023/2413; RED III)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DC47D8" w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="02C950FA" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="51211D2C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Implementatie</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="00344A1C" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="7E69035D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Aanbieding aan TK</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B477AA" w:rsidTr="74BBEDAE" w14:paraId="4B073A4E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="48B8A96B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="6A066AF5" w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="6C9DCC78" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="75376B13" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>Wijziging Wet milieubeheer i.v.m. jaarverplichting groengaseenheden voor leveranciers aan eindgebruikers met een kleine aansluiting (Wetsvoorstel bijmengverplichting groen gas)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="7CBA1BB0" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="6A13B0D6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Coalitieakkoord</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="0AC53823" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="1073E22E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Nader rapport</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B477AA" w:rsidTr="74BBEDAE" w14:paraId="49921D58" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="254CA9B7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="6F54A6E3" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:t>Wetsvoorstel ter implementatie van verordening 2024/1252 (Critical raw materials act)</w:t>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="6F485C3D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wetsvoorstel ter implementatie van verordening 2024/1252 (Critical </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>raw</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>materials</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> act)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="1D934987" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="46077F5B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Implementatie</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="36788BA6" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="28AD8ED1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Nader rapport</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B477AA" w:rsidTr="74BBEDAE" w14:paraId="19BABB03" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="20C64E45" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DC47D8" w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="057CA219" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>Wetsvoorstel ter implementatie van richtlijn 2024/1711 (EMD) voor onderdeel "Contracts for Difference” Hernieuwbare energie</w:t>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="09179764" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Wetsvoorstel ter implementatie van richtlijn 2024/1711 (EMD) voor onderdeel "</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Contracts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Difference</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>” Hernieuwbare energie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DC47D8" w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="1963467E" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="69179CDC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Implementatie</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="1094061A" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="49E99357" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Raad van State</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B477AA" w:rsidTr="74BBEDAE" w14:paraId="1D73E5C7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="3375DB97" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0DEF0380" w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="2BA511F8" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="72B5627D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>Uitvoeringswet verordening certificeringskader voor permanente koolstofverwijderingen, koolstoflandbeheer en koolstofopslag in producten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="76AF338D" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="339042CE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Implementatie</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="3A59ADF8" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="405FBA2B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Raad van State</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E4312" w:rsidTr="74BBEDAE" w14:paraId="14A22376" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="63B38DCF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4312" w:rsidP="004E7AB6" w:rsidRDefault="001E4312" w14:paraId="4A7F04C1" w14:textId="0EE4D379">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="4B75ECC6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>Wetsvoorstel milieuprestatie-eisen in de Grond-, weg- en waterbouw</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4312" w:rsidP="004E7AB6" w:rsidRDefault="001E4312" w14:paraId="05E6438C" w14:textId="7B918D83">
-[...2 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="06093542" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nationaal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>beleid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4312" w:rsidP="004E7AB6" w:rsidRDefault="001E4312" w14:paraId="6DBA06C2" w14:textId="19EEE283">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="2A4CE9D6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Raad van State</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E4312" w:rsidTr="74BBEDAE" w14:paraId="73E65185" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="2C448F69" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4312" w:rsidP="004E7AB6" w:rsidRDefault="001E4312" w14:paraId="0242BF3D" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="7A541A95" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>Wetsvoorstel bestrijding energieleveringscrisis (i.v.m. EU-verordening gasleveringszekerheid)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001E4312" w:rsidP="004E7AB6" w:rsidRDefault="001E4312" w14:paraId="55AF46A0" w14:textId="77777777"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="078CC4E9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4312" w:rsidP="004E7AB6" w:rsidRDefault="001E4312" w14:paraId="40353C32" w14:textId="77777777">
-[...2 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="3E6ADF02" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Implementatie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nationaal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>beleid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4312" w:rsidP="004E7AB6" w:rsidRDefault="001E4312" w14:paraId="5553335D" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="24FA2AB1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Toetsen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E4312" w:rsidTr="74BBEDAE" w14:paraId="79E36D87" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="1F06D7D8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0DEF0380" w:rsidR="001E4312" w:rsidP="004E7AB6" w:rsidRDefault="001E4312" w14:paraId="65D25A3E" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>Wijziging Energiewet i.v.m. Herschikking Gasrichtlijn 2009/73/EU Herschikking Gasverordening 715/2009/EU (decarbonisatiepakket)</w:t>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="5D3E7114" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Wijziging Energiewet i.v.m. Herschikking Gasrichtlijn 2009/73/EU Herschikking Gasverordening 715/2009/EU (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>decarbonisatiepakket</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4312" w:rsidP="004E7AB6" w:rsidRDefault="001E4312" w14:paraId="51DCF156" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="3F850679" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Implementatie</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4312" w:rsidP="004E7AB6" w:rsidRDefault="001E4312" w14:paraId="242350E7" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="6D56339C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Toetsen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E4312" w:rsidTr="74BBEDAE" w14:paraId="280EBEEF" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="211B03E3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="5DC1924B" w:rsidR="001E4312" w:rsidP="004E7AB6" w:rsidRDefault="001E4312" w14:paraId="24EDDC6A" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="649329CC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Kaderwet Circulaire Economie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4312" w:rsidP="004E7AB6" w:rsidRDefault="001E4312" w14:paraId="542D9876" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="7CB75704" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Nationaal beleid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4312" w:rsidP="004E7AB6" w:rsidRDefault="001E4312" w14:paraId="743ECB6B" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="2092217A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Internetconsultatie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E4312" w:rsidTr="74BBEDAE" w14:paraId="756AF864" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="75F003DA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DC47D8" w:rsidR="001E4312" w:rsidP="004E7AB6" w:rsidRDefault="001E4312" w14:paraId="58BFA26D" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="2470E8A5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Implementatie NZIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4312" w:rsidP="004E7AB6" w:rsidRDefault="001E4312" w14:paraId="4AC71400" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="1A99B8DE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Implementatie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4312" w:rsidP="004E7AB6" w:rsidRDefault="001E4312" w14:paraId="52572D20" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="1655D599" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Interne voorbereiding loopt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E4312" w:rsidTr="74BBEDAE" w14:paraId="10D233DB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="271B0A95" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="55B470ED" w:rsidR="001E4312" w:rsidP="004E7AB6" w:rsidRDefault="001E4312" w14:paraId="23C81761" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="13D0C805" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Herziening Mijnbouwwet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4312" w:rsidP="004E7AB6" w:rsidRDefault="001E4312" w14:paraId="4E35B23D" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="4B962B2D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Nationaal beleid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4312" w:rsidP="004E7AB6" w:rsidRDefault="001E4312" w14:paraId="7D03AB5E" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="5B034280" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Interne voorbereiding loopt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E4312" w:rsidTr="74BBEDAE" w14:paraId="366A4FBD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="62CEC350" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="5DC1924B" w:rsidR="001E4312" w:rsidP="004E7AB6" w:rsidRDefault="001E4312" w14:paraId="6B1C1207" w14:textId="77777777">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="5371C70D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>Wijziging CO2-heffing industrie: tarief op €0 (opschorting van het instrument)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4312" w:rsidP="004E7AB6" w:rsidRDefault="001E4312" w14:paraId="2EEC7C99" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Nationaal beleid </w:t>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="4EEE1E28" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nationaal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>beleid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4312" w:rsidP="004E7AB6" w:rsidRDefault="001E4312" w14:paraId="4174BC58" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="2007B59B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Interne voorbereiding loopt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E4312" w:rsidTr="74BBEDAE" w14:paraId="462680CE" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="212A62E7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DC47D8" w:rsidR="001E4312" w:rsidP="004E7AB6" w:rsidRDefault="001E4312" w14:paraId="2781E259" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="3127C342" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Wetgevingsprogramma en aanpak netcongestie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4312" w:rsidP="004E7AB6" w:rsidRDefault="001E4312" w14:paraId="3CD53E42" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="5D7A83BB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Nationaal beleid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4312" w:rsidP="004E7AB6" w:rsidRDefault="001E4312" w14:paraId="5BC24038" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="401C8516" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Interne voorbereiding loopt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E4312" w:rsidTr="74BBEDAE" w14:paraId="0FE3AE10" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="23D21D63" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00811DE3" w:rsidR="001E4312" w:rsidP="004E7AB6" w:rsidRDefault="001E4312" w14:paraId="4E283E38" w14:textId="615F0881"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="7220FD73" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00811DE3" w:rsidR="001E4312" w:rsidP="004E7AB6" w:rsidRDefault="001E4312" w14:paraId="78E7CCF2" w14:textId="15D6374D"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="76A81431" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4312" w:rsidP="004E7AB6" w:rsidRDefault="001E4312" w14:paraId="6FAE619D" w14:textId="5FA132A4"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="291B9FE7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E4312" w:rsidTr="74BBEDAE" w14:paraId="74AF5A7A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="37908C6F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A9505A" w:rsidR="001E4312" w:rsidP="004E7AB6" w:rsidRDefault="001E4312" w14:paraId="2C995030" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="4EBE28D8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Wetsvoorstel implementatie wijziging Europese verordening overbrenging afvalstoffen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4312" w:rsidP="004E7AB6" w:rsidRDefault="001E4312" w14:paraId="10A61A02" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="7031C40D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Implementatie</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4312" w:rsidP="004E7AB6" w:rsidRDefault="001E4312" w14:paraId="4F4066AA" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="403B21E8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Interne voorbereiding loopt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E4312" w:rsidTr="74BBEDAE" w14:paraId="43FE0972" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="740787AE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A9505A" w:rsidR="001E4312" w:rsidP="004E7AB6" w:rsidRDefault="001E4312" w14:paraId="062EE88B" w14:textId="77777777">
-[...11 lines deleted...]
-              <w:t>Wetsvoorstel implementatie Ecodesign vereisten voor duurzame producten 2024/1781</w:t>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="3F685F48" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wetsvoorstel implementatie </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Ecodesign</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vereisten voor duurzame producten 2024/1781</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4312" w:rsidP="004E7AB6" w:rsidRDefault="001E4312" w14:paraId="509BD777" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="221C28A5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Implementatie</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4312" w:rsidP="004E7AB6" w:rsidRDefault="001E4312" w14:paraId="05A5C833" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="2D501377" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Interne voorbereiding loopt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E4312" w:rsidTr="74BBEDAE" w14:paraId="307CB702" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="47125E54" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A9505A" w:rsidR="001E4312" w:rsidP="004E7AB6" w:rsidRDefault="001E4312" w14:paraId="03BD27BE" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="5FED1B0A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Wetsvoorstel implementatie herziening Kaderrichtlijn afvalstoffen 2025/1892</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4312" w:rsidP="004E7AB6" w:rsidRDefault="001E4312" w14:paraId="0AAA68E3" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="26334027" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Implementatie</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001E4312" w:rsidP="004E7AB6" w:rsidRDefault="001E4312" w14:paraId="46867D2B" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="1730D2C4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Interne voorbereiding loopt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="3B85A024" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="26B98E0A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB1856" w:rsidP="004E7AB6" w:rsidRDefault="00FB1856" w14:paraId="0468ECB3" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="378AE116" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB1856" w:rsidP="004E7AB6" w:rsidRDefault="00FB1856" w14:paraId="6046D7BE" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="65E9DF75" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB1856" w:rsidP="004E7AB6" w:rsidRDefault="00FB1856" w14:paraId="2906B37C" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="582E7CDF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="105D6BCF" w14:textId="5A05BBE9">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidR="00913D3C" w:rsidRDefault="00913D3C" w14:paraId="0FD01F80" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="56975EB2">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="0A794A09" w14:textId="134D194B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>AMvB’s</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3823"/>
         <w:gridCol w:w="1681"/>
         <w:gridCol w:w="2015"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B477AA" w14:paraId="5CB2ECE4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="19FA7819" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="6AFD98CC" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="6A19F8A2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>AMvB Uitgebreide producentenverantwoordelijkheid luiers en incontinentiemateriaal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="1DDBB795" w14:textId="77777777">
-[...2 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="016455FE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nationaal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>beleid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="111E9125" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="01439D69" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Voorhang</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B477AA" w14:paraId="1C5D666D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="3525688D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0DEF0380" w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="5736C65C" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="38DE29D7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t xml:space="preserve">AMvB voor aanwijzen categorieën projecten van zwaarwegend maatschappelijk belang (onder </w:t>
             </w:r>
-            <w:r w:rsidRPr="56975EB2">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Versterking regie volkshuisvesting van VRO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="6B64A7F6" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="3DF7E4A0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Netcongestie</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="0F8C81D4" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="6A0AA33E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Nader rapport</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B477AA" w14:paraId="6EAAEDF5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="6C4D4183" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="462F3738" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="7728B9B1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>AMvB ter implementatie van Batterijenverordening 2023/1542</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="1C662E19" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="7068BEA6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Implementatie</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="170324E4" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="7D66D02D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Nader rapport</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B477AA" w14:paraId="01B0B6FB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="666F6291" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="2E77B383" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="6AD71F78" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Besluit collectieve warmte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="412E6475" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="59DF398D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Coalitieakkoord</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="2BD0BB5D" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="63AFB2E8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Raad van State</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B477AA" w14:paraId="71835F80" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="265BA244" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="5DC1924B" w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="736866A4" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="5A255148" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>AMvB ter uitvoering van Wet bestrijding energieleveringscrisis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="073688E9" w14:textId="77777777">
-[...2 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="64AC139E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Implementatie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nationaal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>beleid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="522F0944" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="387973C8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Interne voorbereiding loopt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B477AA" w14:paraId="5282C7AA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="2AC126A1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="6A066AF5" w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="57F39D9F" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="246CBFAE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>AMvB ter implementatie van EED richtlijn 2023/1791</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="37F2BACC" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="7B0239CB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Implementatie</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="75F4FC5F" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="1F701ACE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Interne voorbereiding loopt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B477AA" w14:paraId="5CBC5636" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="3E665329" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="7E32A809" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="4EF3C781" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>AMvB houdende regels met betrekking tot de Wet jaarverplichting brandstoffen van niet-biologische oorsprong industrie (uitvoering artikel 22bis van de gewijzigde richtlijn hernieuwbare energie (richtlijn 2023/2413; REDIII)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="786554F5" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="7939719B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Implementatie</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="62792639" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="2BC84E08" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Interne voorbereiding loopt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B477AA" w14:paraId="18E05AA4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="0059A8C1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0DEF0380" w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="404438F9" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="769125F5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t xml:space="preserve">AMvB ter uitvoering van verordening 2024/1787 inzake de beperking van methaanemissies in de energiesector </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="144A7CC1" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="396A0E95" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Implementatie</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="08A0B8DB" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="34BE373B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Interne voorbereiding loopt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B477AA" w14:paraId="5E76D61B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="043A1EBD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DC47D8" w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="7201F814" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="0AABB12F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>AMvB ter implementatie van richtlijn 2024/1711 inzake verbeteren van de opzet van de elektriciteitsmarkt van de Unie (EMD)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="50970170" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="77B90CF9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Implementatie</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="4C1F0E5D" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="11339DD1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Interne voorbereiding loopt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B477AA" w14:paraId="0D8F6877" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="3CDCE83B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DC47D8" w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="1000BF39" w14:textId="3519C39D">
-[...3 lines deleted...]
-            <w:r w:rsidR="004E7AB6">
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="44B9FAE6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>AMvB houdende regels m.b.t. Wetsvoorstel bijmengverplichting groen gas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1681" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="2DDB12E9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nationaal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...11 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>beleid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="3B38CFF9" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="487147D1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Interne voorbereiding loopt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B477AA" w14:paraId="2C0667BA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="4C9F8221" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="51A74B03" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>Verzamel AMvB KGG-LVVN tbv inhoudelijke wijzigingen AMvB’s onder de Omgevingswet</w:t>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="01C5E7F8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Verzamel AMvB KGG-LVVN </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>tbv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> inhoudelijke wijzigingen </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>AMvB’s</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> onder de Omgevingswet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DC47D8" w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="19F58B42" w14:textId="77777777">
-[...2 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="2060C1FA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Versnelling</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>noodzakelijk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>onderhoud</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="7BEC1C4B" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="3AFE6618" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Interne voorbereiding loopt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B477AA" w14:paraId="3D6A5119" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="27D77732" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00811DE3" w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="0CC6156D" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="1E501CE8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Wetgevingsprogramma en aanpak netcongestie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00811DE3" w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="2630BBAF" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="0271BFDC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Nationaal beleid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="369CEE2F" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="60DA0AA6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Interne voorbereiding loopt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B477AA" w14:paraId="6CAE7865" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="29AD4E5D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00811DE3" w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="32B6059F" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>Wijziging van het Bal, Ob en het Bbl ivm actualisatie en vereenvoudiging energiebesparingsplicht</w:t>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="1004916F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wijziging van het Bal, Ob en het </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Bbl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>ivm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> actualisatie en vereenvoudiging energiebesparingsplicht</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="0C0280ED" w14:textId="77777777">
-[...2 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="1A4C01C1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nationaal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>beleid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="5718C79B" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="70EC05F4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Interne voorbereiding loopt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B477AA" w14:paraId="32BD13D6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="18366C0D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00811DE3" w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="7C4DBAE4" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="78A40ED6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>Verzamel AMvB onder Verzamelwet KGG 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="4D07B4F0" w14:textId="77777777">
-[...2 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="48DA2BC4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nationaal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>beleid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="3BB53B9F" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="74CDDA23" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Interne voorbereiding loopt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B477AA" w14:paraId="6BF83040" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="3EDCBCB7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="46341A8F" w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="1AAEC0C0" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="7ADBE199" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Besluit duurzaamheid biomassa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="3D254E95" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="606A913B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Nationaal beleid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00032B0F" w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="5B4472E2" w14:textId="77777777">
-            <w:r>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="73527EF0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Interne voorbereiding loopt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B477AA" w14:paraId="4A7714D2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="4C2F376C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="46341A8F" w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="2B5FF386" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>Wijziging van het Besluit beheer verpakkingen 2014 ivm wijzigingen statiegeld</w:t>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="35409851" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Wijziging van het Besluit beheer verpakkingen 2014 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>ivm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wijzigingen statiegeld</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="1B0E214A" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="0A201B1E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
-[...2 lines deleted...]
-            </w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nationaal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>beleid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="081FE3E9" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="0CBD1083" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Interne voorbereiding loopt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B477AA" w14:paraId="55E8A888" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="6549860E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A9505A" w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="55669873" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="4A6E0F2A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>AMvB milieuprestatie-eisen in de Grond-, weg- en waterbouw</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="5BF35DA6" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="7B488B6E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
-[...2 lines deleted...]
-            </w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nationaal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>beleid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="225C9C66" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="2919FE9D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Interne voorbereiding loopt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B477AA" w14:paraId="74149DBA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="6869301A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A9505A" w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="59963B14" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="50A8A9B1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>AMvB implementatie Verordening verpakkingen en verpakkingsafval 2025/40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="736547A7" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="7182C6A3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Implementatie</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="0F7AC642" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="410B452A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Interne voorbereiding loopt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B477AA" w14:paraId="2F6455BD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="485A3A97" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A9505A" w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="55F3DAE9" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="2667391A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>AMvB implementatie wijziging Europese verordening overbrenging afvalstoffen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="0721FDAE" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="6106643F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Implementatie</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="3E0DB84E" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="4D40C1DE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Interne voorbereiding loopt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B477AA" w14:paraId="7C9CE92E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="16841253" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A9505A" w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="3739FF7D" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="48867DA2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>AMvB implementatie herziening Kaderrichtlijn afvalstoffen 2025/1892</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="470B315B" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="6A8E9454" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Implementatie</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="13714CD3" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="7ADD4A9B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Interne voorbereiding loopt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B477AA" w14:paraId="376A7849" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="416230AB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A9505A" w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="2AAA8232" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="63BFB0EC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>AMvB implementatie verordening circulaire voertuigen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="6A5194FF" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="4BF34578" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Implementatie</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="56CDFCDC" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="4EBCF079" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Interne voorbereiding loopt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B477AA" w14:paraId="362E2086" w14:textId="77777777">
+      <w:tr w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidTr="00F65095" w14:paraId="2F7592F9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A9505A" w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="0A9565BC" w14:textId="77777777">
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="6EF1DA5F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Wijziging van het Besluit kunststofproducten voor eenmalig gebruik </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1681" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="206C8F47" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="4F536EF0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
-[...2 lines deleted...]
-            </w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Nationaal</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>beleid</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2015" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="7FC1502F" w14:textId="77777777">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+          <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="00F65095" w:rsidRDefault="005E4400" w14:paraId="4ED3D3EA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00913D3C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Interne voorbereiding loopt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00D70451" w:rsidR="00B477AA" w:rsidP="004E7AB6" w:rsidRDefault="00B477AA" w14:paraId="22A27B7D" w14:textId="77777777">
-      <w:r w:rsidRPr="32ECCD5C">
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="4C942190" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="32ECCD5C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:instrText>Coalition on Phasing Out Fossil Fuel Incentives</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="32ECCD5C">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B477AA" w:rsidR="005B4E0F" w:rsidP="004E7AB6" w:rsidRDefault="005B4E0F" w14:paraId="64DDD978" w14:textId="0162512B">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="005E4400" w:rsidP="005E4400" w:rsidRDefault="005E4400" w14:paraId="69D8799C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00B477AA" w:rsidR="005B4E0F" w:rsidSect="00D604B3">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+    <w:p w:rsidRPr="00913D3C" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="30BE4FE2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00913D3C" w:rsidR="006F53E6" w:rsidSect="005E4400">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39D8FBE3" w14:textId="77777777" w:rsidR="009A7606" w:rsidRDefault="009A7606">
+    <w:p w14:paraId="5A8504CA" w14:textId="77777777" w:rsidR="005E4400" w:rsidRDefault="005E4400" w:rsidP="005E4400">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54440BBB" w14:textId="77777777" w:rsidR="009A7606" w:rsidRDefault="009A7606"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2480E56A" w14:textId="77777777" w:rsidR="009A7606" w:rsidRDefault="009A7606">
+    <w:p w14:paraId="27750D10" w14:textId="77777777" w:rsidR="005E4400" w:rsidRDefault="005E4400" w:rsidP="005E4400">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FEDD9DD" w14:textId="77777777" w:rsidR="009A7606" w:rsidRDefault="009A7606"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...7 lines deleted...]
-  <w:font w:name="Helvetica">
+  <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="532021F5" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="535B8BC9" w14:textId="77777777" w:rsidR="005E4400" w:rsidRPr="005E4400" w:rsidRDefault="005E4400" w:rsidP="005E4400">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="57F388C8" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="17DF872F" w14:textId="77777777" w:rsidR="005E4400" w:rsidRPr="005E4400" w:rsidRDefault="005E4400" w:rsidP="005E4400">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="34D3436A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2EEFA1B2" w14:textId="77777777" w:rsidR="005E4400" w:rsidRPr="005E4400" w:rsidRDefault="005E4400" w:rsidP="005E4400">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B246612" w14:textId="77777777" w:rsidR="009A7606" w:rsidRDefault="009A7606">
+    <w:p w14:paraId="765A0E71" w14:textId="77777777" w:rsidR="005E4400" w:rsidRDefault="005E4400" w:rsidP="005E4400">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E6C8301" w14:textId="77777777" w:rsidR="009A7606" w:rsidRDefault="009A7606"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04A15227" w14:textId="77777777" w:rsidR="009A7606" w:rsidRDefault="009A7606">
+    <w:p w14:paraId="4153222C" w14:textId="77777777" w:rsidR="005E4400" w:rsidRDefault="005E4400" w:rsidP="005E4400">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD9484F" w14:textId="77777777" w:rsidR="009A7606" w:rsidRDefault="009A7606"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="1159C1C2" w14:textId="0C21FBA4" w:rsidR="726388EF" w:rsidRDefault="726388EF" w:rsidP="726388EF">
+    <w:p w14:paraId="2E77D4A8" w14:textId="77777777" w:rsidR="005E4400" w:rsidRPr="00913D3C" w:rsidRDefault="005E4400" w:rsidP="005E4400">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="726388EF">
+      <w:r w:rsidRPr="00913D3C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="726388EF">
-        <w:rPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1">
-        <w:r w:rsidRPr="726388EF">
+        <w:r w:rsidRPr="00913D3C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>The Draghi report on EU competitiveness</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="6678A547" w14:textId="7F200B2F" w:rsidR="00B4061E" w:rsidRDefault="00B4061E">
+    <w:p w14:paraId="462601A7" w14:textId="77777777" w:rsidR="005E4400" w:rsidRPr="00913D3C" w:rsidRDefault="005E4400" w:rsidP="005E4400">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="66FEE842">
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Permanent of langdurig vastleggen van CO</w:t>
       </w:r>
-      <w:r w:rsidR="66FEE842" w:rsidRPr="00F02D80">
-        <w:rPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="66FEE842">
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> uit de atmosfeer.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="77B2A7E5" w14:textId="2467898A" w:rsidR="0FC48B79" w:rsidRDefault="0FC48B79" w:rsidP="00BD0306">
+    <w:p w14:paraId="3B1A4E97" w14:textId="77777777" w:rsidR="005E4400" w:rsidRPr="00913D3C" w:rsidRDefault="005E4400" w:rsidP="005E4400">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0FC48B79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/2026, Z07671</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="139F78F8" w14:textId="104A5646" w:rsidR="00623764" w:rsidRPr="00BD0306" w:rsidDel="00E661E0" w:rsidRDefault="00623764" w:rsidP="74BBEDAE">
+    <w:p w14:paraId="7B45D869" w14:textId="77777777" w:rsidR="005E4400" w:rsidRPr="00913D3C" w:rsidDel="00E661E0" w:rsidRDefault="005E4400" w:rsidP="005E4400">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00E95EBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="74BBEDAE" w:rsidRPr="00BD0306">
-[...12 lines deleted...]
-        <w:t>299</w:t>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken I 2026/2027, 31793, nr. 299</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="20972FA2" w14:textId="747CE83A" w:rsidR="4E8B7B6B" w:rsidRPr="005E6AD9" w:rsidRDefault="7F4C511E" w:rsidP="21C1656A">
+    <w:p w14:paraId="418C2104" w14:textId="77777777" w:rsidR="005E4400" w:rsidRPr="00913D3C" w:rsidRDefault="005E4400" w:rsidP="005E4400">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="4E8B7B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="21C1656A" w:rsidRPr="00776B8C">
-        <w:rPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> COFFIS staat voor de </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> COFFIS </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>staat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Coalition on Phasing Out Fossil Fuel Incentives Including Subsidies</w:t>
       </w:r>
-      <w:r w:rsidR="21C1656A" w:rsidRPr="00776B8C">
-        <w:rPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="21C1656A" w:rsidRPr="00265E56">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> nog vaak de term fossiele subsidies gebruikt.</w:t>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze coalitie heeft op dit moment 17 lidstaten. Nederland spreekt in nationaal beleid over ‘fossiele regelingen of prikkels’. In </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>internarionaal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> verband wordt echter nog vaak de term fossiele subsidies gebruikt.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="6B354D1A" w14:textId="586778CE" w:rsidR="00E61D66" w:rsidRDefault="00E61D66" w:rsidP="00E61D66">
+    <w:p w14:paraId="37DB6D72" w14:textId="77777777" w:rsidR="005E4400" w:rsidRPr="00913D3C" w:rsidRDefault="005E4400" w:rsidP="005E4400">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="3A4259AB">
-[...18 lines deleted...]
-        <w:t>1556</w:t>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2026/2027, 32813, nr. 1556</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="75D5528C" w14:textId="77777777" w:rsidR="0084267F" w:rsidRPr="005E6AD9" w:rsidRDefault="0084267F" w:rsidP="0084267F">
+    <w:p w14:paraId="780283D4" w14:textId="77777777" w:rsidR="005E4400" w:rsidRPr="00913D3C" w:rsidRDefault="005E4400" w:rsidP="005E4400">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="005E6AD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="3A4259AB" w:rsidRPr="21C1656A">
-        <w:t xml:space="preserve"> Een contract for difference, een zogenaamd tweerichtingscontracten, geeft elektriciteitsproducenten de prijszekerheid van een minimale elektriciteitsprijs. Bij lagere prijzen ontvangen producenten steun van de overheid. Bij hoge prijzen betalen producten de overheid.</w:t>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Een contract </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>difference</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, een zogenaamd tweerichtingscontracten, geeft elektriciteitsproducenten de prijszekerheid van een minimale elektriciteitsprijs. Bij lagere prijzen ontvangen producenten steun van de overheid. Bij hoge prijzen betalen producten de overheid.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="4F7C0996" w14:textId="0EDC8670" w:rsidR="005F0019" w:rsidRDefault="005F0019" w:rsidP="005F0019">
+    <w:p w14:paraId="13885EEB" w14:textId="77777777" w:rsidR="005E4400" w:rsidRPr="00913D3C" w:rsidRDefault="005E4400" w:rsidP="005E4400">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="3A4259AB">
-[...12 lines deleted...]
-        <w:t xml:space="preserve">11 </w:t>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2026/2027 35325, nr. 11 </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="12151BF0" w14:textId="223716CC" w:rsidR="35EF7F72" w:rsidRDefault="35EF7F72" w:rsidP="56975EB2">
+    <w:p w14:paraId="71AE1D6F" w14:textId="77777777" w:rsidR="005E4400" w:rsidRPr="00913D3C" w:rsidRDefault="005E4400" w:rsidP="005E4400">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="56975EB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="56975EB2" w:rsidRPr="56975EB2">
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> De uitvoering hiervan ligt bij RVO</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="0A56325A" w14:textId="4F5688AE" w:rsidR="6985B0DA" w:rsidRDefault="6985B0DA" w:rsidP="46CF0CCC">
+    <w:p w14:paraId="3FAC10C7" w14:textId="77777777" w:rsidR="005E4400" w:rsidRPr="00913D3C" w:rsidRDefault="005E4400" w:rsidP="005E4400">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="6985B0DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="21C1656A">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> nr. 445</w:t>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2026/2027 31239, nr. 445</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="295B6281" w14:textId="2EFB6E06" w:rsidR="00BA54A2" w:rsidRDefault="00BA54A2">
+    <w:p w14:paraId="470C7A09" w14:textId="77777777" w:rsidR="005E4400" w:rsidRPr="00913D3C" w:rsidRDefault="005E4400" w:rsidP="005E4400">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="66FEE842">
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> NEO NL is opgericht om hier uitvoering aan te geven.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="6140A928" w14:textId="08F3A9DB" w:rsidR="00041389" w:rsidRPr="005E6AD9" w:rsidRDefault="00041389">
+    <w:p w14:paraId="44B279A5" w14:textId="77777777" w:rsidR="005E4400" w:rsidRPr="00913D3C" w:rsidRDefault="005E4400" w:rsidP="005E4400">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="21C1656A">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="21C1656A" w:rsidRPr="21C1656A">
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2025/2026, 36847</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="21A16A24" w14:textId="738B34C0" w:rsidR="001616E7" w:rsidRDefault="001616E7">
+    <w:p w14:paraId="0DF188A2" w14:textId="77777777" w:rsidR="005E4400" w:rsidRPr="00913D3C" w:rsidRDefault="005E4400" w:rsidP="005E4400">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="3A4259AB">
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Toepassing van waterstof zoals voorzien in het NPE</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="3096A31B" w14:textId="5AAF20BC" w:rsidR="0085452D" w:rsidRPr="004B6BC2" w:rsidRDefault="0085452D">
+    <w:p w14:paraId="06137297" w14:textId="77777777" w:rsidR="005E4400" w:rsidRPr="00913D3C" w:rsidRDefault="005E4400" w:rsidP="005E4400">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00913D3C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="3A4259AB" w:rsidRPr="00631B01">
-        <w:rPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> IPCC special report on 1,5 °C</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> &amp; </w:t>
+        <w:t xml:space="preserve"> IPCC special report on 1,5 °C &amp; </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidR="3A4259AB" w:rsidRPr="00D13947">
+        <w:r w:rsidRPr="00913D3C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>2040 climate target - Climate Action - European Commission</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="087FD65C" w14:textId="00014DC2" w:rsidR="00A52C36" w:rsidRPr="00A52C36" w:rsidRDefault="00A52C36">
+    <w:p w14:paraId="331FC620" w14:textId="77777777" w:rsidR="005E4400" w:rsidRPr="00913D3C" w:rsidRDefault="005E4400" w:rsidP="005E4400">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> De uitvoering van deze regelingen ligt bij RVO</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="63BF3B75" w14:textId="6F47D320" w:rsidR="002D3B86" w:rsidRDefault="002D3B86">
+    <w:p w14:paraId="65008719" w14:textId="77777777" w:rsidR="005E4400" w:rsidRPr="00913D3C" w:rsidRDefault="005E4400" w:rsidP="005E4400">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="66FEE842">
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> II, 2024/25, 36765</w:t>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2024/25, 36764 en Kamerstukken II, 2024/25, 36765</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
-    <w:p w14:paraId="13D01FA9" w14:textId="5B7C1CA6" w:rsidR="2DE8F60C" w:rsidRDefault="2DE8F60C" w:rsidP="3A4259AB">
+    <w:p w14:paraId="604BC33D" w14:textId="77777777" w:rsidR="005E4400" w:rsidRPr="00913D3C" w:rsidRDefault="005E4400" w:rsidP="005E4400">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="2DE8F60C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="3A4259AB">
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Zie ook Kamerbrief 'Uitvoering Pakket voor Groene Groei' Kamerstukken II 2025/2026, 33043 nr. 119.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
-    <w:p w14:paraId="360232B2" w14:textId="06154762" w:rsidR="00257750" w:rsidRPr="00BD0306" w:rsidRDefault="00257750">
+    <w:p w14:paraId="558DF059" w14:textId="77777777" w:rsidR="005E4400" w:rsidRPr="00913D3C" w:rsidRDefault="005E4400" w:rsidP="005E4400">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00913D3C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00BD0306">
-        <w:rPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidR="00171A20" w:rsidRPr="00BD0306">
+        <w:r w:rsidRPr="00913D3C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>The Draghi report on EU competitiveness</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
-    <w:p w14:paraId="517EFE90" w14:textId="07EDE0F5" w:rsidR="00E46986" w:rsidRDefault="00E46986">
+    <w:p w14:paraId="414A6378" w14:textId="77777777" w:rsidR="005E4400" w:rsidRPr="00913D3C" w:rsidRDefault="005E4400" w:rsidP="005E4400">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/2026, 32637, nr. 739.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="20">
-    <w:p w14:paraId="526114B9" w14:textId="77777777" w:rsidR="00604649" w:rsidRDefault="00604649" w:rsidP="00604649">
+    <w:p w14:paraId="5DD6C3F7" w14:textId="77777777" w:rsidR="005E4400" w:rsidRPr="00913D3C" w:rsidRDefault="005E4400" w:rsidP="005E4400">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="2465AA8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> In het NPCE werken we samen met de ministeries van BZK, LVVN en I&amp;W.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="21">
-    <w:p w14:paraId="62BC3D38" w14:textId="3D1E2358" w:rsidR="334E116C" w:rsidRDefault="334E116C" w:rsidP="00E95EBA">
+    <w:p w14:paraId="1328BE9D" w14:textId="77777777" w:rsidR="005E4400" w:rsidRPr="00913D3C" w:rsidRDefault="005E4400" w:rsidP="005E4400">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="334E116C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="48B06EA7">
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> nr. 397</w:t>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/2026, 32852, nr. 397</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="22">
-    <w:p w14:paraId="0C1FA8C9" w14:textId="483ECAB3" w:rsidR="00244376" w:rsidRDefault="00244376">
+    <w:p w14:paraId="1D254562" w14:textId="77777777" w:rsidR="005E4400" w:rsidRPr="00913D3C" w:rsidRDefault="005E4400" w:rsidP="005E4400">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>640</w:t>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2026/2027, 29023, nr. 640</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="23">
-    <w:p w14:paraId="5887E290" w14:textId="4BA7A416" w:rsidR="51589951" w:rsidRDefault="51589951" w:rsidP="00F02D80">
+    <w:p w14:paraId="39E38ADB" w14:textId="77777777" w:rsidR="005E4400" w:rsidRPr="00913D3C" w:rsidRDefault="005E4400" w:rsidP="005E4400">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="51589951">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> 29023, nr. 626</w:t>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2026/2027, 29023, nr. 626</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="24">
-    <w:p w14:paraId="1FB46522" w14:textId="7BD9C0B8" w:rsidR="66FEE842" w:rsidRDefault="66FEE842" w:rsidP="66FEE842">
+    <w:p w14:paraId="6952CD9F" w14:textId="77777777" w:rsidR="005E4400" w:rsidRPr="00913D3C" w:rsidRDefault="005E4400" w:rsidP="005E4400">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="66FEE842">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> De Flex-e regeling is een Nederlandse subsidie voor bedrijven en instellingen om hun elektriciteitsverbruik flexibeler te maken en netcongestie te verminderen.</w:t>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Flex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>-e regeling is een Nederlandse subsidie voor bedrijven en instellingen om hun elektriciteitsverbruik flexibeler te maken en netcongestie te verminderen.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="25">
-    <w:p w14:paraId="1A94247C" w14:textId="2FC99F91" w:rsidR="007D0EAF" w:rsidRDefault="007D0EAF">
+    <w:p w14:paraId="28A73357" w14:textId="77777777" w:rsidR="005E4400" w:rsidRPr="00913D3C" w:rsidRDefault="005E4400" w:rsidP="005E4400">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> nr. 1398</w:t>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2024/2025, 32813, nr. 1398</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="26">
-    <w:p w14:paraId="441EBC3E" w14:textId="6B7B7D9D" w:rsidR="00F34EE6" w:rsidRDefault="00F34EE6">
+    <w:p w14:paraId="31695DA2" w14:textId="77777777" w:rsidR="005E4400" w:rsidRPr="00913D3C" w:rsidRDefault="005E4400" w:rsidP="005E4400">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00913D3C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> nr. 854</w:t>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/2026, 30196, nr. 854</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="27">
-    <w:p w14:paraId="22B9D8EA" w14:textId="61BB49D9" w:rsidR="00604649" w:rsidRPr="00776B8C" w:rsidRDefault="00604649">
+    <w:p w14:paraId="3239DF34" w14:textId="2DD2491F" w:rsidR="005E4400" w:rsidRPr="00913D3C" w:rsidRDefault="005E4400" w:rsidP="005E4400">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00913D3C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamerstukken II 2026/2027, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00604649">
-        <w:t>Z08364</w:t>
+      <w:r w:rsidRPr="00913D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>36933, nr. 1</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...102 lines deleted...]
-  <w:p w14:paraId="711B766F" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="4ACC38E0" w14:textId="77777777" w:rsidR="005E4400" w:rsidRPr="005E4400" w:rsidRDefault="005E4400" w:rsidP="005E4400">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...109 lines deleted...]
-  <w:p w14:paraId="402DB6FB" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="00D0609E">
+  <w:p w14:paraId="26F6E17B" w14:textId="77777777" w:rsidR="005E4400" w:rsidRPr="005E4400" w:rsidRDefault="005E4400" w:rsidP="005E4400">
     <w:pPr>
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="34D185D0" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...459 lines deleted...]
-  <w:p w14:paraId="13C4CA19" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E7CEE95" w14:textId="77777777" w:rsidR="005E4400" w:rsidRPr="005E4400" w:rsidRDefault="005E4400" w:rsidP="005E4400">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6B8A19C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -19694,13640 +15147,313 @@
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1096636926">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="896161008">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="859589459">
     <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1549493521">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1302077956">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="213280477">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1800801592">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="922104654">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...13341 lines deleted...]
-    <w:rsid w:val="7FF6B391"/>
+    <w:rsidRoot w:val="005E4400"/>
+    <w:rsid w:val="001A65FD"/>
+    <w:rsid w:val="003D0ED2"/>
+    <w:rsid w:val="005E4400"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00913D3C"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="168C04A3"/>
+  <w14:docId w14:val="72DEAA41"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{AB3137F0-5947-459C-B136-773308AB6750}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -33476,1365 +15602,1723 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="005E4400"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="005E4400"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="005E4400"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="005E4400"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E4400"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E4400"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E4400"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E4400"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005E4400"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="005E4400"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="005E4400"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="005E4400"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="005E4400"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E4400"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E4400"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E4400"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E4400"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E4400"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E4400"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="005E4400"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E4400"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="005E4400"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E4400"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="005E4400"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E4400"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E4400"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E4400"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="005E4400"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E4400"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="005E4400"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="005E4400"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="005E4400"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="005E4400"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="005E4400"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NotaGegeven">
     <w:name w:val="Huisstijl-NotaGegeven"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00EE4C2D"/>
+    <w:rsid w:val="005E4400"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="005E4400"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
+    <w:rsid w:val="005E4400"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstopsomteken">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="004F44C2"/>
+    <w:rsid w:val="005E4400"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="227"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="005E4400"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="005E4400"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NotaKopje">
     <w:name w:val="Huisstijl-NotaKopje"/>
     <w:basedOn w:val="Huisstijl-NotaGegeven"/>
     <w:next w:val="Huisstijl-NotaGegeven"/>
-    <w:rsid w:val="00EE4C2D"/>
+    <w:rsid w:val="005E4400"/>
     <w:pPr>
       <w:spacing w:before="160" w:line="240" w:lineRule="exact"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="005E4400"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
     <w:name w:val="Huisstijl-NAW"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="005E4400"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="005E4400"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl-Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="005E4400"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
     <w:name w:val="Huisstijl-Kopje"/>
     <w:basedOn w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="005E4400"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Voorwaarden">
     <w:name w:val="Huisstijl-Voorwaarden"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="005E4400"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:i/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-KixCode">
     <w:name w:val="Huisstijl-KixCode"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="005E4400"/>
     <w:pPr>
-      <w:spacing w:before="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
+      <w:rFonts w:ascii="KIX Barcode" w:eastAsia="Times New Roman" w:hAnsi="KIX Barcode" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
     <w:name w:val="Huisstijl-Paginanummering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="005E4400"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="GevolgdeHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006A2100"/>
+    <w:rsid w:val="005E4400"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstopsomteken2">
     <w:name w:val="List Bullet 2"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="004F44C2"/>
+    <w:rsid w:val="005E4400"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="15"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="227"/>
         <w:tab w:val="left" w:pos="454"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:ind w:left="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BA1397"/>
+    <w:rsid w:val="005E4400"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C82AFE"/>
+    <w:rsid w:val="005E4400"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C82AFE"/>
+    <w:rsid w:val="005E4400"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ballontekst">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="BallontekstChar"/>
-    <w:rsid w:val="004A163B"/>
+    <w:rsid w:val="005E4400"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BallontekstChar">
     <w:name w:val="Ballontekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ballontekst"/>
-    <w:rsid w:val="004A163B"/>
+    <w:rsid w:val="005E4400"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Standaardinspringing">
     <w:name w:val="Normal Indent"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="005E4400"/>
     <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
       <w:ind w:left="720"/>
     </w:pPr>
-  </w:style>
-[...13 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...19 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-    </w:rPr>
-[...37 lines deleted...]
-      <w:szCs w:val="52"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Nadruk">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
-    <w:rsid w:val="00D1197D"/>
+    <w:rsid w:val="005E4400"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...15 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00940A71"/>
+    <w:rsid w:val="005E4400"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00940A71"/>
+    <w:rsid w:val="005E4400"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00940A71"/>
+    <w:rsid w:val="005E4400"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00940A71"/>
+    <w:rsid w:val="005E4400"/>
   </w:style>
   <w:style w:type="character" w:styleId="Vermelding">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00940A71"/>
+    <w:rsid w:val="005E4400"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revisie">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00940A71"/>
+    <w:rsid w:val="005E4400"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006F382A"/>
+    <w:rsid w:val="005E4400"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentText1">
     <w:name w:val="Comment Text1"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BF52E7"/>
+    <w:rsid w:val="005E4400"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentReference1">
     <w:name w:val="Comment Reference1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BF52E7"/>
+    <w:rsid w:val="005E4400"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentSubject1">
     <w:name w:val="Comment Subject1"/>
     <w:basedOn w:val="CommentText1"/>
     <w:next w:val="CommentText1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BF52E7"/>
+    <w:rsid w:val="005E4400"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="CommentText2"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008A0575"/>
+    <w:rsid w:val="005E4400"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentText2">
     <w:name w:val="Comment Text2"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F979DC"/>
+    <w:rsid w:val="005E4400"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008A0575"/>
+    <w:rsid w:val="005E4400"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:b/>
       <w:bCs/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentSubject2">
     <w:name w:val="Comment Subject2"/>
     <w:basedOn w:val="CommentText2"/>
     <w:next w:val="CommentText2"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F979DC"/>
+    <w:rsid w:val="005E4400"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Eindnoottekst">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Standaard"/>
+    <w:link w:val="EindnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="66FEE842"/>
+    <w:rsid w:val="005E4400"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EindnoottekstChar">
+    <w:name w:val="Eindnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Eindnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E4400"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Eindnootmarkering">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="66FEE842"/>
+    <w:rsid w:val="005E4400"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentReference2">
     <w:name w:val="Comment Reference2"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F979DC"/>
+    <w:rsid w:val="005E4400"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CommentText3">
     <w:name w:val="Comment Text3"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004F1A54"/>
+    <w:rsid w:val="005E4400"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentReference3">
     <w:name w:val="Comment Reference3"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004F1A54"/>
+    <w:rsid w:val="005E4400"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="TekstopmerkingChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005E4400"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
+    <w:name w:val="Tekst opmerking Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Tekstopmerking"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005E4400"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Tekstopmerking"/>
     <w:next w:val="Tekstopmerking"/>
     <w:link w:val="OnderwerpvanopmerkingChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00620E08"/>
+    <w:rsid w:val="005E4400"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
     <w:name w:val="Onderwerp van opmerking Char"/>
     <w:basedOn w:val="TekstopmerkingChar"/>
     <w:link w:val="Onderwerpvanopmerking"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00620E08"/>
+    <w:rsid w:val="005E4400"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...11 lines deleted...]
-    <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Verwijzingopmerking">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="005E4400"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00913D3C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commission.europa.eu/topics/competitiveness/draghi-report_en" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://climate.ec.europa.eu/eu-action/climate-strategies-targets/2040-climate-target_en" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fcommission.europa.eu%2Ftopics%2Fcompetitiveness%2Fdraghi-report_en&amp;data=05%7C02%7Cw.c.s.meltzer%40minezk.nl%7C286480a5cdf34e1fea8d08de85afa516%7C1321633ef6b944e2a44f59b9d264ecb7%7C0%7C0%7C639095186589516147%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=bbt2LR5IIaXeZftoTdmTHE9zhb2nOEe%2FR9gJVeq7vGs%3D&amp;reserved=0" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>20</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>40130</ap:Characters>
+  <ap:Pages>21</ap:Pages>
+  <ap:Words>7336</ap:Words>
+  <ap:Characters>40353</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>334</ap:Lines>
-  <ap:Paragraphs>94</ap:Paragraphs>
+  <ap:Lines>336</ap:Lines>
+  <ap:Paragraphs>95</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>47332</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>47594</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>