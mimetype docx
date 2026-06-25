--- v0 (2026-04-24)
+++ v1 (2026-06-25)
@@ -1,950 +1,690 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
-[...1 lines deleted...]
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00735A9C" w:rsidRDefault="00E1099F" w14:paraId="350A6B52" w14:textId="77777777">
-[...23 lines deleted...]
-    <w:p w:rsidR="00735A9C" w:rsidRDefault="008D30B5" w14:paraId="55BA794B" w14:textId="5DAA3220">
+    <w:p w:rsidRPr="00864B1A" w:rsidR="00864B1A" w:rsidRDefault="001F6B9C" w14:paraId="1BFE2D89" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00864B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>25295</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864B1A" w:rsidR="00864B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00864B1A" w:rsidR="00864B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00864B1A" w:rsidR="00864B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00864B1A" w:rsidR="00864B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Infectieziektenbestrijding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00864B1A" w:rsidR="00864B1A" w:rsidP="004474D9" w:rsidRDefault="00864B1A" w14:paraId="4ACA0E78" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00864B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>2268</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00864B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Justitie en Veiligheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00864B1A" w:rsidR="00864B1A" w:rsidP="001F6B9C" w:rsidRDefault="00864B1A" w14:paraId="110E79F9" w14:textId="7AC48B49">
       <w:pPr>
         <w:ind w:left="3"/>
-      </w:pPr>
-[...78 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00864B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00864B1A" w:rsidR="00864B1A" w:rsidP="001F6B9C" w:rsidRDefault="00864B1A" w14:paraId="3359CA2A" w14:textId="5955BB1B">
+      <w:pPr>
+        <w:ind w:left="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00864B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 24 april 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00864B1A" w:rsidR="001F6B9C" w:rsidP="001F6B9C" w:rsidRDefault="001F6B9C" w14:paraId="6ED4CF93" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00864B1A" w:rsidR="001F6B9C" w:rsidP="001F6B9C" w:rsidRDefault="001F6B9C" w14:paraId="77F6EDDE" w14:textId="4A8F1992">
+      <w:pPr>
+        <w:ind w:left="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00864B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hierbij informeer ik uw Kamer dat ik naar aanleiding van een verzoek op grond van de Wet open overheid (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000A7D61" w:rsidR="0039578A">
-[...3 lines deleted...]
-        <w:t>april</w:t>
+      <w:r w:rsidRPr="00864B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Woo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000A7D61" w:rsidR="0039578A">
-[...39 lines deleted...]
-        <w:t xml:space="preserve">esluit inzake </w:t>
+      <w:r w:rsidRPr="00864B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>) een deelbesluit heb genomen over de openbaarmaking van informatie aangaande en met betrekking tot het kort geding (vonnis 16 februari 2021) over de avondklok en het daaropvolgende spoedappel (arrest 26 februari 2021) welke binnen de Rijksoverheid aanwezig is.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00864B1A" w:rsidR="001F6B9C" w:rsidP="001F6B9C" w:rsidRDefault="001F6B9C" w14:paraId="57106232" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00864B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om zo snel als mogelijk aan het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00E1099F">
+      <w:r w:rsidRPr="00864B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Woo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00E1099F">
-[...95 lines deleted...]
-    <w:p w:rsidR="00735A9C" w:rsidP="004B0970" w:rsidRDefault="00735A9C" w14:paraId="0E11B9EA" w14:textId="2DC74A4F">
+      <w:r w:rsidRPr="00864B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-verzoek hierover tegemoet te komen, is besloten het besluit op dit verzoek in meerdere delen op te splitsen. Dit is het vierde deelbesluit. Het onderhavige deelbesluit heeft betrekking op alle informatie aangaande en met betrekking tot het kort geding (vonnis 16 februari 2021) aangaande de avondklok en het daaropvolgende spoedappel (arrest 26 februari 2021) welke binnen de Rijksoverheid aanwezig is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00864B1A" w:rsidR="001F6B9C" w:rsidP="001F6B9C" w:rsidRDefault="001F6B9C" w14:paraId="2A93FE71" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="238"/>
-        <w:ind w:right="0"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00735A9C" w:rsidRDefault="00E1099F" w14:paraId="5915FB6E" w14:textId="13950116">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00864B1A" w:rsidR="001F6B9C" w:rsidP="001F6B9C" w:rsidRDefault="001F6B9C" w14:paraId="0A950C92" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="503"/>
-        <w:ind w:left="3" w:right="0"/>
-[...17 lines deleted...]
-        <w:t>op</w:t>
+        <w:ind w:left="3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00864B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De (gedeeltelijk) openbaar gemaakte documenten en het vierde deelbesluit zijn te vinden op</w:t>
       </w:r>
       <w:hyperlink w:history="1">
-        <w:r w:rsidRPr="00F85E22" w:rsidR="008D30B5">
+        <w:r w:rsidRPr="00864B1A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t xml:space="preserve"> www.rijksoverheid.nl</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId4">
-        <w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="00864B1A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00864B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00735A9C" w:rsidRDefault="00E1099F" w14:paraId="3B5B985B" w14:textId="77777777">
-[...136 lines deleted...]
-    <w:p w:rsidR="00AA2CEF" w:rsidP="00E1099F" w:rsidRDefault="00AA2CEF" w14:paraId="69740D72" w14:textId="77777777">
+    <w:p w:rsidRPr="00864B1A" w:rsidR="001F6B9C" w:rsidP="00864B1A" w:rsidRDefault="001F6B9C" w14:paraId="130FF683" w14:textId="375BBADB">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00864B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864B1A" w:rsidR="00864B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00864B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Justitie en Veiligheid,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00864B1A" w:rsidR="001F6B9C" w:rsidP="00864B1A" w:rsidRDefault="001F6B9C" w14:paraId="6670BF47" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00864B1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>D.M. van Weel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00864B1A" w:rsidR="001F6B9C" w:rsidP="001F6B9C" w:rsidRDefault="001F6B9C" w14:paraId="0E66EFC5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="5" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="3" w:right="208"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00AA2CEF" w:rsidP="00E1099F" w:rsidRDefault="00AA2CEF" w14:paraId="18B39767" w14:textId="77777777">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00864B1A" w:rsidR="001F6B9C" w:rsidP="001F6B9C" w:rsidRDefault="001F6B9C" w14:paraId="1E091E67" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="5" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="3" w:right="208"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00AA2CEF" w:rsidP="00E1099F" w:rsidRDefault="00AA2CEF" w14:paraId="457D1109" w14:textId="77777777">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00864B1A" w:rsidR="001F6B9C" w:rsidP="001F6B9C" w:rsidRDefault="001F6B9C" w14:paraId="5EE013FB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="5" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="3" w:right="208"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00AA2CEF" w:rsidP="00E1099F" w:rsidRDefault="00AA2CEF" w14:paraId="202E90F7" w14:textId="77777777">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00864B1A" w:rsidR="001F6B9C" w:rsidP="001F6B9C" w:rsidRDefault="001F6B9C" w14:paraId="556B77B9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="5" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="3" w:right="208"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00AA2CEF" w:rsidP="00E1099F" w:rsidRDefault="00AA2CEF" w14:paraId="73EDB9C0" w14:textId="77777777">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00864B1A" w:rsidR="001F6B9C" w:rsidP="001F6B9C" w:rsidRDefault="001F6B9C" w14:paraId="16DCD17F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="5" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="3" w:right="208"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00AA2CEF" w:rsidP="00E1099F" w:rsidRDefault="00AA2CEF" w14:paraId="366AA758" w14:textId="77777777">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00864B1A" w:rsidR="001F6B9C" w:rsidP="001F6B9C" w:rsidRDefault="001F6B9C" w14:paraId="305DAE15" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="5" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="3" w:right="208"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00AA2CEF" w:rsidP="00E1099F" w:rsidRDefault="00AA2CEF" w14:paraId="5E16D35E" w14:textId="77777777">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00864B1A" w:rsidR="001F6B9C" w:rsidP="001F6B9C" w:rsidRDefault="001F6B9C" w14:paraId="14EC3745" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="5" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="3" w:right="208"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00AA2CEF" w:rsidP="00E1099F" w:rsidRDefault="00AA2CEF" w14:paraId="1D755390" w14:textId="77777777">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00864B1A" w:rsidR="001F6B9C" w:rsidP="001F6B9C" w:rsidRDefault="001F6B9C" w14:paraId="45110B29" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="5" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="3" w:right="208"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00AA2CEF" w:rsidP="00E1099F" w:rsidRDefault="00AA2CEF" w14:paraId="3BE3F228" w14:textId="77777777">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00864B1A" w:rsidR="001F6B9C" w:rsidP="001F6B9C" w:rsidRDefault="001F6B9C" w14:paraId="39E60D78" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="5" w:line="266" w:lineRule="auto"/>
         <w:ind w:left="3" w:right="208"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="13"/>
-[...210 lines deleted...]
-    <w:p w:rsidR="00735A9C" w:rsidRDefault="00735A9C" w14:paraId="254C0DF1" w14:textId="643D4961">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00864B1A" w:rsidR="001F6B9C" w:rsidP="001F6B9C" w:rsidRDefault="001F6B9C" w14:paraId="36432AC0" w14:textId="1F704252">
+      <w:pPr>
+        <w:spacing w:after="131"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00864B1A" w:rsidR="001F6B9C" w:rsidP="001F6B9C" w:rsidRDefault="001F6B9C" w14:paraId="49CBDC92" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="273" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-    <w:sectPr w:rsidR="00735A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00864B1A" w:rsidR="001F6B9C" w:rsidP="001F6B9C" w:rsidRDefault="001F6B9C" w14:paraId="2CD99832" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00864B1A" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="32B070C2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00864B1A" w:rsidR="00FE0FA3" w:rsidSect="001F6B9C">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="609" w:bottom="1440" w:left="1588" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:equalWidth="0" w:space="708" w:num="2">
         <w:col w:w="7471" w:space="260"/>
         <w:col w:w="1977"/>
       </w:cols>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="6EB7B376" w14:textId="77777777" w:rsidR="001F6B9C" w:rsidRDefault="001F6B9C" w:rsidP="001F6B9C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1B303DB5" w14:textId="77777777" w:rsidR="001F6B9C" w:rsidRDefault="001F6B9C" w:rsidP="001F6B9C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="24243757" w14:textId="77777777" w:rsidR="001F6B9C" w:rsidRPr="001F6B9C" w:rsidRDefault="001F6B9C" w:rsidP="001F6B9C">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6FEB7C79" w14:textId="77777777" w:rsidR="001F6B9C" w:rsidRPr="001F6B9C" w:rsidRDefault="001F6B9C" w:rsidP="001F6B9C">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3D145676" w14:textId="77777777" w:rsidR="001F6B9C" w:rsidRPr="001F6B9C" w:rsidRDefault="001F6B9C" w:rsidP="001F6B9C">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="08261F14" w14:textId="77777777" w:rsidR="001F6B9C" w:rsidRDefault="001F6B9C" w:rsidP="001F6B9C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="70B86494" w14:textId="77777777" w:rsidR="001F6B9C" w:rsidRDefault="001F6B9C" w:rsidP="001F6B9C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5A74D8DB" w14:textId="77777777" w:rsidR="001F6B9C" w:rsidRPr="001F6B9C" w:rsidRDefault="001F6B9C" w:rsidP="001F6B9C">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="33E32AE0" w14:textId="77777777" w:rsidR="001F6B9C" w:rsidRPr="001F6B9C" w:rsidRDefault="001F6B9C" w:rsidP="001F6B9C">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="518E5BD9" w14:textId="77777777" w:rsidR="001F6B9C" w:rsidRPr="001F6B9C" w:rsidRDefault="001F6B9C" w:rsidP="001F6B9C">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00735A9C"/>
-[...41 lines deleted...]
-    <w:rsid w:val="00FF6B54"/>
+    <w:rsidRoot w:val="001F6B9C"/>
+    <w:rsid w:val="001F6B9C"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="005A024F"/>
+    <w:rsid w:val="00864B1A"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00C77F6E"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1E1151D5"/>
-  <w15:docId w15:val="{EA4DADB5-5F9C-4864-96EC-D24C5880CFA2}"/>
+  <w14:docId w14:val="7BAC8EAA"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E05F541E-918B-464C-8B87-C8963E2FE08A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1291,270 +1031,708 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...6 lines deleted...]
-      <w:sz w:val="18"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="001F6B9C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001F6B9C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001F6B9C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001F6B9C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001F6B9C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001F6B9C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001F6B9C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001F6B9C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001F6B9C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001F6B9C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...7 lines deleted...]
-    <w:name w:val="annotation text"/>
+    <w:rsid w:val="001F6B9C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001F6B9C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001F6B9C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001F6B9C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001F6B9C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001F6B9C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001F6B9C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001F6B9C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
-[...12 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="001F6B9C"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
-[...17 lines deleted...]
-    <w:rsid w:val="008D30B5"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="001F6B9C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="001F6B9C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="001F6B9C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="001F6B9C"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="001F6B9C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="001F6B9C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="001F6B9C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="001F6B9C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="001F6B9C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="001F6B9C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...29 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008D30B5"/>
-[...1 lines deleted...]
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+    <w:rsid w:val="001F6B9C"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="broodtekst">
     <w:name w:val="broodtekst"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="0019140C"/>
+    <w:rsid w:val="001F6B9C"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
-[...4 lines deleted...]
-      <w:color w:val="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001F6B9C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001F6B9C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001F6B9C"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001F6B9C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00864B1A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1562,54 +1740,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -1765,52 +1943,60 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>1</ap:Pages>
-  <ap:Words>218</ap:Words>
-  <ap:Characters>1200</ap:Characters>
+  <ap:Words>189</ap:Words>
+  <ap:Characters>1041</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>10</ap:Lines>
+  <ap:Lines>8</ap:Lines>
   <ap:Paragraphs>2</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>1416</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>1228</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>