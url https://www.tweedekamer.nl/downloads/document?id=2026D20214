--- v0 (2026-04-24)
+++ v1 (2026-06-19)
@@ -1,5493 +1,2107 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="00893772" w:rsidR="0072486C" w:rsidP="007F0737" w:rsidRDefault="007F0737" w14:paraId="59E5FAC1" w14:textId="705726DF">
-[...33 lines deleted...]
-      <w:r w:rsidRPr="00893772" w:rsidR="00F84CBE">
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="00ED42C2" w:rsidRDefault="005272EB" w14:paraId="77EA2E09" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>19637</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED42C2" w:rsidR="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00ED42C2" w:rsidR="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00ED42C2" w:rsidR="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vreemdelingenbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="00ED42C2" w:rsidP="005272EB" w:rsidRDefault="00ED42C2" w14:paraId="66B1A3F7" w14:textId="3D373DBB">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>3556</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Asiel en Migratie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="00ED42C2" w:rsidP="005272EB" w:rsidRDefault="00ED42C2" w14:paraId="7F95A1FD" w14:textId="38539C85">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="00ED42C2" w:rsidP="005272EB" w:rsidRDefault="00ED42C2" w14:paraId="2B4C1667" w14:textId="18079D96">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 24 april 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="752F3931" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="1FFA0907" w14:textId="012EA2FB">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De migratieketen staat onder druk. Dit is onder andere zichtbaar in de opvang. Hiervoor heb ik recentelijk een brief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED42C2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00893772" w:rsidR="00F84CBE">
-[...40 lines deleted...]
-    <w:p w:rsidRPr="00893772" w:rsidR="00495A61" w:rsidP="00E86C7C" w:rsidRDefault="0072486C" w14:paraId="56F3364C" w14:textId="0FC527AC">
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> naar de gemeenten gestuurd om met spoed noodopvanglocaties te realiseren. Naast de acute situatie is het ook van belang om verder vooruit te kijken. Met deze brief wordt uw Kamer geïnformeerd over bijgestelde prognoses binnen het migratiedomein op basis van de kernprognose. Tevens heeft het kabinet een aantal maatregelen afgesproken om meer grip te krijgen op migratie. Deze maatregelen zijn opgenomen in de beleidsbrief, die tegelijkertijd naar uw Kamer is verstuurd. De hier voorliggende brief informeert u aanvullend over de voortgang op een aantal handelingsperspectieven op het gebied van instroom, procedure, opvang, vertrek en uitstroom statushouders. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="563918B9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="67766079" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="20" w:lineRule="atLeast"/>
-        <w:rPr>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="20" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00893772">
-        <w:rPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Kernprognose 2025 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00893772" w:rsidR="0072486C" w:rsidP="00CF72D3" w:rsidRDefault="007F0737" w14:paraId="2B285D2C" w14:textId="3CBA9636">
-[...22 lines deleted...]
-        <w:t xml:space="preserve">heeft als doel, evenals de </w:t>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="435FF80B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit is de eerste keer dat er een Kernprognose wordt gepubliceerd. De Kernprognose heeft als doel, evenals de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00893772" w:rsidR="0072486C">
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Meerjaren</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00893772" w:rsidR="0072486C">
-[...36 lines deleted...]
-        <w:t xml:space="preserve">ernprognose wordt voortgebouwd op vastgestelde cijfers uit MPP 2025 met een bijstelling op voornamelijk elementen van asiel: instroom (waaronder eerste asielinstroom en instroom van </w:t>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Productie Prognose (hierna: MPP), een gedeeld toekomstbeeld te schetsen voor de migratieketen op strategisch niveau. In de Kernprognose wordt er een cijfermatig beeld geschetst van de instroom, doorstroom en uitstroom van onderdelen van de migratieketen. In de Kernprognose wordt voortgebouwd op vastgestelde cijfers uit MPP 2025 met een bijstelling op voornamelijk elementen van asiel: instroom (waaronder eerste asielinstroom en instroom van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00893772" w:rsidR="005D6FDB">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>nareizigers</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00893772" w:rsidR="005D6FDB">
-[...177 lines deleted...]
-      <w:r w:rsidR="002D33D3">
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>), doorstroom, inwilligingspercentages op asiel, uitstroom van statushouders en vertrek. De Kernprognose is daarmee verschillend van de MPP. De MPP ziet naast de prognoses op asiel ook op prognoses voor reguliere migratie. De Kernprognose is een momentopname en wordt periodiek herijkt. Een prognose bevat altijd een mate van onzekerheid. Daarom wordt binnen de Kernprognose en de MPP gewerkt met een bandbreedte in de vorm van vier scenario’s (minimum, mediaan, medio en maximum). De opvangopgave voor gemeenten ten aanzien van de Oekraïense ontheemden is met de Kernprognose niet gewijzigd en een actualisatie hiervan volgt samen met de MPP 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="6043ACD3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de Kernprognose zijn de wet Tweestatusstelsel, de effecten van de mogelijke nieuwe (asiel) instroom Oekraïne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED42C2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="002D33D3">
-[...48 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de werking van het transitiedocument, evenals de effecten van het implementatiewetsvoorstel EU Asiel- en Migratiepact (hierna: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Migratiepact) nog niet meegenomen. Nieuwe ontwikkelingen in de komende maanden worden in de MPP 2026 waar mogelijk opgenomen en uitgewerkt. Ik verwacht uw Kamer na de zomer te kunnen informeren over de uitkomsten hiervan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="1F4A0308" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00893772" w:rsidR="0072486C" w:rsidP="00E86C7C" w:rsidRDefault="0072486C" w14:paraId="1D8AA8F4" w14:textId="6DABD01A">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="7562FE5A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Belangrijkste bijstellingen Kernprognose 2025 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00893772" w:rsidR="00CF428A" w:rsidP="00CF428A" w:rsidRDefault="00CF428A" w14:paraId="7E04DA21" w14:textId="7FB79724">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00893772" w:rsidR="002006AD">
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="71C4C897" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De verwachtingen voor de eerste asielinstroom naar Nederland volgens de Kernprognose zijn in lijn met de voorgaande prognose (MPP 2025). In de Kernprognose wordt in het mediaan scenario uitgegaan van 25.000 eerste asielaanvragen per jaar. Dit is gelijk aan het mediaanscenario in MPP 2025 voor datzelfde jaar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="2550397A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="11B9B119" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de Kernprognose is de bandbreedte van de scenario’s eerste asielaanvragen in 2026 kleiner geworden, namelijk 21.000 (minimumscenario) tot 32.000 (maximumscenario) eerste asielaanvragen voor 2026 (dit was op basis van de MPP 2025 13.000 (minimumscenario) tot 44.000 (maximumscenario)). Voor 2027 bedraagt deze 16.000 (minimumscenario) tot 40.000 (maximumscenario) eerste asielaanvragen (dit was op basis van de MPP 2025 10.000 (minimumscenario) tot 50.000 (maximumscenario)). De bandbreedtes van de Kernprognose zijn smaller ten opzichte van de voorgaande prognose (MPP 2025). Verklaring is dat de onzekerheid over deze twee jaren is afgenomen omdat deze jaren dichterbij gekomen zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="1BCBD344" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="7574A09B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De totale asielinstroom bestaat uit eerste asielaanvragen, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nareizigers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>hervestigers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en herhaalde asielaanvragen. In het mediaanscenario van de Kernprognose bedraagt deze 50.200 asielaanvragen in 2026 en 50.000 voor 2027 (dit was op basis van de MPP 2025 mediaanscenario 51.000 in 2026 en 53.500 in 2027). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="16425066" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="091316B9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In 2025 was er sprake van een trendbreuk ten opzichte van eerdere jaren voor wat betreft het inwilligingspercentage. In de MPP 2025 is het verwachte inwilligingspercentage neerwaarts bijgesteld. Door analyse van de huidige doorstroom en recente ambtsberichten en gewijzigd landenbeleid is de prognose van het inwilligingspercentage op eerste asielaanvragen verder naar beneden bijgesteld. Dit komt mede door de wijzigingen in het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>landgebonden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asielbeleid voor Syrië. In de Kernprognose wordt uitgegaan van een inwilligingspercentage op alle eerste asielaanvragen van gemiddeld 38%. Dit betekent dat naar verwachting minder mensen een inwilliging zullen krijgen op hun eerste asielaanvraag. Het inwilligingspercentage kent een zekere mate van onzekerheid doordat deze van verschillende factoren afhankelijk is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="3C5B7D7E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="1CEA0CCA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De instroom van nareisaanvragen is het afgelopen jaar aanzienlijk gedaald. Op dit moment worden meer nareisaanvragen afgehandeld dan er nieuwe nareisaanvragen instromen. De werkvoorraad (MVV-nareis en 8EVRM nareis) van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">nareisaanvragen zal daardoor naar verwachting in 2026 verder afnemen. De instroom van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nareizigers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vormt een belangrijk deel van de totale asielinstroom. In de prognose is rekening gehouden met een instroom in 2026 van ca. 23.000 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inreizende</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00893772">
-[...60 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00893772">
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>nareizigers</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00893772">
-[...19 lines deleted...]
-    <w:p w:rsidRPr="00893772" w:rsidR="00CF428A" w:rsidP="00CF428A" w:rsidRDefault="00CF428A" w14:paraId="1EC19329" w14:textId="64176DD0">
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in het mediaanscenario.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="59F955D5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...62 lines deleted...]
-    <w:p w:rsidRPr="00893772" w:rsidR="0072486C" w:rsidP="00CF72D3" w:rsidRDefault="0072486C" w14:paraId="642250FA" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="4D5EABE9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00893772" w:rsidR="00CF428A" w:rsidP="00CF428A" w:rsidRDefault="00CF428A" w14:paraId="6D546DB8" w14:textId="0C83B24A">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Volgens het mediaanscenario van de Kernprognose zullen er eind 2026 naar verwachting ca. 82.300 personen verblijven bij het COA. Dit aantal is hoger dan in de voorgaande MPP 2025 (ca. 81.000 personen). Voor eind 2027 is de verwachting ca. 84.100 personen in het mediaanscenario. Dit aantal is juist lager dan in voorgaande MPP 2025 (ca. 87.200 personen). Deze omgekeerde beweging wordt veroorzaakt door een hogere startbezetting op 1 januari 2026 dan eerder de verwachting was, maar een minder sterke groei van deze COA-bezetting in de Kernprognose t.o.v. de voorgaande prognose (MPP 2025). Deze minder sterke groei is mede te verklaren door een lager inwilligingspercentage. In de praktijk stromen statushouders minder snel uit dan niet-statushouders.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="43F5FA30" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...155 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="65B20A1A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t>COA capaciteitsbehoefte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="7A3A7A75" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op basis van de Kernprognose heeft het COA het vorige capaciteitsbesluit herijkt. Deze herijking geeft aan dat er sprake is van een benodigde capaciteit van 90.000 plekken per 1 januari 2027. Dit is een stijging van de vorige capaciteitsbehoefte, waarbij er 88.000 opvangplekken werden verwacht, waarvan 5.600 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>amv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-plekken. Op 1 februari jl. waren er in totaal ca. 77.660 plekken gerealiseerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="3078D3BD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="265FCF9B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals afgesproken in het coalitieakkoord blijft de Spreidingswet voorlopig in stand om te zorgen voor een rechtvaardige verdeling van asielopvang over gemeenten. Wanneer er voldoende vaste en flexibele opvangplekken van het COA zijn, wordt inzet van de spreidingswet overbodig.  Hier zal uitvoering aan worden gegeven in nauw overleg met het COA, provincies en gemeenten. Eind februari 2026 is de capaciteitsraming van de Spreidingswet met een indicatieve verdeling per gemeente gepubliceerd, waarmee de tweede cyclus van de wet is gestart. Deze raming is gebaseerd op het laatste bekende capaciteitsbesluit van het COA en de MPP 2025. Het aantal van 88.000 is het verwachte aantal benodigde opvangplekken voor de huidige wetcyclus (tot 1 februari 2028). Op uiterlijk 30 november aanstaande leveren de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>CdK’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> als voorzitter van de Provinciale Regietafels hun verslag aan bij mij, waarmee zij aangeven hoe invulling zal worden gegeven aan de provinciale opgave. Op basis hiervan neem ik op uiterlijk 31 december 2026 per provincie een verdeelbesluit. Op de wettelijke taak die aan gemeenten is opgelegd met de verdeelbesluiten die reeds zijn genomen in de eerste cyclus van de wet (december 2024) is het interbestuurlijk toezicht van toepassing. Hiertoe zijn gemeenten op 9 april jl. geïnformeerd over op welke trede van de escalatieladder van het interbestuurlijk toezicht zij zich bevinden. Voor gemeenten die nog niet voldoen aan de opgave wordt het traject van het interbestuurlijk toezicht voortgezet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="44AC2DE6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="1C699A10" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Stand van zaken handelingsperspectieven</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="1A48128F" w14:textId="3A6D7442">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Om meer grip te krijgen op migratie heeft dit kabinet een aantal maatregelen opgenomen in het coalitieakkoord (bijlage bij Kamerstuk 36848, nr. 31). Deze worden in de beleidsbrief nader toegelicht. Hieronder wordt de stand van zaken beschreven van een aantal handelingsperspectieven. Zoals eerder aangegeven zijn deze aanvullend op de maatregelen die benoemd staan in de beleidsbrief.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="59FCBB02" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="4F9F2B5E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Inzet in Europa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidDel="00420B89" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="284FA7B7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In Europees verband zet het kabinet zich in voor effectieve implementatie van het Asiel- en Migratiepact (hierna: Pact) in alle lidstaten, versterking van de buitengrenzen, bevordering van terugkeer en het ontwikkelen van strategische migratiepartnerschappen met relevante derde landen, inclusief innovatieve oplossingen zoals de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>terugkeerhub</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Het Pact is een belangrijke stap voor de EU om meer grip te krijgen op migratie, zowel ten aanzien van de instroom als secundaire migratie binnen de EU, door snellere en effectievere asielprocedures, meer screening aan de buitengrens en uitvoering van het bestaande </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>acquis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, waaronder de Dublinregels. Het kabinet zet in dit kader ook in op de implementatie van het Schengen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>acquis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Het is essentieel dat alle lidstaten hun verplichtingen nakomen om dat doel te bereiken en het kabinet roept de Commissie op toezicht te houden op de naleving van de nieuwe regelgeving onder het Pact. Om het terugkeersysteem te vereenvoudigen in Europa acht het kabinet het van belang dat er snel een onderhandelingsakkoord wordt bereikt over het voorstel voor een terugkeerverordening. Een nieuw Europees juridisch kader moet zorgen voor meer mogelijkheden om terugkeer van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>vertrekplichtige</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vreemdelingen te bevorderen. Ook is Nederland samen met een aantal gelijkgezinde lidstaten koploper voor de verdere ontwikkeling van innovatieve oplossingen. Hiervoor zijn het afgelopen jaar in Europees verband belangrijke stappen gezet, waaronder het akkoord op het veilig-derde-land-concept. Ook is Nederland onderdeel van een kopgroep - bestaande verder uit Denemarken, Duitsland, Griekenland, Oostenrijk en de Commissie – over de verkenning van het ontwikkelen van gezamenlijke terugkeerhubs in derde landen. Het kabinet zet zich ervoor in dat deze prioriteiten ook goed verankerd worden in de nieuwe Europese meerjarenbegroting (Meerjarig Financieel Kader). Ten slotte zet het kabinet zich voor de langere termijn in om samen met andere Europese landen draagvlak te vinden voor de modernisering van het internationaal vluchtelingenrecht. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="12E1E6E8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="7F641A6F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Europees Asiel- en Migratiepact</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="3E571174" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 12 juni 2026 treedt het Migratiepact in werking. Alle ketenpartners zetten zich volop in om hiervoor klaar te zijn. De IND krijgt er taken bij: screening en juridische counseling. Ook door andere ketenpartners wordt actief gewerkt aan de voorbereidingen op inwerkingtreding. De Inspectie Justitie en Veiligheid en het College voor de Rechten van de Mens geven invulling aan het toezichtmechanisme dat volgt uit het pact. Uw Kamer wordt met betrekking tot de implementatie van het migratiepact periodiek geïnformeerd in navolging van de motie van de leden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>COA capaciteitsbehoefte</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, waarvan 5.600 </w:t>
+        <w:t xml:space="preserve">Rajkowski en Podt, laatstelijk op 22 april </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00893772" w:rsidR="00B413B6">
-        <w:t>amv</w:t>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>jl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00893772" w:rsidR="00B413B6">
-[...82 lines deleted...]
-        <w:t xml:space="preserve">Deze raming is gebaseerd op het laatste bekende capaciteitsbesluit van het COA en de MPP 2025. Het aantal van 88.000 is het verwachte aantal benodigde opvangplekken voor de huidige wetcyclus (tot 1 februari 2028). Op uiterlijk 30 november aanstaande leveren de </w:t>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Meer informatie met betrekking tot de implementatie van het migratiepact in andere Europese lidstaten zal in de voortgangsrapportage (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">state of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00893772" w:rsidR="00D77470">
-        <w:t>CdK’s</w:t>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>play</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00893772" w:rsidR="00D77470">
-[...35 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van de Europese Commissie bekend worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="2D45762B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="5CD32018" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een belangrijk onderdeel van het Migratiepact is de herbevestiging van de notie dat de lidstaat waar een asielzoeker de Unie is binnengekomen verantwoordelijk is voor behandeling van de aanvraag. Landen als Griekenland en Italië hebben zich gecommitteerd om vanaf het moment dat het Asiel- en migratiepact van toepassing wordt aan hun Dublinverplichtingen te voldoen. De regering verwacht dat vaker dan nu een Dublinprocedure kan worden doorgezet, wat zorgt voor een mogelijke verschuiving van werk binnen de organisaties in de asielketen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="2A8315B5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="01E48432" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor Nederland is een beter functionerend Europees asielsysteem essentieel voor meer grip op migratie aan de EU-buitengrenzen en meer grip op secundaire migratie tussen de lidstaten. Een goede implementatie en werking in alle EU-landen is essentieel. Dit komt de beheersbaarheid van asielmigratie naar Nederland ten goede. Om een beroep te kunnen doen op de goede werking van het pact in andere lidstaten, dient Nederland de werking van het pact zelf ook geborgd te hebben. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="36B0118F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Inzet in Nederland</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="1B9E78EA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De aangenomen Wet Invoering tweestatusstelsel en – vooral – de Uitvoerings- en implementatiewet behorend bij het Pact creëren een efficiëntere en meer gestroomlijnde asielprocedure. Hierin zitten ook de maatregelen vervat waar de uitvoering om had gevraagd en die ook opgenomen waren in de verworpen asielnoodmaatregelenwet. Op het onderdeel afschaffen rechterlijke dwangsommen is reeds een nieuw amendement ingediend door de SGP en JA21 op de wet terugkeer en vreemdelingenbewaring. Aanvullend zal het kabinet begin mei een nota van wijziging, indienen op voornoemde wet, met daarin de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ongewenstverklaring</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Tenslotte komt het kabinet met een nieuw wetsvoorstel voor de strafbaarstelling van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>terugkeerfrustreerders</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op basis van een zorgvuldige procedure, advisering en gesprekken met maatschappelijke organisaties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="29916AF2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="4AC099C2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Grenscontroles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="59D78B21" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sinds 9 december 2024 voert de Koninklijke Marechaussee (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>KMar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>), conform artikel 25 van de Schengengrenscode, binnengrenscontroles uit. Deze maatregel duurt tot en met 8 juni 2026. Op dit moment beraadt het kabinet zich over het al dan niet opnieuw verlengen van deze maatregel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="3D016128" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="78F91225" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Op dit moment wordt gewerkt aan het wijzigen van het juridisch kader voor het reguliere binnengrenstoezicht: het Mobiel Toezicht Veiligheid (MTV). Het MTV zoals het nu is ingericht betreft de controles door de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>KMar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ter bestrijding van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> onrechtmatig verblijf na grensoverschrijding binnen het nationale grondgebied in de grensstreek met België en Duitsland, op (vaar)wegen, op treinen en daarnaast op inkomende intra-Schengen vluchten die Nederland inreizen. De kaders voor het MTV worden verruimd om de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>KMar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in staat te stellen efficiënter, flexibeler en in toenemende mate </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>informatiegestuurd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> het toezicht te kunnen uitvoeren. Hiertoe zet ik in op een wijziging van artikelen 4.17a en 4.17b van het Vreemdelingenbesluit. Deze wijziging wordt momenteel voorbereid. Het streven is dat het nieuwe MTV-kader in juni in werking treedt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="063A14C0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="7D3AAE3D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Belangrijkste ontwikkelingen asielprocedure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="4F3B459B" w14:textId="4081FF95">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De IND kan de nieuwe beslistermijnen en de instroom binnen het migratiepact alleen bijhouden als daarvoor voldoende capaciteit wordt vrijgemaakt die zich daar specifiek op richt. Dat heeft consequenties voor de capaciteit die de IND daarnaast kan inzetten voor de behandeling van de aanvragen die zijn ingediend voor 12 juni. Deze voorraad bedraagt naar verwachting in juni 2026 nog 50.000 aanvragen. Zonder extra maatregelen zou de wachttermijn voor deze aanvragen met meerdere jaren oplopen. Zeker voor de mensen die dat betreft is dat niet acceptabel. Ik zal uw Kamer voor 12 juni as. informeren over een plan van aanpak ten aanzien van het wegwerken van deze asielaanvragen. Daarmee kom ik eveneens tegemoet te komen aan de motie Westerveld/Ceder, waarin uw Kamer oproept tot een realistisch plan van aanpak voor het wegwerken van de achterstanden en het verkorten van de doorlooptijden bij de IND (Kamerstuk 36800 XX, nr. 17).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="2FEA376E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="475D54EC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>BVM Iran</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="628FB308" w14:textId="1BF08E6C">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op 19 maart jl. is Uw Kamer geïnformeerd dat een besluit- en vertrekmoratorium wordt ingesteld voor Iran (Kamerstuk 23432, nr. 668). Dit besluit is op 23 maart gepubliceerd en inwerking getreden op 24 maart. Gedurende het moratorium worden er, uitzonderingen daargelaten, geen besluiten genomen op Iraanse asielaanvragen en worden er geen personen naar Iran teruggestuurd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="3DD416D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="0C7C32C2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Stabiele financiering IND</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="13B4065C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Complementair aan het plan van aanpak voor het wegwerken van de achterstanden en het verkorten van de doorlooptijden bij de IND ontvangt uw Kamer op korte termijn de uitwerking van het advies van de stabiele financiering bij de IND. Vooruitlopend op de definitieve uitwerking van het advies heeft het kabinet 220 miljoen euro toegevoegd aan het budgettaire kader vanaf 2029.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="7C64AEA4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="3D8CC4C3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Belangrijkste ontwikkelingen opvang</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op dit moment is de situatie in de asielopvang kritiek. Ik heb uw Kamer hier recentelijk over geïnformeerd. Samen met het COA en medeoverheden wordt gewerkt aan structurele oplossingen. Het uitvoeren van de Spreidingswet en de stabiele financiering zijn hier een belangrijk onderdeel van. Deze maatregelen zullen echter niet op korte termijn de capaciteitsnood verhelpen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="5C6537FE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="3221EC3B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor de toekomst zet het kabinet in op voldoende en toekomstbestendige opvangcapaciteit. Met de toepassing van de Spreidingswet werkt het kabinet aan het vergroten van het aandeel reguliere, structurele opvanglocaties en het verminderen van de afhankelijkheid van noodopvang. Het kabinet heeft in 2023 ingestemd met het voorstel om het COA stabieler te financieren voor 41.000 plekken. In eerdere stadia waren deze 41.000 plekken niet geborgd in de Rijksbegroting. Met het Coalitieakkoord en de voorjaarsbesluitvorming zijn de financiële middelen om de stabiele financiering bij COA te realiseren ook geregeld. Tevens zijn er middelen vrijgemaakt zodat COA ca. 83.000 opvangplekken meerjarig kan vastleggen. Hiermee kan op termijn toegewerkt worden naar een stabiel opvanglandschap met voldoende opvangplekken, waardoor ook verhuisbewegingen van asielzoekers kunnen worden beperkt. Daarnaast worden de mogelijkheden verkend om deze plekken om te kunnen zetten naar huisvesting (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>omklapbaar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), wanneer dit verantwoord is met het oog op de bezettingsgraad en behoud van een duurzame opvangvoorraad. Verder zet het kabinet erop in dat asielzoekers sneller kunnen meedoen in de samenleving. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="5A706EEB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="265C2542" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Vertrek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Terugkeer Syrië </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="380E206E" w14:textId="18631050">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 10 juni 2025 (Kamerstuk 19637, nr. 3435) is uw Kamer geïnformeerd over de wijzigingen in het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>landgebonden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asielbeleid voor Syrië, naar aanleiding van de val van het Assad-regime. Het algemene beleidsuitgangspunt dat Syriërs een reëel risico lopen op ernstige schade bij terugkeer als gevolg van de ernstige repressie van de zijde van de autoriteiten, kwam daarmee te vervallen.  Het kabinet zet met een pakket aan maatregelen in op een toename van de terugkeer van Syriërs naar het land van herkomst, om zo ook te komen tot een verlaging van de druk op de asielopvang en voorzieningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Momenteel is alleen vrijwillig vertrek naar Syrië mogelijk. Naar mate de sociaaleconomische situatie in Syrië toeneemt, wordt ook verwacht dat het aantal vrijwillige terugkeer naar Syrië stijgt, waarmee de druk op de asielopvang en voorzieningen zal worden verlaagd. Indien ook gedwongen vertrek naar Syrië mogelijk wordt, zal dit zorgen voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>capacitaire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> druk bij de betrokken uitvoeringsorganisaties zowel in het kader van toename van inbewaringstellingen en het organiseren van gedwongen terugkeer. Inmiddels is een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>nieuw ambtsbericht afgerond en is het nieuwe landenbeleid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Syrië op 22 april jl. aan uw Kamer gestuurd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="10FEF26E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00893772" w:rsidR="0072486C" w:rsidP="00844689" w:rsidRDefault="000241A5" w14:paraId="75A125D8" w14:textId="058EE871">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="1FA730F7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Uitstroom statushouders</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="6C0E46C0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Gemeenten zijn gehouden op basis van de wettelijke taakstelling een vastgesteld aantal statushouders te huisvesten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De taakstelling 2026-II is op 1 april vastgesteld op 16.300 te huisvesten statushouders.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="7ABD177A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="433A9A88" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De vastgestelde capaciteitsbehoefte van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nidos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>amv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met verblijfsstatus bedraagt in totaal 2.620 benodigde plekken in de kleinschalige opvang binnen gemeenten voor de periode 1 juli 2026 tot en met 31 december 2026. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="3A472CF2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="57941C13" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals aangekondigd in het coalitieakkoord, gaat het kabinet samen met gemeenten en andere maatschappelijke partners aan de slag met de uitwerking van een convenant. Hierin worden afspraken gemaakt over het snel ontwikkelen van alternatieve huisvesting zoals </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>flexwoningen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en permanente locaties voor tijdelijk verblijf, waar statushouders, Oekraïners en andere woningzoekenden die tijdelijke huisvesting nodig hebben, terechtkunnen. Zo worden alternatieven geboden voor het gebruik van sociale huurwoningen. Daarbij wordt aangesloten bij succesvolle initiatieven in het land die we kunnen opschalen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="6805EEC6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="46A61505" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="broodtekst"/>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het wetsvoorstel voor een verbod op voorrang voor statushouders dat voor lag in de Tweede Kamer wordt ingetrokken. In samenwerking met gemeenten en andere maatschappelijke partners werkt de Minister van Volkshuisvesting en Ruimtelijke Ordening een nieuw, uitvoerbaar wetsvoorstel uit, gericht op verlaging van de druk op de sociale woningvoorraad, alternatieven voor statushouders en voldoende uitstroom uit de asielopvang.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="6C813AA7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="34B410B4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00893772">
-        <w:rPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Stand van zaken handelingsperspectieven</w:t>
-[...272 lines deleted...]
-    <w:p w:rsidRPr="00893772" w:rsidR="0072486C" w:rsidP="00CF72D3" w:rsidRDefault="0072486C" w14:paraId="146F7BE5" w14:textId="77777777">
+        <w:t>Tot slot</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="005272EB" w:rsidRDefault="005272EB" w14:paraId="7AF1A2ED" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Hoewel de asielinstroom lager is dan eerder verwacht, staat de migratieketen nog altijd onder druk. In het coalitieakkoord is zijn maatregelen voorgesteld waarin volgens de lijnen instroomvermindering, voldoende opvangplekken voor de komende jaren, bevordering van terugkeer en doorstroming van statushouders naar gemeenten wordt gewerkt aan meer grip op migratie. De inzet binnen de migratieketen is om het migratievraagstuk duurzaam het hoofd te bieden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="00ED42C2" w:rsidP="00ED42C2" w:rsidRDefault="00ED42C2" w14:paraId="081DCBB4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
-        <w:spacing w:line="20" w:lineRule="atLeast"/>
-[...1148 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId11"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="00ED42C2" w:rsidRDefault="005272EB" w14:paraId="44E102AF" w14:textId="495CCC7E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED42C2" w:rsidR="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Asiel en Migratie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidP="00ED42C2" w:rsidRDefault="00ED42C2" w14:paraId="2839AC42" w14:textId="0FE71371">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">G. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED42C2" w:rsidR="005272EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>van den Brink</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidRPr="00ED42C2" w:rsidR="005272EB" w:rsidSect="005272EB">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FE7F960" w14:textId="77777777" w:rsidR="008D7B03" w:rsidRDefault="008D7B03">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1E277A0C" w14:textId="77777777" w:rsidR="005272EB" w:rsidRDefault="005272EB" w:rsidP="005272EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A1F9ADB" w14:textId="77777777" w:rsidR="008D7B03" w:rsidRDefault="008D7B03">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7194CB4B" w14:textId="77777777" w:rsidR="005272EB" w:rsidRDefault="005272EB" w:rsidP="005272EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...4 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...12 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="784C13E1" w14:textId="77777777" w:rsidR="009D222A" w:rsidRDefault="009D222A">
+  <w:p w14:paraId="653DB55E" w14:textId="77777777" w:rsidR="005272EB" w:rsidRPr="005272EB" w:rsidRDefault="005272EB" w:rsidP="005272EB">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0DBFC699" w14:textId="77777777" w:rsidR="005272EB" w:rsidRPr="005272EB" w:rsidRDefault="005272EB" w:rsidP="005272EB">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="09D55A79" w14:textId="77777777" w:rsidR="005272EB" w:rsidRPr="005272EB" w:rsidRDefault="005272EB" w:rsidP="005272EB">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E991B8D" w14:textId="77777777" w:rsidR="008D7B03" w:rsidRDefault="008D7B03">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4D1932B1" w14:textId="77777777" w:rsidR="005272EB" w:rsidRDefault="005272EB" w:rsidP="005272EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="082A3E68" w14:textId="77777777" w:rsidR="008D7B03" w:rsidRDefault="008D7B03">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4115FB77" w14:textId="77777777" w:rsidR="005272EB" w:rsidRDefault="005272EB" w:rsidP="005272EB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="0AA9310D" w14:textId="6AE861DC" w:rsidR="00F84CBE" w:rsidRPr="00F84CBE" w:rsidRDefault="00F84CBE">
+    <w:p w14:paraId="17D045B8" w14:textId="77777777" w:rsidR="005272EB" w:rsidRPr="00ED42C2" w:rsidRDefault="005272EB" w:rsidP="005272EB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F84CBE">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F84CBE">
-[...25 lines deleted...]
-        <w:t>, nr. 3523</w:t>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 19637, nr. 3523</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="1D3A18C2" w14:textId="65C4F770" w:rsidR="002D33D3" w:rsidRPr="002D33D3" w:rsidRDefault="002D33D3">
+    <w:p w14:paraId="2C0F6841" w14:textId="77777777" w:rsidR="005272EB" w:rsidRPr="00ED42C2" w:rsidRDefault="005272EB" w:rsidP="005272EB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk226622272"/>
-      <w:r w:rsidRPr="002D33D3">
+      <w:r w:rsidRPr="00ED42C2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002D33D3">
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> in juni een besluit genomen</w:t>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Op dit moment vallen Oekraïense ontheemden onder de Richtlijn Tijdelijke Bescherming (RTB). Deze loopt tot en met 4 maart 2027. Dit punt stond op de agenda van de Strategische Comité Immigratie, Grenzen en Asiel d.d. 24 maart 2026. Naar verwachting wordt er tijdens de JBZ raad in juni een besluit genomen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="04B365BF" w14:textId="76640B3A" w:rsidR="002144B2" w:rsidRDefault="002144B2">
+    <w:p w14:paraId="661F593B" w14:textId="77777777" w:rsidR="005272EB" w:rsidRPr="00ED42C2" w:rsidRDefault="005272EB" w:rsidP="005272EB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>Kamerstukken II, 2025-2026, 19637, nr. 3553</w:t>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 19637, nr. 3553</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="7F21D13A" w14:textId="77777777" w:rsidR="0072486C" w:rsidRDefault="0072486C" w:rsidP="0072486C">
+    <w:p w14:paraId="5BAF218C" w14:textId="77777777" w:rsidR="005272EB" w:rsidRPr="00ED42C2" w:rsidRDefault="005272EB" w:rsidP="005272EB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>Kamerstukken II, 2025-2026, 29344, nr. 157</w:t>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 29344, nr. 157</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="74F30D99" w14:textId="2A3CA027" w:rsidR="002144B2" w:rsidRPr="002144B2" w:rsidRDefault="002144B2">
+    <w:p w14:paraId="68A6CE06" w14:textId="77777777" w:rsidR="005272EB" w:rsidRPr="00ED42C2" w:rsidRDefault="005272EB" w:rsidP="005272EB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025-2026, 19637, nr. 3554</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="24229147" w14:textId="77777777" w:rsidR="002A4CE8" w:rsidRPr="00D5617A" w:rsidRDefault="002A4CE8" w:rsidP="002A4CE8">
+    <w:p w14:paraId="623AB809" w14:textId="77777777" w:rsidR="005272EB" w:rsidRPr="00ED42C2" w:rsidRDefault="005272EB" w:rsidP="005272EB">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00086750">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED42C2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00086750">
-[...11 lines deleted...]
-        <w:t>Huisvestingswet 2014.</w:t>
+      <w:r w:rsidRPr="00ED42C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Huisvestingswet 2014.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4C1A26D2" w14:textId="070EE350" w:rsidR="009D222A" w:rsidRDefault="00E23770">
-[...458 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="09984EEC" w14:textId="77777777" w:rsidR="005272EB" w:rsidRPr="005272EB" w:rsidRDefault="005272EB" w:rsidP="005272EB">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3468DD0F" w14:textId="483FACE4" w:rsidR="009D222A" w:rsidRDefault="00E23770">
+  <w:p w14:paraId="4C52FC3C" w14:textId="77777777" w:rsidR="005272EB" w:rsidRPr="005272EB" w:rsidRDefault="005272EB" w:rsidP="005272EB">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1260 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5D2DF288" w14:textId="77777777" w:rsidR="005272EB" w:rsidRPr="005272EB" w:rsidRDefault="005272EB" w:rsidP="005272EB">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="86A0DCE4"/>
-[...931 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A794B95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5EBCD2EC"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
@@ -5532,1335 +2146,149 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...670 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="397627931">
+  <w:num w:numId="1" w16cid:durableId="90011176">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...40 lines deleted...]
-    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009D1D98"/>
-[...481 lines deleted...]
-    <w:rsid w:val="00FE2BA9"/>
+    <w:rsidRoot w:val="005272EB"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="003354D9"/>
+    <w:rsid w:val="005272EB"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E46EFE"/>
+    <w:rsid w:val="00ED42C2"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="40A917EB"/>
+  <w14:docId w14:val="592399CC"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{3977E36D-45A0-4014-92B5-633CA727CA0C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6869,77 +2297,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6964,75 +2392,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -7067,55 +2495,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -7187,1362 +2615,819 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0072486C"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="005272EB"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="005272EB"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005272EB"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005272EB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005272EB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005272EB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005272EB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005272EB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005272EB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Agendapunt"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005272EB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005272EB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005272EB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005272EB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005272EB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005272EB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005272EB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005272EB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005272EB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="005272EB"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...255 lines deleted...]
-    </w:pPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="005272EB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="005272EB"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="005272EB"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="005272EB"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="005272EB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="005272EB"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="005272EB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="005272EB"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="005272EB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="005272EB"/>
+    <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="005272EB"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="005272EB"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...223 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="005272EB"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="005272EB"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="annotation reference"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="005272EB"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005272EB"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="005272EB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009965E7"/>
-[...6 lines deleted...]
-    <w:name w:val="annotation text"/>
+    <w:rsid w:val="005272EB"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="broodtekst">
+    <w:name w:val="broodtekst"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="009965E7"/>
+    <w:link w:val="broodtekstChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="005272EB"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:name w:val="Tekst opmerking Char"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="broodtekstChar">
+    <w:name w:val="broodtekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Tekstopmerking"/>
-[...32 lines deleted...]
-      <w:color w:val="000000"/>
+    <w:link w:val="broodtekst"/>
+    <w:rsid w:val="005272EB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="005272EB"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000B2A63"/>
+    <w:rsid w:val="005272EB"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000B2A63"/>
-[...23 lines deleted...]
-    <w:name w:val="footnote text"/>
+    <w:rsid w:val="005272EB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="VoetnoottekstChar"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006E1C29"/>
+    <w:rsid w:val="005272EB"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    <w:name w:val="Voetnoottekst Char"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:link w:val="Voetnoottekst"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006E1C29"/>
-[...123 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="005272EB"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...365 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -8599,51 +3484,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -8707,65 +3592,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -8786,85 +3671,73 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>7</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>17468</ap:Characters>
+  <ap:Pages>8</ap:Pages>
+  <ap:Words>3218</ap:Words>
+  <ap:Characters>17699</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>145</ap:Lines>
+  <ap:Lines>147</ap:Lines>
   <ap:Paragraphs>41</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>20602</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>20876</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>