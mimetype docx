--- v0 (2026-04-24)
+++ v1 (2026-06-25)
@@ -1,1832 +1,1708 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="008D59EA" w:rsidRDefault="001856D0" w14:paraId="3BA85161" w14:textId="7E2F4AA2">
+    <w:p w:rsidRPr="008957D4" w:rsidR="009A164C" w:rsidP="009A164C" w:rsidRDefault="009A164C" w14:paraId="32FE0D46" w14:textId="77777777">
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008957D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="23"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>34 124</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008957D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="23"/>
-[...2 lines deleted...]
-        <w:t>34124</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="008957D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Beleidsdoorlichting Buitenlandse Handel en Ontwikkelingssamenwerking</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008957D4" w:rsidR="009A164C" w:rsidP="009A164C" w:rsidRDefault="009A164C" w14:paraId="61BE6144" w14:textId="3E80C018">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008957D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nr. 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008957D4" w:rsidR="008957D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008957D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008957D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004A344A" w:rsidR="004A344A">
-        <w:rPr>
+      <w:r w:rsidRPr="008957D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...50 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Lijst van vragen en antwoorden</w:t>
       </w:r>
+      <w:r w:rsidRPr="008957D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="008957D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vastgesteld </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008957D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>24 april 2026</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="008D59EA" w:rsidRDefault="001856D0" w14:paraId="0B9B5A8A" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="008957D4" w:rsidR="009A164C" w:rsidP="009A164C" w:rsidRDefault="009A164C" w14:paraId="5FA65D1F" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008957D4" w:rsidR="009A164C" w:rsidP="009A164C" w:rsidRDefault="009A164C" w14:paraId="51AFEE73" w14:textId="09A92F79">
+      <w:pPr>
+        <w:ind w:left="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008957D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De vaste commissie voor Buitenlandse Handel en Ontwikkelingssamenwerking heeft een aantal vragen voorgelegd aan de minister van Buitenlandse Handel en Ontwikkelingssamenwerking over de brief van 8 januari 2026 inzake de Beleidsreactie Periodieke Rapportage artikel 4 'Vrede, Veiligheid en Duurzame ontwikkeling’ (Kamerstuk 34124, nr. 35).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008957D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>De minister heeft deze vragen beantwoord bij brief van 24 april 2026. Vragen en antwoorden zijn hierna afgedrukt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008957D4" w:rsidR="009A164C" w:rsidP="009A164C" w:rsidRDefault="009A164C" w14:paraId="18B9AD84" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="703" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008957D4" w:rsidR="009A164C" w:rsidP="009A164C" w:rsidRDefault="009A164C" w14:paraId="655B89BE" w14:textId="16BF3DE8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="703" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008957D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De voorzitter van de commissie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008957D4" w:rsidR="009A164C" w:rsidP="009A164C" w:rsidRDefault="009A164C" w14:paraId="03C0214F" w14:textId="0B74AEF2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008957D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008957D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Den Hollander</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008957D4" w:rsidR="009A164C" w:rsidP="009A164C" w:rsidRDefault="009A164C" w14:paraId="7CCA7AA9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008957D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008957D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D59EA" w:rsidRDefault="001856D0" w14:paraId="61ED146E" w14:textId="77777777">
+    <w:p w:rsidRPr="008957D4" w:rsidR="009A164C" w:rsidP="009A164C" w:rsidRDefault="009A164C" w14:paraId="7ED0909D" w14:textId="3B84EC2C">
       <w:pPr>
-        <w:ind w:left="702" w:firstLine="708"/>
-[...1 lines deleted...]
-          <w:i/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Vastgesteld </w:t>
+      <w:r w:rsidRPr="008957D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>(wordt door griffie ingevuld als antwoorden er zijn)</w:t>
+      <w:r w:rsidRPr="008957D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>De griffier van de commissie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D59EA" w:rsidRDefault="001856D0" w14:paraId="5F35B7EB" w14:textId="7417D259">
+    <w:p w:rsidRPr="008957D4" w:rsidR="009A164C" w:rsidP="009A164C" w:rsidRDefault="009A164C" w14:paraId="2248D48B" w14:textId="77777777">
       <w:pPr>
-        <w:ind w:left="1410"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t>De vaste commissie voor</w:t>
+      <w:r w:rsidRPr="008957D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
-      <w:r w:rsidR="00B874FD">
-        <w:t xml:space="preserve"> Buitenlandse Handel en Ontwikkeling</w:t>
+      <w:r w:rsidRPr="008957D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Prenger </w:t>
       </w:r>
-      <w:r w:rsidR="3F1030E4">
-        <w:t>ssamenwerking</w:t>
+    </w:p>
+    <w:p w:rsidRPr="008957D4" w:rsidR="008957D4" w:rsidRDefault="008957D4" w14:paraId="5F0E9590" w14:textId="2470ECC5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008957D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00B874FD">
-[...27 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="008957D4" w:rsidR="009A164C" w:rsidP="009A164C" w:rsidRDefault="008957D4" w14:paraId="1B37F857" w14:textId="6E8AEC8D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008957D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...30 lines deleted...]
-        <w:t>).</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vragen en antwoorden</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B874FD" w:rsidRDefault="00B874FD" w14:paraId="28F9948C" w14:textId="77777777">
+    <w:p w:rsidRPr="008957D4" w:rsidR="008957D4" w:rsidP="009A164C" w:rsidRDefault="008957D4" w14:paraId="02FC44B4" w14:textId="77777777">
       <w:pPr>
-        <w:ind w:left="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008D59EA" w:rsidRDefault="001856D0" w14:paraId="2ADDAB28" w14:textId="2C5467EF">
-[...89 lines deleted...]
-    <w:p w:rsidR="008D59EA" w:rsidRDefault="008D59EA" w14:paraId="15AB5115" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9497" w:type="dxa"/>
+        <w:tblW w:w="7088" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="6521"/>
-        <w:gridCol w:w="850"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008D59EA" w:rsidTr="17EA961E" w14:paraId="153A8A83" w14:textId="77777777">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidRPr="008957D4" w:rsidR="008957D4" w:rsidTr="008957D4" w14:paraId="58CB1131" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008D59EA" w:rsidRDefault="001856D0" w14:paraId="68523CE3" w14:textId="77777777">
+          <w:p w:rsidRPr="008957D4" w:rsidR="008957D4" w:rsidP="00777517" w:rsidRDefault="008957D4" w14:paraId="08A9F5FE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:bookmarkStart w:name="bmkStartTabel" w:id="0"/>
             <w:bookmarkEnd w:id="0"/>
-            <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008D59EA" w:rsidRDefault="001856D0" w14:paraId="35F6BB63" w14:textId="77777777">
-[...1 lines deleted...]
-              <w:t>Vraag</w:t>
+          <w:p w:rsidRPr="008957D4" w:rsidR="008957D4" w:rsidP="00777517" w:rsidRDefault="008957D4" w14:paraId="7B4ECA24" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Welke concrete maatregelen zijn naar aanleiding van de evaluatie voorzien om lokalisering te verbeteren? Hoe gaat u in artikel 4 meer aandacht geven aan het versterken van nationale en lokale overheidsstructuren?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="008957D4" w:rsidR="008957D4" w:rsidP="00777517" w:rsidRDefault="008957D4" w14:paraId="5CFC8FE6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Antwoord</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="008957D4" w:rsidR="008957D4" w:rsidP="00777517" w:rsidRDefault="008957D4" w14:paraId="602961B0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Omdat de beleidsdoorlichting van de IOB een lange periode betrof, namelijk 2015-2022, is in de kabinetsreactie al ingegaan op welke wijze opvolging is gegeven aan de aanbevelingen om lokalisering te verbeteren. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="008957D4" w:rsidR="008957D4" w:rsidP="00777517" w:rsidRDefault="008957D4" w14:paraId="2E9595CC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Zo is in de in 2022 herziene veranderingstheorie voor veiligheid en rechtsorde   lokalisering als voorwaarde gesteld voor het werken in fragiele contexten. Het versterken van lokaal eigenaarschap wordt inmiddels als resultaatgebied aangemerkt bij alle nieuwe activiteiten op dit terrein. In de kabinetsreactie is bijvoorbeeld al gewezen op het subsidiebeleidskader ‘</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Contributing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Peaceful</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Safe </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Societies</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (CPSS)’, dat in 2024 van start is gegaan. In dit kader is lokalisatie als hoofddoel aangemerkt en is bovendien de IOB-aanbeveling om de looptijd van programma’s te verlengen ook overgenomen: de huidige programma’s hebben een looptijd van acht jaar.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="008957D4" w:rsidR="008957D4" w:rsidP="00777517" w:rsidRDefault="008957D4" w14:paraId="3BA08C6D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="008957D4" w:rsidR="008957D4" w:rsidP="00777517" w:rsidRDefault="008957D4" w14:paraId="1937F8DB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lokalisering is ook een structureel onderdeel van het beleid en de dialoog die Nederland voert met humanitaire partners – onder andere gekoppeld aan de internationale verplichtingen met betrekking tot lokalisering onder </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de Grand </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Bargain</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="008957D4" w:rsidR="008957D4" w:rsidP="00777517" w:rsidRDefault="008957D4" w14:paraId="1352B96F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="008957D4" w:rsidR="008957D4" w:rsidP="00777517" w:rsidRDefault="008957D4" w14:paraId="67A0A2ED" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ten slotte is er, mede naar aanleiding van de evaluatie, een interne instructie opgesteld over hoe lokalisering in praktijk kan worden gebracht. Hiermee is ook opvolging gegeven aan de aanbeveling van de OESO-DAC </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Peer Review</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> van 2023.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="008957D4" w:rsidR="008957D4" w:rsidP="00777517" w:rsidRDefault="008957D4" w14:paraId="18974281" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="008957D4" w:rsidR="008957D4" w:rsidP="008957D4" w:rsidRDefault="008957D4" w14:paraId="71B3FAE4" w14:textId="25E0B4BD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Door genoemde maatregelen wordt inmiddels een aantoonbaar groter deel van het budget voor zowel humanitaire hulp als vrede, veiligheid en rechtsorde uitgezet via lokale partners. Ook is er meer budget beschikbaar gesteld voor capaciteitsopbouw van lokale partners op vrede, veiligheid en rechtsorde, waaronder nationale en lokale overheden, bijvoorbeeld via het ontwikkelingsprogramma van de VN, UNDP.</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...24 lines deleted...]
-        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="008957D4" w:rsidRDefault="008957D4" w14:paraId="02E01C55" w14:textId="77777777">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="7088" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="6521"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="008957D4" w:rsidR="008957D4" w:rsidTr="008957D4" w14:paraId="3F59D464" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008D59EA" w:rsidP="00E7153D" w:rsidRDefault="001856D0" w14:paraId="0F4CED5C" w14:textId="77777777">
-[...19 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w:rsidRPr="008957D4" w:rsidR="008957D4" w:rsidP="00777517" w:rsidRDefault="008957D4" w14:paraId="015F610B" w14:textId="38828975">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00920571" w:rsidP="00920571" w:rsidRDefault="00920571" w14:paraId="63C53343" w14:textId="77777777">
-[...32 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008957D4" w:rsidR="008957D4" w:rsidP="00777517" w:rsidRDefault="008957D4" w14:paraId="431A871D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>De directie Internationaal Onderzoek en Beleidsevaluatie (IOB) concludeert dat de humanitair–ontwikkeling–vredes-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nexus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nog onvoldoende beleidsmatig is uitgewerkt. Worden de geschetste belemmeringen herkend?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="008957D4" w:rsidR="008957D4" w:rsidP="00777517" w:rsidRDefault="008957D4" w14:paraId="6BBE2C24" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="008957D4" w:rsidR="008957D4" w:rsidP="00777517" w:rsidRDefault="008957D4" w14:paraId="79B046C1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Antwoord</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00896E58" w:rsidR="00896E58" w:rsidP="00896E58" w:rsidRDefault="00896E58" w14:paraId="578B788E" w14:textId="70C23DE5">
-[...32 lines deleted...]
-              <w:t>Zo is in de in 2022 herziene veranderingstheorie voor veiligheid en rechtsorde   lokalisering als voorwaarde gesteld voor het werken in fragiele contexten. Het versterken van lokaal eigenaarschap wordt inmiddels als resultaatgebied aangemerkt bij alle nieuwe activiteiten op dit terrein. In de kabinetsreactie is bijvoorbeeld al gewezen op het subsidiebeleidskader ‘</w:t>
+          <w:p w:rsidRPr="008957D4" w:rsidR="008957D4" w:rsidP="00777517" w:rsidRDefault="008957D4" w14:paraId="7A9746AE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>De evaluatie identificeert de verkokerde financieringsstromen als een belemmering voor de beleidsmatige uitwerking van de humanitair–ontwikkeling–vredes-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00896E58">
-[...7 lines deleted...]
-              <w:t>Contributing</w:t>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nexus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00896E58">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Een andere uitdaging voor de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00896E58">
-[...7 lines deleted...]
-              <w:t>to</w:t>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nexus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00896E58">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-aanpak is de inherente spanning tussen het waarborgen van de humanitaire principes – menselijkheid, onpartijdigheid, neutraliteit en onafhankelijkheid – en de meer politieke inzet van vredesopbouw activiteiten. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="008957D4" w:rsidR="008957D4" w:rsidP="00777517" w:rsidRDefault="008957D4" w14:paraId="187F890F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="008957D4" w:rsidR="008957D4" w:rsidP="00777517" w:rsidRDefault="008957D4" w14:paraId="6FB9C410" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De geschetste belemmeringen worden herkend en vormen een blijvende uitdaging, zeker in een tijd van afnemende financiële middelen. Tegelijkertijd is er sinds 2021 wel degelijk vooruitgang geboekt. Partnerorganisaties hebben, mede op aanwijzing van Nederland, zogenaamde </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00896E58">
-[...7 lines deleted...]
-              <w:t>Peaceful</w:t>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nexus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00896E58">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> and Safe </w:t>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-strategieën ingericht en binnen de humanitaire hulp wordt voortgang geboekt om – waar mogelijk – aan te sluiten op duurzame ontwikkeling bij de vormgeving van hulpprogramma’s. Denk hierbij aan het geven van geld in plaats van hulp in natura, zodat ook de lokale economie profiteert van de hulp. Ook zijn bijvoorbeeld in het meerjarige subsidieprogramma voor humanitaire ontmijning middelen beschikbaar zijn gesteld voor </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00896E58">
-[...7 lines deleted...]
-              <w:t>Societies</w:t>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nexus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00896E58">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">de Grand </w:t>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-activiteiten, bijvoorbeeld om economische exploitatie van ontmijnd terrein te bevorderen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="008957D4" w:rsidR="008957D4" w:rsidP="00777517" w:rsidRDefault="008957D4" w14:paraId="44A37BD2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="008957D4" w:rsidR="008957D4" w:rsidP="00777517" w:rsidRDefault="008957D4" w14:paraId="4ED1F13E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ten slotte is Nederland ook in OESO-DAC verband actief betrokken bij discussies over de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00896E58">
-[...7 lines deleted...]
-              <w:t>Bargain</w:t>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nexus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00896E58">
-[...130 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-aanpak, met name in relatie tot migratie en de opvang van vluchtelingen. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="008957D4" w:rsidR="008957D4" w:rsidP="00777517" w:rsidRDefault="008957D4" w14:paraId="6720BC13" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00920571" w:rsidTr="17EA961E" w14:paraId="304D77B0" w14:textId="77777777">
+      <w:tr w:rsidRPr="008957D4" w:rsidR="008957D4" w:rsidTr="008957D4" w14:paraId="6D35B2C9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00920571" w:rsidP="00920571" w:rsidRDefault="00920571" w14:paraId="5835F536" w14:textId="50611F7C">
-[...5 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w:rsidRPr="008957D4" w:rsidR="008957D4" w:rsidP="00777517" w:rsidRDefault="008957D4" w14:paraId="7435D3B8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F86219" w:rsidR="00920571" w:rsidP="00896E58" w:rsidRDefault="00920571" w14:paraId="3EE448AE" w14:textId="77777777">
-[...10 lines deleted...]
-              <w:t>De directie Internationaal Onderzoek en Beleidsevaluatie (IOB) concludeert dat de humanitair–ontwikkeling–vredes-</w:t>
+          <w:p w:rsidRPr="008957D4" w:rsidR="008957D4" w:rsidP="00777517" w:rsidRDefault="008957D4" w14:paraId="5008406A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Kunt u toelichten welke maatregelen worden genomen om de interne coherentie binnen uw ministerie te verbeteren, in het bijzonder met betrekking tot de geconstateerde verkokering en thematische financieringsstructuur?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="008957D4" w:rsidR="008957D4" w:rsidP="00777517" w:rsidRDefault="008957D4" w14:paraId="677A2500" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Antwoord</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="008957D4" w:rsidR="008957D4" w:rsidP="008957D4" w:rsidRDefault="008957D4" w14:paraId="614E08DC" w14:textId="32B44CD8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sinds 2025 werkt het ministerie met integrale landensturing, met als uitgangspunt dat er op landenniveau een meer strategische koppeling wordt gemaakt tussen de politieke en diplomatieke inzet van Nederland, en de inzet van ontwikkelingssamenwerking. Het proces rondom het opstellen van, en het werken met de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00920571">
-[...3 lines deleted...]
-              <w:t>nexus</w:t>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Meerjaren</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00920571">
-[...220 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Landen Strategieën is langs deze lijn verder uitgewerkt, juist om fragmentatie tegen te gaan en effectiever beleid te kunnen voeren met teruglopende middelen. Dit draagt bij aan meer gerichte en coherente programmering. Ik zal deze lijn verder door te trekken en hierbij nog meer aandacht te besteden aan afstemming met andere gelijkgestemde landen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00920571" w:rsidTr="17EA961E" w14:paraId="7504299B" w14:textId="77777777">
+      <w:tr w:rsidRPr="008957D4" w:rsidR="008957D4" w:rsidTr="008957D4" w14:paraId="78B73FB2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00920571" w:rsidP="00920571" w:rsidRDefault="00920571" w14:paraId="26F5747B" w14:textId="5B5C1A02">
-[...4 lines deleted...]
-              <w:t>3</w:t>
+          <w:p w:rsidRPr="008957D4" w:rsidR="008957D4" w:rsidP="00777517" w:rsidRDefault="008957D4" w14:paraId="4018B0F2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00920571" w:rsidP="00920571" w:rsidRDefault="00920571" w14:paraId="2C3F4512" w14:textId="77777777">
-[...33 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w:rsidRPr="008957D4" w:rsidR="008957D4" w:rsidP="00777517" w:rsidRDefault="008957D4" w14:paraId="0E490B5C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Welke stappen worden gezet om overlap en duplicatie van projecten en programma’s, zoals geconstateerd in de evaluatie, te verminderen?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="008957D4" w:rsidR="008957D4" w:rsidP="00777517" w:rsidRDefault="008957D4" w14:paraId="3B8999E9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Antwoord</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00896E58" w:rsidR="00896E58" w:rsidP="00896E58" w:rsidRDefault="00896E58" w14:paraId="13E15DB3" w14:textId="2492627A">
-[...69 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidRPr="008957D4" w:rsidR="008957D4" w:rsidP="00777517" w:rsidRDefault="008957D4" w14:paraId="28E241E2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De afgelopen jaren heeft een grondige doorlichting van het portfolio op het terrein van vrede, veiligheid en rechtsorde al geleid tot een afname van het aantal activiteiten. De onder antwoord 3 genoemde integrale landensturing, in combinatie met centraal beheer van activiteiten die meerdere landen beslaan, maakt dat er beter zicht is op het totale portfolio en er meer ruimte is voor strategische sturing. Bij het starten van nieuwe activiteiten wordt in de interne beoordelingssystematiek bovendien expliciet gereflecteerd op de toegevoegde waarde van een activiteit, ook in relatie tot wat andere departementen en donoren doen.   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00920571" w:rsidTr="17EA961E" w14:paraId="10DB9B37" w14:textId="77777777">
+      <w:tr w:rsidRPr="008957D4" w:rsidR="008957D4" w:rsidTr="008957D4" w14:paraId="1B65D0A0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00920571" w:rsidP="00920571" w:rsidRDefault="00920571" w14:paraId="3BBD1F10" w14:textId="1D69CCD9">
-[...4 lines deleted...]
-              <w:t>4</w:t>
+          <w:p w:rsidRPr="008957D4" w:rsidR="008957D4" w:rsidP="00777517" w:rsidRDefault="008957D4" w14:paraId="29138946" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00920571" w:rsidP="00920571" w:rsidRDefault="00920571" w14:paraId="6C96A00A" w14:textId="77777777">
-[...31 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="008957D4" w:rsidR="008957D4" w:rsidP="00777517" w:rsidRDefault="008957D4" w14:paraId="6D8614C6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>De IOB concludeert dat de doelstelling met betrekking tot de 3D benadering maar in beperkte mate wordt gerealiseerd. Op welke wijze gaat het ministerie in toekomstige missies de samenhang en coördinatie tussen diplomatieke, militaire en ontwikkelingsinspanningen versterken, en welke concrete maatregelen worden daarvoor voorzien?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="008957D4" w:rsidR="008957D4" w:rsidP="00777517" w:rsidRDefault="008957D4" w14:paraId="33F95322" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Antwoord</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00F86219" w:rsidR="00896E58" w:rsidP="00F86219" w:rsidRDefault="00A44A2E" w14:paraId="615D771C" w14:textId="275335A2">
-[...234 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="008957D4" w:rsidR="008957D4" w:rsidP="00777517" w:rsidRDefault="008957D4" w14:paraId="7EF71C69" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008957D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De IOB-evaluatie waarin werd gerefereerd aan de 3D-benadering, blikte terug op een ander tijdperk, namelijk die van grootschalige 3D-missies in Afghanistan, Irak en Mali. Het veiligheidslandschap is intussen fundamenteel veranderd. Het kabinet streeft in de praktische inzet van buitenlandpolitieke instrumenten onverminderd samenhang na tussen militaire, diplomatieke en ontwikkelingsinzet en volgt hierbij de principes van de geïntegreerde benadering. Ook ontwikkelingssamenwerking richt zich, vanuit het veiligheidsbelang, nadrukkelijk op stabiliteit in prioriteitsregio’s. Daarin zoeken de ministeries van Buitenlandse Zaken, Defensie en Justitie en Veiligheid naar onderlinge aansluiting, bijvoorbeeld via de wekelijkse interdepartementale Stuurgroep Missies en Operaties. Ook de Kamerbrief ‘Internationale inzet van Nederlandse militairen, civiele experts en politiefunctionarissen 2025 – 2028’ geeft invulling aan deze benadering en is nog steeds leidend. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="008957D4" w:rsidR="008957D4" w:rsidP="00777517" w:rsidRDefault="008957D4" w14:paraId="6909D8E9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008D59EA" w:rsidRDefault="008D59EA" w14:paraId="5CF8ED99" w14:textId="77777777"/>
-[...7 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+    <w:p w:rsidRPr="008957D4" w:rsidR="00FE0FA3" w:rsidP="008957D4" w:rsidRDefault="00FE0FA3" w14:paraId="0BB79DE8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="008957D4" w:rsidR="00FE0FA3" w:rsidSect="009A164C">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D064A68" w14:textId="77777777" w:rsidR="00332D22" w:rsidRDefault="00332D22">
+    <w:p w14:paraId="44F3878D" w14:textId="77777777" w:rsidR="006534A9" w:rsidRDefault="006534A9" w:rsidP="009A164C">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6176B314" w14:textId="77777777" w:rsidR="00332D22" w:rsidRDefault="00332D22">
+    <w:p w14:paraId="2B0D4884" w14:textId="77777777" w:rsidR="006534A9" w:rsidRDefault="006534A9" w:rsidP="009A164C">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...8 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5C06A0E8" w14:textId="77777777" w:rsidR="00F86219" w:rsidRDefault="00F86219">
+  <w:p w14:paraId="33B39002" w14:textId="77777777" w:rsidR="009A164C" w:rsidRPr="009A164C" w:rsidRDefault="009A164C" w:rsidP="009A164C">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="617DDB31" w14:textId="1980FF5E" w:rsidR="008D59EA" w:rsidRDefault="001856D0">
+  <w:p w14:paraId="7D187BFD" w14:textId="77777777" w:rsidR="009A164C" w:rsidRPr="009A164C" w:rsidRDefault="009A164C" w:rsidP="009A164C">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...50 lines deleted...]
-    </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="053E77FF" w14:textId="77777777" w:rsidR="00F86219" w:rsidRDefault="00F86219">
+  <w:p w14:paraId="3E4937DC" w14:textId="77777777" w:rsidR="009A164C" w:rsidRPr="009A164C" w:rsidRDefault="009A164C" w:rsidP="009A164C">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="312F9D30" w14:textId="77777777" w:rsidR="00332D22" w:rsidRDefault="00332D22">
+    <w:p w14:paraId="01F15D4C" w14:textId="77777777" w:rsidR="006534A9" w:rsidRDefault="006534A9" w:rsidP="009A164C">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5360D88F" w14:textId="77777777" w:rsidR="00332D22" w:rsidRDefault="00332D22">
+    <w:p w14:paraId="20B065D1" w14:textId="77777777" w:rsidR="006534A9" w:rsidRDefault="006534A9" w:rsidP="009A164C">
       <w:pPr>
-        <w:spacing w:before="0" w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3FC3A4C4" w14:textId="77777777" w:rsidR="00F86219" w:rsidRDefault="00F86219">
+  <w:p w14:paraId="60686A0F" w14:textId="77777777" w:rsidR="009A164C" w:rsidRPr="009A164C" w:rsidRDefault="009A164C" w:rsidP="009A164C">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="17AB11C7" w14:textId="77777777" w:rsidR="00F86219" w:rsidRDefault="00F86219">
+  <w:p w14:paraId="0C30CFEE" w14:textId="77777777" w:rsidR="009A164C" w:rsidRPr="009A164C" w:rsidRDefault="009A164C" w:rsidP="009A164C">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="12E8F424" w14:textId="77777777" w:rsidR="00F86219" w:rsidRDefault="00F86219">
+  <w:p w14:paraId="1BB29AF1" w14:textId="77777777" w:rsidR="009A164C" w:rsidRPr="009A164C" w:rsidRDefault="009A164C" w:rsidP="009A164C">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="108"/>
   <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A77C3E"/>
-[...41 lines deleted...]
-    <w:rsid w:val="51917986"/>
+    <w:rsidRoot w:val="009A164C"/>
+    <w:rsid w:val="002766C7"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="006534A9"/>
+    <w:rsid w:val="007D510C"/>
+    <w:rsid w:val="008957D4"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="009A164C"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7BE377A0"/>
-  <w15:docId w15:val="{08F61D4D-003D-4E76-A2CC-0A03C12E6CE9}"/>
+  <w14:docId w14:val="7E1BAB85"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{A626D38A-E1E5-4FF3-98DF-F134AC0E33F7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1939,51 +1815,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -2162,573 +2038,967 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B915EC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="009A164C"/>
     <w:pPr>
-      <w:spacing w:before="60" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009A164C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009A164C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009A164C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009A164C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009A164C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009A164C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009A164C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009A164C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009A164C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A164C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A164C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A164C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A164C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A164C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A164C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A164C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A164C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="009A164C"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009A164C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="009A164C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009A164C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="009A164C"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009A164C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009A164C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009A164C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="009A164C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009A164C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009A164C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="009A164C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00B915EC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009A164C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="009A164C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00B915EC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009A164C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>6174</ap:Characters>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>1119</ap:Words>
+  <ap:Characters>6155</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>51</ap:Lines>
   <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>7282</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7260</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F00D1C36B1991134D48ADA6038ED90AFE09</vt:lpwstr>
-[...74 lines deleted...]
-    <vt:lpwstr>False</vt:lpwstr>
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>