--- v0 (2026-04-24)
+++ v1 (2026-06-13)
@@ -1,8170 +1,2361 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...506 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="0085177F" w:rsidR="0085177F" w:rsidP="0085177F" w:rsidRDefault="0046182D" w14:paraId="0A8772AB" w14:textId="0BD1285C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>33846</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085177F" w:rsidR="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van een geactualiseerd stelsel van openbare bibliotheekvoorzieningen (Wet stelsel openbare bibliotheekvoorzieningen)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0085177F" w:rsidR="0085177F" w:rsidP="0085177F" w:rsidRDefault="0085177F" w14:paraId="31FDECF4" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>75</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0085177F" w:rsidR="0085177F" w:rsidP="0046182D" w:rsidRDefault="0085177F" w14:paraId="0EF2D3FC" w14:textId="784D007B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0085177F" w:rsidR="0085177F" w:rsidP="0046182D" w:rsidRDefault="0085177F" w14:paraId="6DB62862" w14:textId="391E1E54">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 24 april 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0085177F" w:rsidR="0046182D" w:rsidP="0046182D" w:rsidRDefault="0046182D" w14:paraId="3BA2D699" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0085177F" w:rsidR="0046182D" w:rsidP="0046182D" w:rsidRDefault="0046182D" w14:paraId="2244F425" w14:textId="27853083">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Openbare bibliotheken zijn van grote maatschappelijke waarde voor de samenleving. De bibliotheek is een plek om te lezen, leren en ontmoeten. Miljoenen mensen, van jong tot oud en met verschillende achtergronden, bezoeken jaarlijks de bibliotheek.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085177F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FA7C14" w:rsidP="00F836C5" w:rsidRDefault="00FA7C14" w14:paraId="7F59166D" w14:textId="77777777">
-[...26 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w:rsidRPr="0085177F" w:rsidR="0046182D" w:rsidP="0046182D" w:rsidRDefault="0046182D" w14:paraId="4A56E577" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0085177F" w:rsidR="0046182D" w:rsidP="0046182D" w:rsidRDefault="0046182D" w14:paraId="02ADDEA6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze brief zend ik u het rapport </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Toegang zonder drempels. Een onderzoek naar gratis en automatisch bibliotheeklidmaatschap</w:t>
       </w:r>
-      <w:r w:rsidR="009B2F05">
-[...67 lines deleted...]
-        <w:t>van de Wet stelsel openbare bibliotheekvoorzieningen (</w:t>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, samen met een beleidsreactie. Daarnaast ga ik in deze brief kort in op de stand van zaken van de wijziging van de Wet stelsel openbare bibliotheekvoorzieningen (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F836C5" w:rsidR="009B2F05">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Wsob</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F836C5" w:rsidR="009B2F05">
-[...17 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0085177F" w:rsidR="0046182D" w:rsidP="0046182D" w:rsidRDefault="0046182D" w14:paraId="634346AB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009B2F05" w:rsidR="001253AE" w:rsidP="001253AE" w:rsidRDefault="009B2F05" w14:paraId="60A250E5" w14:textId="2CB62010">
-[...2 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w:rsidRPr="0085177F" w:rsidR="0046182D" w:rsidP="0046182D" w:rsidRDefault="0046182D" w14:paraId="26FAE917" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Onderzoek naar gratis en automatisch </w:t>
-[...26 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:t>Onderzoek naar gratis en automatisch bibliotheeklidmaatschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0085177F" w:rsidR="0046182D" w:rsidP="0046182D" w:rsidRDefault="0046182D" w14:paraId="02CCCF1B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Onderzoeksbureau </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00EC1FE7">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Andersson</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00EC1FE7">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00EC1FE7">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Elffers</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00EC1FE7">
-[...59 lines deleted...]
-      <w:r w:rsidR="00A253E6">
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Felix (AEF) heeft in opdracht van het ministerie van OCW het automatisch bibliotheeklidmaatschap voor kinderen (0-18 jaar) en het gratis bibliotheeklidmaatschap voor volwassenen (18+) onderzocht.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085177F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="00477F89">
-[...60 lines deleted...]
-    <w:p w:rsidR="00E0479F" w:rsidP="006D726C" w:rsidRDefault="00E0479F" w14:paraId="22F14CA8" w14:textId="77777777">
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zijn deze lidmaatschapsvormen effectieve instrumenten voor het vergroten van het gebruik en bereik van lokale bibliotheken, en wat is nodig voor integratie in de sector? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0085177F" w:rsidR="0046182D" w:rsidP="0046182D" w:rsidRDefault="0046182D" w14:paraId="0631F7AF" w14:textId="77777777">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...45 lines deleted...]
-      <w:r w:rsidRPr="00F75FAB" w:rsidR="006D726C">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0085177F" w:rsidR="0046182D" w:rsidP="0046182D" w:rsidRDefault="0046182D" w14:paraId="45F7A2E2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het onderzoek is uitgevoerd naar aanleiding van de motie van Kamerleden </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Rooderkerk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kisteman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0085177F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="006D726C">
-[...71 lines deleted...]
-      <w:r w:rsidR="00B621BB">
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van 26 november 2024 over automatisch lidmaatschap van kinderen, specifiek bij de geboorteregistratie. Daarnaast komt het onderzoek tegemoet aan Kamervragen uit 2025 over gratis lidmaatschap voor volwassenen van Kamerlid Mohandis.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085177F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidR="006D726C">
-[...71 lines deleted...]
-      <w:r w:rsidRPr="00F75FAB" w:rsidR="00284CF1">
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het onderzoek sluit ook aan bij het bibliotheekconvenant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2024-2027. Hierin spraken overheden en bibliotheekpartijen af het vergroten van het bereik en gebruik van de bibliotheek te onderzoeken, bijvoorbeeld door gratis lidmaatschap.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085177F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00037D4C" w:rsidRDefault="00037D4C" w14:paraId="0C1909FA" w14:textId="77777777">
-[...16 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w:rsidRPr="0085177F" w:rsidR="0046182D" w:rsidP="0046182D" w:rsidRDefault="0046182D" w14:paraId="0983A9EA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Samenvatting onderzoek</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E21CC0" w:rsidP="00F734A4" w:rsidRDefault="00FA7C14" w14:paraId="2A50CE92" w14:textId="2B0E1BAC">
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> beschikbaarheid, kwaliteit en vergelijkbaarheid van (kwantitatieve) data beperkt. Daarnaast vonden de onderzoekers geen voorbeelden van volledig automatisch lidmaatschap. Er is gekeken naar internationale voorbeelden van </w:t>
+    <w:p w:rsidRPr="0085177F" w:rsidR="0046182D" w:rsidP="0046182D" w:rsidRDefault="0046182D" w14:paraId="1B1A291D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het onderzoek is verkennend van aard en gebaseerd op een beperkt aantal casussen. De onderzochte lidmaatschapsvormen zijn veelal recent gestart. Daardoor is de beschikbaarheid, kwaliteit en vergelijkbaarheid van (kwantitatieve) data beperkt. Daarnaast vonden de onderzoekers geen voorbeelden van volledig automatisch lidmaatschap. Er is gekeken naar internationale voorbeelden van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00A428C2">
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>semi-automatisch</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00A428C2">
-[...51 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lidmaatschap voor kinderen, met oudertoestemming. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0085177F" w:rsidR="0046182D" w:rsidP="0046182D" w:rsidRDefault="0046182D" w14:paraId="55A7EC5D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0085177F" w:rsidR="0046182D" w:rsidP="0046182D" w:rsidRDefault="0046182D" w14:paraId="262399C8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op basis van de onderzochte casussen concludeert AEF dat het gratis lidmaatschap leidt tot meer bereik: het aantal jeugd- en volwassen leden van de bibliotheek neemt toe. In potentie geldt dit ook voor het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>semi-automatisch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lidmaatschap voor kinderen. Er zijn echter geen harde conclusies te trekken over effecten op gebruik, zoals het aantal uitleningen, bezoekers en deelname aan activiteiten. Het vergroten van het gebruik is bovendien afhankelijk van “aanvullende keuzes en acties in aanbod, communicatie en inrichting”. Het gratis lidmaatschap is volgens AEF “vooral een voorwaardenscheppend instrument”.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het effect van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>semi-automatisch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lidmaatschap op actief leesgedrag en kansengelijkheid bij kinderen is empirisch beperkt aantoonbaar en stuit op privacy- en wetgevingskwesties en andere drempels.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007F5E31">
-[...111 lines deleted...]
-        <w:t xml:space="preserve"> geldt dit ook voor het </w:t>
+    </w:p>
+    <w:p w:rsidRPr="0085177F" w:rsidR="0046182D" w:rsidP="0046182D" w:rsidRDefault="0046182D" w14:paraId="33BCDC17" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AEF ziet gratis en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="007B495E">
-[...15 lines deleted...]
-        <w:t>automatisch</w:t>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>semi-automatisch</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="007B495E">
-[...420 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lidmaatschap in potentie als kansrijke instrumenten, met de kanttekening dat ze niet vanzelf of hetzelfde effect hebben. De effectiviteit hangt af van inbedding in een bredere aanpak met een duidelijk omschreven doel en een daarbij aansluitende vorm. Bij (brede) invoering moet bovendien rekening gehouden worden met de nodige beleidsmatige, financiële, juridische en operationele randvoorwaarden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0085177F" w:rsidRDefault="0085177F" w14:paraId="5112EAA4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Beleids</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0085177F" w:rsidR="0046182D" w:rsidP="0046182D" w:rsidRDefault="0046182D" w14:paraId="091A1496" w14:textId="369A1B37">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>r</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">eactie </w:t>
-[...5 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Beleidsreactie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0085177F" w:rsidR="0046182D" w:rsidP="0046182D" w:rsidRDefault="0046182D" w14:paraId="489477F6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gratis </w:t>
-[...16 lines deleted...]
-    <w:p w:rsidR="00FE6951" w:rsidP="006C0468" w:rsidRDefault="00FA7C14" w14:paraId="08BA26A5" w14:textId="0C43173D">
+        <w:t>Gratis bibliotheeklidmaatschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0085177F" w:rsidR="0046182D" w:rsidP="0046182D" w:rsidRDefault="0046182D" w14:paraId="02CAFE6C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4962"/>
         </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Gratis lidmaatschap van de bibliotheek voor volwassenen is in verschillende vormen in Nederland aan een opmars bezig. De laatste jaren groeit het aantal lokale initiatieven snel. Inmiddels kunnen volwassen inwoners in meer dan de helft van de gemeenten gratis lid worden van de bibliotheek.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze ontwikkelingen volg ik met interesse, omdat een belangrijk doel van mijn bibliotheekbeleid is dat openbare bibliotheken toegankelijk en bereikbaar zijn voor alle inwoners. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0085177F" w:rsidR="0046182D" w:rsidP="0046182D" w:rsidRDefault="0046182D" w14:paraId="3AB346D9" w14:textId="2F7F7C64">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Uit het onderzoek komt naar voren dat gratis lidmaatschap het bereik van de bibliotheek vergroot. Gratis lidmaatschap kan ook kansen bieden voor bibliotheken om inwoners te bereiken met brede, maatschappelijke dienstverlening naast het uitlenen van materialen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Naast deze bemoedigende bevindingen zie ik echter belangrijke kanttekeningen. Zo blijkt het ingewikkeld de effecten te meten van het invoeren van het gratis lidmaatschap: initieel stijgt het aantal leden, maar het is niet te zeggen of het gratis lidmaatschap ook leidt tot meer gebruik van de bibliotheek, zoals het lenen van boeken of deelname aan activiteiten. De effecten op de langere termijn zijn onduidelijk. Gratis lidmaatschap is geen doel op zich, maar een middel dat – om effectief te zijn – niet geïsoleerd moet worden ingezet, maar in de lokale context ingebed en onderdeel van een bredere aanpak moet zijn. Het is dan ook goed dat de sector zelf met een handreiking komt voor het (deels) verruimen van het gratis lidmaatschap. Hierin komen inspirerende voorbeelden met ervaringen en inzichten voor bibliotheken en gemeenten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0085177F" w:rsidR="0046182D" w:rsidP="0046182D" w:rsidRDefault="0046182D" w14:paraId="613F5D14" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik zie op dit moment onvoldoende bewijs dat een landelijk gratis bibliotheeklidmaatschap leidt tot meer gebruik en een grotere maatschappelijke impact van de bibliotheek. Daarnaast vragen de schaarse middelen om het maken van keuzes. De ervaring met de wetswijziging in 2022 voor gratis jeugdlidmaatschap leert dat gemeenten gecompenseerd moeten worden wanneer het gratis lidmaatschap uitgebreid zou worden in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wsob</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> naar andere leeftijdsgroepen. Hier is geen budget voor. Ik juich lokale initiatieven toe en blijf de ontwikkelingen met interesse volgen. Daarvoor vraag ik aan de Koninklijke Bibliotheek om de verschillende varianten van gratis lidmaatschappen op lokaal niveau te monitoren. Ik zal dit punt meenemen bij de wijziging van de regeling gegevenslevering </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wsob</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0085177F" w:rsidRDefault="0085177F" w14:paraId="2E8535D6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...45 lines deleted...]
-      <w:r w:rsidR="00FE6951">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0085177F" w:rsidR="0046182D" w:rsidP="0046182D" w:rsidRDefault="0046182D" w14:paraId="51BEFCF8" w14:textId="5AF2C53A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ik merk hierbij nog op dat lokale initiatieven voor het gratis lidmaatschap voor volwassenen alleen de fysieke bibliotheek kan betreffen. Voor toegang tot de online bibliotheek moet immers aan een financiële drempelwaarde worden voldaan, zoals vastgelegd in het Convenant e-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>lending</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085177F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...56 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000A2E10">
-[...19 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    </w:p>
+    <w:p w:rsidRPr="0085177F" w:rsidR="0046182D" w:rsidP="0046182D" w:rsidRDefault="0046182D" w14:paraId="1B9CB7B2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tot slot heeft de bibliotheek door de invoering van gratis lidmaatschappen mogelijk geen recht meer op btw-aftrek volgens de Wet op de omzetbelasting 1968. Zonder betaalde – en met btw-belaste - lidmaatschappen kunnen bibliotheken de btw die zij betalen, niet verrekenen met ontvangen btw.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F86DC5">
-[...65 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0085177F" w:rsidR="0046182D" w:rsidP="0046182D" w:rsidRDefault="0046182D" w14:paraId="174FAC8C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Automatisch bibliotheeklidmaatschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0085177F" w:rsidR="0046182D" w:rsidP="0046182D" w:rsidRDefault="0046182D" w14:paraId="6E2083F5" w14:textId="677B1466">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In Nederland zetten bibliotheken al jaren en steeds intensiever in op leesbevordering via onder meer programma’s als </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>BoekStart</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de Bibliotheek op School. Met deze bewezen effectieve programma’s bereiken bibliotheken op dit moment meer dan een miljoen kinderen, onder andere in de kinderopvang en het onderwijs.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>BoekStart</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kunnen ouders bovendien hun baby (gratis) lid maken van de bibliotheek. Ook zetten veel bibliotheken via en naast de Bibliotheek op School samen met scholen in op lidmaatschap van de reguliere openbare bibliotheek, met oudertoestemming. Drempels voor lidmaatschap worden zo verlaagd, al kan het proces voor sommige doelgroepen nog wel verbeterd worden. Ik zie hier een rol voor het bibliotheeknetwerk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0085177F" w:rsidR="0046182D" w:rsidP="0046182D" w:rsidRDefault="0046182D" w14:paraId="109DAF3F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De onderzoekers hebben gekeken naar een beperkt aantal regionale </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>semi-automatische</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voorbeelden in het buitenland. Het onderzoek wijst niet overtuigend uit dat </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>semi-automatisch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lidmaatschap leidt tot meer kansengelijkheid of actiever leesgedrag. Ook andere belemmeringen spelen hierbij een rol.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarnaast zijn deze voorbeelden vanwege onder meer juridische en operationele obstakels niet eenvoudig te vertalen naar de Nederlandse context. Ik zie op basis van de bevindingen uit het onderzoek op dit moment dan ook geen noodzaak hier verder stappen op te zetten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0085177F" w:rsidR="0046182D" w:rsidP="0046182D" w:rsidRDefault="0046182D" w14:paraId="46399185" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het automatische bibliotheeklidmaatschap, zowel vanaf de geboorte als bij schoolgaande leeftijd, is op dit moment in Nederland juridisch niet mogelijk. Er is vooraf toestemming nodig voor registratie van personen. Alleen bij zeer zwaarwegende kwesties, ik denk bijvoorbeeld aan het orgaandonorschap, kan dit anders zijn. Een wettelijke grondslag voor het uitwisselen van gegevens tussen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>bibliotheken</w:t>
-[...332 lines deleted...]
-        <w:t xml:space="preserve">wanneer het gratis lidmaatschap uitgebreid zou worden in de </w:t>
+        <w:t xml:space="preserve">bibliotheken en gemeenten ontbreekt en de administratieve processen van de gemeente zijn niet aan die van externen gekoppeld. Hierdoor is het verstrekken van een automatisch lidmaatschap bij de geboorteregistratie, waartoe de motie van Kamerleden </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002D31C1" w:rsidR="002D31C1">
-        <w:t>Wsob</w:t>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Rooderkerk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002D31C1" w:rsidR="002D31C1">
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> regeling gegevenslevering </w:t>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F1143C" w:rsidR="005556AC">
-        <w:t>Wsob</w:t>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Kisteman</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F1143C" w:rsidR="005556AC">
-[...349 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oproept, uitgesloten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0085177F" w:rsidR="0046182D" w:rsidP="0046182D" w:rsidRDefault="0046182D" w14:paraId="27C87BBD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">Stand van zaken wetswijziging </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0085177F" w:rsidR="0046182D" w:rsidP="0046182D" w:rsidRDefault="0046182D" w14:paraId="513FBB21" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De gewijzigde Wet stelsel openbare bibliotheekvoorzieningen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is op 20 februari jl. bij uw Kamer ingediend, samen met het blanco advies van de Raad van State. Centraal staat de invoering van een zorgplicht voor gemeenten en openbare lichamen, met als doel dat de bibliotheek voor iedereen toegankelijk en bereikbaar is. Hiervoor ontvangen gemeenten (vanuit het gemeentefonds) en openbare lichamen (vanuit het gemeentefonds BES) vanaf 2027 jaarlijks een structurele bijdrage. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0085177F" w:rsidR="0046182D" w:rsidP="0046182D" w:rsidRDefault="0046182D" w14:paraId="73B2B39B" w14:textId="2062F2FD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik hoor veel geluiden dat gemeenten en bibliotheken aan de slag gaan met het opstellen van meerjarenbeleidsplannen – als onderdeel van de zorgplicht. Ik ben verheugd over dit enthousiasme over de aanstaande wetswijziging, tegelijkertijd moet de wetswijziging nog door uw Kamer en de Eerste Kamer behandeld worden. Na publicatie van de wet hebben gemeenten nog een jaar voor het opstellen van hun meerjarenplannen. De volledige zorgplicht plus het toezicht treedt drie jaar na publicatie in werking. Er is voor gemeenten dus voldoende voorbereidingstijd om aan de zorgplicht te voldoen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0085177F" w:rsidR="0046182D" w:rsidP="0046182D" w:rsidRDefault="0046182D" w14:paraId="4E75E033" w14:textId="115221B2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tot slot is naar aanleiding van de gewijzigde </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wsob</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> momenteel een ministeriële regeling in voorbereiding voor de inzet van bibliotheken bij leesbevordering in het onderwijs. U bent op 11 juni 2025 geïnformeerd over de structurele beschikbare middelen vanaf 2027.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De regeling treedt tegelijk met de gewijzigde </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wsob</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in werking. Voor iedere bibliotheekorganisatie is jaarlijks een bedrag beschikbaar waarmee bibliotheken samen met scholen invulling kunnen geven aan de samenwerking. Voor de vormgeving van de regeling wordt vanuit mijn departement gesproken met de bibliotheekpartijen VOB, SPN en de KB en met Stichting Lezen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0085177F" w:rsidR="0046182D" w:rsidP="0046182D" w:rsidRDefault="0046182D" w14:paraId="1B26E723" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0085177F" w:rsidR="0046182D" w:rsidP="0085177F" w:rsidRDefault="0085177F" w14:paraId="40CA19B0" w14:textId="4BB1CFFD">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...13 lines deleted...]
-    <w:p w:rsidR="00037D4C" w:rsidRDefault="00987ECE" w14:paraId="21676A1D" w14:textId="2533999A">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085177F" w:rsidR="0046182D">
+        <w:t>e staatssecretaris van Onderwijs,</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">De gewijzigde </w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Cultuur en Wetenschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0085177F" w:rsidR="0046182D" w:rsidP="0085177F" w:rsidRDefault="0085177F" w14:paraId="4C6A6A2C" w14:textId="02B7CC03">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> is op 20 februari jl. </w:t>
-[...299 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+        <w:t>J.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085177F" w:rsidR="0046182D">
+        <w:t>Z.C.M. Tielen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0085177F" w:rsidR="00FE0FA3" w:rsidP="0085177F" w:rsidRDefault="00FE0FA3" w14:paraId="2977E823" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="0085177F" w:rsidR="00FE0FA3" w:rsidSect="0046182D">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2682" w:right="2818" w:bottom="1077" w:left="1588" w:header="2625" w:footer="289" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="066B6DF7" w14:textId="77777777" w:rsidR="005202CD" w:rsidRDefault="005202CD">
+    <w:p w14:paraId="3FE62A6F" w14:textId="77777777" w:rsidR="0046182D" w:rsidRDefault="0046182D" w:rsidP="0046182D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="626645DD" w14:textId="77777777" w:rsidR="005202CD" w:rsidRDefault="005202CD"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0FF69294" w14:textId="77777777" w:rsidR="005202CD" w:rsidRDefault="005202CD">
+    <w:p w14:paraId="44405F0D" w14:textId="77777777" w:rsidR="0046182D" w:rsidRDefault="0046182D" w:rsidP="0046182D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0161F8A8" w14:textId="77777777" w:rsidR="005202CD" w:rsidRDefault="005202CD"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...33 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0A995BAC" w14:textId="77777777" w:rsidR="007C48B9" w:rsidRDefault="007C48B9">
+  <w:p w14:paraId="4B4BA0F3" w14:textId="77777777" w:rsidR="0046182D" w:rsidRPr="0046182D" w:rsidRDefault="0046182D" w:rsidP="0046182D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="21C8A7E0" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="205E9B43" w14:textId="77777777" w:rsidR="0046182D" w:rsidRPr="0046182D" w:rsidRDefault="0046182D" w:rsidP="0046182D">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...125 lines deleted...]
-  <w:p w14:paraId="24BC4AE5" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00C64E34" w:rsidRDefault="00527BD4" w:rsidP="00D17084">
+  <w:p w14:paraId="6B877E0A" w14:textId="77777777" w:rsidR="0046182D" w:rsidRPr="0046182D" w:rsidRDefault="0046182D" w:rsidP="0046182D">
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="217CC762" w14:textId="77777777" w:rsidR="005202CD" w:rsidRDefault="005202CD">
+    <w:p w14:paraId="7A964EA3" w14:textId="77777777" w:rsidR="0046182D" w:rsidRDefault="0046182D" w:rsidP="0046182D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AF9AEC1" w14:textId="77777777" w:rsidR="005202CD" w:rsidRDefault="005202CD"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="323B2FE4" w14:textId="77777777" w:rsidR="005202CD" w:rsidRDefault="005202CD">
+    <w:p w14:paraId="6D7D08A3" w14:textId="77777777" w:rsidR="0046182D" w:rsidRDefault="0046182D" w:rsidP="0046182D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23A91040" w14:textId="77777777" w:rsidR="005202CD" w:rsidRDefault="005202CD"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="6813C07E" w14:textId="032CC631" w:rsidR="00FA7C14" w:rsidRDefault="00FA7C14" w:rsidP="00FA7C14">
+    <w:p w14:paraId="4EFE8C9B" w14:textId="77777777" w:rsidR="0046182D" w:rsidRPr="0085177F" w:rsidRDefault="0046182D" w:rsidP="0046182D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085177F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> In 2024 werden bibliotheken 59 miljoen keer bezocht, zie </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="00DF3B54" w:rsidRPr="00DF3B54">
+        <w:r w:rsidRPr="0085177F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">Bibliotheekbezoeken | </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00DF3B54" w:rsidRPr="00DF3B54">
+        <w:r w:rsidRPr="0085177F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Bnetwerk</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidR="00DF3B54">
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="754D7154" w14:textId="45D57B2E" w:rsidR="00A253E6" w:rsidRPr="002E5673" w:rsidRDefault="00A253E6" w:rsidP="00986E59">
+    <w:p w14:paraId="1664F373" w14:textId="77777777" w:rsidR="0046182D" w:rsidRPr="0085177F" w:rsidRDefault="0046182D" w:rsidP="0046182D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002E5673">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085177F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002E5673">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bibliotheken zijn wettelijk verplicht tot een gratis lidmaatschap voor kinderen (0-18 jaar), zoals bepaald in </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="002D31C1">
+        <w:r w:rsidRPr="0085177F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Wsob</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidR="00F734A4" w:rsidRPr="002E5673">
-[...57 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, artikel 13, lid 1. Voor de effecten op bereik en gebruik is in het onderzoek ook gekeken naar het gratis lidmaatschap voor kinderen.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="0C080521" w14:textId="5CF65A18" w:rsidR="006D726C" w:rsidRPr="002E5673" w:rsidRDefault="006D726C" w:rsidP="00986E59">
+    <w:p w14:paraId="39DC2DC9" w14:textId="77777777" w:rsidR="0046182D" w:rsidRPr="0085177F" w:rsidRDefault="0046182D" w:rsidP="0046182D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002E5673">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085177F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002E5673">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidR="008A43CB" w:rsidRPr="0000299F">
+        <w:r w:rsidRPr="0085177F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
-            <w:szCs w:val="13"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Kamerstukken II</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00F52C96">
-[...51 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024/25, 28760, nr. 117. De motie wordt via deze brief afgedaan. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="72FA78E5" w14:textId="0C517BC7" w:rsidR="00B621BB" w:rsidRPr="00616D2F" w:rsidRDefault="00B621BB" w:rsidP="00986E59">
+    <w:p w14:paraId="4ED55BE6" w14:textId="77777777" w:rsidR="0046182D" w:rsidRPr="0085177F" w:rsidRDefault="0046182D" w:rsidP="0046182D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:szCs w:val="13"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002E5673">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085177F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="00616D2F" w:rsidRPr="00616D2F">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidR="002D31C1" w:rsidRPr="0000299F">
+        <w:r w:rsidRPr="0085177F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
-            <w:szCs w:val="13"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Aanhangsel Handelingen II</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="008A43CB">
-[...27 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024/25, nr. 2194. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="15A5A012" w14:textId="105086CB" w:rsidR="00284CF1" w:rsidRPr="004A790E" w:rsidRDefault="00284CF1" w:rsidP="00284CF1">
+    <w:p w14:paraId="6A336543" w14:textId="5EB9345E" w:rsidR="0046182D" w:rsidRPr="0085177F" w:rsidRDefault="0046182D" w:rsidP="0046182D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002E5673">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085177F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002E5673">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidR="0000299F" w:rsidRPr="002E75C2">
+        <w:r w:rsidRPr="0085177F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
-            <w:szCs w:val="13"/>
+            <w:sz w:val="20"/>
           </w:rPr>
-          <w:t xml:space="preserve">Vernieuwing </w:t>
+          <w:t>Vernieuwing Bibliotheekconvenant 2024-2027</w:t>
         </w:r>
-        <w:r w:rsidR="001F3F3E" w:rsidRPr="002E75C2">
+      </w:hyperlink>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, 18 oktober 2024, Staatscourant 2024, nr. 33742, Convenanten.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="50C0ABF5" w14:textId="77777777" w:rsidR="0046182D" w:rsidRPr="0085177F" w:rsidRDefault="0046182D" w:rsidP="0046182D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Andersson</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Elffers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Felix, 6 maart 2026, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Toegang zonder drempels. Een onderzoek naar gratis en automatisch bibliotheeklidmaatschap</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, p. 73.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="0A91B012" w14:textId="77777777" w:rsidR="0046182D" w:rsidRPr="0085177F" w:rsidRDefault="0046182D" w:rsidP="0046182D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In het onderzoek worden als drempels genoemd: “bekendheid, fysieke toegankelijkheid en ouderbetrokkenheid”. Idem, p. 74. </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="121C62C1" w14:textId="77777777" w:rsidR="0046182D" w:rsidRPr="0085177F" w:rsidRDefault="0046182D" w:rsidP="0046182D">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mark Deckers, 12 april 2026, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="0085177F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:i/>
-[...219 lines deleted...]
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>“Meer dan 50% van alle bibliotheken kent een gratis lidmaatschap boven 18 jaar.”</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00141263">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="5DDF298C" w14:textId="422C9978" w:rsidR="00437632" w:rsidRDefault="00437632" w:rsidP="00986E59">
+    <w:p w14:paraId="66055323" w14:textId="77777777" w:rsidR="0046182D" w:rsidRPr="0085177F" w:rsidRDefault="0046182D" w:rsidP="0046182D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="002E5673">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085177F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="002E5673">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00BD46AB">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Andersson</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00BD46AB">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00BD46AB">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Elffers</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00BD46AB">
-[...31 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Felix, 6 maart 2026, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="13"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Toegang zonder drempels. Een onderzoek naar gratis en automatisch bibliotheeklidmaatschap</w:t>
       </w:r>
-      <w:r w:rsidR="002E5673" w:rsidRPr="002E5673">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>, p. 73.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="71AB1B1B" w14:textId="69D1EF9C" w:rsidR="00437632" w:rsidRDefault="00437632" w:rsidP="00986E59">
+    <w:p w14:paraId="75535B6D" w14:textId="77777777" w:rsidR="0046182D" w:rsidRPr="0085177F" w:rsidRDefault="0046182D" w:rsidP="0046182D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085177F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="001F3F3E">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Zie </w:t>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zie </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="001F3F3E" w:rsidRPr="008A43CB">
+        <w:r w:rsidRPr="0085177F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Netwerkagenda 2024-2027</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001F3F3E">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, p. 21.  </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="6FB549FE" w14:textId="72EBFD85" w:rsidR="007F5E31" w:rsidRDefault="007F5E31" w:rsidP="00986E59">
+    <w:p w14:paraId="19E74C27" w14:textId="1B7ECF3A" w:rsidR="0046182D" w:rsidRPr="0085177F" w:rsidRDefault="0046182D" w:rsidP="0046182D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085177F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="001F3F3E">
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="002E75C2" w:rsidRPr="008A43CB">
+        <w:r w:rsidRPr="0085177F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Convenant e-</w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="002E75C2" w:rsidRPr="008A43CB">
+        <w:r w:rsidRPr="0085177F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>lending</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidR="002E75C2">
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 24 oktober 2018, Staatscourant 2018, nr. 59302, Convenanten. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="75562EED" w14:textId="77777777" w:rsidR="006A71CB" w:rsidRDefault="006A71CB" w:rsidP="006A71CB">
+    <w:p w14:paraId="596128D7" w14:textId="77777777" w:rsidR="0046182D" w:rsidRPr="0085177F" w:rsidRDefault="0046182D" w:rsidP="0046182D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085177F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Rijnbrink en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>Probiblio</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> hebben in 2022 een </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="008A43CB">
+        <w:r w:rsidRPr="0085177F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>btw-handboek</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> met adviezen aan bibliotheken opgesteld.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
-    <w:p w14:paraId="487AC0CA" w14:textId="77777777" w:rsidR="006A71CB" w:rsidRDefault="006A71CB" w:rsidP="006A71CB">
+    <w:p w14:paraId="7F68B48A" w14:textId="77777777" w:rsidR="0046182D" w:rsidRPr="0085177F" w:rsidRDefault="0046182D" w:rsidP="0046182D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085177F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> In schooljaar 2024-2025 gaat het om 119.000 kindplaatsen (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>BoekStart</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> in de kinderopvang), zie </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="004E5D9E">
+        <w:r w:rsidRPr="0085177F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">(Voor)lezen en leesbevordering voor kinderen van 0 tot 4 jaar | </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="004E5D9E">
+        <w:r w:rsidRPr="0085177F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Bnetwerk</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">. In het primair onderwijs gaat het om 825.000 leerlingen en in het voortgezet onderwijs om 221.000 kinderen, zie </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="00D1461B">
+        <w:r w:rsidRPr="0085177F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve">Lezen en leesbevordering voor kinderen van 4 tot 18 jaar | </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00D1461B">
+        <w:r w:rsidRPr="0085177F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Bnetwerk</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="472E4901" w14:textId="77777777" w:rsidR="006A71CB" w:rsidRDefault="006A71CB" w:rsidP="006A71CB">
+    <w:p w14:paraId="6EE31CAC" w14:textId="77777777" w:rsidR="0046182D" w:rsidRPr="0085177F" w:rsidRDefault="0046182D" w:rsidP="0046182D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085177F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Zie voetnoot 6.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="4299BC05" w14:textId="73A076DE" w:rsidR="001877D2" w:rsidRDefault="001877D2" w:rsidP="004B510F">
+    <w:p w14:paraId="19CFED25" w14:textId="77777777" w:rsidR="0046182D" w:rsidRPr="0085177F" w:rsidRDefault="0046182D" w:rsidP="0046182D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085177F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="0000299F">
-        <w:rPr>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="008A43CB" w:rsidRPr="0000299F">
+        <w:r w:rsidRPr="0085177F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Kamerstukken II</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">26, 36902, nr. 2. </w:t>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025/26, 36902, nr. 2. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="5348521F" w14:textId="3E095033" w:rsidR="00293F81" w:rsidRDefault="00293F81" w:rsidP="004B510F">
+    <w:p w14:paraId="58C96541" w14:textId="4CFAEA44" w:rsidR="0046182D" w:rsidRPr="0085177F" w:rsidRDefault="0046182D" w:rsidP="0046182D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0085177F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidR="008A43CB" w:rsidRPr="0000299F">
+        <w:r w:rsidRPr="0085177F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:i/>
             <w:iCs/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Kamerstukken II</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004B510F" w:rsidRPr="004B510F">
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="0085177F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024/25, 33846, nr. 74. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="52F123AF" w14:textId="77777777" w:rsidR="007C48B9" w:rsidRDefault="007C48B9">
+  <w:p w14:paraId="1E1F2881" w14:textId="77777777" w:rsidR="0046182D" w:rsidRPr="0046182D" w:rsidRDefault="0046182D" w:rsidP="0046182D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...28 lines deleted...]
-  <w:p w14:paraId="679699E0" w14:textId="77777777" w:rsidR="008211EF" w:rsidRPr="008211EF" w:rsidRDefault="008211EF" w:rsidP="008211EF">
+  <w:p w14:paraId="3AFE70D3" w14:textId="77777777" w:rsidR="0046182D" w:rsidRPr="0046182D" w:rsidRDefault="0046182D" w:rsidP="0046182D">
     <w:pPr>
-      <w:rPr>
-[...77 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...199 lines deleted...]
-  <w:p w14:paraId="65941AB6" w14:textId="77777777" w:rsidR="006F273B" w:rsidRPr="00E260F8" w:rsidRDefault="006F273B" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="3BA92EC9" w14:textId="77777777" w:rsidR="0046182D" w:rsidRPr="0046182D" w:rsidRDefault="0046182D" w:rsidP="0046182D">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...17 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1840 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...1259 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="0046182D"/>
+    <w:rsid w:val="00092FB5"/>
+    <w:rsid w:val="001C0151"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="0046182D"/>
+    <w:rsid w:val="0085177F"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="32769"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="36324F36"/>
-  <w15:docId w15:val="{CD50DA3F-F2CD-4065-BFD2-5A1D2DA59988}"/>
+  <w14:docId w14:val="0A33DBB0"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{101C6F7C-9114-466E-9E54-A2B22DD70D26}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...16 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -8313,1341 +2504,1138 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE4C2D"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0046182D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0046182D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0046182D"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="0046182D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0046182D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0046182D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0046182D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0046182D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0046182D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0046182D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0046182D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0046182D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0046182D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0046182D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0046182D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0046182D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0046182D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0046182D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0046182D"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0046182D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0046182D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0046182D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0046182D"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0046182D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0046182D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0046182D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0046182D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0046182D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0046182D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0046182D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="0046182D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0046182D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...30 lines deleted...]
-      <w:szCs w:val="18"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="0046182D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="0046182D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="0046182D"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="0046182D"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    </w:pPr>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="0046182D"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0046182D"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...89 lines deleted...]
-      <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+    <w:rsid w:val="0046182D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...24 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Colofonkop">
     <w:name w:val="Colofonkop"/>
     <w:basedOn w:val="Standaard"/>
     <w:qFormat/>
-    <w:rsid w:val="006C2093"/>
+    <w:rsid w:val="0046182D"/>
     <w:pPr>
       <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="9357" w:y="3068"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:b/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...20 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="004F5D15"/>
-    <w:rPr>
+    <w:rsid w:val="0046182D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...273 lines deleted...]
-    <w:rsid w:val="00BF518F"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="001253AE"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="0046182D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001253AE"/>
+    <w:rsid w:val="0046182D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
-[...4 lines deleted...]
-    <w:uiPriority w:val="34"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="001253AE"/>
+    <w:rsid w:val="0085177F"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="720"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...99 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/stcrt-2018-59302.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/brieven_regering/detail?id=2025D27094&amp;did=2025D27094" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/moties/detail?id=2024Z19465&amp;did=2024D46234" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheeknetwerk.nl/sites/default/files/documents/Netwerkagenda.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/wetsvoorstellen/detail?cfg=wetsvoorsteldetails&amp;qry=wetsvoorstel%3A36902" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0035878/2022-07-01/0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheeknetwerk.nl/artikel/bibliotheekbezoeken" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.markdeckers.net/2026/04/meer-dan-50-van-alle-bibliotheken-kent.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheeknetwerk.nl/publicaties/dienstverlening-voor-jeugd-2024-2025/lezen-en-leesbevordering-voor-kinderen-van-4-tot-18-jaar" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zoek.officielebekendmakingen.nl/stcrt-2024-33742.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bibliotheeknetwerk.nl/publicaties/dienstverlening-voor-jeugd-2024-2025/voorlezen-en-leesbevordering-voor-kinderen-van-0-tot-4-jaar" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/kamervragen/detail?id=2025Z06261&amp;did=2025D21418" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijnbrink.nl/wp-content/uploads/2022/04/BTW_Handboek_2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>5</ap:Pages>
-  <ap:Words>1612</ap:Words>
-[...1 lines deleted...]
-  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:Words>1593</ap:Words>
+  <ap:Characters>8766</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>73</ap:Lines>
   <ap:Paragraphs>20</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>10460</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>10339</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-04-24T11:26:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-[...72 lines deleted...]
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>