--- v0 (2026-04-24)
+++ v1 (2026-06-25)
@@ -1,4514 +1,2013 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="002D075B" w:rsidRDefault="002D075B" w14:paraId="60B2DA8F" w14:textId="16D68677"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0086319D">
+    <w:p w:rsidRPr="00091ACB" w:rsidR="00091ACB" w:rsidRDefault="00C45E62" w14:paraId="15FDF21E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>19637</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00091ACB" w:rsidR="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00091ACB" w:rsidR="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00091ACB" w:rsidR="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vreemdelingenbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00091ACB" w:rsidR="00091ACB" w:rsidP="001B0661" w:rsidRDefault="00091ACB" w14:paraId="24587FC2" w14:textId="5A4FE5C4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>3555</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Asiel en Migratie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00091ACB" w:rsidR="00091ACB" w:rsidP="001B0661" w:rsidRDefault="00091ACB" w14:paraId="024E7407" w14:textId="04639686">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00091ACB" w:rsidR="00091ACB" w:rsidP="001B0661" w:rsidRDefault="00091ACB" w14:paraId="36D3901C" w14:textId="7E7C1B66">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 24 april 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00091ACB" w:rsidR="00C45E62" w:rsidP="001B0661" w:rsidRDefault="00C45E62" w14:paraId="22BA7290" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="001B0661" w:rsidRDefault="001B0661" w14:paraId="35C320D5" w14:textId="2C35B055">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>In mei 2025 heeft de Inspectie Justitie en Veiligheid (Inspectie) een bezoek gebracht aan de handhaving- en toezichtlocatie (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0086319D">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>htl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0086319D">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">) in Hoogeveen. De </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0086319D">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>htl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0086319D">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> is een opvangmodaliteit van het Centraal Orgaan opvang asielzoekers (COA) voor asielzoekers met ernstig </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0086319D">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>overlastgevend</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0086319D">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> gedrag. In 2022 en 2023 heeft de Inspectie eerder onderzoek gedaan naar de leefomstandigheden en de veiligheid op de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0086319D">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>htl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0086319D">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0086319D">
-        <w:rPr>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="0086319D">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Tijdens het bezoek in 2025 is in het bijzonder ook aandacht besteed aan de opvolging van de eerdere aanbevelingen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0086319D" w:rsidR="0086319D" w:rsidP="0086319D" w:rsidRDefault="0086319D" w14:paraId="6DBDCC26" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0086319D">
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="001B0661" w:rsidRDefault="001B0661" w14:paraId="19CF4EE4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="001B0661" w:rsidRDefault="001B0661" w14:paraId="41124D8E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Op 20 april 2026 heeft de Inspectie de brief gepubliceerd over haar onderzoek naar de leefomstandigheden en de veiligheid op de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0086319D">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>htl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0086319D">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> naar aanleiding van haar bezoek in 2025. In deze brief zal ik reageren op de conclusie en aanbevelingen uit deze brief.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0086319D" w:rsidR="0086319D" w:rsidP="0086319D" w:rsidRDefault="0086319D" w14:paraId="32838FE4" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="001B0661" w:rsidRDefault="001B0661" w14:paraId="76361A6C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="001B0661" w:rsidRDefault="001B0661" w14:paraId="14A09946" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086319D">
-        <w:rPr>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>HTL</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0086319D" w:rsidR="0086319D" w:rsidP="0086319D" w:rsidRDefault="0086319D" w14:paraId="5A164261" w14:textId="39D1A71E">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="0086319D">
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="001B0661" w:rsidRDefault="001B0661" w14:paraId="7024C59A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nederland zet in op fatsoenlijke opvang van mensen die bescherming zoeken. Het is evenzeer onze verantwoordelijkheid om overlast en onveiligheid in en rond de opvanglocaties tegen te gaan. Voor een beperkte groep bewoners die door ernstig </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>overlastgevend</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0086319D">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> of gevaarlijk gedrag niet op reguliere opvanglocaties te handhaven is, is de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0086319D">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>htl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0086319D">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> noodzakelijk. De </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0086319D">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>htl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0086319D">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> kent een sober en strikt regime met verstrekkingen in natura, aanvullende toezichtmaatregelen en een vrijheidsbeperkende maatregel op grond van artikel 56, eerste lid, van de Vreemdelingenwet 2000. De rechtspraak heeft herhaaldelijk bevestigd dat deze maatregel, hoewel zwaar, proportioneel is en binnen de kaders van de wet past. De </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0086319D">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>htl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0086319D">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> is geen detentie: bewoners kunnen de opvang verlaten wanneer zij daarvan afzien. De </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0086319D">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>htl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0086319D">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> blijft daarmee een essentieel instrument om de veiligheid van bewoners en medewerkers op reguliere locaties en in de omgeving te borgen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0086319D" w:rsidR="0086319D" w:rsidP="0086319D" w:rsidRDefault="0086319D" w14:paraId="22FD7402" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0086319D">
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="001B0661" w:rsidRDefault="001B0661" w14:paraId="4DBDA778" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="001B0661" w:rsidRDefault="001B0661" w14:paraId="7FCE909D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">De Inspectie constateert verbeteringen ten opzichte van haar eerdere onderzoek naar de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0086319D">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>htl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0086319D">
-[...12 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in persoonsgerichte begeleiding, de invulling van het dagprogramma, de bewustwording van bevoegdheden bij medewerkers, de verduidelijking van de taken en bevoegdheden van de boa’s en de inrichting van een onafhankelijke </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>klachtadviescommissie. Tegelijkertijd uit de Inspectie ook haar zorgen op een aantal punten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="001B0661" w:rsidRDefault="001B0661" w14:paraId="2F3A5DCE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>Begeleiding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="001B0661" w:rsidRDefault="001B0661" w14:paraId="6D2D73F6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Inspectie constateert dat er verschillende verbetermaatregelen zijn genomen rondom de begeleiding van bewoners in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>htl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, maar dat het voor bewoners onduidelijk is hoe hun gedrag wordt beoordeeld en hoe dit gevolgen heeft voor het op- en afschalen van vrijheden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="001B0661" w:rsidRDefault="001B0661" w14:paraId="03C69EB1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na het bezoek van de Inspectie is het COA gestart met een faseringsysteem op de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>htl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Het doel van dit faseringsysteem is het effectief belonen van positieve gedragsverandering. Dit systeem biedt een objectiever toetsingskader op basis van de stoplicht-methodiek voor zowel de COA-medewerker als de bewoner. Ook kan op basis van dit systeem de bewoner duidelijk geïnformeerd worden over de eventuele op- en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>afschaling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van vrijheden. De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>htl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> blijft dit systeem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>doorontwikkelen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, waarbij de aanbevelingen van de Inspectie zullen worden meegenomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="001B0661" w:rsidRDefault="001B0661" w14:paraId="75C2A0F9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="001B0661" w:rsidRDefault="001B0661" w14:paraId="46A664E5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Inspectie schetst dat de begeleidingsvraag van bewoners met complexe psychische of verslavingsproblematiek verder reikt dan de wettelijke opvangtaak van het COA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="001B0661" w:rsidRDefault="001B0661" w14:paraId="78798984" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Inspectie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>JenV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beveelt aan om meer en gedifferentieerde specialistische plekken te realiseren voor vreemdelingen met psychiatrische problematiek, zodat zij tijdig passende opvang en begeleiding krijgen en niet in reguliere COA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>locaties hoeven te verblijven; daarnaast adviseert de Inspectie om binnen dit aanbod specifiek plekken voor alleenstaande minderjarige vreemdelingen (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>amv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) te creëren en, in samenwerking met COA, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nidos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en VWS, de noodzakelijke randvoorwaarden te borgen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="001B0661" w:rsidRDefault="001B0661" w14:paraId="699D9578" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De tijdige toegang tot specialistische en beveiligde plekken voor asielzoekers met psychiatrische problematiek is van groot belang. Voor bewoners zelf en ook in het kader van de leefbaarheid en veiligheid op COA-locaties, inclusief de veiligheid van personeel, medebewoners en omwonenden. Hierin speelt Veldzicht momenteel een belangrijke rol. Zoals bekend zijn we bezig met een intensief traject samen met de Nederlandse GGZ, DJI en COA om de beveiligde zorg voor de COA doelgroep op een andere plek dan Veldzicht te organiseren. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hiertoe vinden gesprekken plaats met een alternatieve zorgaanbieder. Uitgangspunt is dat de continuering van zorg voor de COA-bewoners op de juiste plek gewaarborgd blijft. Daartoe wordt gemonitord of COA-bewoners die beveiligde psychiatrische zorg nodig hebben een passende plek krijgen binnen de geestelijke gezondheidszorg. In samenspraak met de staatssecretaris van J&amp;V is besloten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>de overgangsperiode van opname van de COA-doelgroep in CTP Veldzicht te verlengen tot 1 januari 2027. Dat is nodig omdat passende (beveiligde) ggz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">plekken schaars zijn, aanvullende samenwerkingsafspraken met zorgaanbieders tijd vragen en we tegelijk werken aan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>betere triage en versnelde door</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve"> en uitstroom uit Veldzicht. Ik verwijs hierbij graag naar de recente Kamerbrief.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="001B0661" w:rsidRDefault="001B0661" w14:paraId="5D7C1AFF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="001B0661" w:rsidRDefault="001B0661" w14:paraId="7D2492E2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De problematiek inzake bewoners met (psychische) zorg en veiligheidsbehoefte reikt echter verder dan voornoemde inzet van Veldzicht of het vinden van een alternatief. Denk in dat kader aan een veel bredere groep van bewoners die vanwege soms ernstige psychische problematiek extra geestelijke gezondheidszorg nodig heeft, maar waarbij plaatsing in een gesloten instelling als Veldzicht of vergelijkbaar te zwaar is. Ik zal de aanbeveling van de Inspectie onder de aandacht van VWS brengen en het gesprek tussen VWS en COA hierover faciliteren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="001B0661" w:rsidRDefault="001B0661" w14:paraId="7F23D7AB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="001B0661" w:rsidRDefault="001B0661" w14:paraId="1D15A6CC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086319D">
-        <w:rPr>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0086319D">
+        <w:t>Dagprogramma en dagbesteding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="001B0661" w:rsidRDefault="001B0661" w14:paraId="62AC9455" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Inspectie ziet verbetering ten opzichte van haar laatste bezoek voor wat betreft het dagprogramma op de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>htl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0086319D">
-[...198 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, maar vindt het programmatisch aanbod beperkt en te afhankelijk van eigen initiatief van bewoners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="001B0661" w:rsidRDefault="001B0661" w14:paraId="11C371E0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het COA is blij met de constatering van de Inspectie dat de inzet op de HTL verbeterd is. Op de HTL biedt het COA een aantal activiteiten met een verplicht karakter, waaronder trainingen en begeleidingsmomenten. Daarnaast worden enkele vrijblijvende onderdelen aangeboden gericht op het vergroten van de zelfstandigheid van bewoners zoals zelfwerkzaamheid. Er wordt gezocht naar een goede balans tussen verplichte activiteiten enerzijds en vrijblijvende activiteiten anderzijds, waarbij er een afhankelijkheid bestaat van de motivatie van bewoners. Hierbij houden we de aanbevelingen van de Inspectie in ogenschouw.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="001B0661" w:rsidRDefault="001B0661" w14:paraId="11F44E8F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="001B0661" w:rsidRDefault="001B0661" w14:paraId="64766F8E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086319D">
-        <w:rPr>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t>Klachtadviescommissie en toegang</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="001B0661" w:rsidRDefault="001B0661" w14:paraId="2EA28FDA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 19 juli 2024 is de nieuwe klachtenregeling van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>htl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gepubliceerd. De huidige werkwijze is in lijn met de klachtenregeling en de wettelijke verplichtingen bij klachtenbehandeling. De Inspectie constateert tegelijkertijd dat de toegang van bewoners tot de klachtadviescommissie beter moet. Ook stelt de Inspectie dat de samenwerking tussen de klachtadviescommissie en het COA kan verbeteren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="001B0661" w:rsidRDefault="001B0661" w14:paraId="2D755BF0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De toegang tot de klachtenadviescommissie is sinds het bezoek van de Inspectie in mei 2025 verbeterd. Zo kunnen bewoners hun klachten delen via de mail met de klachtadviescommissie. Hierover worden zij zowel schriftelijk als mondeling geïnformeerd. Daarnaast zijn de contactgegevens van de klachtadviescommissie beschikbaar in de digitale omgeving voor bewoners. Verder is het COA in gesprek met de klachtadviescommissie om te verkennen welke mogelijkheden er zijn voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Dagprogramma en dagbesteding</w:t>
-[...23 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">het organiseren van een spreekuur op locatie voor bewoners, evenals periodieke fysieke evaluatiemoment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="001B0661" w:rsidRDefault="001B0661" w14:paraId="0A54D371" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="001B0661" w:rsidRDefault="001B0661" w14:paraId="734053F0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086319D">
-        <w:rPr>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Klachtadviescommissie en toegang</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0086319D">
+        <w:t>Toepassing dwang en geweld</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="001B0661" w:rsidRDefault="001B0661" w14:paraId="05E11FBE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sinds de signalering door de Inspectie in 2023 is de wettelijke basis voor de inzet van geweld, geweldsmiddelen en fouilleren door DV&amp;O</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">boa’s in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>htl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0086319D">
-[...17 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> via ministeriële regeling vastgelegd. De melding aan de (h)OvJ is verbeterd, waardoor de direct toezichthouder effectiever toetst op proportionaliteit, subsidiariteit en rechtmatigheid. Er worden gesprekken gevoerd tussen DV&amp;O en het verantwoordelijke beleidsdepartement over het verder verbeteren van het handelingsperspectief van de boa’s. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="001B0661" w:rsidRDefault="001B0661" w14:paraId="288B71C0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="001B0661" w:rsidRDefault="001B0661" w14:paraId="08978F4C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Voor COA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>medewerkers ziet de Inspectie bij het bezoek in 2025 een duidelijke verbetering ten opzichte van 2022 in het bewust omgaan met wettelijke (on)mogelijkheden. Er is blijvende aandacht vanuit het COA voor de proportionele verdediging. Elk incident wordt op locatie geëvalueerd, waarbij bevindingen worden vastgelegd ten behoeve van een continue doorontwikkeling op het handelen tijdens incidenten. Indien er sprake is van geweldstoepassing door een COA-medewerker tijdens een noodweer-situatie, wordt achteraf de proportionaliteit van het handelen beoordeeld door het COA en wordt als dit aan de orde is, via bestaande meldstructuren binnen de keten en aan Inspectie gemeld. Ook wordt nazorg geboden aan de betrokkenen bij het incident.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="001B0661" w:rsidRDefault="001B0661" w14:paraId="39610118" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="001B0661" w:rsidRDefault="001B0661" w14:paraId="5973CF2F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086319D">
-        <w:rPr>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Toepassing dwang en geweld</w:t>
-[...11 lines deleted...]
-      <w:r>
+        <w:t>Maatregelen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="001B0661" w:rsidRDefault="001B0661" w14:paraId="4AE01344" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Indien een bewoner op de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>htl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...16 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor overlast zorgt kan COA een maatregel conform het Maatregelenbeleid COA opleggen. In tegenstelling tot bij een verblijf op reguliere locaties, is voor bewoners van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>htl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die een ROV</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4,6 of hoger maatregel opgelegd krijgen een time-out plek op een andere locatie niet aan de orde. Daarom is voor bewoners van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>htl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de ROV-kamer ingericht op locatie. De ROV-kamer is een sober ingerichte kamer in een afzonderlijk deel van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>htl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> waar bewoners geen vrije toegang hebben tot het algemene gedeelte van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>htl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en niet mogen deelnemen aan het dagprogramma. Ten aanzien van de ROV-kamer signaleert de Inspectie onduidelijkheid over de maximale verblijfsduur en over toegang tot voorzieningen. Bewoners worden bij het opleggen van deze maatregel geïnformeerd over het verblijf in de ROV-kamer middels een besluit. Hierin is onder andere beschreven tot welke faciliteiten de bewoner toegang heeft en onder welke voorwaarden. Het COA heeft het Maatregelenbeleid COA onlangs geactualiseerd. Daarin is onder meer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">verduidelijkt dat de duur van een verblijf op de ROV-kamer gelijk is aan de duur van een time-out op reguliere locaties. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="001B0661" w:rsidRDefault="001B0661" w14:paraId="115005B3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="001B0661" w:rsidRDefault="001B0661" w14:paraId="45F77061" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het uiterste geval voorziet het maatregelenbeleid van het COA in de maatregel ROV-11: het permanent ontzeggen van opvang. De Inspectie wijst op de spanning met het arrest </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Haqbin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bij het permanent ontzeggen van opvang. Deze maatregel is een ultimum remedium. Vooraf wordt aantoonbaar in elk individueel geval afgewogen of alternatieven (strafrecht, bestuursrecht, zorgmachtiging) passend en beschikbaar zijn. Vanuit zijn wettelijke plicht om zorg te dragen voor een veilige werkomgeving en de verantwoordelijkheid van goed werkgeverschap komt het in incidentele gevallen voor dat het COA geen andere mogelijkheid ziet dan een bewoner de toegang tot de opvang te ontzeggen. Het blijft in die gevallen de verantwoordelijkheid van de Staat om ervoor te zorgen dat deze persoon toegang heeft tot de meest elementaire behoeften zoals bepaald in het arrest </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Haqbin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Ook als de persoon niet langer bij het COA verblijft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="001B0661" w:rsidRDefault="001B0661" w14:paraId="409F1699" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="001B0661" w:rsidRDefault="001B0661" w14:paraId="3232D1DC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0086319D">
-        <w:rPr>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Maatregelen</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00EE7959">
+        <w:t>Alleenstaande minderjarige vreemdelingen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="001B0661" w:rsidRDefault="001B0661" w14:paraId="62A9BC70" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Amv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van minimaal 16 jaar oud kunnen bij gebrek aan alternatieve opvang en/of begeleidingsmogelijkheden met hoge uitzondering op de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>htl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EE7959">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00EE7959">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> worden geplaatst. Begin 2025 hebben het COA en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nidos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> besloten alle </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>amv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uit de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>htl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EE7959">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00EE7959">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te plaatsen en tijdelijk geen nieuwe </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>amv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op de HTL te plaatsen. Deze plaatsingstop is nog steeds van kracht. De Inspectie constateert dat plaatsing van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>amv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van 16 jaar en ouder op de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>htl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EE7959">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00EE7959">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> terecht is stilgezet. De huidige </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>htl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00EE7959">
-[...149 lines deleted...]
-      <w:r w:rsidRPr="000F7318" w:rsidR="000F7318">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:noBreakHyphen/>
         <w:t xml:space="preserve">setting schaart </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000F7318" w:rsidR="000F7318">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>amv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000F7318" w:rsidR="000F7318">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> veelal onder het volwassenenregime, wat op gespannen voet staat met artikel 3 IVRK (het belang van het kind voorop). In de praktijk zijn </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000F7318" w:rsidR="000F7318">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>htl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000F7318" w:rsidR="000F7318">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:noBreakHyphen/>
         <w:t xml:space="preserve">medewerkers niet specifiek opgeleid in de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000F7318" w:rsidR="000F7318">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>amv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000F7318" w:rsidR="000F7318">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:noBreakHyphen/>
         <w:t xml:space="preserve">methodiek en ontbreken aanwijzingen voor </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000F7318" w:rsidR="000F7318">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>amv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000F7318" w:rsidR="000F7318">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:noBreakHyphen/>
         <w:t xml:space="preserve">gerichte opvang en begeleiding. Ook is er geen aangepast dagprogramma en is toegang tot onderwijs in verband met het tijdelijke verblijf beperkt, terwijl minderjarigen daarop recht hebben. Voorts delen </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000F7318" w:rsidR="000F7318">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>amv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000F7318" w:rsidR="000F7318">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> in een vrijheidsbeperkende setting grotendeels voorzieningen met volwassen bewoners, wat risico’s geeft voor veiligheid en welzijn en als onwenselijk wordt gezien. Zowel COA</w:t>
       </w:r>
-      <w:r w:rsidRPr="000F7318" w:rsidR="000F7318">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:noBreakHyphen/>
         <w:t xml:space="preserve"> als </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000F7318" w:rsidR="000F7318">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Nidos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000F7318" w:rsidR="000F7318">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:noBreakHyphen/>
         <w:t xml:space="preserve">medewerkers achten plaatsing van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000F7318" w:rsidR="000F7318">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>amv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000F7318" w:rsidR="000F7318">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> op de HTL in de huidige vorm onwenselijk. De Inspectie concludeert dat het belang van de minderjarige nu onvoldoende is geborgd op de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000F7318" w:rsidR="000F7318">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>htl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000F7318" w:rsidR="000F7318">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0086319D" w:rsidP="000F7318" w:rsidRDefault="000F7318" w14:paraId="55A694FF" w14:textId="4455A46A">
-      <w:r w:rsidRPr="000F7318">
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="001B0661" w:rsidRDefault="001B0661" w14:paraId="24AEF486" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Het COA en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000F7318">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Nidos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000F7318">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> werken er in gezamenlijkheid aan om een duurzaam, goed en veilig werk-, woon-en begeleidingsklimaat te bewerkstelligen voor </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000F7318">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>amv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000F7318">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">. Zij verkennen de mogelijkheden om deze doelgroep passende opvang te bieden waarbij aan de waarborgen zoals gesteld door de Inspectie voldaan kan worden. Tegelijkertijd wordt de urgentie en dringende behoefte aan opvangplekken voor </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000F7318">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>amv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000F7318">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> met grensoverschrijdend gedrag gevoeld.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0086319D" w:rsidR="000F7318" w:rsidP="000F7318" w:rsidRDefault="000F7318" w14:paraId="6BF3D520" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0086319D">
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="001B0661" w:rsidRDefault="001B0661" w14:paraId="66E7785E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="001B0661" w:rsidRDefault="001B0661" w14:paraId="5901971F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Slotbeschouwing</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0086319D" w:rsidR="0086319D" w:rsidP="0086319D" w:rsidRDefault="0086319D" w14:paraId="3A61A3BD" w14:textId="77777777">
-      <w:r w:rsidRPr="0086319D">
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="001B0661" w:rsidRDefault="001B0661" w14:paraId="2D0F6C76" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">De medewerkers op de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0086319D">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>htl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0086319D">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> werken dagelijks in een complexe en soms onvoorspelbare omgeving. Ik spreek mijn waardering voor hun inzet uit. De bevindingen en aanbevelingen van de Inspectie helpen ons om de balans tussen beheersing, begeleiding en rechtsstatelijke waarborgen verder te versterken. Met (het uitwerken van) bovengenoemde maatregelen verbeteren wij de leefomstandigheden en veiligheid op de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0086319D">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>htl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0086319D">
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>, versterken wij de toerusting van medewerkers en borgen wij de rechtspositie van bewoners.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA6895" w:rsidRDefault="00EA6895" w14:paraId="0835D40E" w14:textId="77777777"/>
-[...15 lines deleted...]
-    <w:sectPr w:rsidR="00EA6895">
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="001B0661" w:rsidRDefault="001B0661" w14:paraId="43C0A96F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="001B0661" w:rsidRDefault="001B0661" w14:paraId="5130D480" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="00091ACB" w:rsidRDefault="001B0661" w14:paraId="59550FC9" w14:textId="7F2FB203">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidR="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inister van Asiel en Migratie, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00091ACB" w:rsidR="001B0661" w:rsidP="00091ACB" w:rsidRDefault="00091ACB" w14:paraId="02B00AFD" w14:textId="1DA4303E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00091ACB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00091ACB" w:rsidR="001B0661">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van den Brink</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00091ACB" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="36A247A1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00091ACB" w:rsidR="00FE0FA3" w:rsidSect="001B0661">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="088D2DBD" w14:textId="77777777" w:rsidR="00DC5FA0" w:rsidRDefault="00DC5FA0">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="73037B3F" w14:textId="77777777" w:rsidR="001B0661" w:rsidRDefault="001B0661" w:rsidP="001B0661">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13BDB597" w14:textId="77777777" w:rsidR="00DC5FA0" w:rsidRDefault="00DC5FA0">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6C84D8B8" w14:textId="77777777" w:rsidR="001B0661" w:rsidRDefault="001B0661" w:rsidP="001B0661">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...10 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="696C4324" w14:textId="77777777" w:rsidR="0075323F" w:rsidRDefault="0075323F">
+  <w:p w14:paraId="746C9C32" w14:textId="77777777" w:rsidR="00C45E62" w:rsidRPr="001B0661" w:rsidRDefault="00C45E62" w:rsidP="001B0661">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="46F64923" w14:textId="77777777" w:rsidR="002D075B" w:rsidRDefault="002D075B">
+  <w:p w14:paraId="78FB0695" w14:textId="77777777" w:rsidR="00C45E62" w:rsidRPr="001B0661" w:rsidRDefault="00C45E62" w:rsidP="001B0661">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="588192C3" w14:textId="77777777" w:rsidR="0075323F" w:rsidRDefault="0075323F">
+  <w:p w14:paraId="55EA9278" w14:textId="77777777" w:rsidR="00C45E62" w:rsidRPr="001B0661" w:rsidRDefault="00C45E62" w:rsidP="001B0661">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4BE4A05D" w14:textId="77777777" w:rsidR="00DC5FA0" w:rsidRDefault="00DC5FA0">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1BD0E71F" w14:textId="77777777" w:rsidR="001B0661" w:rsidRDefault="001B0661" w:rsidP="001B0661">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D9119B9" w14:textId="77777777" w:rsidR="00DC5FA0" w:rsidRDefault="00DC5FA0">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="72CAE524" w14:textId="77777777" w:rsidR="001B0661" w:rsidRDefault="001B0661" w:rsidP="001B0661">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="5AE0A479" w14:textId="77777777" w:rsidR="0086319D" w:rsidRPr="000F7318" w:rsidRDefault="0086319D" w:rsidP="0086319D">
+    <w:p w14:paraId="5164CD5A" w14:textId="77777777" w:rsidR="001B0661" w:rsidRPr="000F7318" w:rsidRDefault="001B0661" w:rsidP="001B0661">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F7318">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000F7318">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie in dit verband Kamerstuk 19 637, nr. 2995 en Kamerstuk 19637, nr. 3090</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="1206798C" w14:textId="77777777" w:rsidR="002648FF" w:rsidRPr="000F7318" w:rsidRDefault="002648FF" w:rsidP="002648FF">
+    <w:p w14:paraId="2326DC33" w14:textId="133DCC5A" w:rsidR="001B0661" w:rsidRPr="000F7318" w:rsidRDefault="001B0661" w:rsidP="001B0661">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F7318">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000F7318">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Zie in dat verband Kamerstuk 24587 nr. 1092.</w:t>
+        <w:t xml:space="preserve"> Zie in dat verband Kamerstuk 24587</w:t>
+      </w:r>
+      <w:r w:rsidR="00C45E62">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7318">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nr. 1092.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="36BDFED2" w14:textId="77777777" w:rsidR="009E70D6" w:rsidRPr="000F7318" w:rsidRDefault="009E70D6" w:rsidP="009E70D6">
+    <w:p w14:paraId="24DA5696" w14:textId="77777777" w:rsidR="001B0661" w:rsidRPr="000F7318" w:rsidRDefault="001B0661" w:rsidP="001B0661">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F7318">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000F7318">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000F7318">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Rov</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000F7318">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> is de afkorting voor reglement onthouding verstrekkingen.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="67E9F3DC" w14:textId="77777777" w:rsidR="0075323F" w:rsidRDefault="0075323F">
+  <w:p w14:paraId="6CC2CFEE" w14:textId="77777777" w:rsidR="00C45E62" w:rsidRPr="001B0661" w:rsidRDefault="00C45E62" w:rsidP="001B0661">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="71866DFF" w14:textId="77777777" w:rsidR="002D075B" w:rsidRDefault="0075323F">
-[...426 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="5D6D395D" w14:textId="77777777" w:rsidR="00C45E62" w:rsidRPr="001B0661" w:rsidRDefault="00C45E62" w:rsidP="001B0661">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2194CD41" w14:textId="77777777" w:rsidR="002D075B" w:rsidRDefault="0075323F">
+  <w:p w14:paraId="01AA54A9" w14:textId="77777777" w:rsidR="00C45E62" w:rsidRPr="001B0661" w:rsidRDefault="00C45E62" w:rsidP="001B0661">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1243 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
-</file>
-[...1402 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002D075B"/>
-[...41 lines deleted...]
-    <w:rsid w:val="00F87A51"/>
+    <w:rsidRoot w:val="001B0661"/>
+    <w:rsid w:val="00091ACB"/>
+    <w:rsid w:val="001B0661"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="002E4303"/>
+    <w:rsid w:val="00760320"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00C45E62"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7A44CD50"/>
+  <w14:docId w14:val="4F684B7D"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B3699831-8819-42CF-9F21-0B47AD923795}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4533,75 +2032,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4636,55 +2135,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4756,1070 +2255,785 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="001B0661"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="001B0661"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001B0661"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001B0661"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001B0661"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001B0661"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001B0661"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001B0661"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001B0661"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Agendapunt"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001B0661"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001B0661"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001B0661"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001B0661"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001B0661"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001B0661"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001B0661"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001B0661"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001B0661"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="001B0661"/>
     <w:pPr>
-      <w:numPr>
-[...5 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...259 lines deleted...]
-    </w:pPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="001B0661"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="001B0661"/>
     <w:pPr>
-      <w:spacing w:line="320" w:lineRule="atLeast"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="001B0661"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="001B0661"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="001B0661"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="001B0661"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="001B0661"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="001B0661"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="001B0661"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="001B0661"/>
+    <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="001B0661"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="001B0661"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...214 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Referentiegegevens"/>
     <w:next w:val="Referentiegegevens"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="001B0661"/>
     <w:pPr>
       <w:spacing w:line="140" w:lineRule="exact"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="001B0661"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="001B0661"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="001B0661"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EA6895"/>
+    <w:rsid w:val="001B0661"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EA6895"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="001B0661"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0086319D"/>
+    <w:rsid w:val="001B0661"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-      <w:textAlignment w:val="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0086319D"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="001B0661"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-    </w:rPr>
-[...12 lines deleted...]
-    <w:rPr>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...9 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0086319D"/>
+    <w:rsid w:val="001B0661"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Verwijzingopmerking">
-[...19 lines deleted...]
-    <w:rsid w:val="00861F44"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00091ACB"/>
     <w:pPr>
-      <w:textAlignment w:val="baseline"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...16 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...183 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5876,51 +3090,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5984,65 +3198,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -6063,85 +3277,88 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>5</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>10930</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>2011</ap:Words>
+  <ap:Characters>11063</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>91</ap:Lines>
-  <ap:Paragraphs>25</ap:Paragraphs>
+  <ap:Lines>92</ap:Lines>
+  <ap:Paragraphs>26</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>12892</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>13048</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>