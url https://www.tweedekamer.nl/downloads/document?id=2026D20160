--- v0 (2026-04-24)
+++ v1 (2026-06-09)
@@ -1,3067 +1,861 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00907000" w:rsidRDefault="007338AC" w14:paraId="14870F69" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="000D4BE3" w:rsidP="009B7C64" w:rsidRDefault="005904FA" w14:paraId="1C66E878" w14:textId="01E30FC1">
+    <w:p w:rsidRPr="009816AD" w:rsidR="009816AD" w:rsidP="009816AD" w:rsidRDefault="00E20C51" w14:paraId="396446A1" w14:textId="38719250">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk227923226" w:id="0"/>
-      <w:r>
-[...45 lines deleted...]
-    <w:p w:rsidR="00D35CD3" w:rsidP="00D35CD3" w:rsidRDefault="00D35CD3" w14:paraId="41165703" w14:textId="044BC0B1">
+      <w:r w:rsidRPr="009816AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009816AD" w:rsidR="009816AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009816AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>800</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009816AD" w:rsidR="009816AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009816AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>IX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009816AD" w:rsidR="009816AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaat van het Ministerie van Financiën (IXB) en de begrotingsstaat van Nationale Schuld (IXA) voor het jaar 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009816AD" w:rsidR="009816AD" w:rsidP="00D31852" w:rsidRDefault="009816AD" w14:paraId="1CA333C4" w14:textId="749EEAFA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009816AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009816AD" w:rsidR="00E20C51">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>47</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009816AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009816AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister en staatssecretarissen van Financiën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009816AD" w:rsidR="00E20C51" w:rsidP="00E20C51" w:rsidRDefault="009816AD" w14:paraId="6F93CC48" w14:textId="10EF687C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009816AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009816AD" w:rsidR="009816AD" w:rsidP="00E20C51" w:rsidRDefault="009816AD" w14:paraId="3D845B23" w14:textId="3DDB6DAB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009816AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 24 april 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009816AD" w:rsidR="00E20C51" w:rsidP="009816AD" w:rsidRDefault="00E20C51" w14:paraId="643D4D61" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009816AD" w:rsidR="00E20C51" w:rsidP="00E20C51" w:rsidRDefault="00E20C51" w14:paraId="18237B0A" w14:textId="1410D162">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009816AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zoals toegezegd in het debat over de regeringsverklaring sturen wij u hierbij de beleidsbrief voor het ministerie van Financiën. We gaan voortvarend aan de slag met de uitwerking van het volledige coalitieakkoord (bijlage bij Kamerstuk 36848, nr. 31). In deze beleidsbrief lichten we enkele hoofdpunten uit, namelijk:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009816AD" w:rsidR="00E20C51" w:rsidP="00E20C51" w:rsidRDefault="00E20C51" w14:paraId="2433FA63" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009816AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Sterke economie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D35CD3" w:rsidP="00D35CD3" w:rsidRDefault="00D35CD3" w14:paraId="5756763F" w14:textId="78DB8A4C">
+    <w:p w:rsidRPr="009816AD" w:rsidR="00E20C51" w:rsidP="00E20C51" w:rsidRDefault="00E20C51" w14:paraId="791973F0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009816AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Stabiele overheidsfinanciën</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D35CD3" w:rsidP="00D35CD3" w:rsidRDefault="00D35CD3" w14:paraId="7D077BD4" w14:textId="0662BE5D">
+    <w:p w:rsidRPr="009816AD" w:rsidR="00E20C51" w:rsidP="00E20C51" w:rsidRDefault="00E20C51" w14:paraId="6081C56E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009816AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Financiële stabiliteit</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D35CD3" w:rsidP="00D35CD3" w:rsidRDefault="00D35CD3" w14:paraId="14F6EA2C" w14:textId="0FD316EE">
+    <w:p w:rsidRPr="009816AD" w:rsidR="00E20C51" w:rsidP="00E20C51" w:rsidRDefault="00E20C51" w14:paraId="6D8007EA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="00D35CD3" w:rsidP="00D35CD3" w:rsidRDefault="00D35CD3" w14:paraId="2CD65A56" w14:textId="5AF50AA9">
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009816AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Een belasting- en toeslagenstelsel dat werkt voor mensen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009816AD" w:rsidR="00E20C51" w:rsidP="00E20C51" w:rsidRDefault="00E20C51" w14:paraId="63BC9EFB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009816AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De hersteloperatie toeslagen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0020132A" w:rsidP="001F2F6F" w:rsidRDefault="0020132A" w14:paraId="6101222F" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="009816AD" w:rsidR="00E20C51" w:rsidP="009816AD" w:rsidRDefault="00E20C51" w14:paraId="562BF081" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009816AD" w:rsidR="00E20C51" w:rsidP="00E20C51" w:rsidRDefault="00E20C51" w14:paraId="6EB65F39" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F2F6F">
-        <w:rPr>
+      <w:r w:rsidRPr="009816AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Sterke economie</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D4BE3" w:rsidP="00BB694A" w:rsidRDefault="00E31F92" w14:paraId="7AEDE5D1" w14:textId="69CFD8A5">
-[...182 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="009816AD" w:rsidR="00E20C51" w:rsidP="00E20C51" w:rsidRDefault="00E20C51" w14:paraId="65701028" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009816AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De geopolitieke situatie maakt de wereld onveiliger en zet onze veiligheid en welvaart in toenemende mate onder druk. Het kabinet investeert daarom in een sterke economie. Het versterken van het concurrentievermogen van Nederland en Europa vraagt om een goed functionerende interne markt, waaronder een geïntegreerde Europese kapitaalmarkt. Om dit te realiseren zet het kabinet in op effectiever Europees toezicht, diverser aanbod van kapitaal en meer eenduidige regels in de EU. Uw Kamer wordt via de reguliere verslagen van de Eurogroep en Ecofin geïnformeerd over de voortgang op het gebied van de kapitaalmarkt- en bankenunie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009816AD" w:rsidR="00E20C51" w:rsidP="009816AD" w:rsidRDefault="00E20C51" w14:paraId="1728B184" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009816AD" w:rsidR="00E20C51" w:rsidP="00E20C51" w:rsidRDefault="00E20C51" w14:paraId="0F2EC669" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009816AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op nationaal niveau werkt het kabinet aan de oprichting van een nationale investeringsinstelling. Deze instelling verstrekt financiering aan projecten en bedrijven die dit niet zelfstandig op de private financieringsmarkt kunnen verkrijgen. Ik zet mij in om deze nationale investeringsinstelling binnen twee jaar te realiseren. Samen met de ministers van Economische Zaken en Buitenlandse Handel en Ontwikkelingssamenwerking streef ik ernaar om uw Kamer voor het zomerreces een concreet voorstel te sturen voor de oprichting van deze instelling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009816AD" w:rsidR="00E20C51" w:rsidP="009816AD" w:rsidRDefault="00E20C51" w14:paraId="107E5921" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009816AD" w:rsidR="00E20C51" w:rsidP="00E20C51" w:rsidRDefault="00E20C51" w14:paraId="5A2DF631" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009816AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Stabiele</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Stabiele overheidsfinanciën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009816AD" w:rsidR="00E20C51" w:rsidP="00E20C51" w:rsidRDefault="00E20C51" w14:paraId="304AA046" w14:textId="59A0B1BE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009816AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om onze welvaart ook in de toekomst te behouden zijn er nu keuzes nodig. Het kabinet stelt maatregelen voor om de overheidsfinanciën op orde te houden en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009816AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>geen rekeningen door te schuiven naar de toekomst. We doen dat door het beheersen van de uitgaven aan zorg en sociale zekerheid en we nemen maatregelen voor een efficiëntere en slagvaardige overheid. In de Voorjaarsnota (Kamerstuk 36915, nr. 1) die op 27 maart aan uw Kamer is gestuurd zijn de afspraken uit het Coalitieakkoord budgettair verwerkt en zijn de begrotingsregels vastgesteld. Over de Voorjaarsnota ga ik graag met uw Kamer in gesprek. Door prudent begrotingsbeleid blijft de kredietwaardigheid van Nederland hoog. Hierdoor betaalt Nederland een lage rente op leningen en ontstaat ruimte om te investeren. Ook op Europees niveau zet het kabinet zich in voor de schuldhoudbaarheid en houdt het zich aan de Europese begrotingsafspraken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009816AD" w:rsidR="00E20C51" w:rsidP="009816AD" w:rsidRDefault="00E20C51" w14:paraId="39F37B8A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009816AD" w:rsidR="00E20C51" w:rsidP="00E20C51" w:rsidRDefault="00E20C51" w14:paraId="4CD73C5E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> overheidsfinanciën</w:t>
-[...104 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009816AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Financiële stabiliteit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009816AD" w:rsidR="00E20C51" w:rsidP="00E20C51" w:rsidRDefault="00E20C51" w14:paraId="7833B6D0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk224574941" w:id="1"/>
+      <w:r w:rsidRPr="009816AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Een sterke financiële sector is cruciaal voor het verdienvermogen van Nederland. Het kabinet zet de ambitieuze aanpak van regeldruk voor de financiële sector door. Tegelijkertijd waken we ervoor dat dit niet ten koste gaat van de financiële stabiliteit en het vertrouwen in de sector. Zo implementeren we Europese wet- en regelgeving zo lastenluw mogelijk. Ook verbeteren we de risicogebaseerde aanpak in het bestrijden van witwassen en het financieren van terrorisme, zodat bedrijven en burgers hier minder lasten van ervaren. Samen met de minister van Justitie en Veiligheid informeer ik uw Kamer aan het eind van dit jaar over de voortgang op het gebied van de anti-witwasaanpak.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="009816AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarnaast zet het kabinet in op een toegankelijke en betaalbare financiële dienstverlening waarin consumenten beschermd worden tegen grote risico’s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009816AD" w:rsidR="009816AD" w:rsidP="009816AD" w:rsidRDefault="009816AD" w14:paraId="4C5A8755" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009816AD" w:rsidR="00E20C51" w:rsidP="00E20C51" w:rsidRDefault="00E20C51" w14:paraId="72F95381" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009816AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Financiële stabiliteit</w:t>
-[...94 lines deleted...]
-        <w:rPr>
+        <w:t>Een belasting- en toeslagenstelsel dat werkt voor mensen</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk225325663" w:id="2"/>
+    </w:p>
+    <w:p w:rsidRPr="009816AD" w:rsidR="00E20C51" w:rsidP="00E20C51" w:rsidRDefault="00E20C51" w14:paraId="62056523" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009816AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De fiscale maatregelen uit het coalitieakkoord leveren een belangrijke bijdrage aan de maatschappelijke opgaven waar het kabinet voor staat. Stap voor stap maken we wetgeving begrijpelijker en de uitvoering eenvoudiger. Dat doen we bijvoorbeeld door de bestaande werkwijze voort te zetten om kritisch te kijken of negatief geëvalueerde fiscale regelingen afgeschaft kunnen worden, en door inkomensafhankelijke regelingen, zoals de heffingskortingen, stapsgewijs te beperken. Ook werken we toe naar concrete verbeteringen in het uitkeren van toeslagen en een één-kindregeling. We zetten de fiscaliteit daarnaast in als instrument om onder andere de woningmarkt op gang te helpen en een bijdrage te leveren aan het halen van de klimaatdoelen. Ook stimuleren we gezond gedrag en belasten we vermogensrendement meer naar draagkracht. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009816AD" w:rsidR="00E20C51" w:rsidP="00E20C51" w:rsidRDefault="00E20C51" w14:paraId="0405D180" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009816AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We zorgen dat de Belastingdienst, Dienst Toeslagen en de Douane toekomstbestendig zijn en met goede dienstverlening mensen en bedrijven snel kunnen helpen. Uw Kamer ontvangt voor het einde van 2026 een hervormingsagenda met concrete mijlpalen voor de vereenvoudiging van het belasting- en toeslagenstelsel. Daarnaast ontvangt uw Kamer binnenkort een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009816AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>strategische agenda met de fiscale prioriteiten en ambities van het kabinet en de bijbehorende planning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009816AD" w:rsidR="009816AD" w:rsidP="009816AD" w:rsidRDefault="009816AD" w14:paraId="3C19C224" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w:rsidRPr="009816AD" w:rsidR="00E20C51" w:rsidP="00E20C51" w:rsidRDefault="00E20C51" w14:paraId="6E42D08C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Een</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009816AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> belasting- en toeslagenstelsel</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Hersteloperatie toeslagen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009816AD" w:rsidR="00E20C51" w:rsidP="00E20C51" w:rsidRDefault="00E20C51" w14:paraId="14477BC8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009816AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het kabinet zet zich in om ouders die door de toeslagenaffaire zijn geraakt, het onrecht voorbij te helpen. Alle integrale beoordelingen voor financiële compensatie zijn afgerond en uitbetaald en ook op het gebied van de schuldenproblematiek zijn nagenoeg alle ouders geholpen. Het streven is de beoordeling en uitbetaling van de aanvullende financiële compensatie eind 2027 af te ronden. In de hersteloperatie wordt daarnaast ingezet op harmonisatie van de uitvoering van de brede ondersteuning door gemeenten. Gedupeerden kunnen zich tot 1 september 2027 melden bij hun gemeente. Met de introductie van een landelijk steunpunt is er aandacht voor psychosociale ondersteuning en emotioneel herstel. Het kabinet heeft nadrukkelijk aandacht voor kinderen en jongeren en draagt er zorg voor dat de brede mogelijkheden die de kindregeling biedt maximaal worden benut. Overeenkomstig met het advies van de Commissie Van Dam wordt niet ingezet op nieuwe regelingen. Uw Kamer wordt periodiek middels de voortgangsrapportages geïnformeerd over de voortgang en het concrete tijdpad van de hersteloperatie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009816AD" w:rsidR="00E20C51" w:rsidP="009816AD" w:rsidRDefault="00E20C51" w14:paraId="156450F2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009816AD" w:rsidR="00E20C51" w:rsidP="00E20C51" w:rsidRDefault="00E20C51" w14:paraId="44820A9D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> dat werkt voor </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009816AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>mensen</w:t>
-[...293 lines deleted...]
-        </w:rPr>
         <w:t>Samenwerking met het parlement</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C3E22" w:rsidP="004C3E22" w:rsidRDefault="00B85DFA" w14:paraId="6EA17BD0" w14:textId="19950911">
-      <w:r w:rsidRPr="00B85DFA">
+    <w:p w:rsidRPr="009816AD" w:rsidR="00E20C51" w:rsidP="00E20C51" w:rsidRDefault="00E20C51" w14:paraId="4BDDF370" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009816AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>In het coalitieakkoord hebben drie partijen - D66, VVD en CDA - afspraken gemaakt over de maatregelen die nodig zijn om Nederland weer vooruit te krijgen. Beleidsbrieven zoals deze zijn daar een nadere uitwerking van op specifieke beleidsonderwerpen. Dat laat onverlet dat de opgaven waar dit kabinet voor staat vragen om één overheid die duidelijk kiest, samenwerkt en levert. In gezamenlijkheid. Alleen door samen te werken kunnen we resultaten boeken waar mensen op rekenen. Daar is de inzet van de volledige Rijksdienst, de medeoverheden en de publieke dienstverleners keihard bij nodig. Hierbij hecht dit kabinet veel waarde aan de samenwerking met de Tweede en Eerste Kamer, medeoverheden en maatschappelijke organisaties.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="00274299" w:rsidP="00274299" w:rsidRDefault="00274299" w14:paraId="4417DA8A" w14:textId="77777777">
-[...212 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId8"/>
+    <w:p w:rsidRPr="009816AD" w:rsidR="00E20C51" w:rsidP="009816AD" w:rsidRDefault="00E20C51" w14:paraId="17BAF946" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009816AD" w:rsidR="009816AD" w:rsidP="009816AD" w:rsidRDefault="009816AD" w14:paraId="7328ECB2" w14:textId="660E59C3">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009816AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Financiën,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009816AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>E. Heinen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009816AD" w:rsidR="009816AD" w:rsidP="009816AD" w:rsidRDefault="009816AD" w14:paraId="65DC2B4F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009816AD" w:rsidR="009816AD" w:rsidP="009816AD" w:rsidRDefault="009816AD" w14:paraId="040D656C" w14:textId="1B60EDA6">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009816AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Financiën,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009816AD" w:rsidR="009816AD" w:rsidP="009816AD" w:rsidRDefault="009816AD" w14:paraId="10F8A459" w14:textId="5FFABD2F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009816AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>E. Eerenberg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009816AD" w:rsidR="009816AD" w:rsidP="009816AD" w:rsidRDefault="009816AD" w14:paraId="2DC5A215" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009816AD" w:rsidR="009816AD" w:rsidP="009816AD" w:rsidRDefault="009816AD" w14:paraId="407F6CC1" w14:textId="3752FAAA">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009816AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Financiën,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009816AD" w:rsidR="009816AD" w:rsidP="009816AD" w:rsidRDefault="009816AD" w14:paraId="7B0EFF2E" w14:textId="75361866">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009816AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>S.T.P.H. Palmen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009816AD" w:rsidR="009816AD" w:rsidP="009816AD" w:rsidRDefault="009816AD" w14:paraId="0526D5C2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="009816AD" w:rsidR="009816AD" w:rsidSect="00E20C51">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2834" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C62C0B0" w14:textId="77777777" w:rsidR="00FC05F3" w:rsidRDefault="00FC05F3">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5390B041" w14:textId="77777777" w:rsidR="00EE2A53" w:rsidRDefault="00EE2A53" w:rsidP="00E20C51">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36582775" w14:textId="77777777" w:rsidR="00FC05F3" w:rsidRDefault="00FC05F3">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0F662F5A" w14:textId="77777777" w:rsidR="00EE2A53" w:rsidRDefault="00EE2A53" w:rsidP="00E20C51">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lohit Hindi">
-    <w:altName w:val="Times New Roman"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...10 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="38B1FC28" w14:textId="77777777" w:rsidR="00E20C51" w:rsidRPr="00E20C51" w:rsidRDefault="00E20C51" w:rsidP="00E20C51">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2C471CC1" w14:textId="77777777" w:rsidR="00E20C51" w:rsidRPr="00E20C51" w:rsidRDefault="00E20C51" w:rsidP="00E20C51">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="672E9F06" w14:textId="77777777" w:rsidR="00E20C51" w:rsidRPr="00E20C51" w:rsidRDefault="00E20C51" w:rsidP="00E20C51">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="683FA8A8" w14:textId="77777777" w:rsidR="00FC05F3" w:rsidRDefault="00FC05F3">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7ADC7F5D" w14:textId="77777777" w:rsidR="00EE2A53" w:rsidRDefault="00EE2A53" w:rsidP="00E20C51">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4EF0A6A8" w14:textId="77777777" w:rsidR="00FC05F3" w:rsidRDefault="00FC05F3">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7538A700" w14:textId="77777777" w:rsidR="00EE2A53" w:rsidRDefault="00EE2A53" w:rsidP="00E20C51">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1E126BC9" w14:textId="77777777" w:rsidR="00907000" w:rsidRDefault="007338AC">
-[...326 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="14A1AF3C" w14:textId="77777777" w:rsidR="00E20C51" w:rsidRPr="00E20C51" w:rsidRDefault="00E20C51" w:rsidP="00E20C51">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7287B740" w14:textId="77777777" w:rsidR="00907000" w:rsidRDefault="007338AC">
-[...1331 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="4EC8478E" w14:textId="77777777" w:rsidR="00E20C51" w:rsidRPr="00E20C51" w:rsidRDefault="00E20C51" w:rsidP="00E20C51">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="511A91F9" w14:textId="77777777" w:rsidR="00E20C51" w:rsidRPr="00E20C51" w:rsidRDefault="00E20C51" w:rsidP="00E20C51">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="81CA3896"/>
-[...113 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="035E6F05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D45A09E2"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3130,751 +924,151 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...344 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="1750540535">
+  <w:num w:numId="1" w16cid:durableId="610167481">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009B7C64"/>
-[...257 lines deleted...]
-    <w:rsid w:val="00FE2F06"/>
+    <w:rsidRoot w:val="00E20C51"/>
+    <w:rsid w:val="000E0CE2"/>
+    <w:rsid w:val="00217B6A"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00540E6A"/>
+    <w:rsid w:val="00564B9A"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="009816AD"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E20C51"/>
+    <w:rsid w:val="00EE2A53"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="29A839A4"/>
-  <w15:docId w15:val="{2D14824F-DC74-41BB-8A6C-96D8D1029631}"/>
+  <w14:docId w14:val="2D2B65CB"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{5D23FFC9-55F1-4E76-A1CF-74AE9B2F82AC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3883,77 +1077,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3978,75 +1172,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4081,55 +1275,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4200,1258 +1394,801 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:pPr>
-[...6 lines deleted...]
-      <w:szCs w:val="18"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E20C51"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E20C51"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E20C51"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E20C51"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E20C51"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E20C51"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E20C51"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E20C51"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E20C51"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Aanvraag ICT middelen producten tabel"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E20C51"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E20C51"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E20C51"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E20C51"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E20C51"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E20C51"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E20C51"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E20C51"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E20C51"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...5 lines deleted...]
-    <w:name w:val="Aanvraagformulier ICT middelen Calibri"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E20C51"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E20C51"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...9 lines deleted...]
-    <w:name w:val="Aanvraagformulier ICT middelen Kop 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E20C51"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E20C51"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...10 lines deleted...]
-    <w:name w:val="Aanvraagformulier ICT middelen V8"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E20C51"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E20C51"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E20C51"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E20C51"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...211 lines deleted...]
-    </w:pPr>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E20C51"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E20C51"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E20C51"/>
     <w:rPr>
       <w:b/>
-      <w:color w:val="682280"/>
-[...228 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
     <w:name w:val="Rubricering"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00E20C51"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:smallCaps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...63 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevens">
     <w:name w:val="Standaard_Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00E20C51"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevensKop">
     <w:name w:val="Standaard_Referentiegegevens_Kop"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00E20C51"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardSlotzin">
     <w:name w:val="Standaard_Slotzin"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...18 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00E20C51"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...15 lines deleted...]
-    </w:tblPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelzonderranden">
     <w:name w:val="Tabel zonder randen"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00E20C51"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabeltekstStandaard">
-[...34 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Verdana7">
     <w:name w:val="Verdana 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00E20C51"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="140" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
-    </w:rPr>
-[...7 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00E20C51"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00E20C51"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="2"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009B7C64"/>
+    <w:rsid w:val="00E20C51"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009B7C64"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00E20C51"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009B7C64"/>
+    <w:rsid w:val="00E20C51"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009B7C64"/>
-[...137 lines deleted...]
-      <w:contextualSpacing/>
+    <w:rsid w:val="00E20C51"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="009816AD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...182 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5508,51 +2245,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5616,65 +2353,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5695,217 +2432,82 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>1052</ap:Words>
-  <ap:Characters>5788</ap:Characters>
+  <ap:Words>1096</ap:Words>
+  <ap:Characters>6030</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>48</ap:Lines>
-  <ap:Paragraphs>13</ap:Paragraphs>
+  <ap:Lines>50</ap:Lines>
+  <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6827</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7112</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-04-24T11:39:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...106 lines deleted...]
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>