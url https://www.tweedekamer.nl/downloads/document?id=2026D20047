--- v0 (2026-04-24)
+++ v1 (2026-06-14)
@@ -1,3257 +1,1120 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00A97BB8" w:rsidP="00A97BB8" w:rsidRDefault="00A97BB8" w14:paraId="31A2DD4A" w14:textId="77777777">
-[...257 lines deleted...]
-          <w:lang w:val="de-DE"/>
+    <w:p w:rsidRPr="00F01F34" w:rsidR="00F01F34" w:rsidRDefault="00080A26" w14:paraId="68BC7454" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>29282</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01F34" w:rsidR="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002E295B">
-[...16 lines deleted...]
-      <w:r w:rsidR="00C066D4">
+      <w:r w:rsidRPr="00F01F34" w:rsidR="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="005212B5">
-[...33 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00F01F34" w:rsidR="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Arbeidsmarktbeleid en opleidingen zorgsector</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F01F34" w:rsidR="00F01F34" w:rsidP="00F01F34" w:rsidRDefault="00F01F34" w14:paraId="6D003101" w14:textId="2CCF709A">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>627</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>minister van Langdurige Zorg, Jeugd en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F01F34" w:rsidR="00080A26" w:rsidP="00080A26" w:rsidRDefault="00F01F34" w14:paraId="1703AFA0" w14:textId="0F921466">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F01F34" w:rsidR="00F01F34" w:rsidP="00080A26" w:rsidRDefault="00F01F34" w14:paraId="1CE6D386" w14:textId="48A8EB82">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 28 april 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F01F34" w:rsidR="00F01F34" w:rsidP="00080A26" w:rsidRDefault="00F01F34" w14:paraId="59F33D31" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F01F34" w:rsidR="00080A26" w:rsidP="00080A26" w:rsidRDefault="00080A26" w14:paraId="1FAED735" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Ik heb kennisgenomen van de brief van de Nederlandse Vereniging van Anesthesiemedewerkers (NVAM) over de positionering van anesthesiemedewerkers en operatieassistenten in relatie tot het wetsvoorstel inzake de opname van de medisch hulpverlener acute zorg (MHAZ) in artikel 3 van de Wet BIG.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00783A33" w:rsidP="00783A33" w:rsidRDefault="00783A33" w14:paraId="085EB5EE" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00F01F34" w:rsidR="00080A26" w:rsidP="00080A26" w:rsidRDefault="00080A26" w14:paraId="5FA35EDF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">De NVAM vraagt in haar brief aandacht voor de consistentie en gelijkwaardigheid van regulering van medisch ondersteunende beroepen, zoals de anesthesiemedewerker en de operatieassistent en wijst daarbij op een ervaren verschil in behandeling ten opzichte van andere (bestaande) beroepen, zoals de MHAZ. Daarmee stelt zij in feite de vraag of het toetsingskader voor opname in de Wet BIG in alle gevallen op consistente wijze wordt toegepast. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00783A33" w:rsidP="00783A33" w:rsidRDefault="00783A33" w14:paraId="30E45061" w14:textId="77777777"/>
-[...11 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00F01F34" w:rsidR="00080A26" w:rsidP="00080A26" w:rsidRDefault="00080A26" w14:paraId="31CFBB90" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk227521003" w:id="0"/>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Besluiten over opname in artikel 3 van de Wet BIG komen tot stand door een toets aan vaste criteria. Het eerdere verzoek van de NVAM om het beroep anesthesiemedewerker op te nemen in artikel 3 van de Wet BIG is beoordeeld door het Zorginstituut Nederland. Verzoeken van beroepsgroepen kunnen voor het kabinet aanleiding zijn om een dergelijke beoordeling te laten uitvoeren, maar vormen geen recht op (her)beoordeling en betekenen niet dat sprake is van een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aanvraaggestuurd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stelsel. Het Zorginstituut heeft in 2020 negatief geadviseerd en dat advies is destijds door mijn ambtsvoorganger overgenomen. Uw Kamer is hierover geïnformeerd in de kamerbrief van 24 augustus 2020</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01F34">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>, waarin de toenmalig minister voor Medische Zorg en Sport, mede naar aanleiding van dit advies, gemotiveerd heeft toegelicht waarom opname van anesthesiemedewerkers in artikel 3 van de Wet BIG niet noodzakelijk werd geacht. Deze lijn is vervolgens bevestigd in de kamerbrief van 26 januari 2021</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F01F34">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">, waarin is gereageerd op de door de NVAM aan uw Kamer aangeboden petitie. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00783A33" w:rsidP="00783A33" w:rsidRDefault="00783A33" w14:paraId="235FF209" w14:textId="77777777"/>
-[...3 lines deleted...]
-        <w:t>De overwegingen daarbij hadden onder meer betrekking op de context waarin anesthesiemedewerkers werkzaam zijn, de mate van supervisie en de bestaande waarborgen voor kwaliteit en veiligheid, zoals professionele standaarden en de Wet kwaliteit, klachten en geschillen zorg (Wkkgz). Anesthesiemedewerkers werken in de regel binnen een medisch specialistisch team, onder toezicht en verantwoordelijkheid van een anesthesioloog, vaak in een gecontroleerde, planbare operatieve setting. De patiëntveiligheid wordt in dat geval ook geborgd via andere instrumenten, zoals professionele richtlijnen, protocollen binnen de operatieve zorg en de Wkkgz.</w:t>
+    <w:p w:rsidRPr="00F01F34" w:rsidR="00080A26" w:rsidP="00080A26" w:rsidRDefault="00080A26" w14:paraId="0F202937" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De overwegingen daarbij hadden onder meer betrekking op de context waarin anesthesiemedewerkers werkzaam zijn, de mate van supervisie en de bestaande waarborgen voor kwaliteit en veiligheid, zoals professionele standaarden en de Wet kwaliteit, klachten en geschillen zorg (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wkkgz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Anesthesiemedewerkers werken in de regel binnen een medisch specialistisch team, onder toezicht en verantwoordelijkheid van een anesthesioloog, vaak in een gecontroleerde, planbare operatieve setting. De patiëntveiligheid wordt in dat geval ook geborgd via andere instrumenten, zoals professionele richtlijnen, protocollen binnen de operatieve zorg en de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wkkgz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00F01F34" w:rsidR="00080A26" w:rsidP="00080A26" w:rsidRDefault="00080A26" w14:paraId="5FD9EC69" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F01F34" w:rsidR="00080A26" w:rsidP="00080A26" w:rsidRDefault="00080A26" w14:paraId="464F5249" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In aanvulling op de hierboven genoemde correspondentie is uw Kamer in de kamerbrief van 25 februari 2022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inzake de Bachelor Medische Hulpverlening (BMH) – de voorloper van de MHAZ - geïnformeerd over de positionering van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>BMH’er</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met de differentiatie anesthesie. Daarbij is toegelicht dat binnen de anesthesiesetting sprake is van planbare zorg, waarbij een anesthesioloog beschikbaar is voor toezicht en tussenkomst. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk227570260" w:id="1"/>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tegen die achtergrond is ook voor de BMH met de differentiatie anesthesie geconcludeerd dat geen aanleiding bestaat voor opname in artikel 3 van de Wet BIG, in lijn met de eerdere beoordeling van het beroep anesthesiemedewerker. De opleiding BMH is doorontwikkeld tot de opleiding MHAZ die die voor de hele breedte van de acute zorg opleidt. De opleiding kent sinds 2021 geen differentiaties meer en zijn daarmee ontwikkeld tot één algemene opleiding die voor alle </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>MHAZ’ers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hetzelfde is. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="00783A33" w:rsidP="00783A33" w:rsidRDefault="00783A33" w14:paraId="31A890ED" w14:textId="77777777"/>
-[...54 lines deleted...]
-      <w:r w:rsidRPr="005B2456">
+    <w:p w:rsidRPr="00F01F34" w:rsidR="00080A26" w:rsidP="00080A26" w:rsidRDefault="00080A26" w14:paraId="69C09F4B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Deze eerdere beleidsreacties benadrukken dat de beoordeling van de noodzaak tot wettelijke regulering voor deze beroepsgroepen consistent heeft plaatsgevonden binnen het geldende toetsingskader, en dat de context van de beroepsuitoefening daarbij steeds bepalend is geweest.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00783A33" w:rsidP="00783A33" w:rsidRDefault="00783A33" w14:paraId="6B9D8D07" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00F01F34" w:rsidR="00080A26" w:rsidP="00080A26" w:rsidRDefault="00080A26" w14:paraId="6918DEC7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De situatie van de MHAZ wijkt af van die van de anesthesiemedewerker. De MHAZ is inzetbaar in de volle breedte van de acute, vaak levensbedreigende zorg en verricht nu voorbehouden handelingen in opdracht en onder toezicht en zo nodig tussenkomst van een arts en zal straks indien het wetsvoorstel wordt aanvaard de voorbehouden handelingen op basis van functionele zelfstandigheid verrichten. Functionele zelfstandigheid betekent dat de MHAZ deze voorbehouden handelingen in opdracht van een zelfstandig bevoegde BIG beroepsbeoefenaar, doorgaans een arts, uitoefent zonder dat daarbij toezicht en tussenkomst vereist zijn. In de acute, levensbedreigende zorg is een zelfstandig bevoegde BIG beroepsbeoefenaar niet altijd fysiek aanwezig. Dit verschil in zorgcontext en wijze van beroepsuitoefening leidt tot een andere uitkomst.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00783A33" w:rsidP="00783A33" w:rsidRDefault="00783A33" w14:paraId="05549F1B" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00F01F34" w:rsidR="00080A26" w:rsidP="00080A26" w:rsidRDefault="00080A26" w14:paraId="53BA1AAD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ten aanzien van het verzoek van de NVAM aan uw commissie om een geactualiseerde toets of herbeoordeling uit te voeren ga ik hieronder in op de vijf door de NVAM in haar brief benoemde punten. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00783A33" w:rsidP="00783A33" w:rsidRDefault="00783A33" w14:paraId="37B10CCD" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F01F34" w:rsidR="00080A26" w:rsidP="00080A26" w:rsidRDefault="00080A26" w14:paraId="41958DBF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00884884">
-        <w:rPr>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>1. Gezamenlijke behandeling MHAZ en NVAM-casus</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C6BB1" w:rsidP="00783A33" w:rsidRDefault="00000000" w14:paraId="149B5569" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00F01F34" w:rsidR="00080A26" w:rsidP="00080A26" w:rsidRDefault="00080A26" w14:paraId="216BC290" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Iedere beoordeling van een aanvraag van een beroepsgroep om opgenomen te worden in het BIG-register vindt zelfstandig plaats, op basis van de bestaande criteria en de feitelijke beroepsuitoefening. Ook de opname van de MHAZ in artikel </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00783A33" w:rsidP="00783A33" w:rsidRDefault="00000000" w14:paraId="56A51727" w14:textId="121D99A0">
-      <w:r>
+    <w:p w:rsidRPr="00F01F34" w:rsidR="00080A26" w:rsidP="00080A26" w:rsidRDefault="00080A26" w14:paraId="3E13D08D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">3 van de Wet BIG is op de eigen merites beoordeeld binnen de eigen context, waarbij de aard van de werkzaamheden, de risico’s voor de patiëntveiligheid, de kwaliteit van de individuele beroepsuitoefening en de noodzaak van wettelijke regulering leidend zijn. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00884884" w:rsidR="00783A33" w:rsidP="00783A33" w:rsidRDefault="00783A33" w14:paraId="16762835" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F01F34" w:rsidR="00080A26" w:rsidP="00080A26" w:rsidRDefault="00080A26" w14:paraId="19347A95" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00884884" w:rsidR="00783A33" w:rsidP="00783A33" w:rsidRDefault="00000000" w14:paraId="4DF14874" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F01F34" w:rsidR="00080A26" w:rsidP="00080A26" w:rsidRDefault="00080A26" w14:paraId="0D4F52F0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00884884">
-        <w:rPr>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>2. Geactualiseerde gelijkwaardigheidstoets</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00783A33" w:rsidP="00783A33" w:rsidRDefault="00000000" w14:paraId="3C7563C1" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00F01F34" w:rsidR="00080A26" w:rsidP="00080A26" w:rsidRDefault="00080A26" w14:paraId="372D8C7E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Beoordeling van opname in artikel 3 van de Wet BIG vindt plaats binnen het bestaande kader, waarbij de centrale vraag is of publiekrechtelijke regulering noodzakelijk is ter bescherming van de patiëntveiligheid en ter bevordering van de kwaliteit van de individuele beroepsuitoefening. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00783A33" w:rsidP="00783A33" w:rsidRDefault="00783A33" w14:paraId="7E80C63D" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F01F34" w:rsidR="00080A26" w:rsidP="00080A26" w:rsidRDefault="00080A26" w14:paraId="0FF43196" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00884884">
-        <w:rPr>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>3. Gelijke of passende regulering op basis van risicoprofiel</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00783A33" w:rsidP="00783A33" w:rsidRDefault="00000000" w14:paraId="5C90570B" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00F01F34" w:rsidR="00080A26" w:rsidP="00080A26" w:rsidRDefault="00080A26" w14:paraId="261EF367" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve">Uitgangspunt van de Wet BIG is proportionele regulering: beroepen worden gereguleerd wanneer dat noodzakelijk is voor de borging van patiëntveiligheid of kwaliteit van de individuele beroepsuitoefening. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00783A33" w:rsidP="00783A33" w:rsidRDefault="00000000" w14:paraId="28682540" w14:textId="77777777">
-[...13 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F01F34" w:rsidR="00080A26" w:rsidP="00080A26" w:rsidRDefault="00080A26" w14:paraId="0C6C7AD5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Het uitgangspunt is de vraag of wettelijke regulering noodzakelijk is, ter bescherming van de patiëntveiligheid en ter bevordering van de kwaliteit van de individuele beroepsuitoefening. De beoordeling is steeds context specifiek en inhoudelijk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F01F34" w:rsidR="00080A26" w:rsidP="00080A26" w:rsidRDefault="00080A26" w14:paraId="76263DF6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00884884">
-        <w:rPr>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>4. Onderbrengen van beroepen onder bestaande erkende beroepen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00783A33" w:rsidP="00783A33" w:rsidRDefault="00000000" w14:paraId="65FE7DF6" w14:textId="77777777">
-      <w:r>
+    <w:p w:rsidRPr="00F01F34" w:rsidR="00080A26" w:rsidP="00080A26" w:rsidRDefault="00080A26" w14:paraId="342402E6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>De Wet BIG kent een stelsel van zelfstandig geregelde beroepen met een eigen deskundigheidsgebied en opleidingsstructuur. Het ‘onderbrengen’ van beroepsgroepen als functie binnen een ander erkend beroep is geen reguleringsinstrument binnen de Wet BIG-systematiek. In de praktijk kan wel sprake zijn van taakdifferentiatie en samenwerking binnen en tussen beroepen, maar dit verandert niet de wettelijke beroepenstructuur.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00783A33" w:rsidP="00783A33" w:rsidRDefault="00783A33" w14:paraId="6F3341C6" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00F01F34" w:rsidR="00080A26" w:rsidP="00080A26" w:rsidRDefault="00080A26" w14:paraId="0470FA9C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00884884">
-        <w:rPr>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>5. Betrekken van het advies van de Gezondheidsraad</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00783A33" w:rsidP="00783A33" w:rsidRDefault="00000000" w14:paraId="6F8446A7" w14:textId="77777777">
+    <w:p w:rsidRPr="00F01F34" w:rsidR="00080A26" w:rsidP="00080A26" w:rsidRDefault="00080A26" w14:paraId="7D4AE64B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet onderschrijft dat het advies van de Gezondheidsraad relevant is bij de doorontwikkeling van het toetsingskader voor de Wet BIG en dat dit advies wordt betrokken bij beleidsontwikkeling. De Gezondheidsraad benadrukt een terughoudende benadering bij het toekennen van zelfstandige bevoegdheden voor voorbehouden handelingen (‘nee, tenzij’-principe), waarbij steeds moet worden beoordeeld of wettelijke regulering noodzakelijk is ter bescherming van de patiëntveiligheid en de kwaliteit van de individuele beroepsuitoefening. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F01F34" w:rsidR="00080A26" w:rsidP="00080A26" w:rsidRDefault="00080A26" w14:paraId="3D71D138" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit sluit aan bij het bestaande wettelijke stelsel van de Wet BIG, waarin opname in artikel 3 en het toekennen van (zelfstandige) bevoegdheden niet automatisch volgt uit de aanwezigheid van risicovolle handelingen, maar uit de noodzaak van aanvullende wettelijke waarborgen voor de patiëntveiligheid en de kwaliteit van de individuele beroepsuitoefening. Het advies bevestigt daarmee het uitgangspunt van de Wet BIG dat terughoudend moet worden omgegaan met regulering in het algemeen, en het toekennen van (zelfstandige) bevoegdheden in het bijzonder. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F01F34" w:rsidRDefault="00F01F34" w14:paraId="5274227E" w14:textId="0D1C66E7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Het kabinet onderschrijft dat het advies van de Gezondheidsraad relevant is bij de doorontwikkeling van het toetsingskader voor de Wet BIG en dat dit advies wordt betrokken bij beleidsontwikkeling. De Gezondheidsraad benadrukt een terughoudende benadering bij het toekennen van zelfstandige bevoegdheden voor voorbehouden handelingen (‘nee, tenzij’-principe), waarbij steeds moet worden beoordeeld of wettelijke regulering noodzakelijk is ter bescherming van de patiëntveiligheid en de kwaliteit van de individuele beroepsuitoefening. </w:t>
-[...10 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F01F34" w:rsidR="00080A26" w:rsidP="00080A26" w:rsidRDefault="00080A26" w14:paraId="15A451C2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F01F34" w:rsidR="00080A26" w:rsidP="00080A26" w:rsidRDefault="00080A26" w14:paraId="4C5C0ABF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00100055">
-        <w:rPr>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C6BB1" w:rsidP="00100055" w:rsidRDefault="00000000" w14:paraId="75D75C57" w14:textId="77777777">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00376247">
+    <w:p w:rsidRPr="00F01F34" w:rsidR="00080A26" w:rsidP="00080A26" w:rsidRDefault="00080A26" w14:paraId="480465DC" w14:textId="302ED60E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gelet op het voorgaande concludeer ik dat het wettelijke kader van de Wet BIG in dit geval op consistente wijze is toegepast. Daarbij zie ik, in het licht van de patiëntveiligheid dan wel de kwaliteit van de individuele beroepsuitoefening, geen aanleiding om te komen tot wettelijke regulering van anesthesiemedewerkers.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F01F34" w:rsidR="00080A26" w:rsidP="00080A26" w:rsidRDefault="00080A26" w14:paraId="6BC47E0A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Onnodige regulering kan leiden tot extra administratieve lasten, beperkingen in de inzetbaarheid van zorgprofessionals en hogere kosten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C6BB1" w:rsidP="004542AB" w:rsidRDefault="008C6BB1" w14:paraId="425A0278" w14:textId="77777777"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="008C6BB1">
+    <w:p w:rsidRPr="00F01F34" w:rsidR="00080A26" w:rsidP="00080A26" w:rsidRDefault="00080A26" w14:paraId="6C242CA8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F01F34" w:rsidR="00080A26" w:rsidP="00080A26" w:rsidRDefault="00080A26" w14:paraId="42D21FF1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F01F34" w:rsidR="00080A26" w:rsidP="00F01F34" w:rsidRDefault="00F01F34" w14:paraId="6F631B34" w14:textId="0B5D560B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01F34" w:rsidR="00080A26">
+        <w:t>e minister van Langdurige Zorg,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01F34" w:rsidR="00080A26">
         <w:t>Jeugd en Sport,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="008C6BB1" w:rsidR="008C6BB1" w:rsidP="008C6BB1" w:rsidRDefault="008C6BB1" w14:paraId="13C98308" w14:textId="77777777"/>
-[...13 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId9"/>
+    <w:p w:rsidRPr="00F01F34" w:rsidR="00080A26" w:rsidP="00F01F34" w:rsidRDefault="00F01F34" w14:paraId="5AC08C90" w14:textId="7504C212">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">W.R.C. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01F34" w:rsidR="00080A26">
+        <w:t>Sterk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F01F34" w:rsidR="00080A26" w:rsidP="00080A26" w:rsidRDefault="00080A26" w14:paraId="27DD4608" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00F01F34" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="6ED472F3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00F01F34" w:rsidR="006F53E6" w:rsidSect="00F01F34">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2268" w:right="2784" w:bottom="1134" w:left="1588" w:header="0" w:footer="970" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
+      <w:docGrid w:linePitch="299"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13CE1DBB" w14:textId="77777777" w:rsidR="005A3D45" w:rsidRDefault="005A3D45">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4C776374" w14:textId="77777777" w:rsidR="00080A26" w:rsidRDefault="00080A26" w:rsidP="00080A26">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6369FBF9" w14:textId="77777777" w:rsidR="005A3D45" w:rsidRDefault="005A3D45">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="7E2DC88F" w14:textId="77777777" w:rsidR="00080A26" w:rsidRDefault="00080A26" w:rsidP="00080A26">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Univers">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...57 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4E65A48C" w14:textId="77777777" w:rsidR="00080A26" w:rsidRPr="00080A26" w:rsidRDefault="00080A26" w:rsidP="00080A26">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6F07F57E" w14:textId="77777777" w:rsidR="00080A26" w:rsidRPr="00080A26" w:rsidRDefault="00080A26" w:rsidP="00080A26">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7CD4FAF8" w14:textId="77777777" w:rsidR="00080A26" w:rsidRPr="00080A26" w:rsidRDefault="00080A26" w:rsidP="00080A26">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32021B8D" w14:textId="77777777" w:rsidR="005A3D45" w:rsidRDefault="005A3D45">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5BA88DC2" w14:textId="77777777" w:rsidR="00080A26" w:rsidRDefault="00080A26" w:rsidP="00080A26">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75937843" w14:textId="77777777" w:rsidR="005A3D45" w:rsidRDefault="005A3D45">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4D1622BC" w14:textId="77777777" w:rsidR="00080A26" w:rsidRDefault="00080A26" w:rsidP="00080A26">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="551B359E" w14:textId="77777777" w:rsidR="00783A33" w:rsidRDefault="00000000" w:rsidP="00783A33">
+    <w:p w14:paraId="25C39D65" w14:textId="77777777" w:rsidR="00080A26" w:rsidRPr="00F01F34" w:rsidRDefault="00080A26" w:rsidP="00080A26">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F34">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2019/20 29 282, nr. 409.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="0FE4CE3C" w14:textId="77777777" w:rsidR="00783A33" w:rsidRDefault="00000000" w:rsidP="00783A33">
+    <w:p w14:paraId="5C79FFAF" w14:textId="77777777" w:rsidR="00080A26" w:rsidRPr="00F01F34" w:rsidRDefault="00080A26" w:rsidP="00080A26">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F34">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II 2020/21 29 282, nr. 430.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="57C8937C" w14:textId="77777777" w:rsidR="00783A33" w:rsidRDefault="00000000" w:rsidP="00783A33">
+    <w:p w14:paraId="4F52CE2A" w14:textId="77777777" w:rsidR="00080A26" w:rsidRPr="00F01F34" w:rsidRDefault="00080A26" w:rsidP="00080A26">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01F34">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Kamerstukken II 2025/26, 29 282, nr. 615.</w:t>
+      <w:r w:rsidRPr="00F01F34">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 29 282, nr. 615.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7A849495" w14:textId="747C2DED" w:rsidR="00830438" w:rsidRDefault="0015355E">
+  <w:p w14:paraId="265DCC21" w14:textId="77777777" w:rsidR="00080A26" w:rsidRPr="00080A26" w:rsidRDefault="00080A26" w:rsidP="00080A26">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-    </w:pPr>
-[...200 lines deleted...]
-      <w:spacing w:after="2630"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="092166B6" w14:textId="77A53637" w:rsidR="00830438" w:rsidRDefault="0015355E" w:rsidP="00536636">
+  <w:p w14:paraId="23B3D37B" w14:textId="77777777" w:rsidR="00080A26" w:rsidRPr="00080A26" w:rsidRDefault="00080A26" w:rsidP="00080A26">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...748 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...945 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="053CD163" w14:textId="77777777" w:rsidR="00080A26" w:rsidRPr="00080A26" w:rsidRDefault="00080A26" w:rsidP="00080A26">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...3 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...2 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00BA2E03"/>
-[...270 lines deleted...]
-    <w:rsid w:val="00FB3314"/>
+    <w:rsidRoot w:val="00080A26"/>
+    <w:rsid w:val="00080A26"/>
+    <w:rsid w:val="0012383B"/>
+    <w:rsid w:val="0014362A"/>
+    <w:rsid w:val="002048D7"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="00DF4513"/>
+    <w:rsid w:val="00ED03AA"/>
+    <w:rsid w:val="00F01F34"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3969359D"/>
+  <w14:docId w14:val="13EE058D"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{3CB56389-431B-44CC-B29C-38FD142C902E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3273,74 +1136,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3489,1420 +1353,1051 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00261464"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00080A26"/>
     <w:pPr>
       <w:keepNext/>
-      <w:pageBreakBefore/>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-[...2 lines deleted...]
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00080A26"/>
     <w:pPr>
       <w:keepNext/>
-      <w:numPr>
-[...8 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Univers 45 Light" w:hAnsi="Univers 45 Light"/>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Kop2"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-[...9 lines deleted...]
-      <w:ind w:left="0" w:firstLine="0"/>
+    <w:rsid w:val="00080A26"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
+    <w:rsid w:val="00080A26"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="260"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00080A26"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00080A26"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00080A26"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00080A26"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Kop4"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-    <w:pPr>
+    <w:rsid w:val="00080A26"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bijschrift">
-    <w:name w:val="caption"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00080A26"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00080A26"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00080A26"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00080A26"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00080A26"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00080A26"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00080A26"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00080A26"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00080A26"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00EB49A6"/>
-[...8 lines deleted...]
-    <w:name w:val="table of authorities"/>
+    <w:rsid w:val="00080A26"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00080A26"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...29 lines deleted...]
-    <w:name w:val="index 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00080A26"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00080A26"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...7 lines deleted...]
-    <w:name w:val="index 2"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00080A26"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00080A26"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00080A26"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00080A26"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:semiHidden/>
-[...93 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00080A26"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00080A26"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00080A26"/>
+    <w:rPr>
       <w:b/>
-    </w:rPr>
-[...473 lines deleted...]
-    </w:pPr>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EB49A6"/>
-[...33 lines deleted...]
-      <w:i/>
+    <w:rsid w:val="00080A26"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00080A26"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevens">
     <w:name w:val="Afzendgegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00494227"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00080A26"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenskopjes">
     <w:name w:val="Afzendgegevens kopjes"/>
     <w:basedOn w:val="Afzendgegevens"/>
     <w:next w:val="Afzendgegevens"/>
-    <w:rsid w:val="00494227"/>
+    <w:rsid w:val="00080A26"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="00132B19"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00080A26"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
-    </w:pPr>
-[...21 lines deleted...]
-      <w:sz w:val="9"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00080A26"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Afzendgegevenswitregel2">
     <w:name w:val="Afzendgegevens witregel 2"/>
     <w:basedOn w:val="Afzendgegevens"/>
     <w:next w:val="Afzendgegevenskopjes"/>
-    <w:rsid w:val="004B5A41"/>
+    <w:rsid w:val="00080A26"/>
     <w:pPr>
       <w:spacing w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="27"/>
-    </w:rPr>
-[...79 lines deleted...]
-      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00783A33"/>
+    <w:rsid w:val="00080A26"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00080A26"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00080A26"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F01F34"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...52 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1309</ap:Words>
-  <ap:Characters>7205</ap:Characters>
+  <ap:Words>1289</ap:Words>
+  <ap:Characters>7091</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>60</ap:Lines>
+  <ap:Lines>59</ap:Lines>
   <ap:Paragraphs>16</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8498</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8364</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>