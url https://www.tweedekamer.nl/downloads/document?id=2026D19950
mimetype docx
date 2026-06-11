--- v0 (2026-04-23)
+++ v1 (2026-06-11)
@@ -1,118 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="001634BD" w:rsidR="00A2707F" w:rsidP="005B75E9" w:rsidRDefault="00A2707F" w14:paraId="41CB2907" w14:textId="77777777">
+    <w:p w:rsidRPr="001634BD" w:rsidR="00A2707F" w:rsidP="005B75E9" w:rsidRDefault="00355BC6" w14:paraId="41CB2907" w14:textId="12FC9004">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-284" w:firstLine="284"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001634BD">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001634BD">
+        <w:t xml:space="preserve">INBRENG </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001634BD" w:rsidR="00A2707F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:tab/>
         <w:t>VERSLAG  VAN EEN SCHRIFTELIJK OVERLEG</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001634BD" w:rsidR="00A2707F" w:rsidP="005B75E9" w:rsidRDefault="00A2707F" w14:paraId="29F1CF81" w14:textId="2C3C322F">
+    <w:p w:rsidRPr="001634BD" w:rsidR="00A2707F" w:rsidP="005B75E9" w:rsidRDefault="00A2707F" w14:paraId="3CB25929" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="708" w:firstLine="708"/>
-[...32 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="-284" w:firstLine="284"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001634BD" w:rsidR="00A2707F" w:rsidP="005B75E9" w:rsidRDefault="00A2707F" w14:paraId="211356CF" w14:textId="27EB4792">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="001634BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Binnen de vaste commissie voor Buitenlandse Zaken hebben de onderstaande fracties de behoefte vragen en opmerkingen voor te leggen aan de minister van Buitenlandse Zaken over </w:t>
       </w:r>
       <w:r w:rsidR="00A83462">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -194,145 +159,119 @@
       <w:r w:rsidR="00CB2C25">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Kamerstuk </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2C25" w:rsidR="00CB2C25">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>20043</w:t>
       </w:r>
       <w:r w:rsidR="00CB2C25">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, nr. 159).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="001634BD" w:rsidR="00A2707F" w:rsidP="005B75E9" w:rsidRDefault="00A2707F" w14:paraId="7DF5FFAA" w14:textId="77777777">
+    <w:p w:rsidRPr="001634BD" w:rsidR="00A2707F" w:rsidP="005B75E9" w:rsidRDefault="00A2707F" w14:paraId="702596BC" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="001634BD">
-[...17 lines deleted...]
-    <w:p w:rsidRPr="001634BD" w:rsidR="00A2707F" w:rsidP="005B75E9" w:rsidRDefault="00A2707F" w14:paraId="702596BC" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="001634BD" w:rsidR="00A2707F" w:rsidP="005B75E9" w:rsidRDefault="00A2707F" w14:paraId="6D148D0D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidRPr="001634BD" w:rsidR="00A2707F" w:rsidP="005B75E9" w:rsidRDefault="00A2707F" w14:paraId="6D148D0D" w14:textId="77777777">
+      <w:r w:rsidRPr="001634BD">
+        <w:t>De voorzitter van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001634BD" w:rsidR="00A2707F" w:rsidP="005B75E9" w:rsidRDefault="001C05EE" w14:paraId="48741526" w14:textId="11348512">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="001634BD">
-        <w:t>De voorzitter van de commissie,</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="001634BD" w:rsidR="00A2707F" w:rsidP="005B75E9" w:rsidRDefault="001C05EE" w14:paraId="48741526" w14:textId="11348512">
+        <w:t>Klaver</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001634BD" w:rsidR="00A2707F" w:rsidP="005B75E9" w:rsidRDefault="00A2707F" w14:paraId="285C1C29" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="001634BD">
-[...3 lines deleted...]
-    <w:p w:rsidRPr="001634BD" w:rsidR="00A2707F" w:rsidP="005B75E9" w:rsidRDefault="00A2707F" w14:paraId="285C1C29" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="001634BD" w:rsidR="00A2707F" w:rsidP="005B75E9" w:rsidRDefault="00355BC6" w14:paraId="70B12410" w14:textId="7F6B72C4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidRPr="001634BD" w:rsidR="00A2707F" w:rsidP="005B75E9" w:rsidRDefault="00A2707F" w14:paraId="70B12410" w14:textId="5F948F17">
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001634BD" w:rsidR="001C05EE">
+        <w:t>djunct-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001634BD" w:rsidR="00A2707F">
+        <w:t>griffier van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001634BD" w:rsidR="00A2707F" w:rsidP="005B75E9" w:rsidRDefault="009574D9" w14:paraId="56C16B7A" w14:textId="11EA1E37">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="001634BD">
-        <w:t xml:space="preserve">De </w:t>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="001634BD">
         <w:t>Dekker</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001634BD" w:rsidR="00A2707F" w:rsidP="005B75E9" w:rsidRDefault="00A2707F" w14:paraId="5545164A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001634BD" w:rsidR="00A2707F" w:rsidP="005B75E9" w:rsidRDefault="00A2707F" w14:paraId="5674EF18" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001634BD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Inhoudsopgave</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001634BD" w:rsidR="00A2707F" w:rsidP="005B75E9" w:rsidRDefault="00A2707F" w14:paraId="5F05603B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
@@ -565,112 +504,126 @@
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001634BD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>III</w:t>
       </w:r>
       <w:r w:rsidRPr="001634BD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Volledige agenda</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001634BD" w:rsidR="00A2707F" w:rsidP="005B75E9" w:rsidRDefault="00A2707F" w14:paraId="619D001F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="00745339" w:rsidRDefault="00745339" w14:paraId="279EB514" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
     <w:p w:rsidRPr="001634BD" w:rsidR="00A2707F" w:rsidP="005B75E9" w:rsidRDefault="00A2707F" w14:paraId="5F1AA2B1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001634BD">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="001634BD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Vragen en opmerkingen vanuit de fracties</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001634BD" w:rsidR="00A2707F" w:rsidP="005B75E9" w:rsidRDefault="00A2707F" w14:paraId="1BE03CB1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001634BD" w:rsidR="00FA28FA" w:rsidP="005B75E9" w:rsidRDefault="00FA28FA" w14:paraId="40790A28" w14:textId="1C516923">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001634BD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de D66-fractie</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001634BD" w:rsidR="00FA28FA" w:rsidP="005B75E9" w:rsidRDefault="00FA28FA" w14:paraId="64DE5848" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="001634BD">
         <w:t>De leden van de D66-fractie hebben met belangstelling kennisgenomen van de kabinetsbrief inzake de ministeriële vergadering van het Comité van Ministers van de Raad van Europa, alsmede van de onderliggende stukken. Deze leden hebben hierover de volgende vragen en opmerkingen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001634BD" w:rsidR="00FA28FA" w:rsidP="00F42CC5" w:rsidRDefault="00FA28FA" w14:paraId="305D6519" w14:textId="00781937">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r w:rsidRPr="001634BD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Steun aan Oekraïne: compensatie en gerechtigheid</w:t>
       </w:r>
       <w:r w:rsidRPr="007E2CAC" w:rsidR="00B67EDD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001634BD">
         <w:t>De leden van de D66-fractie spreken hun steun uit voor de inzet van Nederland om gastland te worden van de Schadevergoedingscommissie voor Oekraïne. Deze leden onderschrijven het belang van een robuust en geloofwaardig compensatiemechanisme.</w:t>
       </w:r>
       <w:r w:rsidR="00F42CC5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001634BD">
         <w:t xml:space="preserve">Tegelijkertijd constateren </w:t>
       </w:r>
       <w:r w:rsidRPr="001634BD" w:rsidR="009C769C">
         <w:t>de leden van de D66-fractie</w:t>
       </w:r>
       <w:r w:rsidRPr="001634BD">
         <w:t xml:space="preserve"> dat de Parlementaire Assemblee van de Raad van Europa (PACE) zorgen heeft geuit over onder meer de temporele reikwijdte van het mechanisme, die momenteel beperkt lijkt tot schade vanaf 24 februari 2022. De</w:t>
       </w:r>
       <w:r w:rsidRPr="001634BD" w:rsidR="009C769C">
@@ -794,95 +747,95 @@
       <w:r w:rsidRPr="001634BD">
         <w:t xml:space="preserve"> begrijpen dat politieke en financiële commitment van grote Europese partners een belangrijke factor is in deze afweging. In dat licht wijzen deze leden op recente steun van Frankrijk voor het agressietribunaal.</w:t>
       </w:r>
       <w:r w:rsidR="00EF298C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001634BD">
         <w:t>Heeft de minister inmiddels contact gehad met Frankrijk over deze steun, en in hoeverre gaat deze gepaard met concrete financiële en politieke toezeggingen?</w:t>
       </w:r>
       <w:r w:rsidR="00EF298C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001634BD">
         <w:t xml:space="preserve">Ziet </w:t>
       </w:r>
       <w:r w:rsidRPr="001634BD" w:rsidR="00F76130">
         <w:t xml:space="preserve">het kabinet </w:t>
       </w:r>
       <w:r w:rsidRPr="001634BD">
         <w:t>deze ontwikkeling als aanleiding om de Nederlandse inzet ten aanzien van het gastlandschap te intensiveren, inclusief het aanbieden van fase 3 (operationele fase) in Nederland?</w:t>
       </w:r>
       <w:r w:rsidR="006D7988">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001634BD">
-        <w:t>Is de minister voornemens om actief bij andere grote lidstaten aan te dringen op aanvullende steun en medewerking, teneinde de totstandkoming en operationalisering van het tribunaal te versnellen?</w:t>
+        <w:t xml:space="preserve">Is de minister </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001634BD">
+        <w:lastRenderedPageBreak/>
+        <w:t>voornemens om actief bij andere grote lidstaten aan te dringen op aanvullende steun en medewerking, teneinde de totstandkoming en operationalisering van het tribunaal te versnellen?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="005B75E9" w:rsidR="00FA28FA" w:rsidP="00692664" w:rsidRDefault="00FA28FA" w14:paraId="28255509" w14:textId="602597B0">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="OLE_LINK2" w:id="0"/>
       <w:r w:rsidRPr="001634BD">
         <w:t xml:space="preserve">De leden van de D66-fractie hebben kennisgenomen van de inzet van het kabinet rondom de interpretatieve verklaring over het </w:t>
       </w:r>
       <w:r w:rsidRPr="001634BD" w:rsidR="00231A66">
         <w:t xml:space="preserve">Europees Verdrag voor de Rechten van de Mens </w:t>
       </w:r>
       <w:r w:rsidR="000E70C5">
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="001634BD">
         <w:t>EVRM</w:t>
       </w:r>
       <w:r w:rsidR="000E70C5">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="001634BD">
         <w:t xml:space="preserve"> in vreemdelingenzaken. Deze leden hechten eraan dat de integriteit van het EVRM en de onafhankelijkheid van het Europees Hof voor de Rechten van de Mens </w:t>
       </w:r>
       <w:r w:rsidR="00965873">
         <w:t xml:space="preserve">(EHRM) </w:t>
       </w:r>
       <w:r w:rsidRPr="001634BD">
         <w:t>gewaarborgd blijven.</w:t>
       </w:r>
       <w:r w:rsidR="006D7988">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001634BD">
-        <w:t xml:space="preserve">Tegelijkertijd constateren deze leden dat het kabinet zelf aangeeft dat Nederland in de praktijk beperkt wordt door uitvoeringsvraagstukken, zoals het gebrek aan medewerking van </w:t>
-[...3 lines deleted...]
-        <w:t>landen van herkomst.</w:t>
+        <w:t>Tegelijkertijd constateren deze leden dat het kabinet zelf aangeeft dat Nederland in de praktijk beperkt wordt door uitvoeringsvraagstukken, zoals het gebrek aan medewerking van landen van herkomst.</w:t>
       </w:r>
       <w:r w:rsidR="006D7988">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001634BD">
         <w:t xml:space="preserve">Kan </w:t>
       </w:r>
       <w:r w:rsidR="00965873">
         <w:t>het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="001634BD">
         <w:t xml:space="preserve"> uiteenzetten wat de huidige ervaringen zijn met het verwijderen van veroordeelde vreemdelingen binnen het bestaande juridische kader van het EVRM? In welke mate vormen juridische beperkingen daadwerkelijk een obstakel en in welke mate ligt dit bij praktische uitvoeringsproblemen?</w:t>
       </w:r>
       <w:r w:rsidR="00692664">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="001634BD">
         <w:t xml:space="preserve">Kan </w:t>
       </w:r>
       <w:r w:rsidR="008A2122">
         <w:t>het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="001634BD">
         <w:t xml:space="preserve"> daarnaast aangeven welke concrete stappen worden gezet om de medewerking van landen van herkomst te verbeteren, in het bijzonder waar het gaat om het verstrekken van reisdocumenten? Welke aanvullende instrumenten acht </w:t>
@@ -1074,94 +1027,94 @@
         </w:rPr>
         <w:t xml:space="preserve"> als belangrijke instrumenten om de agressor daadwerkelijk ter verantwoording te roepen voor de aangerichte schade. </w:t>
       </w:r>
       <w:r w:rsidR="008F140A">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Deze leden</w:t>
       </w:r>
       <w:r w:rsidRPr="005B75E9">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> zijn er trots op dat Nederland een centrale rol speelt bij het afdwingen van deze aansprakelijkheid en het bestraffen van de Russische wandaden. </w:t>
       </w:r>
       <w:r w:rsidR="008F140A">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Zij</w:t>
       </w:r>
       <w:r w:rsidRPr="005B75E9">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> juichen het toe dat er met Nederlandse middelen wordt bijgedragen aan de wederopbouw van Oekraïne en dat deze steun meerjarig en onverminderd kan worden ingezet ten behoeve van herstel van de energie-infrastructuur, drinkwatervoorzieningen en andere noodzakelijke infrastructuur zoals ziekenhuizen.</w:t>
+        <w:t xml:space="preserve"> juichen het toe dat er met Nederlandse middelen wordt bijgedragen aan de wederopbouw van Oekraïne en dat deze steun meerjarig en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B75E9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>onverminderd kan worden ingezet ten behoeve van herstel van de energie-infrastructuur, drinkwatervoorzieningen en andere noodzakelijke infrastructuur zoals ziekenhuizen.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="005B75E9" w:rsidR="00280E49" w:rsidP="00F375F9" w:rsidRDefault="00280E49" w14:paraId="78E94670" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F938C0" w:rsidP="00F375F9" w:rsidRDefault="00280E49" w14:paraId="01FC5473" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B75E9">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de VVD-fractie hebben met interesse kennisgenomen van de inzet van de minister op het gebied van migratie tijdens de ministeriële vergadering van de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E15370">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>RvE</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005B75E9">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">. De leden menen dat het EVRM op dit moment te veel invloed heeft op het voeren van een streng, gericht en onafhankelijk migratiebeleid en menen dat er meer ruimte moet komen om het algemeen belang af te wegen tegen de rechten die voortvloeiden uit artikel 3 en artikel 8 EVRM. Hoe kijkt de minister hiernaar? Welke concrete impact verwacht de minister dat de politieke verklaring zal </w:t>
-[...6 lines deleted...]
-        <w:t>hebben op procedures binnen het vreemdelingenrecht? Welke stappen is de minister verder van plan om te zetten om ervoor te zorgen dat de impact van artikel 3 en 8 EVRM op het vreemdelingenrecht zoveel mogelijk beperkt wordt? De leden van de VVD-fractie worden graag geïnformeerd over wat de juridische en diplomatieke verkenning ten aanzien van een eventuele aanpassing van het EVRM tot nu toe heeft opgeleverd. Dit alles conform de motie</w:t>
+        <w:t>. De leden menen dat het EVRM op dit moment te veel invloed heeft op het voeren van een streng, gericht en onafhankelijk migratiebeleid en menen dat er meer ruimte moet komen om het algemeen belang af te wegen tegen de rechten die voortvloeiden uit artikel 3 en artikel 8 EVRM. Hoe kijkt de minister hiernaar? Welke concrete impact verwacht de minister dat de politieke verklaring zal hebben op procedures binnen het vreemdelingenrecht? Welke stappen is de minister verder van plan om te zetten om ervoor te zorgen dat de impact van artikel 3 en 8 EVRM op het vreemdelingenrecht zoveel mogelijk beperkt wordt? De leden van de VVD-fractie worden graag geïnformeerd over wat de juridische en diplomatieke verkenning ten aanzien van een eventuele aanpassing van het EVRM tot nu toe heeft opgeleverd. Dit alles conform de motie</w:t>
       </w:r>
       <w:r w:rsidR="000C5FB6">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="005B75E9">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Van Zanten</w:t>
       </w:r>
       <w:r w:rsidR="000C5FB6">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="005B75E9">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Boomsma (</w:t>
       </w:r>
@@ -1622,51 +1575,61 @@
       <w:r w:rsidRPr="001634BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> zich bewust van het feit dat alle 46 lidstaten Protocol 6 bij het EVRM hebben geratificeerd, dat de doodstraf verbiedt in vredestijd? Is </w:t>
       </w:r>
       <w:r w:rsidR="005553C3">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="001634BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> zich bewust van het feit dat alle lidstaten behalve Azerbaijan – dat overigens de doodstraf in 1998 heeft afgeschaft – Protocol 13 bij het EVRM hebben geratificeerd, dat de doodstraf verbiedt onder alle omstandigheden? Is </w:t>
+        <w:t xml:space="preserve"> zich bewust van het feit dat alle lidstaten behalve Azerbaijan – dat overigens de doodstraf in 1998 heeft afgeschaft – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001634BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Protocol 13 bij het EVRM hebben geratificeerd, dat de doodstraf verbiedt onder alle omstandigheden? Is </w:t>
       </w:r>
       <w:r w:rsidR="00FC55E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>het kabinet</w:t>
       </w:r>
       <w:r w:rsidRPr="001634BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> van mening dat de doodstraf onverenigbaar is met mensenrechtenstandaarden en respect voor menselijke waardigheid? Is </w:t>
       </w:r>
       <w:r w:rsidR="00FC55E9">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
@@ -1790,61 +1753,51 @@
       <w:r w:rsidRPr="001634BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>. De</w:t>
       </w:r>
       <w:r w:rsidR="002E0AA4">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>ze</w:t>
       </w:r>
       <w:r w:rsidRPr="001634BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> leden vragen of de </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">minister bilateraal bij zijn Turkse ambtsgenoot </w:t>
+        <w:t xml:space="preserve"> leden vragen of de minister bilateraal bij zijn Turkse ambtsgenoot </w:t>
       </w:r>
       <w:r w:rsidR="00EE5BF9">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="001634BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">n bij deze bijeenkomst van het Comité van Ministers voornemens is plenair aandacht te vragen voor beide zaken. De leden vragen de minister of hij, conform </w:t>
       </w:r>
       <w:r w:rsidR="00EE5BF9">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
@@ -2228,103 +2181,113 @@
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>laimscommissie echt operationeel zijn. Welke politieke, juridische of praktische knelpunten ziet het kabinet op dit moment nog? Welke extra inzet pleegt Nederland om meer landen te laten aansluiten, zodat verdere vertraging wordt voorkomen?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="005B75E9" w:rsidR="009574D9" w:rsidP="00F375F9" w:rsidRDefault="009574D9" w14:paraId="04268189" w14:textId="553F7475">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B75E9">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van de CDA-fractie lezen dat het Comité van Ministers naar verwachting een politieke verklaring zal aannemen over de uitleg van het EVRM in het migratiedomein, in het bijzonder over artikel 3 en artikel 8. Het kabinet schrijft dat de basiselementen met consensus zijn aangenomen en dat die volgens het kabinet een goede basis vormen. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001D6673">
+        <w:t xml:space="preserve">De leden van de CDA-fractie lezen dat het Comité van Ministers naar verwachting een politieke verklaring zal aannemen over de uitleg van het EVRM in het migratiedomein, in het bijzonder </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B75E9">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>Deze leden</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005B75E9">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">over artikel 3 en artikel 8. Het kabinet schrijft dat de basiselementen met consensus zijn aangenomen en dat die volgens het kabinet een goede basis vormen. </w:t>
+      </w:r>
+      <w:r w:rsidR="001D6673">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> vragen of de minister de meest recente concepttekst van deze politieke verklaring, zodra dat kan, met de Kamer kan delen. Hoe borgt het kabinet dat de verklaring voldoende ruimte laat voor effectief migratiebeleid, zonder dat wordt getornd aan de onafhankelijkheid van het EHRM en de kern van het EVRM?</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:t>Deze leden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B75E9">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="005B75E9">
+        <w:t xml:space="preserve"> vragen of de minister de meest recente concepttekst van deze politieke verklaring, zodra dat kan, met de Kamer kan delen. Hoe borgt het kabinet dat de verklaring voldoende ruimte laat voor effectief migratiebeleid, zonder dat wordt getornd aan de onafhankelijkheid van het EHRM en de kern van het EVRM?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B75E9" w:rsidR="009574D9" w:rsidP="00F375F9" w:rsidRDefault="009574D9" w14:paraId="32A8715A" w14:textId="21CE8A81">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="00DD2C81">
+      </w:pPr>
+      <w:r w:rsidRPr="005B75E9">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
+        <w:t>Begrijpen de leden van de CDA-fractie goed dat het kabinet deze verklaring ziet als een “later tot stand gekomen overeenstemming” over de uitleg of toepassing van het EVRM? Welke concrete juridische gevolgen</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD2C81">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
         <w:t xml:space="preserve"> kan dat hebben?</w:t>
       </w:r>
       <w:r w:rsidRPr="005B75E9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="005B75E9" w:rsidR="009574D9" w:rsidP="00F375F9" w:rsidRDefault="009574D9" w14:paraId="24E0AD1C" w14:textId="6D99B938">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B75E9">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
@@ -2398,353 +2361,343 @@
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">De leden van de CDA-fractie vinden het positief dat de </w:t>
       </w:r>
       <w:r w:rsidR="00F01842">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>RvE</w:t>
       </w:r>
       <w:r w:rsidRPr="005B75E9">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> doorwerkt aan het Nieuw Democratisch Pact. Deze leden lezen ook dat Nederland actief heeft bijgedragen aan de ontwikkeling van parameters en aan een haalbaarheidsstudie voor een juridisch instrument tegen foreign information manipulation and interference (FIMI). Deze leden vragen welke prioriteiten het kabinet wil inbrengen bij de verdere uitwerking van het Nieuw Democratisch Pact. Ziet het kabinet daarbij ook expliciet ruimte voor bescherming van journalisten, advocaten en andere verdedigers van de rechtsstaat? Op welke punten wil Nederland dat het Pact concreter en praktischer wordt voor lidstaten? Kan de minister aangeven wat volgens het kabinet de belangrijkste hiaten en uitdagingen zijn uit de haalbaarheidsstudie over FIMI? Wat is de voorlopige Nederlandse positie ten aanzien van een mogelijk nieuw juridisch instrument tegen buitenlandse informatiemanipulatie en beïnvloeding? Hoe voorkomt het kabinet dat dit traject te vrijblijvend blijft, terwijl de dreiging van desinformatie en buitenlandse inmenging </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005B75E9">
+        <w:t xml:space="preserve"> doorwerkt aan het Nieuw Democratisch Pact. Deze leden lezen ook dat Nederland actief heeft bijgedragen aan de ontwikkeling van parameters en aan een haalbaarheidsstudie voor een juridisch instrument tegen foreign information manipulation and interference (FIMI). Deze leden vragen welke prioriteiten het kabinet wil inbrengen bij de verdere uitwerking van het Nieuw Democratisch Pact. Ziet het kabinet daarbij ook expliciet ruimte voor bescherming van journalisten, advocaten en andere verdedigers van de rechtsstaat? Op welke punten wil Nederland dat het Pact concreter en praktischer wordt voor lidstaten? Kan de minister aangeven wat volgens het kabinet de belangrijkste hiaten en uitdagingen zijn uit de haalbaarheidsstudie over FIMI? Wat is de voorlopige Nederlandse positie ten aanzien van een mogelijk nieuw juridisch instrument tegen buitenlandse informatiemanipulatie en beïnvloeding? Hoe voorkomt het kabinet dat dit traject te vrijblijvend blijft, terwijl de dreiging van desinformatie en buitenlandse inmenging juist steeds groter wordt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B75E9" w:rsidR="009574D9" w:rsidP="00F375F9" w:rsidRDefault="009574D9" w14:paraId="7ACB90FE" w14:textId="68C54BDC">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>juist steeds groter wordt?</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B75E9">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="005B75E9">
+        <w:t>De leden van de CDA-fractie wijzen er ook op dat tijdens de vorige ministeriële vergadering in 2025 het Advocatenverdrag (European Convention on the Protection of the Profession of Lawyer) is opengesteld voor ondertekening en dat dit door Nederland is ondertekend. Deze leden vragen wat de stand van zaken is van de verdere behandeling en implementatie van dit Advocatenverdrag in Nederland</w:t>
+      </w:r>
+      <w:r w:rsidR="00591321">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>De leden van de CDA-fractie wijzen er ook op dat tijdens de vorige ministeriële vergadering in 2025 het Advocatenverdrag (European Convention on the Protection of the Profession of Lawyer) is opengesteld voor ondertekening en dat dit door Nederland is ondertekend. Deze leden vragen wat de stand van zaken is van de verdere behandeling en implementatie van dit Advocatenverdrag in Nederland</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00591321">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B75E9">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005B75E9">
+        <w:t xml:space="preserve"> Ziet het kabinet dit verdrag ook als bouwsteen voor de bredere agenda van democratische weerbaarheid binnen de </w:t>
+      </w:r>
+      <w:r w:rsidR="00591321">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ziet het kabinet dit verdrag ook als bouwsteen voor de bredere agenda van democratische weerbaarheid binnen de </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00591321">
+        <w:t>RvE?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005B75E9" w:rsidR="009574D9" w:rsidP="00F375F9" w:rsidRDefault="009574D9" w14:paraId="33FF1C57" w14:textId="3D441A51">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>RvE?</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B75E9">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="005B75E9">
+        <w:t xml:space="preserve">De leden van de CDA-fractie lezen dat de </w:t>
+      </w:r>
+      <w:r w:rsidR="00591321">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">De leden van de CDA-fractie lezen dat de </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00591321">
+        <w:t>RvE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B75E9">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>RvE</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005B75E9">
+        <w:t xml:space="preserve"> werkt aan een strategie voor de externe dimensie, met meer samenwerking met onder meer de EU, de O</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9775F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> werkt aan een strategie voor de externe dimensie, met meer samenwerking met onder meer de EU, de O</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F9775F">
+        <w:t xml:space="preserve">rganisatie voor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B75E9">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">rganisatie voor </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005B75E9">
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9775F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>V</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F9775F">
+        <w:t xml:space="preserve">eiligheid en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B75E9">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">eiligheid en </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005B75E9">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9775F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>S</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F9775F">
+        <w:t xml:space="preserve">amenwerking in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B75E9">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">amenwerking in </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005B75E9">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9775F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>E</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F9775F">
+        <w:t>uropa (OVSE)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B75E9">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>uropa (OVSE)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005B75E9">
+        <w:t>, de V</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9775F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>, de V</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F9775F">
+        <w:t>erenigde Naties (V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B75E9">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>erenigde Naties (V</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005B75E9">
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9775F">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>N</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F9775F">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B75E9">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005B75E9">
+        <w:t xml:space="preserve">, waarnemers en niet-lidstaten. Deze leden steunen betere samenwerking, maar vinden het ook belangrijk dat overlap en bestuurlijke drukte worden voorkomen. Waar ziet het kabinet de grootste meerwaarde van de </w:t>
+      </w:r>
+      <w:r w:rsidR="00431641">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">, waarnemers en niet-lidstaten. Deze leden steunen betere samenwerking, maar vinden het ook belangrijk dat overlap en bestuurlijke drukte worden voorkomen. Waar ziet het kabinet de grootste meerwaarde van de </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00431641">
+        <w:lastRenderedPageBreak/>
+        <w:t>RvE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B75E9">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>RvE</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005B75E9">
+        <w:t xml:space="preserve"> ten opzichte van andere internationale organisaties? Op welke thema’s wil Nederland vooral inzetten als het gaat om complementariteit met de EU, de OVSE en de VN? Over welke niet-lidstaten of waarnemers gaat het concreet bij de versterkte strategische samenwerking? Welke verdragen of instrumenten van de </w:t>
+      </w:r>
+      <w:r w:rsidR="00431641">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ten opzichte van andere internationale organisaties? Op welke thema’s wil Nederland vooral inzetten als het gaat om complementariteit met de EU, de OVSE en de VN? Over welke niet-lidstaten of waarnemers gaat het concreet bij de versterkte strategische samenwerking? Welke verdragen of instrumenten van de </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00431641">
+        <w:t>RvE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B75E9">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>RvE</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> wil het kabinet nadrukkelijker openstellen of onder de aandacht brengen bij niet-lidstaten? Hoe voorkomt het kabinet doublures met bestaande Europese of multilaterale trajecten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001634BD" w:rsidR="00A2707F" w:rsidP="00F375F9" w:rsidRDefault="009574D9" w14:paraId="1CB6DAE5" w14:textId="134ADF6A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="005B75E9">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> wil het kabinet nadrukkelijker openstellen of onder de aandacht brengen bij niet-lidstaten? Hoe voorkomt het kabinet doublures met bestaande Europese of multilaterale trajecten?</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="005B75E9">
+        <w:t xml:space="preserve">De leden van de CDA-fractie hebben met belangstelling kennisgenomen van het verslag van de High Level Conferentie over het Europees Sociaal Handvest. Zij delen de gedachte dat sociale rechten, democratische stabiliteit en veiligheid met elkaar samenhangen. Deze leden vragen hoe het kabinet de uitkomsten van de Chisinau Declaration wil vertalen naar de Nederlandse inzet binnen de </w:t>
+      </w:r>
+      <w:r w:rsidR="00985381">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="00985381">
+        <w:t>RvE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B75E9">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>RvE</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>. Ziet het kabinet sociale rechtvaardigheid en fatsoenlijke arbeidsomstandigheden ook als onderdeel van een weerbare democratie? Kan dit thema een plek krijgen binnen de voorbereiding van het Nederlandse voorzitterschap in 2027?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001634BD" w:rsidR="00A2707F" w:rsidP="00F375F9" w:rsidRDefault="00A2707F" w14:paraId="2DF84ECC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001634BD" w:rsidR="00A2707F" w:rsidP="00F375F9" w:rsidRDefault="00F74F31" w14:paraId="29F3A627" w14:textId="7FB7E687">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001634BD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Vragen en opmerkingen van de leden van de JA21-fractie</w:t>
       </w:r>
     </w:p>
@@ -3176,100 +3129,109 @@
       <w:r w:rsidRPr="001634BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> bij </w:t>
       </w:r>
       <w:r w:rsidR="009811A0">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>het Comité van Ministers</w:t>
       </w:r>
       <w:r w:rsidRPr="001634BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in Moldavië moet worden betrokken en dat de kabinetsreactie in ieder geval op tijd moet worden verstuurd om hierover nog een discussie te kunnen voeren voordat de bijeenkomst plaatsvindt? De voorstellen in de notitie van JA21 hebben immers direct betrekking op een nieuwe en bredere interpretatie van het EVRM die nu in mei voorligt. Onderschrijft het kabinet de inzet en oproep die daarin wordt beschreven t</w:t>
+        <w:t xml:space="preserve"> in Moldavië moet worden betrokken en dat de kabinetsreactie in ieder geval op tijd moet worden verstuurd om hierover nog een discussie te kunnen voeren voordat de bijeenkomst </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001634BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>plaatsvindt? De voorstellen in de notitie van JA21 hebben immers direct betrekking op een nieuwe en bredere interpretatie van het EVRM die nu in mei voorligt. Onderschrijft het kabinet de inzet en oproep die daarin wordt beschreven t</w:t>
       </w:r>
       <w:r w:rsidR="00A17ED9">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>en aanzien van</w:t>
       </w:r>
       <w:r w:rsidRPr="001634BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> de interpretatie van artikel 3 en artikel 8, en is het kabinet bereid deze voorstellen in te brengen in de discussie? Met welke andere landen is specifiek overleg geweest in aanloop naar deze bijeenkomst in Moldavië?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001634BD" w:rsidR="00F74F31" w:rsidP="00F375F9" w:rsidRDefault="00F74F31" w14:paraId="41028ED4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001634BD" w:rsidR="00F74F31" w:rsidP="00F375F9" w:rsidRDefault="00F74F31" w14:paraId="7703C8E0" w14:textId="1377C732">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001634BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">In het verslag van de JBZ-raad in december </w:t>
       </w:r>
       <w:r w:rsidR="00350D07">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>(Kamerstuk 32 317-</w:t>
       </w:r>
       <w:r w:rsidR="00DE4B08">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">987) </w:t>
       </w:r>
       <w:r w:rsidRPr="001634BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
@@ -3714,61 +3676,51 @@
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>De leden van de JA21-fractie stellen dat h</w:t>
       </w:r>
       <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">et kabinet heeft aangegeven dat, ook indien het niet mogelijk blijkt de verklaring bij consensus aan te nemen, deze mogelijk alsnog gewicht in de schaal kan leggen, als uitdrukking van de politieke wens van de (gekwalificeerde) meerderheid van de staten die partij zijn bij het EVRM. Welke verwachtingen koestert het kabinet? Hoe verhoudt het feit dat het dus geheel rechtstatelijk is dat een politieke verklaring van regeringen </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">wordt opgesteld met de bedoeling om ‘gewicht in de schaal te leggen’ bij uitspraken van het Hof, zich tot de eerdere stelling van het kabinet, die als reden werd gegeven om de oorspronkelijke brief van negen lidstaten niet te tekenen, dat het kabinet niet “op de stoel van de rechter” moet zitten? </w:t>
+        <w:t xml:space="preserve">et kabinet heeft aangegeven dat, ook indien het niet mogelijk blijkt de verklaring bij consensus aan te nemen, deze mogelijk alsnog gewicht in de schaal kan leggen, als uitdrukking van de politieke wens van de (gekwalificeerde) meerderheid van de staten die partij zijn bij het EVRM. Welke verwachtingen koestert het kabinet? Hoe verhoudt het feit dat het dus geheel rechtstatelijk is dat een politieke verklaring van regeringen wordt opgesteld met de bedoeling om ‘gewicht in de schaal te leggen’ bij uitspraken van het Hof, zich tot de eerdere stelling van het kabinet, die als reden werd gegeven om de oorspronkelijke brief van negen lidstaten niet te tekenen, dat het kabinet niet “op de stoel van de rechter” moet zitten? </w:t>
       </w:r>
       <w:r w:rsidR="00B0142E">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Deelt het kabinet de mening</w:t>
       </w:r>
       <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> dat het dus ook legitiem en uiterst rechtstatelijk is dat regeringen als wetgevers aangeven dat zij een andere interpretatie wenselijk achten van wetgeving en verdragen? </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001634BD" w:rsidR="00F74F31" w:rsidP="00F375F9" w:rsidRDefault="00F74F31" w14:paraId="39921C36" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
@@ -3860,90 +3812,110 @@
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>elements</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for a </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>political</w:t>
+        <w:t>for</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>declaration</w:t>
+        <w:t>political</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>declaration</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
         <w:t>”? Is het kabinet hier tevreden mee? Kunnen hier nog elementen aan worden toegevoegd en</w:t>
       </w:r>
       <w:r w:rsidR="000D1EF3">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> zo ja, is het kabinet van plan daarop in te zetten?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
@@ -4201,61 +4173,51 @@
       <w:r w:rsidRPr="001634BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> Artikel 3 EVRM een situatie enkel binnen de reikwijdte van Artikel 3 EVRM valt, indien sprake is van een minimumniveau van ernst en dat dit relevant is bijvoorbeeld voor Nederland in Dublinzaken. </w:t>
       </w:r>
       <w:r w:rsidR="000E677E">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>De leden van de JA21-fractie vragen of dit b</w:t>
       </w:r>
       <w:r w:rsidRPr="001634BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">etekent dat met beroep op artikel 3 EVRM niet meer kan worden besloten om bijvoorbeeld Nederland te beletten om Dublinclaimanten terug te sturen naar België </w:t>
-[...9 lines deleted...]
-        <w:t>of andere EU-landen (behoudens extreme ontwikkelingen zoals dat daar een fascistische machtsgreep plaatsvindt of iets dergelijks)</w:t>
+        <w:t>etekent dat met beroep op artikel 3 EVRM niet meer kan worden besloten om bijvoorbeeld Nederland te beletten om Dublinclaimanten terug te sturen naar België of andere EU-landen (behoudens extreme ontwikkelingen zoals dat daar een fascistische machtsgreep plaatsvindt of iets dergelijks)</w:t>
       </w:r>
       <w:r w:rsidR="000E677E">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="001634BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ook hier de vraag</w:t>
       </w:r>
       <w:r w:rsidR="000E677E">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
@@ -4296,51 +4258,71 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001634BD" w:rsidR="00F74F31" w:rsidP="00F375F9" w:rsidRDefault="00F74F31" w14:paraId="328C6033" w14:textId="0BB968BE">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001634BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">Enkele passages in de conceptverklaring stellen dat, ten aanzien van artikel 3, “courts and </w:t>
+        <w:t xml:space="preserve">Enkele passages in de conceptverklaring stellen dat, ten aanzien van artikel 3, “courts </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001634BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001634BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001634BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>authorities</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001634BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001634BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
@@ -4592,538 +4574,629 @@
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> land and </w:t>
+        <w:t xml:space="preserve"> land </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>sea</w:t>
+        <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">”, artikelen 41 tot 49? </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Artikel 41 </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-        <w:t>stelt</w:t>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>sea</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”, artikelen 41 tot 49? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Artikel 41 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>dat</w:t>
+        <w:t>stelt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> “large numbers of migrants arriving” (…) “may pose a threat to public order and national security and place a great strain on reception and asylum systems.” </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Wanneer is volgens het kabinet sprake van “large </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
-          <w:lang w:eastAsia="en-US"/>
-[...2 lines deleted...]
-        <w:t>numbers</w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>dat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
-          <w:lang w:eastAsia="en-US"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">”? In hoeverre wordt de jurisprudentie die voortkomt uit de uitspraak van het Hof Hirsi </w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “large numbers of migrants arriving” (…) “may pose a threat to public order and national security and place a great strain on reception and asylum systems.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wanneer is volgens het kabinet sprake van “large </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>Jamaa</w:t>
+        <w:t>numbers</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">”? In hoeverre wordt de jurisprudentie die voortkomt uit de uitspraak van het Hof Hirsi </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>vs</w:t>
+        <w:t>Jamaa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Italië (2012) ingekaderd of gewijzigd? Of worden deze bevindingen slechts bekrachtigd in artikel 45 bijvoorbeeld. In welke gevallen is sprake van de situatie zoals beschreven in artikel 46? Wanneer is sprake van </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>instrumentalisering</w:t>
+        <w:t>vs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> zoals beschreven in deze artikelen? Is daarvoor voldoende dat statelijke actoren betrokken zijn bij de mensenhandel of moet daar de intentie achter schuilen om te destabiliseren?</w:t>
-[...17 lines deleted...]
-        <w:t>Wat betekent artikel 54 concreet voor de mogelijkheden om binnen de grenzen van de jurisprudentie van het Hof op te treden tegen ‘</w:t>
+        <w:t xml:space="preserve"> Italië (2012) ingekaderd of gewijzigd? Of worden deze bevindingen slechts bekrachtigd in artikel 45 bijvoorbeeld. In welke gevallen is sprake van de situatie zoals beschreven in artikel 46? Wanneer is sprake van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>instrumentalisering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>’ van migratie?</w:t>
-[...125 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> zoals beschreven in deze artikelen? Is daarvoor voldoende dat statelijke actoren betrokken zijn bij de mensenhandel of moet daar de intentie achter schuilen om te destabiliseren?</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>Deelt het kabinet de mening van de JA21-fractie</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dat de “living document” doctrine die in deze verklaring wordt bekrachtigd, feitelijk veel afwegingsruimte legt bij het Hof om ontwikkelingen te interpreteren en daarbij de kans aanwezig is dat rechters op de stoel van politici gaan zitten? Op welke gronden kan het Hof bepalen dat jurisprudentie moet worden aangepast aan nieuwe </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">Een deel van de verklaring betreft de mogelijkheid tot innovatieve oplossingen en opvang in de regio. Welke mogelijkheden hiertoe worden volgens het kabinet hiermee verduidelijkt? Op welke manier wil het kabinet gehoor geven aan de oproep die mogelijk in de verklaring wordt opgenomen “to </w:t>
+        <w:t>Wat betekent artikel 54 concreet voor de mogelijkheden om binnen de grenzen van de jurisprudentie van het Hof op te treden tegen ‘</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>engage</w:t>
+        <w:t>instrumentalisering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in </w:t>
+        <w:t>’ van migratie?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001634BD" w:rsidR="00F74F31" w:rsidP="00F375F9" w:rsidRDefault="00F74F31" w14:paraId="151B135A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001634BD" w:rsidR="00F74F31" w:rsidP="00F375F9" w:rsidRDefault="00F74F31" w14:paraId="4AC22123" w14:textId="68FAB6F9">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001634BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook op andere terreinen dan migratie heeft een steeds verderstrekkende interpretatie van het EVRM grote gevolgen voor beleid die nooit door de wetgevers zijn voorzien of bedoeld teweeggebracht, zoals op het gebied van klimaatwetgeving. Deelt het kabinet de opvatting van </w:t>
+      </w:r>
+      <w:r w:rsidR="008C142C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de leden van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001634BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>JA21</w:t>
+      </w:r>
+      <w:r w:rsidR="008C142C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>-fractie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001634BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat het dringend noodzakelijk is ervoor te zorgen dat klimaatbeleid niet in hoge mate wordt verplaatst naar het juridische domein en dat dit onderdeel moet blijven </w:t>
+      </w:r>
+      <w:r w:rsidR="008756B4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>bij de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001634BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> politieke besluitvorming en dat ook hiertoe het noodzakelijk is de interpretatie van EVRM verder in te kaderen? </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0062">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Deze leden krijgen g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001634BD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">raag een toelichting.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001634BD" w:rsidR="00F74F31" w:rsidP="00F375F9" w:rsidRDefault="00F74F31" w14:paraId="147E1375" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001634BD" w:rsidR="00F74F31" w:rsidP="00F375F9" w:rsidRDefault="008756B4" w14:paraId="373EE016" w14:textId="66C1A0C8">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Deelt het kabinet de mening van de JA21-fractie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dat de “living document” doctrine die in deze verklaring wordt bekrachtigd, feitelijk veel afwegingsruimte legt bij het Hof om ontwikkelingen te interpreteren en daarbij de kans aanwezig is dat rechters op de stoel van politici gaan zitten? Op welke gronden kan het Hof bepalen dat jurisprudentie moet worden aangepast aan nieuwe omstandigheden?</w:t>
+      </w:r>
+      <w:r w:rsidR="00464594">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Een deel van de verklaring betreft de mogelijkheid tot innovatieve oplossingen en opvang in de regio. Welke mogelijkheden hiertoe worden volgens het kabinet hiermee verduidelijkt? Op welke manier wil het kabinet gehoor geven aan de oproep die mogelijk in de verklaring wordt opgenomen “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>dialogue</w:t>
+        <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>with</w:t>
+        <w:t>engage</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the Court” and ”</w:t>
+        <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>participate</w:t>
+        <w:t>dialogue</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in relevant </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>proceedings</w:t>
+        <w:t>with</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>before</w:t>
+        <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the court?”</w:t>
+        <w:t xml:space="preserve"> Court” </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ”</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>participate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in relevant </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>proceedings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>before</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001634BD" w:rsidR="00F74F31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> court?”</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001634BD" w:rsidR="00F74F31" w:rsidP="00F375F9" w:rsidRDefault="00F74F31" w14:paraId="02277ECB" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001634BD" w:rsidR="00F74F31" w:rsidP="00F375F9" w:rsidRDefault="00464594" w14:paraId="4037DA35" w14:textId="2A642558">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Aptos"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5373,51 +5446,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00552D5B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>minister van Buitenlandse Zaken, T.B.W. Berendsen - Kabinetsinzet t.a.v. de ministeriële vergadering van de Raad van Europa op 14 en 15 mei in Moldavië</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="001634BD" w:rsidR="00A2707F" w:rsidP="00F375F9" w:rsidRDefault="00A2707F" w14:paraId="41098AE1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="001634BD" w:rsidR="00213EAC" w:rsidP="00F375F9" w:rsidRDefault="00213EAC" w14:paraId="00398840" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="001634BD" w:rsidR="00213EAC" w:rsidSect="00A2707F">
+    <w:sectPr w:rsidRPr="001634BD" w:rsidR="00213EAC" w:rsidSect="00355BC6">
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1559" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -5604,98 +5677,102 @@
     <w:rsid w:val="000C486F"/>
     <w:rsid w:val="000C5FB6"/>
     <w:rsid w:val="000D1EF3"/>
     <w:rsid w:val="000E677E"/>
     <w:rsid w:val="000E70C5"/>
     <w:rsid w:val="001634BD"/>
     <w:rsid w:val="001C05EE"/>
     <w:rsid w:val="001D6673"/>
     <w:rsid w:val="001E7DE1"/>
     <w:rsid w:val="00213A23"/>
     <w:rsid w:val="00213EAC"/>
     <w:rsid w:val="00231A66"/>
     <w:rsid w:val="0027252D"/>
     <w:rsid w:val="00280E49"/>
     <w:rsid w:val="002873CE"/>
     <w:rsid w:val="00287FDE"/>
     <w:rsid w:val="00297D7B"/>
     <w:rsid w:val="002E0AA4"/>
     <w:rsid w:val="002E600C"/>
     <w:rsid w:val="002E6114"/>
     <w:rsid w:val="002F21D0"/>
     <w:rsid w:val="00327651"/>
     <w:rsid w:val="003364B4"/>
     <w:rsid w:val="00342775"/>
     <w:rsid w:val="00350D07"/>
+    <w:rsid w:val="00355BC6"/>
     <w:rsid w:val="003A69DE"/>
     <w:rsid w:val="00415142"/>
     <w:rsid w:val="00431641"/>
     <w:rsid w:val="00464594"/>
     <w:rsid w:val="004E3DD7"/>
     <w:rsid w:val="004E471D"/>
     <w:rsid w:val="005367F7"/>
     <w:rsid w:val="00545C52"/>
     <w:rsid w:val="00552D5B"/>
     <w:rsid w:val="005553C3"/>
     <w:rsid w:val="00571953"/>
     <w:rsid w:val="00591321"/>
     <w:rsid w:val="005A2E37"/>
     <w:rsid w:val="005B6D64"/>
     <w:rsid w:val="005B75E9"/>
     <w:rsid w:val="005C4A50"/>
     <w:rsid w:val="00600064"/>
     <w:rsid w:val="006855F0"/>
     <w:rsid w:val="00692664"/>
     <w:rsid w:val="00697B7A"/>
+    <w:rsid w:val="006B25C1"/>
     <w:rsid w:val="006D7988"/>
     <w:rsid w:val="006F46C6"/>
     <w:rsid w:val="007156E3"/>
     <w:rsid w:val="0074261D"/>
+    <w:rsid w:val="00745339"/>
     <w:rsid w:val="00775C62"/>
     <w:rsid w:val="007B2E19"/>
     <w:rsid w:val="007D741A"/>
     <w:rsid w:val="00842BB4"/>
     <w:rsid w:val="00856EEE"/>
     <w:rsid w:val="00874E5B"/>
     <w:rsid w:val="008756B4"/>
     <w:rsid w:val="008A2122"/>
     <w:rsid w:val="008B3A77"/>
     <w:rsid w:val="008C142C"/>
     <w:rsid w:val="008D7C6B"/>
     <w:rsid w:val="008E7902"/>
     <w:rsid w:val="008F140A"/>
     <w:rsid w:val="00921FCB"/>
     <w:rsid w:val="00942AB4"/>
     <w:rsid w:val="00950FD7"/>
     <w:rsid w:val="00954684"/>
     <w:rsid w:val="009574D9"/>
     <w:rsid w:val="00965873"/>
     <w:rsid w:val="00976191"/>
     <w:rsid w:val="009811A0"/>
     <w:rsid w:val="00985381"/>
     <w:rsid w:val="00986ECD"/>
     <w:rsid w:val="009C769C"/>
+    <w:rsid w:val="00A06AC0"/>
     <w:rsid w:val="00A13872"/>
     <w:rsid w:val="00A14795"/>
     <w:rsid w:val="00A17ED9"/>
     <w:rsid w:val="00A2707F"/>
     <w:rsid w:val="00A43F15"/>
     <w:rsid w:val="00A572BD"/>
     <w:rsid w:val="00A81FBC"/>
     <w:rsid w:val="00A83462"/>
     <w:rsid w:val="00A83F98"/>
     <w:rsid w:val="00AE0062"/>
     <w:rsid w:val="00AF2691"/>
     <w:rsid w:val="00B0142E"/>
     <w:rsid w:val="00B05BE8"/>
     <w:rsid w:val="00B15F2E"/>
     <w:rsid w:val="00B44F01"/>
     <w:rsid w:val="00B6240E"/>
     <w:rsid w:val="00B67EDD"/>
     <w:rsid w:val="00B875D6"/>
     <w:rsid w:val="00B931BA"/>
     <w:rsid w:val="00B956C1"/>
     <w:rsid w:val="00BE3752"/>
     <w:rsid w:val="00C65868"/>
     <w:rsid w:val="00C86378"/>
     <w:rsid w:val="00CB2C25"/>
     <w:rsid w:val="00CE1800"/>
@@ -6828,51 +6905,51 @@
     <w:link w:val="Onderwerpvanopmerking"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007156E3"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -7148,79 +7225,79 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>11</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>27020</ap:Characters>
+  <ap:Pages>1</ap:Pages>
+  <ap:Words>4884</ap:Words>
+  <ap:Characters>26865</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>225</ap:Lines>
+  <ap:Lines>223</ap:Lines>
   <ap:Paragraphs>63</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>31869</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>31686</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100729FE63B99E41A4E87FF6EAFE31B50CE</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>