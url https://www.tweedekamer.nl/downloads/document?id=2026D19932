--- v0 (2026-04-23)
+++ v1 (2026-07-29)
@@ -1,3786 +1,1270 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="002822CA" w:rsidR="00340ECA" w:rsidP="009F278E" w:rsidRDefault="00340ECA" w14:paraId="102D94CF" w14:textId="77777777"/>
-    <w:p w:rsidRPr="004D6585" w:rsidR="004D6585" w:rsidP="004D6585" w:rsidRDefault="004D6585" w14:paraId="60106EEF" w14:textId="49A1BA6D">
+    <w:p w:rsidRPr="00ED60F5" w:rsidR="00ED60F5" w:rsidP="00ED60F5" w:rsidRDefault="004617BA" w14:paraId="14E22DC3" w14:textId="2A731218">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED60F5" w:rsidR="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>872</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED60F5" w:rsidR="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00ED60F5" w:rsidR="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00ED60F5" w:rsidR="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Landelijk afvalbeheerplan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED60F5" w:rsidR="00ED60F5" w:rsidP="00ED60F5" w:rsidRDefault="00ED60F5" w14:paraId="39277511" w14:textId="44D0F8D4">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...30 lines deleted...]
-    <w:p w:rsidRPr="004D6585" w:rsidR="004D6585" w:rsidP="004D6585" w:rsidRDefault="004D6585" w14:paraId="717CBABC" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED60F5" w:rsidR="004617BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>325</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de minister van Klimaat en Groene Groei</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED60F5" w:rsidR="00ED60F5" w:rsidP="00ED60F5" w:rsidRDefault="00ED60F5" w14:paraId="6395E0E3" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="004D6585" w:rsidR="004D6585" w:rsidP="004D6585" w:rsidRDefault="004D6585" w14:paraId="5914BE6C" w14:textId="29D468E7">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED60F5" w:rsidR="0092691A" w:rsidP="00ED60F5" w:rsidRDefault="00ED60F5" w14:paraId="4C75F1BB" w14:textId="42F32981">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...53 lines deleted...]
-    <w:p w:rsidRPr="00F43EA2" w:rsidR="004D6585" w:rsidP="00F43EA2" w:rsidRDefault="00E2493A" w14:paraId="0BDA2674" w14:textId="611CE403">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 23 april 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED60F5" w:rsidR="004617BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00ED60F5" w:rsidR="004617BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00ED60F5" w:rsidR="0092691A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In het commissiedebat Leefomgeving van 2 april 2026 heeft de staatssecretaris van Infrastructuur en Waterstaat de volgende twee toezeggingen gedaan:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED60F5" w:rsidR="0092691A" w:rsidP="00ED60F5" w:rsidRDefault="0092691A" w14:paraId="63C77C95" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...64 lines deleted...]
-    <w:p w:rsidR="009F278E" w:rsidP="009F278E" w:rsidRDefault="00E2493A" w14:paraId="2FE27F73" w14:textId="39E818EB">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Toezegging (TZ202604-075) aan het Kamerlid Zalinyan, A. (GroenLinks-PvdA) om de Kamer nader te informeren over de ontstane onduidelijkheid inzake de suggestie dat op grond van het Circulair Materialenplan generieke verboden door het lokaal gezag op staalslakken niet zijn toegestaan, en</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED60F5" w:rsidR="0092691A" w:rsidP="00ED60F5" w:rsidRDefault="0092691A" w14:paraId="77033E50" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...70 lines deleted...]
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Toezegging (TZ202604-073) aan het Kamerlid Kostić, I. (PvdD) om binnen twee weken een schriftelijke reactie te geven op de ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>juridische verkenning regulering staalslakken, inclusief veel gestelde vragen</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D6585" w:rsidR="004D6585">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">’ (vanaf nu: de verkenning) van </w:t>
       </w:r>
-      <w:bookmarkStart w:name="_Hlk226634123" w:id="1"/>
-[...23 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:bookmarkStart w:name="_Hlk226634123" w:id="0"/>
+      <w:r w:rsidRPr="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ChemLegal en FLO Legal, in opdracht van Gezondheid op 1</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00816722">
+      <w:r w:rsidRPr="00ED60F5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="00882C60">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00882C60" w:rsidR="00882C60" w:rsidP="009F278E" w:rsidRDefault="00882C60" w14:paraId="3A602017" w14:textId="7BEF1B4A">
+    <w:p w:rsidRPr="00ED60F5" w:rsidR="0092691A" w:rsidP="00ED60F5" w:rsidRDefault="0092691A" w14:paraId="527A6944" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...103 lines deleted...]
-    <w:p w:rsidRPr="004D6585" w:rsidR="004D6585" w:rsidP="004D6585" w:rsidRDefault="004D6585" w14:paraId="252977AE" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tijdens het debat werd ook gerefereerd aan een andere studie van ChemLegal ‘Nationale maatregelen in aanvulling op REACH’. De reactie op deze tweede studie komt in een separate Kamerbrief over bodem en ondergrond die op korte termijn aan u wordt verzonden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED60F5" w:rsidR="0092691A" w:rsidP="00ED60F5" w:rsidRDefault="0092691A" w14:paraId="3D252640" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="004D6585" w:rsidR="004D6585" w:rsidP="004D6585" w:rsidRDefault="00745B50" w14:paraId="42E11E3C" w14:textId="0BF9F54B">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED60F5" w:rsidR="0092691A" w:rsidP="00ED60F5" w:rsidRDefault="0092691A" w14:paraId="55394934" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...133 lines deleted...]
-    <w:p w:rsidRPr="004D6585" w:rsidR="004D6585" w:rsidP="004D6585" w:rsidRDefault="004D6585" w14:paraId="5151BD56" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De toezeggingen en de verkenning zijn ook relevant voor het Circulair Materialenplan (CMP), dat valt onder mijn beleidsverantwoordelijkheid voor circulaire economie als minister van Klimaat en Groene Groei. Hieronder ga ik daarom, mede namens de staatssecretaris van Infrastructuur en Waterstaat, in op deze toezeggingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED60F5" w:rsidR="0092691A" w:rsidP="00ED60F5" w:rsidRDefault="0092691A" w14:paraId="11BA3592" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="009F278E" w:rsidP="004D6585" w:rsidRDefault="004D6585" w14:paraId="524AB7E5" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED60F5" w:rsidR="0092691A" w:rsidP="00ED60F5" w:rsidRDefault="0092691A" w14:paraId="2FA5E82C" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...30 lines deleted...]
-    <w:p w:rsidR="009F278E" w:rsidP="004D6585" w:rsidRDefault="009F278E" w14:paraId="2CFA86D1" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk226969998" w:id="1"/>
+      <w:r w:rsidRPr="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het commissiedebat Leefomgeving van 2 april 2026 is de staatsecretaris van Infrastructuur en Waterstaat gevraagd om nog een keer te benadrukken dat het opleggen van lokale beperkingen ten aanzien van secundaire bouwstoffen – waaronder staalslakken – toegestaan is en dat het CMP hier niets aan afdoet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED60F5" w:rsidR="0092691A" w:rsidP="00ED60F5" w:rsidRDefault="0092691A" w14:paraId="0AC8BA6D" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="0098617E" w:rsidP="004D6585" w:rsidRDefault="004D6585" w14:paraId="0353CD45" w14:textId="25C218D0">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED60F5" w:rsidR="0092691A" w:rsidP="00ED60F5" w:rsidRDefault="0092691A" w14:paraId="51A4A44A" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...89 lines deleted...]
-    <w:p w:rsidR="0098617E" w:rsidP="004D6585" w:rsidRDefault="0098617E" w14:paraId="7F7DCC92" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de juridische verkenning van ChemLegal en FLO Legal die in opdracht van Gezondheid op 1 is uitgevoerd, wordt de conclusie getrokken dat decentrale overheden niet alleen locatiespecifieke, maar ook generieke beperkingen mogen opnemen op gebied van secundaire bouwstoffen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED60F5" w:rsidR="0092691A" w:rsidP="00ED60F5" w:rsidRDefault="0092691A" w14:paraId="343F89AB" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="004D6585" w:rsidP="004D6585" w:rsidRDefault="004D6585" w14:paraId="47D96867" w14:textId="768915F8">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED60F5" w:rsidR="0092691A" w:rsidP="00ED60F5" w:rsidRDefault="0092691A" w14:paraId="04913659" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...54 lines deleted...]
-          <w:rFonts w:eastAsia="DejaVu Sans"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ik wil bij deze graag bevestigen dat het kabinet deze conclusie uit het onderzoek onderschrijft. Zoals ook in de Kamerbrief van 13 maart</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="00FC347E">
-[...48 lines deleted...]
-    <w:p w:rsidRPr="004D6585" w:rsidR="00B375C8" w:rsidP="004D6585" w:rsidRDefault="00B375C8" w14:paraId="3E36920C" w14:textId="77777777">
+      <w:r w:rsidRPr="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jongstleden staat beschreven, is de bevoegdheid om op lokaal niveau aanvullende maatregelen te treffen verankerd in de Omgevingswet en het Besluit activiteiten leefomgeving (Bal). Het Circulair Materialenplan (CMP) doet op geen enkele wijze afbreuk aan de juridische verantwoordelijkheden en bevoegdheden van het bevoegd gezag.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED60F5" w:rsidR="0092691A" w:rsidP="00ED60F5" w:rsidRDefault="0092691A" w14:paraId="51DEA3E9" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="004D6585" w:rsidP="004D6585" w:rsidRDefault="004D6585" w14:paraId="2D1506F9" w14:textId="6279698D">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED60F5" w:rsidR="0092691A" w:rsidP="00ED60F5" w:rsidRDefault="0092691A" w14:paraId="65430898" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...125 lines deleted...]
-    <w:p w:rsidRPr="004D6585" w:rsidR="004D6585" w:rsidP="004D6585" w:rsidRDefault="004D6585" w14:paraId="1AB9584C" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In het CMP is een oproep gedaan om geen generieke beperkingen op te nemen ten aanzien van de toepassing van secundaire bouwstoffen, maar om specifiek per bouwstof en per toepassingslocatie een afweging te maken. De reden voor deze oproep is dat een generieke maatregel onnodig de afzet beperkt van secundair materiaal dat voldoet aan de kwaliteitseisen van de wet- en regelgeving, en bovendien leidt tot een ongelijk speelveld binnen Nederland. Deze oproep betekent echter niet dat een generieke beperking niet mogelijk is. Een bevoegd gezag mag hiertoe besluiten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED60F5" w:rsidR="0092691A" w:rsidP="00ED60F5" w:rsidRDefault="0092691A" w14:paraId="57AD9F16" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="004D6585" w:rsidR="004D6585" w:rsidP="004D6585" w:rsidRDefault="00745B50" w14:paraId="537D2D48" w14:textId="5DD6CC16">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED60F5" w:rsidR="0092691A" w:rsidP="00ED60F5" w:rsidRDefault="0092691A" w14:paraId="3ABCF01A" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...85 lines deleted...]
-    <w:p w:rsidRPr="004D6585" w:rsidR="004D6585" w:rsidP="004D6585" w:rsidRDefault="004D6585" w14:paraId="043EFC8D" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet betreurt dat er verwarring is ontstaan over deze oproep en de relatie tot de maatwerkmogelijkheden onder de Omgevingswet. Bij deze wordt nogmaals benadrukt dat maatwerk mogelijk is en blijft, en dat er dus zowel specifieke als generieke beperkingen kunnen worden opgenomen in lokale regels. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED60F5" w:rsidR="0092691A" w:rsidP="00ED60F5" w:rsidRDefault="0092691A" w14:paraId="7D53D881" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="004D6585" w:rsidR="004D6585" w:rsidP="004D6585" w:rsidRDefault="008048D0" w14:paraId="07728371" w14:textId="32D034B4">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED60F5" w:rsidR="0092691A" w:rsidP="00ED60F5" w:rsidRDefault="0092691A" w14:paraId="14A5BC82" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...56 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Om te zorgen voor meer duidelijkheid zeg ik toe dat de betreffende passage bij de eerstvolgende wijziging van de toetsingskaders van het CMP zal worden aangepast.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="004D6585" w:rsidR="004D6585">
-[...57 lines deleted...]
-    <w:p w:rsidR="00B545FE" w:rsidP="00B545FE" w:rsidRDefault="00B545FE" w14:paraId="411E97BF" w14:textId="77777777">
+      <w:r w:rsidRPr="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De eerste wijziging van het CMP zal naar verwachting in 2027 plaatsvinden en zal vooraf worden gegaan door een wettelijke inspraakprocedure. In de tussenliggende periode vraag ik bevoegde gezagen het ministerie wel te informeren wanneer zij een generieke beperking opnemen ten aanzien van secundaire bouwstoffen. Hoewel het ministerie van KGG de afwijkingsprocedure uit het CMP op dit punt niet zal toepassen, houdt het Rijk met deze informatie wel zicht op de beleidspraktijk. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidRPr="00ED60F5" w:rsidR="0092691A" w:rsidP="00ED60F5" w:rsidRDefault="0092691A" w14:paraId="353D9394" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="004D6585" w:rsidR="00B545FE" w:rsidP="00B545FE" w:rsidRDefault="00B545FE" w14:paraId="459B72DD" w14:textId="001C80DC">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED60F5" w:rsidR="0092691A" w:rsidP="00ED60F5" w:rsidRDefault="0092691A" w14:paraId="16537221" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...132 lines deleted...]
-      <w:r w:rsidR="00D26760">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Specifiek voor staalslak geldt een tijdelijk landelijk verbod dan wel vergunningplicht voor nieuwe toepassingen van staalslak vanwege mogelijke milieu- en gezondheidsrisico’s. Dit verbod en de vergunningplicht gelden tot en met 23 juli 2026. In de Kamerbrief van 2 april 2026, waarin een reactie wordt gegeven op het NOS-bericht RIVM over onderzoeken staalslak</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED60F5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidR="00E15491">
-[...160 lines deleted...]
-    <w:p w:rsidRPr="004D6585" w:rsidR="00D26760" w:rsidP="004D6585" w:rsidRDefault="00D26760" w14:paraId="3C48A654" w14:textId="77777777">
+      <w:r w:rsidRPr="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, heeft de staatssecretaris van IenW toegezegd voor de tijdelijke regeling gebruik te maken van de mogelijkheid om deze te verlengen met een half jaar tot en met 23 januari 2027. Met deze tijdelijke regeling worden decentrale overheden al ontlast en is het op dit moment niet meer nodig om voor een nieuwe toepassing van staalslak die onder het verbod of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>vergunningplicht valt, maatwerkregels of -voorschriften in te stellen. Om decentrale overheden duidelijkheid te bieden over de periode na de tijdelijke regeling ligt er momenteel een aantal scenario’s op tafel. Deze scenario’s zet de staatssecretaris van IenW uiteen in een aparte brief, zoals ook toegezegd tijdens het debat van 2 april 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED60F5" w:rsidR="0092691A" w:rsidP="00ED60F5" w:rsidRDefault="0092691A" w14:paraId="1A4E1BE8" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="004D6585" w:rsidR="004D6585" w:rsidP="004D6585" w:rsidRDefault="004D6585" w14:paraId="7DAA4987" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED60F5" w:rsidR="0092691A" w:rsidP="00ED60F5" w:rsidRDefault="0092691A" w14:paraId="4191446F" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Toetsingskaders van het CMP</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D6585" w:rsidP="004D6585" w:rsidRDefault="004D6585" w14:paraId="08D3BC6D" w14:textId="77777777">
+    <w:p w:rsidRPr="00ED60F5" w:rsidR="0092691A" w:rsidP="00ED60F5" w:rsidRDefault="0092691A" w14:paraId="7CFB3627" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Graag maak ik nog van deze gelegenheid gebruik om op een onjuistheid te wijzen in de juridische verkenning die ook bredere implicaties heeft dan alleen secundaire bouwstoffen. De verkenning stelt namelijk het volgende: “</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D6585">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+      <w:r w:rsidRPr="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bevat het CMP geen minimumstandaarden voor het gebruiken en verwerken van een bepaalde afvalstof, dan hoeft het bevoegd gezag niet te toetsen aan het CMP”.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D6585">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ik hecht eraan te benadrukken dat dit een onjuiste uitleg is van de wettelijke bepalingen die ten grondslag liggen aan het CMP. De verplichting om rekening te houden met het CMP geldt bij het uitoefenen van bevoegdheden krachtens de Wet milieubeheer of de Omgevingswet voor zover het gaat om besluiten met betrekking tot afvalstoffen. Deze verplichting heeft betrekking op </w:t>
       </w:r>
-      <w:r w:rsidRPr="004D6585">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="DejaVu Sans" w:cs="Lohit Hindi"/>
+      <w:r w:rsidRPr="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>alle</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D6585">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="DejaVu Sans" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> toetsingskaders in het CMP en niet alleen de minimumstandaarden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C8665D" w:rsidP="004D6585" w:rsidRDefault="00C8665D" w14:paraId="4C8FD681" w14:textId="77777777">
-[...129 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:p w:rsidRPr="00ED60F5" w:rsidR="0092691A" w:rsidP="00ED60F5" w:rsidRDefault="0092691A" w14:paraId="4C598295" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED60F5" w:rsidR="00ED60F5" w:rsidP="00ED60F5" w:rsidRDefault="00ED60F5" w14:paraId="3E21F8C6" w14:textId="6FAB9BFA">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Klimaat en Groene Groei</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED60F5" w:rsidR="0092691A" w:rsidP="00ED60F5" w:rsidRDefault="0092691A" w14:paraId="731AA682" w14:textId="7DBD0B69">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED60F5" w:rsidR="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van Veldhoven-van der Meer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00ED60F5" w:rsidR="00217BEA" w:rsidP="00ED60F5" w:rsidRDefault="00217BEA" w14:paraId="7C61540C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00ED60F5" w:rsidR="00ED60F5" w:rsidP="00ED60F5" w:rsidRDefault="00ED60F5" w14:paraId="7B22E8F0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00ED60F5" w:rsidR="00ED60F5" w:rsidSect="00FB1DF4">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6700C882" w14:textId="77777777" w:rsidR="00EF5BBA" w:rsidRDefault="00EF5BBA">
+    <w:p w14:paraId="327416D8" w14:textId="77777777" w:rsidR="002A6A85" w:rsidRDefault="002A6A85" w:rsidP="0092691A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24190131" w14:textId="77777777" w:rsidR="00EF5BBA" w:rsidRDefault="00EF5BBA"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77D0586B" w14:textId="77777777" w:rsidR="00EF5BBA" w:rsidRDefault="00EF5BBA">
+    <w:p w14:paraId="6C0B4870" w14:textId="77777777" w:rsidR="002A6A85" w:rsidRDefault="002A6A85" w:rsidP="0092691A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EDCF96F" w14:textId="77777777" w:rsidR="00EF5BBA" w:rsidRDefault="00EF5BBA"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
-    <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...25 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0693E8A7" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="17106AF1" w14:textId="77777777" w:rsidR="0092691A" w:rsidRPr="0092691A" w:rsidRDefault="0092691A" w:rsidP="0092691A">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="7316BFE0" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="0B95FDFA" w14:textId="77777777" w:rsidR="0092691A" w:rsidRPr="0092691A" w:rsidRDefault="0092691A" w:rsidP="0092691A">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4ACBE60A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="428239A7" w14:textId="77777777" w:rsidR="0092691A" w:rsidRPr="0092691A" w:rsidRDefault="0092691A" w:rsidP="0092691A">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A9E2D39" w14:textId="77777777" w:rsidR="00EF5BBA" w:rsidRDefault="00EF5BBA">
+    <w:p w14:paraId="4BAC9910" w14:textId="77777777" w:rsidR="002A6A85" w:rsidRDefault="002A6A85" w:rsidP="0092691A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3139B8D4" w14:textId="77777777" w:rsidR="00EF5BBA" w:rsidRDefault="00EF5BBA"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="213AACB0" w14:textId="77777777" w:rsidR="00EF5BBA" w:rsidRDefault="00EF5BBA">
+    <w:p w14:paraId="330F8A7E" w14:textId="77777777" w:rsidR="002A6A85" w:rsidRDefault="002A6A85" w:rsidP="0092691A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62FF928F" w14:textId="77777777" w:rsidR="00EF5BBA" w:rsidRDefault="00EF5BBA"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="507F718B" w14:textId="77777777" w:rsidR="00816722" w:rsidRPr="00876D98" w:rsidRDefault="00816722" w:rsidP="00816722">
+    <w:p w14:paraId="292B1BA4" w14:textId="4CE33E11" w:rsidR="0092691A" w:rsidRPr="00ED60F5" w:rsidRDefault="0092691A" w:rsidP="00ED60F5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00876D98">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED60F5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00876D98">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> De verkenning is te vinden op de website van Gezondheid op 1. </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="00876D98">
+        <w:r w:rsidRPr="00ED60F5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="13"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Staalslakken in jouw buurt? Jij kunt er iets aan doen | Gezondheid op 1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1917BCCD" w14:textId="4433B14B" w:rsidR="00816722" w:rsidRPr="00876D98" w:rsidRDefault="00816722">
-[...6 lines deleted...]
-    </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="041CB413" w14:textId="77777777" w:rsidR="00E2493A" w:rsidRPr="00876D98" w:rsidRDefault="00E2493A" w:rsidP="00E2493A">
+    <w:p w14:paraId="75D02184" w14:textId="28B3EDA9" w:rsidR="0092691A" w:rsidRPr="00ED60F5" w:rsidRDefault="0092691A" w:rsidP="00ED60F5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00876D98">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED60F5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00876D98">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 30 015 nr. 324</w:t>
+      <w:r w:rsidRPr="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 30 015, nr. 324</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="601F17E4" w14:textId="77777777" w:rsidR="004D6585" w:rsidRPr="00876D98" w:rsidRDefault="004D6585" w:rsidP="004D6585">
+    <w:p w14:paraId="4CA2B4F8" w14:textId="77777777" w:rsidR="0092691A" w:rsidRPr="00ED60F5" w:rsidRDefault="0092691A" w:rsidP="00ED60F5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00876D98">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED60F5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00876D98">
-[...1 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dit is het toetsingskaders CMP-onderwerp ‘</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...46 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:hyperlink r:id="rId2" w:anchor="heading_itm_18378_4-toetsingskaders-cmp" w:history="1">
+        <w:r w:rsidRPr="00ED60F5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>Immobilisaat, vulstof of toeslagmateriaal’</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, onder 8. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="6BA90AD0" w14:textId="1CB47598" w:rsidR="00D26760" w:rsidRPr="00876D98" w:rsidRDefault="00D26760">
+    <w:p w14:paraId="19057D37" w14:textId="19B13707" w:rsidR="0092691A" w:rsidRPr="00ED60F5" w:rsidRDefault="0092691A" w:rsidP="00ED60F5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00876D98">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED60F5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00876D98">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 30 015 nr. 143</w:t>
+      <w:r w:rsidRPr="00ED60F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II 2025/26, 30 015, nr. 143</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...110 lines deleted...]
-  <w:p w14:paraId="575B4B69" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="092142BD" w14:textId="77777777" w:rsidR="0092691A" w:rsidRPr="0092691A" w:rsidRDefault="0092691A" w:rsidP="0092691A">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...109 lines deleted...]
-  <w:p w14:paraId="4C9227D5" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="00D0609E">
+  <w:p w14:paraId="054CC08E" w14:textId="77777777" w:rsidR="0092691A" w:rsidRPr="0092691A" w:rsidRDefault="0092691A" w:rsidP="0092691A">
     <w:pPr>
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1E0F074C" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...395 lines deleted...]
-  <w:p w14:paraId="3107A9DF" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="05F79DD6" w14:textId="77777777" w:rsidR="0092691A" w:rsidRPr="0092691A" w:rsidRDefault="0092691A" w:rsidP="0092691A">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...731 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D2F2D20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="29DC6256"/>
     <w:lvl w:ilvl="0" w:tplc="22CC7738">
       <w:start w:val="16"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3849,1101 +1333,228 @@
     <w:lvl w:ilvl="7" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...168 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="821697007">
+  <w:num w:numId="1" w16cid:durableId="1696686889">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="2042709718">
-[...14 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:removePersonalInformation/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...705 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="0092691A"/>
+    <w:rsid w:val="00217BEA"/>
+    <w:rsid w:val="002A6A85"/>
+    <w:rsid w:val="00380C94"/>
+    <w:rsid w:val="004617BA"/>
+    <w:rsid w:val="008759B0"/>
+    <w:rsid w:val="0092691A"/>
+    <w:rsid w:val="00946C79"/>
+    <w:rsid w:val="00ED60F5"/>
+    <w:rsid w:val="00FB1DF4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="224D39AF"/>
+  <w14:docId w14:val="57920B19"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{8E04BF8A-B405-4C1D-8EA1-6D50DDD86458}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4965,74 +1576,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5181,1256 +1793,1223 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0092691A"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0092691A"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0092691A"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="0092691A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0092691A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0092691A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0092691A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0092691A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0092691A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0092691A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0092691A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0092691A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0092691A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0092691A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0092691A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0092691A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0092691A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0092691A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0092691A"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0092691A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0092691A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0092691A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0092691A"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0092691A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0092691A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0092691A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0092691A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0092691A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0092691A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar1"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0092691A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0092691A"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar1"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0092691A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
-  </w:style>
-[...31 lines deleted...]
-    </w:rPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0092691A"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="0092691A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="0092691A"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="0092691A"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...8 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="0092691A"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
     <w:name w:val="Huisstijl-NAW"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="0092691A"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="0092691A"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl-Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="0092691A"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
     <w:name w:val="Huisstijl-Kopje"/>
     <w:basedOn w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="0092691A"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Voorwaarden">
-[...27 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
     <w:name w:val="Huisstijl-Paginanummering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="0092691A"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...24 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+    <w:rsid w:val="0092691A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...9 lines deleted...]
-      <w:color w:val="808080"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C82AFE"/>
+    <w:rsid w:val="0092691A"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C82AFE"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="0092691A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...202 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
     <w:name w:val="Koptekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="0092691A"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-[...45 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
     <w:name w:val="Voettekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="0092691A"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-[...59 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004D6585"/>
+    <w:rsid w:val="0092691A"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...19 lines deleted...]
-    <w:rsid w:val="00F56A17"/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED60F5"/>
     <w:pPr>
-      <w:autoSpaceDN/>
-[...31 lines deleted...]
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...53 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gezondheidop1.com/nieuws-en-campagnes/staalslakken-in-jouw-buurt-jij-kunt-er-iets-aan-doen/" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://circulairmaterialenplan.nl/onderwerpen/verwerken-materialen/mengen-immobiliseren/immobilisaat-vulstof-toeslagmateriaal/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gezondheidop1.com/nieuws-en-campagnes/staalslakken-in-jouw-buurt-jij-kunt-er-iets-aan-doen/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>4990</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>928</ap:Words>
+  <ap:Characters>5104</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>41</ap:Lines>
-  <ap:Paragraphs>11</ap:Paragraphs>
+  <ap:Lines>42</ap:Lines>
+  <ap:Paragraphs>12</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5886</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6020</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>