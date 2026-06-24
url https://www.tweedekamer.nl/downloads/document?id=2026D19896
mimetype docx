--- v0 (2026-04-23)
+++ v1 (2026-06-24)
@@ -1,4020 +1,1400 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="006744B7" w:rsidP="006744B7" w:rsidRDefault="006744B7" w14:paraId="265FFB17" w14:textId="77777777">
-[...27 lines deleted...]
-      <w:r w:rsidRPr="00574A0F">
+    <w:p w:rsidRPr="00413929" w:rsidR="00413929" w:rsidRDefault="00FD5A1D" w14:paraId="67F2FA6C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>33626</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00413929" w:rsidR="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00413929" w:rsidR="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00413929" w:rsidR="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Pallas-reactorproject</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00413929" w:rsidR="00413929" w:rsidP="00413929" w:rsidRDefault="00413929" w14:paraId="78473DB7" w14:textId="31391CE4">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>43</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Volksgezondheid, Welzijn en Sport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00413929" w:rsidR="00413929" w:rsidP="00FD5A1D" w:rsidRDefault="00413929" w14:paraId="38AED1B3" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00413929" w:rsidR="00413929" w:rsidP="00FD5A1D" w:rsidRDefault="00413929" w14:paraId="5D94A0F9" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00413929" w:rsidR="00413929" w:rsidP="00FD5A1D" w:rsidRDefault="00413929" w14:paraId="63148BD0" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 23 april 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00413929" w:rsidR="00FD5A1D" w:rsidP="00FD5A1D" w:rsidRDefault="00FD5A1D" w14:paraId="5BE58A95" w14:textId="37C6DCE2">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Met deze brief biedt het kabinet, conform de Regeling Grote Projecten, de derde voortgangsrapportage van het PALLAS-nieuwbouwprogramma aan. Het bijbehorende accountantsrapport van de Auditdienst Rijk (ADR) wordt binnen twee weken na het verzenden van de voortgangsrapportage aangeboden. Op verzoek van de vaste Kamercommissie voor VWS gaat deze voortgangsrapportage ook in op NHC-1, de risicoparagraaf en de ‘Strategische </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onderzoeksagenda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A400A5">
-[...52 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00115BBB" w:rsidR="00115BBB">
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>targeted</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> radionuclide </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>therapy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Deze </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>onderzoeksagenda</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00115BBB" w:rsidR="00115BBB">
-[...56 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is tevens bijgevoegd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00413929" w:rsidR="00FD5A1D" w:rsidP="00FD5A1D" w:rsidRDefault="00FD5A1D" w14:paraId="100258E3" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00413929" w:rsidR="00FD5A1D" w:rsidP="00FD5A1D" w:rsidRDefault="00FD5A1D" w14:paraId="4518BF60" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het belang van NRG PALLAS en de bredere nucleaire ambitie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00413929" w:rsidR="00FD5A1D" w:rsidP="00FD5A1D" w:rsidRDefault="00FD5A1D" w14:paraId="6172A794" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dagelijks zijn wereldwijd ruim 30.000 patiënten afhankelijk van medische isotopen die in Petten worden geproduceerd. Het PALLAS-nieuwbouwprogramma combineert de borging van de voorziening van medische isotopen met bredere publieke belangen op het terrein van nucleaire kennis, infrastructuur en innovatie. De investering in de PALLAS-reactor past binnen de inzet van het kabinet op het versterken van de nucleaire sector in Nederland.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00413929" w:rsidR="00FD5A1D" w:rsidP="00FD5A1D" w:rsidRDefault="00FD5A1D" w14:paraId="0693D394" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00413929" w:rsidR="00FD5A1D" w:rsidP="00FD5A1D" w:rsidRDefault="00FD5A1D" w14:paraId="70287D13" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naast dit directe belang zijn met het PALLAS-nieuwbouwprogramma bredere publieke belangen gemoeid. Met de komst van de nieuwe PALLAS-reactor blijft in Nederland een essentiële nucleaire kennisbasis en bijbehorende infrastructuur behouden. Met het nieuwbouwprogramma wordt actuele kennis en ervaring opgedaan met het ontwerpen, vergunnen en realiseren van een complexe nucleaire faciliteit. Deze meerwaarde van het PALLAS-nieuwbouwprogramma voor de bredere nucleaire ambitie van het kabinet is onderschreven in het SEO-rapport “Bouwen op ervaring’’. Het SEO-rapport is als bijlage opgenomen, daarmee wordt invulling gegeven aan de toezegging die de voormalig minister van VWS heeft gedaan tijdens het commissiedebat op 11 februari 2026. Conform de toezegging in het tweeminutendebat van 3 maart 2026 zal de Kamer tijdig, voorafgaand aan het </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>geplande commissiedebat over het groot project PALLAS op 24 juni 2026, een gezamenlijke reactie van de betrokken bewindspersonen ontvangen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00413929" w:rsidR="00FD5A1D" w:rsidP="00FD5A1D" w:rsidRDefault="00FD5A1D" w14:paraId="5C533777" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00413929" w:rsidR="00FD5A1D" w:rsidP="00FD5A1D" w:rsidRDefault="00FD5A1D" w14:paraId="7F83A9EB" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00413929" w:rsidR="00FD5A1D" w:rsidP="00FD5A1D" w:rsidRDefault="00FD5A1D" w14:paraId="791A8677" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ook in economisch en geopolitiek opzicht is het belang van NRG PALLAS B.V. evident. Het programma versterkt het ecosysteem in en rond Petten en draagt bij aan Europese strategische autonomie op het snijvlak van gezondheid, innovatie en weerbaarheid. Dit onderstreept het belang van robuuste nationale kennis en infrastructuur en het beperken van afhankelijkheden van niet-Europese actoren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00413929" w:rsidR="00FD5A1D" w:rsidP="00FD5A1D" w:rsidRDefault="00FD5A1D" w14:paraId="09A58B3B" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00413929" w:rsidR="00FD5A1D" w:rsidP="00FD5A1D" w:rsidRDefault="00FD5A1D" w14:paraId="2EDAFD9F" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voortgangsrapportage van 1 juli tot en met 31 december 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00413929" w:rsidR="00FD5A1D" w:rsidP="00FD5A1D" w:rsidRDefault="00FD5A1D" w14:paraId="22409687" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de verslagperiode is verdere voortgang geboekt met het PALLAS-nieuwbouwprogramma. Tegelijkertijd bevindt het programma zich in een fase waarin de beheersing van samenhangende ontwerp-, plannings- en uitvoeringsvraagstukken onverminderd aandacht vraagt. Daarbij blijven met name een aantal reeds eerder gerapporteerde risico’s met significante gevolgen nadrukkelijk in beeld. Zo staat, zoals ook in de tweede basisrapportage is aangegeven, de voortgang van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>detailed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> design van de PALLAS-reactor onder druk. Hoewel er voortuitgang is gerealiseerd, blijft de afronding van het ontwerp achter bij de eerdere planning. Op basis van het huidige tempo verwacht NRG PALLAS B.V. dat het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>detailed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> design in juni 2026 gereed zal zijn. Door de vertraging bij het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>detailed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> design staat ook de planning van de inkoop van onderdelen met een lange levertijd onder druk. Dit vraagt blijvende aandacht voor de samenhang tussen ontwerp, planning en uitvoering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00413929" w:rsidR="00FD5A1D" w:rsidP="00FD5A1D" w:rsidRDefault="00FD5A1D" w14:paraId="22DB83C0" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00413929" w:rsidR="00FD5A1D" w:rsidP="00FD5A1D" w:rsidRDefault="00FD5A1D" w14:paraId="5A5A13E5" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het ministerie van VWS volgt deze ontwikkelingen vanuit zijn toezichthoudende en aandeelhoudende rol actief en nauwgezet en is hierover in gesprek met het bestuur van NRG PALLAS B.V. Daarbij wordt, mede met ondersteuning van technisch adviseur </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mott</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MacDonald</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, bezien welke mitigerende maatregelen passend zijn om de voortgang van het programma zo goed mogelijk te ondersteunen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00413929" w:rsidR="00FD5A1D" w:rsidP="00FD5A1D" w:rsidRDefault="00FD5A1D" w14:paraId="4CBA2C68" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk225946900" w:id="0"/>
+    </w:p>
+    <w:p w:rsidRPr="00413929" w:rsidR="00FD5A1D" w:rsidP="00FD5A1D" w:rsidRDefault="00FD5A1D" w14:paraId="1D46610F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De markrisico’s waarover in de tweede basisrapportage de Kamer is geïnformeerd, zijn nog steeds actueel. Deze kunnen invloed hebben op de businesscase van NRG PALLAS B.V. Eén van deze risico’s is de recente toetreding van de Canadese CANDU-reactoren tot de markt van medische isotopen. Deze energie-reactoren kunnen na relatief kleine investering het isotoop Lutetium-177 produceren, dat door een farmaceut gebruikt kan worden voor de productie van een nucleair geneesmiddel. Hun schaal en beschikbaarheid bieden de mogelijkheid om grote volumes van dit isotoop te produceren.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NRG PALLAS B.V. heeft de effecten van deze </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">marktontwikkelingen geëvalueerd. Op basis van de eerste inzichten blijkt dat de toetreding van de CANDU-reactoren zorgt voor prijsdruk op de markt van Lutetium-177 en voor verlies van marktaandeel van NRG PALLAS B.V. Momenteel is NRG PALLAS B.V. bezig met een actualisatie van de business case, om de effecten van deze marktontwikkelingen verder in kaart te brengen en waar nodig mitigerende maatregelen te treffen. De uitkomsten van deze actualisatie zullen halverwege 2026 worden voorgelegd aan VWS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00413929" w:rsidR="00FD5A1D" w:rsidP="00FD5A1D" w:rsidRDefault="00FD5A1D" w14:paraId="300636AB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Naar aanleiding hiervan is NRG PALLAS B.V. gestart met de strategische verkenning naar een mogelijke vermogensverhoging van de PALLAS-reactor van 25 naar 30 megawatt om zo de concurrentiepositie te versterken op de internationale markt van bepaalde medische isotopen. De eventuele</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vermogensverhoging van de reactor is een maatregel om de kwaliteit van deze </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00413929" w:rsidR="00FD5A1D" w:rsidP="00FD5A1D" w:rsidRDefault="00FD5A1D" w14:paraId="796C1D21" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00413929" w:rsidR="00FD5A1D" w:rsidP="00FD5A1D" w:rsidRDefault="00FD5A1D" w14:paraId="43A6611E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00413929" w:rsidR="00FD5A1D" w:rsidP="00FD5A1D" w:rsidRDefault="00FD5A1D" w14:paraId="60E8858D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">medische isotopen te verbeteren. Naar verwachting wordt de Kamer in de volgende voortgangsrapportage nader geïnformeerd over de uitkomsten van de strategische verkenning en de eventuele vervolgstappen. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidRPr="00413929" w:rsidR="00FD5A1D" w:rsidP="00FD5A1D" w:rsidRDefault="00FD5A1D" w14:paraId="53586144" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...156 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Opvolging aanbevelingen Auditdienst Rijk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00413929" w:rsidR="00FD5A1D" w:rsidP="00FD5A1D" w:rsidRDefault="00FD5A1D" w14:paraId="00984EE4" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In het accountantsrapport horende bij de tweede basisrapportage van 21 januari 2026 heeft de ADR zeven aanbevelingen gedaan.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het kabinet hecht grote waarde aan de onafhankelijke toetsing door de ADR. De aanbevelingen sluiten nauw aan bij de ambitie van het ministerie van VWS om de sturing en beheersing van het nieuwbouwprogramma continu te verbeteren. Momenteel wordt gewerkt aan een zorgvuldige uitwerking van de gedane aanbevelingen. De Kamer wordt hierover geïnformeerd in de volgende voortgangsrapportage. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00413929" w:rsidR="00FD5A1D" w:rsidP="00FD5A1D" w:rsidRDefault="00FD5A1D" w14:paraId="6E17247E" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00413929" w:rsidR="00FD5A1D" w:rsidP="00FD5A1D" w:rsidRDefault="00FD5A1D" w14:paraId="08DFE14D" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...19 lines deleted...]
-        <w:suppressAutoHyphens/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tot slot </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00413929" w:rsidR="00FD5A1D" w:rsidP="00FD5A1D" w:rsidRDefault="00FD5A1D" w14:paraId="0FD2F8CE" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NRG PALLAS B.V. en het bijbehorende nieuwbouwprogramma bevinden zich in een bepalende fase, terwijl de onderneming zich tegelijkertijd ontwikkelt naar een zelfstandig en toekomstbestendig opererende deelneming in een internationale markt voor medische isotopen die volop in beweging is.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dat vraagt van NRG PALLAS B.V. dat zij kansen benut en risico’s beheerst, en van het kabinet dat het vanuit zijn rol als aandeelhouder en financier scherp stuurt, zorgvuldig toeziet en tegelijkertijd ruimte laat voor ondernemerschap. Juist tegen die achtergrond blijft het kabinet ervan overtuigd dat met deze investering wordt gekozen voor het behoud van een voor patiënten onmisbare medische voorziening, met blijvende betekenis voor de nucleaire kennisbasis, de economische en innovatieve kracht van Nederland en de strategische weerbaarheid van Europa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00413929" w:rsidR="00FD5A1D" w:rsidP="00FD5A1D" w:rsidRDefault="00FD5A1D" w14:paraId="2B9FA24C" w14:textId="77777777">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00413929" w:rsidR="00FD5A1D" w:rsidP="00FD5A1D" w:rsidRDefault="00413929" w14:paraId="27FA8588" w14:textId="2A7D4E58">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">In de verslagperiode is verdere voortgang geboekt </w:t>
-[...2 lines deleted...]
-        <w:t>met</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00413929" w:rsidR="00FD5A1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e minister van Volksgezondheid, </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> het PALLAS-nieuwbouwprogramma. Tegelijkertijd </w:t>
-[...2 lines deleted...]
-        <w:t>bevindt</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00413929" w:rsidR="00FD5A1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Welzijn en Sport</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> het programma zich in een fase</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00413929" w:rsidR="00FD5A1D" w:rsidP="00FD5A1D" w:rsidRDefault="00413929" w14:paraId="4792E790" w14:textId="01801A4B">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">waarin de beheersing van samenhangende ontwerp-, plannings- en uitvoeringsvraagstukken onverminderd aandacht vraagt. Daarbij blijven met name een aantal reeds eerder gerapporteerde risico’s met significante gevolgen nadrukkelijk in beeld. Zo staat, zoals ook in de tweede basisrapportage is aangegeven, de voortgang van het </w:t>
-[...565 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S.T.M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00413929" w:rsidR="00FD5A1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Hermans</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00DD4FDD">
-[...2 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId11"/>
+    <w:p w:rsidRPr="00413929" w:rsidR="00217BEA" w:rsidP="00FD5A1D" w:rsidRDefault="00217BEA" w14:paraId="69CA6716" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00413929" w:rsidR="00217BEA" w:rsidSect="00FD5A1D">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64D9FC4E" w14:textId="77777777" w:rsidR="00313C60" w:rsidRDefault="00313C60">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="35B6D7B2" w14:textId="77777777" w:rsidR="00FD5A1D" w:rsidRDefault="00FD5A1D" w:rsidP="00FD5A1D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3CDCE94B" w14:textId="77777777" w:rsidR="00313C60" w:rsidRDefault="00313C60">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6653BE6F" w14:textId="77777777" w:rsidR="00FD5A1D" w:rsidRDefault="00FD5A1D" w:rsidP="00FD5A1D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="D200FDFF" w:usb2="0A042029" w:usb3="00000000" w:csb0="800001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Cambria"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3DCD42C8" w14:textId="77777777" w:rsidR="00DD4FDD" w:rsidRDefault="00DD4FDD">
+  <w:p w14:paraId="7FD8BBFB" w14:textId="77777777" w:rsidR="00FD5A1D" w:rsidRPr="00FD5A1D" w:rsidRDefault="00FD5A1D" w:rsidP="00FD5A1D">
     <w:pPr>
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="650FA5DA" w14:textId="77777777" w:rsidR="00FD5A1D" w:rsidRPr="00FD5A1D" w:rsidRDefault="00FD5A1D" w:rsidP="00FD5A1D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B5C78B9" w14:textId="77777777" w:rsidR="00FD5A1D" w:rsidRPr="00FD5A1D" w:rsidRDefault="00FD5A1D" w:rsidP="00FD5A1D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7053707D" w14:textId="77777777" w:rsidR="00313C60" w:rsidRDefault="00313C60">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1FA641AA" w14:textId="77777777" w:rsidR="00FD5A1D" w:rsidRDefault="00FD5A1D" w:rsidP="00FD5A1D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02CC03F6" w14:textId="77777777" w:rsidR="00313C60" w:rsidRDefault="00313C60">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="39A6ABC7" w14:textId="77777777" w:rsidR="00FD5A1D" w:rsidRDefault="00FD5A1D" w:rsidP="00FD5A1D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="61E4781E" w14:textId="1322DB16" w:rsidR="009D02C3" w:rsidRPr="009D02C3" w:rsidRDefault="009D02C3" w:rsidP="009D02C3">
+    <w:p w14:paraId="023A08BA" w14:textId="77777777" w:rsidR="00FD5A1D" w:rsidRPr="00413929" w:rsidRDefault="00FD5A1D" w:rsidP="00FD5A1D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009D02C3">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00413929">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="009D02C3">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">vaste Kamercommissie voor Volksgezondheid, Welzijn en Sport, commissiebrief nummer 2026Z06491. </w:t>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Conform het verzoek van de vaste Kamercommissie voor Volksgezondheid, Welzijn en Sport, commissiebrief nummer 2026Z06491. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="6B326BE1" w14:textId="169D0D9B" w:rsidR="00126DA6" w:rsidRDefault="00126DA6">
+    <w:p w14:paraId="076D8517" w14:textId="77777777" w:rsidR="00FD5A1D" w:rsidRPr="00413929" w:rsidRDefault="00FD5A1D" w:rsidP="00FD5A1D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00CD11F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00413929">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...39 lines deleted...]
-        <w:t>39.</w:t>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Conform het verzoek van de vaste Kamercommissie voor Volksgezondheid, Welzijn en Sport, commissiebrief nummer 2026Z06491 &amp; motie Krul Kamerstuk 33626, nr. 39.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="76C1258B" w14:textId="07E56012" w:rsidR="003F1AE8" w:rsidRDefault="003F1AE8" w:rsidP="003F1AE8">
+    <w:p w14:paraId="0F977BB5" w14:textId="09695073" w:rsidR="00FD5A1D" w:rsidRPr="00413929" w:rsidRDefault="00FD5A1D" w:rsidP="00FD5A1D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00CC1ECF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00413929">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="003F0E3A">
-[...7 lines deleted...]
-        <w:t>Kamerstuk 33626, nr. 36.</w:t>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 33 626, nr. 36.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="7E3256B5" w14:textId="033E5233" w:rsidR="003256E2" w:rsidRPr="003256E2" w:rsidRDefault="003256E2">
+    <w:p w14:paraId="417189A3" w14:textId="77777777" w:rsidR="00FD5A1D" w:rsidRPr="00413929" w:rsidRDefault="00FD5A1D" w:rsidP="00FD5A1D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00093F29">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00413929">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="00093F29" w:rsidRPr="00093F29">
-[...53 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 33 626, nr. 36.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="60F3891F" w14:textId="3484CB38" w:rsidR="006222A1" w:rsidRDefault="006222A1">
+    <w:p w14:paraId="3BBA1A54" w14:textId="77777777" w:rsidR="00FD5A1D" w:rsidRPr="00413929" w:rsidRDefault="00FD5A1D" w:rsidP="00FD5A1D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E816BE">
-        <w:rPr>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bijlage</w:t>
       </w:r>
-      <w:r w:rsidRPr="006222A1">
-[...2 lines deleted...]
-          <w:szCs w:val="13"/>
+      <w:r w:rsidRPr="00413929">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> bij Kamerstuk 33 626, nr. 16.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="53C1CA7C" w14:textId="77777777" w:rsidR="00DD4FDD" w:rsidRDefault="000E3ABD">
-[...354 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="442000F2" w14:textId="77777777" w:rsidR="00FD5A1D" w:rsidRPr="00FD5A1D" w:rsidRDefault="00FD5A1D" w:rsidP="00FD5A1D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2166E533" w14:textId="77777777" w:rsidR="00DD4FDD" w:rsidRDefault="000E3ABD">
+  <w:p w14:paraId="61DCD8E4" w14:textId="77777777" w:rsidR="00FD5A1D" w:rsidRPr="00FD5A1D" w:rsidRDefault="00FD5A1D" w:rsidP="00FD5A1D">
     <w:pPr>
-      <w:spacing w:after="6377" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1443 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...398 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="407A05E5" w14:textId="77777777" w:rsidR="00FD5A1D" w:rsidRPr="00FD5A1D" w:rsidRDefault="00FD5A1D" w:rsidP="00FD5A1D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...1 lines deleted...]
-  <w:removeDateAndTime/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BE7F57"/>
-[...315 lines deleted...]
-    <w:rsid w:val="00FE441C"/>
+    <w:rsidRoot w:val="00FD5A1D"/>
+    <w:rsid w:val="00083DC7"/>
+    <w:rsid w:val="00217BEA"/>
+    <w:rsid w:val="00254646"/>
+    <w:rsid w:val="00413929"/>
+    <w:rsid w:val="00664828"/>
+    <w:rsid w:val="00811CAE"/>
+    <w:rsid w:val="008759B0"/>
+    <w:rsid w:val="00FD5A1D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="60363EA5"/>
+  <w14:docId w14:val="5AFCC053"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{BC2457EC-1D00-45AB-9160-7F4366885B39}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4023,77 +1403,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4118,75 +1498,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4221,55 +1601,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4341,1942 +1721,812 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
+    <w:rsid w:val="00FD5A1D"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:uiPriority w:val="2"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="00FD5A1D"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD5A1D"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:left="-1120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD5A1D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD5A1D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD5A1D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD5A1D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD5A1D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD5A1D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Artikel streepje"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FD5A1D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD5A1D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD5A1D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD5A1D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD5A1D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD5A1D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD5A1D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD5A1D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FD5A1D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD5A1D"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...150 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FD5A1D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...10 lines deleted...]
-    <w:uiPriority w:val="3"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
+    <w:rsid w:val="00FD5A1D"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Pagina-einde Kop 1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FD5A1D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD5A1D"/>
     <w:pPr>
-      <w:pageBreakBefore/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FD5A1D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD5A1D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD5A1D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD5A1D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FD5A1D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD5A1D"/>
+    <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00FD5A1D"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00FD5A1D"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...209 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00FD5A1D"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...54 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003256E2"/>
+    <w:rsid w:val="00FD5A1D"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="003256E2"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00FD5A1D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003256E2"/>
+    <w:rsid w:val="00FD5A1D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
-    </w:rPr>
-[...77 lines deleted...]
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00534425"/>
+    <w:rsid w:val="00FD5A1D"/>
     <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="MS Mincho" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Plattetekst">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="PlattetekstChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00A755F4"/>
+    <w:rsid w:val="00FD5A1D"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
-      <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Verdana" w:cs="Verdana"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PlattetekstChar">
     <w:name w:val="Platte tekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Plattetekst"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00A755F4"/>
+    <w:rsid w:val="00FD5A1D"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:lang w:eastAsia="en-US"/>
-[...16 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Referentiegegevens">
     <w:name w:val="Huisstijl - Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="009B6094"/>
+    <w:rsid w:val="00FD5A1D"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressAutoHyphens/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="auto"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:kern w:val="3"/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
-    </w:rPr>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FD5A1D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FD5A1D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FD5A1D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FD5A1D"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...1071 lines deleted...]
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -6552,53 +2802,64 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>5912</ap:Characters>
+  <ap:Pages>3</ap:Pages>
+  <ap:Words>1096</ap:Words>
+  <ap:Characters>6030</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>49</ap:Lines>
-  <ap:Paragraphs>13</ap:Paragraphs>
+  <ap:Lines>50</ap:Lines>
+  <ap:Paragraphs>14</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6973</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>7112</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>