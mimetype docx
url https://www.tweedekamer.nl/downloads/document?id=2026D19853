--- v0 (2026-04-23)
+++ v1 (2026-06-25)
@@ -1,3923 +1,1352 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00431732" w:rsidRDefault="00232712" w14:paraId="5227E3B4" w14:textId="77777777">
-[...32 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="009321D5" w:rsidR="009321D5" w:rsidP="009321D5" w:rsidRDefault="00C9140D" w14:paraId="5BD03E85" w14:textId="36B2D5FD">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009321D5" w:rsidR="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD3C02">
-[...2 lines deleted...]
-      <w:r w:rsidR="00F05B7A">
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>800</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009321D5" w:rsidR="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009321D5" w:rsidR="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vaststelling van de begrotingsstaat van het Ministerie van Financiën (IXB) en de begrotingsstaat van Nationale Schuld (IXA) voor het jaar 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009321D5" w:rsidR="009321D5" w:rsidP="00D80872" w:rsidRDefault="009321D5" w14:paraId="4543BCA5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009321D5" w:rsidR="00C9140D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>46</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Financiën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009321D5" w:rsidR="009321D5" w:rsidP="009321D5" w:rsidRDefault="009321D5" w14:paraId="3EEEF59F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009321D5" w:rsidR="00C9140D" w:rsidP="009321D5" w:rsidRDefault="009321D5" w14:paraId="182FF3B0" w14:textId="77359970">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 23 april 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009321D5" w:rsidR="00C9140D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="009321D5" w:rsidR="00C9140D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Vandaag, 23 april 2026 is het startschot van een brede spaarcampagne, die het initiatief is van de Stichting Financieel Gezond Nederland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009321D5" w:rsidR="00C9140D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidR="000963AC">
-[...8 lines deleted...]
-      <w:r w:rsidR="00F05B7A">
+      <w:r w:rsidRPr="009321D5" w:rsidR="00C9140D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en het platform Wijzer in geldzaken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009321D5" w:rsidR="00C9140D">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
-[...30 lines deleted...]
-    <w:p w:rsidR="004C1671" w:rsidP="002A1F17" w:rsidRDefault="004C1671" w14:paraId="310CDF06" w14:textId="77777777">
+      <w:r w:rsidRPr="009321D5" w:rsidR="00C9140D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Hierbij informeer ik u over deze campagne, de voortgang van het onderzoek naar spaargedrag en de relatie tot eerdere toezeggingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009321D5" w:rsidR="00C9140D" w:rsidP="00C9140D" w:rsidRDefault="00C9140D" w14:paraId="02A45A58" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:bookmarkStart w:name="_Hlk226444136" w:id="0"/>
     </w:p>
-    <w:p w:rsidR="004C1671" w:rsidP="002A1F17" w:rsidRDefault="004C1671" w14:paraId="55D4B109" w14:textId="77777777">
-[...39 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="009321D5" w:rsidR="00C9140D" w:rsidP="00C9140D" w:rsidRDefault="00C9140D" w14:paraId="762A864E" w14:textId="65FE81E2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een gezonde spaarbuffer vergroot de weerbaarheid van huishoudens, doordat ze beter kunnen omgaan met onverwachte uitgaven. Nederlandse huishoudens beschikken volgens De Nederlandsche Bank (DNB) gezamenlijk over ruim €640 miljard op betaal- en spaarrekeningen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009321D5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="00BB58C5">
-[...20 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sparen is bovendien een gewoonte die diepgeworteld is; voor velen is de spaarzin van huis uit meegegeven. Toch vertellen gemiddelden niet het hele verhaal. Zo leeft 27% van de huishoudens van loonstrook naar loonstrook omdat deze groep minder dan één maandsalaris achter de hand heeft om tegenvallers op te vangen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009321D5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00BB58C5">
-[...8 lines deleted...]
-      <w:r w:rsidR="00AB6ADE">
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Eén op de vijf huishoudens beschikt zelfs over minder dan €1.000 aan spaargeld.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009321D5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00BB58C5">
-[...57 lines deleted...]
-      <w:r w:rsidRPr="001F50C2">
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze huishoudens zijn financieel kwetsbaar: een onverwachte uitgave, zoals een hogere energierekening en/of een kapotte telefoon, kan al grote gevolgen hebben. Dergelijke situaties kunnen het begin vormen van schulden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009321D5" w:rsidR="00C9140D" w:rsidP="00C9140D" w:rsidRDefault="00C9140D" w14:paraId="586F6236" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009321D5" w:rsidR="00C9140D" w:rsidP="00C9140D" w:rsidRDefault="00C9140D" w14:paraId="4417968C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>stimuleren</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> spaarcampagne en het onderzoek naar spaargedrag.</w:t>
+        <w:t>Het is daarom in het belang van zowel huishoudens zelf als de samenleving als geheel dat huishoudens beschikken over een financiële buffer. Door het ministerie van Financiën, de financiële sector en maatschappelijke partners worden daarom initiatieven ontplooid om sparen en het aanleggen van financiële buffers te stimuleren. Hieronder ga ik nader in op twee van deze initiatieven: een spaarcampagne en het onderzoek naar spaargedrag.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="002A1F17" w:rsidP="002A1F17" w:rsidRDefault="002A1F17" w14:paraId="1D44C209" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="009321D5" w:rsidR="00C9140D" w:rsidP="00C9140D" w:rsidRDefault="00C9140D" w14:paraId="57F74609" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009321D5" w:rsidR="00C9140D" w:rsidP="00C9140D" w:rsidRDefault="00C9140D" w14:paraId="4446A48E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1. Brede spaarcampagne van Stichting Financieel Gezond Nederland en Wijzer in geldzaken</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Op initiatief van Stichting Financieel Gezond Nederland en het platform Wijzer in geldzaken werken publieke en private partijen samen aan een brede aanpak die sparen normaliseert en toegankelijk maakt, juist voor huishoudens zonder financiële buffer. Er is daarbij een centrale rol voor spaarinstrumenten waarvan eerder is gebleken dat ze effectief zijn, zoals automatisch sparen wanneer het inkomen binnenkomt en het stellen van spaardoelen. De grootste Nederlandse banken zullen deze instrumenten de komende periode actief onder de aandacht brengen bij hun klanten. Het is de bedoeling dat ook verschillende werkgevers een rol krijgen bij het stimuleren van spaargedrag. Ik waardeer de wijze waarop de financiële sector zich onder andere met dit initiatief inzet voor het financieel weerbaarder maken van Nederlandse huishoudens.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009321D5" w:rsidDel="00F05B7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009321D5" w:rsidR="00C9140D" w:rsidP="00C9140D" w:rsidRDefault="00C9140D" w14:paraId="6523BAE5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009321D5" w:rsidR="00C9140D" w:rsidP="00C9140D" w:rsidRDefault="00C9140D" w14:paraId="26C5BED5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op 19 december 2025 informeerde ik u over de opvolging van de ACM-aanbevelingen en aangenomen moties over de spaarmarkt.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ik ging daarbij onder andere in op de door de Nederlandse Vereniging van Banken (NVB) en individuele banken toegezegde verbeteringen die moeten leiden tot meer transparantie over spaarproducten en die aansluiten bij de behoeften van consumenten. Een van die toezeggingen is dat banken doorgaan met uiteenlopende initiatieven voor het versterken van financieel bewustzijn rondom vermogensopbouw. Ik vind deze spaarcampagne een goed voorbeeld van de invulling die banken geven aan deze toezegging.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009321D5" w:rsidR="00C9140D" w:rsidP="00C9140D" w:rsidRDefault="00C9140D" w14:paraId="0B36AA7A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009321D5" w:rsidR="00C9140D" w:rsidP="00C9140D" w:rsidRDefault="00C9140D" w14:paraId="4B36CD88" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Gedragsonderzoek spaargedrag </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Naar aanleiding van de door uw Kamer aangenomen motie Van Dijk c.s.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en een motie Van Dijk en Stoffer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is op 1 juli 2024 een gedragsonderzoek toegezegd naar het spaargedrag van huishoudens met midden- en hoge inkomens met </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>onvoldoende financiële buffers. Deze huishoudens hebben in theorie de financiële ruimte om te kunnen sparen, maar maken in hun uitgavepatroon een andere afweging. Volgens de Nationale Monitor Geldzorgen heeft 23% van de huishoudens met een middeninkomen en 15% van de huishoudens met een hoog inkomen geen buffer ter grootte van een maandsalaris.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit maakt hen financieel kwetsbaarder dan nodig. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009321D5" w:rsidR="00C9140D" w:rsidP="00C9140D" w:rsidRDefault="00C9140D" w14:paraId="1077B1A0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009321D5" w:rsidR="00C9140D" w:rsidP="00C9140D" w:rsidRDefault="00C9140D" w14:paraId="5AE60B15" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het onderzoek richt zich specifiek op de vraag waarom deze groep, ondanks de potentiële ruimte, toch geen buffer opbouwt. Het doel is om effectieve interventies voor het stimuleren van spaargedrag te ontwikkelen, zodat deze kunnen worden overgenomen en opgeschaald. De uitkomsten zullen breed worden gedeeld en op een toegankelijke manier gepresenteerd, zodat de hele sector ervan kan profiteren.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009321D5" w:rsidR="00C9140D" w:rsidP="00C9140D" w:rsidRDefault="00C9140D" w14:paraId="46441B2A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009321D5" w:rsidR="00C9140D" w:rsidP="00C9140D" w:rsidRDefault="00C9140D" w14:paraId="3DD301BC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uit het onderzoek tot nu toe blijkt dat grofweg drie groepen zijn te onderscheiden. Een eerste groep (“het lukt me niet”) ervaart belemmeringen om te sparen, enerzijds door beperkte ervaren financiële ruimte, anderzijds door een gebrek aan spaargewoonte en vertrouwen in eigen kunnen om het sparen vol te houden. Een tweede groep (“ik wil meedoen”) ziet wel het belang van een spaarbuffer, maar ervaart relatief veel sociale druk om te consumeren en heeft weinig inzicht in inkomsten en uitgaven. Een derde groep (“ik leef nu”) maakt een bewustere keuze om niet te sparen en geeft de voorkeur aan directe bestedingen, vaak in de verwachting dat eventuele financiële tegenvallers later wel opgelost worden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009321D5" w:rsidDel="00F612D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009321D5" w:rsidR="00C9140D" w:rsidP="00C9140D" w:rsidRDefault="00C9140D" w14:paraId="62F65D37" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009321D5" w:rsidR="00C9140D" w:rsidP="00C9140D" w:rsidRDefault="00C9140D" w14:paraId="2062F19B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De eerste resultaten van het onderzoek zijn bemoedigend. Zo laat een panel-experiment zien dat interventies effectiever zijn wanneer zij aansluiten bij deze gedragsinzichten. Door rekening te houden met de psychologie van sparen kunnen mensen worden geholpen om hun goede spaarvoornemens te starten én vol te houden. De eerste resultaten zijn zodanig positief dat ING bereid is deze inzichten in de praktijk te toetsen binnen de eigen bankomgeving. Ik waardeer de bijdrage die ING hiermee levert. Het onderzoek zal hierna worden afgerond, waarna ik het later dit jaar aan uw Kamer zal toesturen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009321D5" w:rsidR="00C9140D" w:rsidP="00C9140D" w:rsidRDefault="00C9140D" w14:paraId="0EDB8CFF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009321D5" w:rsidR="00C9140D" w:rsidP="00C9140D" w:rsidRDefault="00C9140D" w14:paraId="17BCC345" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="001F50C2">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tot slot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-[...18 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Uit onderzoek blijkt dat investeren in preventie van financiële problemen niet alleen huishoudens ten goede komt, maar ook bijdraagt aan het verminderen van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>maatschappelijke kosten.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000963AC">
-[...62 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="009321D5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-        </w:rPr>
-[...70 lines deleted...]
-      <w:r w:rsidRPr="001F50C2">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ik zal mij daarom blijven inzetten voor het stimuleren van financiële weerbaarheid en uw Kamer blijven informeren over verdere ontwikkelingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009321D5" w:rsidR="00C9140D" w:rsidP="009321D5" w:rsidRDefault="00C9140D" w14:paraId="597ECACC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009321D5" w:rsidR="009321D5" w:rsidP="009321D5" w:rsidRDefault="009321D5" w14:paraId="468784CE" w14:textId="17153531">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De minister van Financiën,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
-        <w:t>Naar aanleiding van de</w:t>
-[...325 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId8"/>
+        <w:t>E. Heinen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009321D5" w:rsidR="00217BEA" w:rsidP="009321D5" w:rsidRDefault="00217BEA" w14:paraId="1CEBC624" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009321D5" w:rsidR="009321D5" w:rsidP="009321D5" w:rsidRDefault="009321D5" w14:paraId="05FEB9F1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="009321D5" w:rsidR="009321D5" w:rsidSect="00C9140D">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2834" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FA6C0BA" w14:textId="77777777" w:rsidR="00232712" w:rsidRDefault="00232712">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="09590C03" w14:textId="77777777" w:rsidR="00C9140D" w:rsidRDefault="00C9140D" w:rsidP="00C9140D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0EE16B3B" w14:textId="77777777" w:rsidR="00232712" w:rsidRDefault="00232712">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="69489DE2" w14:textId="77777777" w:rsidR="00C9140D" w:rsidRDefault="00C9140D" w:rsidP="00C9140D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
-    <w:altName w:val="Arial"/>
+    <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...17 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7466B24B" w14:textId="77777777" w:rsidR="00C9140D" w:rsidRPr="00C9140D" w:rsidRDefault="00C9140D" w:rsidP="00C9140D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0E11CF08" w14:textId="77777777" w:rsidR="00C9140D" w:rsidRPr="00C9140D" w:rsidRDefault="00C9140D" w:rsidP="00C9140D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="50DE0C1E" w14:textId="77777777" w:rsidR="00C9140D" w:rsidRPr="00C9140D" w:rsidRDefault="00C9140D" w:rsidP="00C9140D">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37290806" w14:textId="77777777" w:rsidR="00232712" w:rsidRDefault="00232712">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="663CC018" w14:textId="77777777" w:rsidR="00C9140D" w:rsidRDefault="00C9140D" w:rsidP="00C9140D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A2D4AB1" w14:textId="77777777" w:rsidR="00232712" w:rsidRDefault="00232712">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="43C78399" w14:textId="77777777" w:rsidR="00C9140D" w:rsidRDefault="00C9140D" w:rsidP="00C9140D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="2F1424C8" w14:textId="77777777" w:rsidR="00F05B7A" w:rsidRPr="008622E0" w:rsidRDefault="00F05B7A" w:rsidP="00F05B7A">
+    <w:p w14:paraId="67DDD7EC" w14:textId="77777777" w:rsidR="00C9140D" w:rsidRPr="009321D5" w:rsidRDefault="00C9140D" w:rsidP="00C9140D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009321D5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...44 lines deleted...]
-        <w:t xml:space="preserve"> opschalen die mensen helpen grip te krijgen op hun geldzaken.</w:t>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De Stichting Financieel Gezond Nederland (SFGN) is ontstaan uit een krachtenbundeling tussen de Nationale Coalitie Financiële Gezondheid (NCFG) en Stichting SchuldenlabNL. Door publieke en private partijen te verbinden, wil SFGN oplossingen opschalen die mensen helpen grip te krijgen op hun geldzaken.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="32D3C65B" w14:textId="77777777" w:rsidR="00F05B7A" w:rsidRPr="00F05B7A" w:rsidRDefault="00F05B7A" w:rsidP="00F05B7A">
+    <w:p w14:paraId="44B16AC6" w14:textId="77777777" w:rsidR="00C9140D" w:rsidRPr="009321D5" w:rsidRDefault="00C9140D" w:rsidP="00C9140D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009321D5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008622E0">
+      <w:r w:rsidRPr="009321D5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008622E0">
-[...56 lines deleted...]
-    <w:p w14:paraId="016D564C" w14:textId="77777777" w:rsidR="00F05B7A" w:rsidRPr="00246082" w:rsidRDefault="00F05B7A" w:rsidP="00F05B7A">
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Wijzer in geldzaken is een initiatief van het Ministerie van Financiën en wordt mede mogelijk gemaakt door diverse publieke en private partners. Het platform bevordert bewustwording over</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="655A194D" w14:textId="77777777" w:rsidR="00C9140D" w:rsidRPr="009321D5" w:rsidRDefault="00C9140D" w:rsidP="00C9140D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...52 lines deleted...]
-        <w:t>.</w:t>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en inzicht in persoonlijke geldzaken, en de kennis en vaardigheden van consumenten op dit vlak.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="5A944ECA" w14:textId="77777777" w:rsidR="004C1671" w:rsidRDefault="004C1671">
+    <w:p w14:paraId="4C8983FA" w14:textId="77777777" w:rsidR="00C9140D" w:rsidRPr="009321D5" w:rsidRDefault="00C9140D" w:rsidP="00C9140D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009321D5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...56 lines deleted...]
-        <w:t xml:space="preserve"> Berekend als som van totale spaargeld en girale deposito’s. </w:t>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dashboard Spaargeld huishoudens, DNB, te raadplegen op: https://www.dnb.nl/statistieken/ dashboards/spaargeld-huishoudens. Berekend als som van totale spaargeld en girale deposito’s. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="069F8988" w14:textId="77777777" w:rsidR="004C1671" w:rsidRPr="00C71FD5" w:rsidRDefault="004C1671">
+    <w:p w14:paraId="5298E1F7" w14:textId="3F485FA6" w:rsidR="00C9140D" w:rsidRPr="009321D5" w:rsidRDefault="00C9140D" w:rsidP="00C9140D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00C71FD5">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009321D5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="15"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00C71FD5">
-[...19 lines deleted...]
-          <w:szCs w:val="15"/>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nationale Monitor geldzorgen, Kenniscentrum Psychologie en Economisch Gedrag en Wijzer in geldzaken, te raadplegen op: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="009321D5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>https://www.wijzeringeldzaken.nl/Nationale-Monitor-Geldzorgen</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>https://www.wijzeringeldzaken.nl/Nationale-Monitor-Geldzorgen</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="316BE5CC" w14:textId="77777777" w:rsidR="00AB6ADE" w:rsidRDefault="00AB6ADE">
+    <w:p w14:paraId="4E2199E5" w14:textId="1321D360" w:rsidR="00C9140D" w:rsidRPr="009321D5" w:rsidRDefault="00C9140D" w:rsidP="00C9140D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009321D5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Geldzaken in de praktijk, Nibud, te raadplegen op: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidRPr="009321D5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>https://www.nibud.nl/onderzoeksrapporten/rapport-geldzaken-in-de-praktijk-2024/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Geldzaken in de praktijk, Nibud, te raadplegen op: https://www.nibud.nl/onderzoeksrapporten/rapport-geldzaken-in-de-praktijk-2024/</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="135B9037" w14:textId="77777777" w:rsidR="002A1F17" w:rsidRPr="005B7562" w:rsidRDefault="002A1F17" w:rsidP="002A1F17">
+    <w:p w14:paraId="7A19C5DF" w14:textId="77777777" w:rsidR="00C9140D" w:rsidRPr="009321D5" w:rsidRDefault="00C9140D" w:rsidP="00C9140D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00232712">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009321D5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="15"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00232712">
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> d.d. 19 december 2025, Kamerbrief Opvolging ACM-aanbevelingen en aangenomen moties over de spaarmarkt.</w:t>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025–2026, 32 013, nr. 314, Kamerbrief d.d. 19 december 2025, Kamerbrief Opvolging ACM-aanbevelingen en aangenomen moties over de spaarmarkt.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="3AB83DEF" w14:textId="77777777" w:rsidR="002A1F17" w:rsidRPr="00BC2C8D" w:rsidRDefault="002A1F17" w:rsidP="002A1F17">
+    <w:p w14:paraId="49C8FA7E" w14:textId="77777777" w:rsidR="00C9140D" w:rsidRPr="009321D5" w:rsidRDefault="00C9140D" w:rsidP="00C9140D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00BC2C8D">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009321D5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="15"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00BC2C8D">
-[...13 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2022–2023, 36 200 IX, nr. 25, Motie d.d. 23 februari 2023, motie van het lid Inge van Dijk c.s. over het opstellen van een nationaal spaarplan.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="492CDD41" w14:textId="77777777" w:rsidR="002A1F17" w:rsidRPr="00232712" w:rsidRDefault="002A1F17" w:rsidP="002A1F17">
+    <w:p w14:paraId="3E3E7EA1" w14:textId="77777777" w:rsidR="00C9140D" w:rsidRPr="009321D5" w:rsidRDefault="00C9140D" w:rsidP="00C9140D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00BC2C8D">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009321D5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="15"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00BC2C8D">
-[...31 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2022–2023, 36 200 nr. 94, Motie d.d. 6 oktober 2022, motie van de leden Inge van Dijk en Stoffer over de herintroductie van Zilvervlootsparen.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="5930E1E0" w14:textId="77777777" w:rsidR="00AD09F0" w:rsidRDefault="00AD09F0">
+    <w:p w14:paraId="7E8CAB92" w14:textId="2FE6EEFA" w:rsidR="00C9140D" w:rsidRPr="009321D5" w:rsidRDefault="00C9140D" w:rsidP="00C9140D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009321D5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nationale Monitor geldzorgen, Kenniscentrum Psychologie en Economisch Gedrag en Wijzer in geldzaken, te raadplegen op: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId3" w:history="1">
+        <w:r w:rsidRPr="009321D5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>https://www.wijzeringeldzaken.nl/Nationale-Monitor-Geldzorgen</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Nationale Monitor geldzorgen, Kenniscentrum Psychologie en Economisch Gedrag en Wijzer in geldzaken, te raadplegen op: https://www.wijzeringeldzaken.nl/Nationale-Monitor-Geldzorgen</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="4356315B" w14:textId="77777777" w:rsidR="00E479FD" w:rsidRDefault="00E479FD" w:rsidP="00E479FD">
+    <w:p w14:paraId="759EEC02" w14:textId="342B5D7A" w:rsidR="00C9140D" w:rsidRPr="009321D5" w:rsidRDefault="00C9140D" w:rsidP="00C9140D">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009321D5">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Onderzoeksrapport Naar een beter werkende schuldenketen, IBO, te raadplegen op: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId4" w:history="1">
+        <w:r w:rsidRPr="009321D5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>https://www.rijksoverheid.nl/documenten/kamerstukken/2024/06/27/rapport-ibo-problematische-schulden-met-bijlage-1-tm-10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009321D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...22 lines deleted...]
-        <w:t>https://www.rijksoverheid.nl/documenten/kamerstukken/2024/06/27/rapport-ibo-problematische-schulden-met-bijlage-1-tm-10</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="309DDA92" w14:textId="77777777" w:rsidR="00431732" w:rsidRDefault="00232712">
-[...346 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="56590B87" w14:textId="77777777" w:rsidR="00C9140D" w:rsidRPr="00C9140D" w:rsidRDefault="00C9140D" w:rsidP="00C9140D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4559645D" w14:textId="77777777" w:rsidR="00431732" w:rsidRDefault="00232712">
-[...1231 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="1F27C046" w14:textId="77777777" w:rsidR="00C9140D" w:rsidRPr="00C9140D" w:rsidRDefault="00C9140D" w:rsidP="00C9140D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...586 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="214E7F75" w14:textId="77777777" w:rsidR="00C9140D" w:rsidRPr="00C9140D" w:rsidRDefault="00C9140D" w:rsidP="00C9140D">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00431732"/>
-[...84 lines deleted...]
-    <w:rsid w:val="00FF611B"/>
+    <w:rsidRoot w:val="00C9140D"/>
+    <w:rsid w:val="00217BEA"/>
+    <w:rsid w:val="008474CA"/>
+    <w:rsid w:val="008759B0"/>
+    <w:rsid w:val="009321D5"/>
+    <w:rsid w:val="00B7783D"/>
+    <w:rsid w:val="00BC6C32"/>
+    <w:rsid w:val="00C7396B"/>
+    <w:rsid w:val="00C9140D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="44033"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="53FABEEA"/>
-  <w15:docId w15:val="{BEBB3680-8077-498D-8146-A968D7E54CC1}"/>
+  <w14:docId w14:val="30A44DDC"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{1E11B55E-109B-415E-97D3-37011F81F8EC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3926,77 +1355,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4021,75 +1450,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4124,55 +1553,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4243,1176 +1672,875 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:pPr>
-[...6 lines deleted...]
-      <w:szCs w:val="18"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C9140D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C9140D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C9140D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C9140D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C9140D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C9140D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C9140D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C9140D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C9140D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Aanvraag ICT middelen producten tabel"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C9140D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C9140D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C9140D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C9140D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C9140D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C9140D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C9140D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C9140D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C9140D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...5 lines deleted...]
-    <w:name w:val="Aanvraagformulier ICT middelen Calibri"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C9140D"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00C9140D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...9 lines deleted...]
-    <w:name w:val="Aanvraagformulier ICT middelen Kop 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C9140D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00C9140D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...10 lines deleted...]
-    <w:name w:val="Aanvraagformulier ICT middelen V8"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C9140D"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00C9140D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C9140D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C9140D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...211 lines deleted...]
-    </w:pPr>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C9140D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00C9140D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C9140D"/>
     <w:rPr>
       <w:b/>
-      <w:color w:val="682280"/>
-[...228 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
     <w:name w:val="Rubricering"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00C9140D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:smallCaps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...63 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevens">
     <w:name w:val="Standaard_Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00C9140D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevensKop">
     <w:name w:val="Standaard_Referentiegegevens_Kop"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00C9140D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardSlotzin">
     <w:name w:val="Standaard_Slotzin"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...18 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00C9140D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...15 lines deleted...]
-    </w:tblPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelzonderranden">
     <w:name w:val="Tabel zonder randen"/>
-    <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00C9140D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabeltekstStandaard">
-[...34 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Verdana7">
     <w:name w:val="Verdana 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00C9140D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="140" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
-    </w:rPr>
-[...7 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00C9140D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00C9140D"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="_dummy_field"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
-    <w:next w:val="Standaard"/>
-[...6 lines deleted...]
-      <w:szCs w:val="2"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C9140D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C9140D"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C9140D"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002A1F17"/>
+    <w:rsid w:val="00C9140D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002A1F17"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00C9140D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002A1F17"/>
+    <w:rsid w:val="00C9140D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002A1F17"/>
-[...10 lines deleted...]
-    <w:link w:val="VoetnoottekstChar"/>
+    <w:rsid w:val="00C9140D"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002A1F17"/>
-[...29 lines deleted...]
-    <w:name w:val="footnote reference"/>
+    <w:rsid w:val="00C9140D"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Onopgelostemelding">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002A1F17"/>
-[...48 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
+    <w:rsid w:val="00C9140D"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="GevolgdeHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BC2C8D"/>
+    <w:rsid w:val="00C9140D"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
-[...98 lines deleted...]
-      <w:contextualSpacing/>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="009321D5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...26 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wijzeringeldzaken.nl/Nationale-Monitor-Geldzorgen" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nibud.nl/onderzoeksrapporten/rapport-geldzaken-in-de-praktijk-2024/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wijzeringeldzaken.nl/Nationale-Monitor-Geldzorgen" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/kamerstukken/2024/06/27/rapport-ibo-problematische-schulden-met-bijlage-1-tm-10" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5688,186 +2816,64 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>3</ap:Pages>
-[...4 lines deleted...]
-  <ap:Paragraphs>11</ap:Paragraphs>
+  <ap:Pages>4</ap:Pages>
+  <ap:Words>950</ap:Words>
+  <ap:Characters>5228</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>43</ap:Lines>
+  <ap:Paragraphs>12</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5927</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6166</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...108 lines deleted...]
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>