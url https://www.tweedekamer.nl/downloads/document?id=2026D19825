--- v0 (2026-04-23)
+++ v1 (2026-06-24)
@@ -1,3902 +1,916 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...487 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="006719C4" w:rsidR="00E31D3B" w:rsidRDefault="00747F81" w14:paraId="10CC6D78" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006719C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>27923</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006719C4" w:rsidR="00E31D3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006719C4" w:rsidR="00E31D3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006719C4" w:rsidR="00E31D3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Werken in het onderwijs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006719C4" w:rsidR="00E31D3B" w:rsidP="00E31D3B" w:rsidRDefault="00E31D3B" w14:paraId="46A389F6" w14:textId="248DF498">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006719C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nr. 536</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006719C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006719C4" w:rsidR="00E31D3B" w:rsidP="00747F81" w:rsidRDefault="00E31D3B" w14:paraId="5A847D01" w14:textId="2BB6BF4A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006719C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006719C4" w:rsidR="00E31D3B" w:rsidP="00747F81" w:rsidRDefault="00E31D3B" w14:paraId="3E13BC3A" w14:textId="4AD7CF24">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006719C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 23 april 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006719C4" w:rsidR="00747F81" w:rsidP="00747F81" w:rsidRDefault="00747F81" w14:paraId="2F6E9317" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006719C4" w:rsidR="00747F81" w:rsidP="00747F81" w:rsidRDefault="00747F81" w14:paraId="36D97DEB" w14:textId="38EB2170">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006719C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Op 20 februari is de Beleidsregel vervolg andere dag- en weekindeling gepubliceerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006719C4">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="009F00E0">
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> Naar aanleiding hiervan hebben de AOb, CNV en </w:t>
+      <w:r w:rsidRPr="006719C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hiermee wordt er een vervolg gegeven aan het experiment Andere dag- en weekindeling op scholen in de G5 (Amsterdam, Rotterdam, Den Haag, Utrecht en Almere), dat startte op 1 augustus 2020 en eindigt op 31 juli 2026. Naar aanleiding hiervan hebben de AOb, CNV en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009F00E0">
+      <w:r w:rsidRPr="006719C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>FvOv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009F00E0">
-[...83 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="006719C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> een brief gestuurd naar de commissie Onderwijs, Cultuur en Wetenschap waarin zij hun zorgen uiten over het experiment. Met deze brief ga ik in op de genoemde zorgen en punten uit de brief en kom ik tegemoet aan de toezegging die is gedaan tijdens het commissiedebat Leraren van 25 maart jl.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006719C4" w:rsidR="00747F81" w:rsidP="00747F81" w:rsidRDefault="00747F81" w14:paraId="7F68A5F7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006719C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Goed opgeleide leraren zijn cruciaal voor de kwaliteit van het onderwijs. De demografische ontwikkelingen en aanhoudende schaarste op de arbeidsmarkt zetten deze kwaliteit onder druk. Dit vraagt om een toekomstbestendig en wendbaar onderwijssysteem, gericht op het waarborgen van de onderwijskwaliteit en de duurzame inzetbaarheid van onderwijspersoneel. Bovendien draagt het bevorderen van teamleren en samenwerking tussen alle personeelsleden bij aan beter onderwijs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006719C4" w:rsidR="00747F81" w:rsidP="00747F81" w:rsidRDefault="00747F81" w14:paraId="4B8C6BD1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006719C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De personeelstekorten in de G5 zijn hoger dan in de rest van Nederland. Vanwege deze aanhoudende personeelstekorten krijgen scholen in de G5 met de verlenging van dit experiment de mogelijkheid om een deel van de onderwijstijd te laten verzorgen door andere professionals. Dit biedt hen meer stabiliteit in het personeelsbeleid en zorgt voor meer rust voor leerlingen. Daarbij is de kwaliteit van het onderwijs leidend. Daarom ligt de nadruk in de nieuwe beleidsregel op de kwaliteit van het onderwijs op school.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006719C4" w:rsidR="00747F81" w:rsidP="00747F81" w:rsidRDefault="00747F81" w14:paraId="5A77CBA2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006719C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de brief van de AOb, CNV en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006719C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>FvOV</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006719C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wordt verondersteld dat de waarborgen uit de voorgaande regeling rond de noodplannen in de betreffende steden en de betrokkenheid van de medezeggenschap zijn vervallen. De geïntensiveerde aanpak om het lerarentekort te verminderen en zorg te dragen voor voldoende en goed opgeleid onderwijspersoneel via de onderwijsregio’s blijft onverminderd van kracht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006719C4" w:rsidR="00E31D3B" w:rsidRDefault="00E31D3B" w14:paraId="358B599E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006719C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006719C4" w:rsidR="00747F81" w:rsidP="00747F81" w:rsidRDefault="00747F81" w14:paraId="68291CC8" w14:textId="78998B8B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006719C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ten aanzien van de medezeggenschapsraad is ook in de nieuwe regeling vastgelegd dat het schoolplan ter instemming aan de medezeggenschapsraad moet worden voorgelegd. In artikel 7 van de beleidsregel is opgenomen dat een bewijs van instemming van de medezeggenschapsraad op het plan op schoolniveau een vereiste is voordat een school kan deelnemen aan het experiment. Het bevoegd gezag moet namelijk een melding maken bij het onderzoeksbureau voordat een school ander personeel mag inzetten voor maximaal 22 uur per maand. Die melding bevat in ieder geval een bewijs van instemming van de medezeggenschapsraad op het plan op schoolniveau.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006719C4" w:rsidR="00747F81" w:rsidP="00747F81" w:rsidRDefault="00747F81" w14:paraId="5DA17F38" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006719C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verder uiten de AOb, CNV en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006719C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>FvOv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006719C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de zorg dat het experiment expliciet wordt gepositioneerd als mogelijke opmaat naar permanente regelgeving. Een experiment of pilot biedt de mogelijkheid om in een gecontroleerde en afgebakende setting te toetsen of, hoe en in welke mate een beleidsinterventie daadwerkelijk bijdraagt aan het oplossen van een concreet maatschappelijk probleem. Het is dus gericht op het verkrijgen van kennis die nodig is om te beslissen of en hoe structurele wetgeving kan worden ingevoerd, aangepast of juist achterwege moet blijven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006719C4" w:rsidR="00747F81" w:rsidP="00747F81" w:rsidRDefault="00747F81" w14:paraId="18165F2E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006719C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een experiment gaat altijd gepaard met onderzoek. Uit de eindrapportage van het vorige experiment blijkt dat de – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006719C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>zelfgerapporteerde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006719C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – impact van het experiment op de onderwijskwaliteit deels positief is.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006719C4">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="006719C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Door het experiment – en het bijbehorende onderzoek – te verlengen proberen we het leereffect uit deze situatie zo groot en betrouwbaar mogelijk te maken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006719C4" w:rsidR="00747F81" w:rsidP="00747F81" w:rsidRDefault="00747F81" w14:paraId="2B55B101" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006719C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Zoals benoemd is goed onderwijs voor alle leerlingen, verzorgd door bevoegde leraren, mijn leidende uitgangspunt. Het is onze gezamenlijk opdracht om dit te kunnen blijven bieden, in nauwe samenwerking met de sectorraden, bonden, de beroepsgroep, opleiders, scholieren en ouders.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006719C4" w:rsidR="00747F81" w:rsidP="00747F81" w:rsidRDefault="00747F81" w14:paraId="11743993" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006719C4" w:rsidR="00747F81" w:rsidP="00747F81" w:rsidRDefault="00747F81" w14:paraId="32D17772" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006719C4" w:rsidR="00747F81" w:rsidP="006719C4" w:rsidRDefault="00E31D3B" w14:paraId="0BB19DA1" w14:textId="1D6C4F1E">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006719C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DD6860" w:rsidR="00DD6860">
-[...356 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:r w:rsidRPr="006719C4" w:rsidR="00747F81">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006719C4" w:rsidR="006719C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>staatssecretaris van Onderwijs, Cultuur en Wetenschap,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006719C4" w:rsidR="006719C4" w:rsidP="006719C4" w:rsidRDefault="006719C4" w14:paraId="00E9911E" w14:textId="37BDCFCC">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006719C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>J.Z.C.M. Tielen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="006719C4" w:rsidR="00747F81" w:rsidP="00747F81" w:rsidRDefault="00747F81" w14:paraId="37F8DFF6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="006719C4" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="61B4BC3A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="006719C4" w:rsidR="00FE0FA3" w:rsidSect="00747F81">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2682" w:right="2818" w:bottom="1077" w:left="1588" w:header="2625" w:footer="289" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="037D23FC" w14:textId="77777777" w:rsidR="005F0738" w:rsidRDefault="00973588">
+    <w:p w14:paraId="46C20F70" w14:textId="77777777" w:rsidR="00747F81" w:rsidRDefault="00747F81" w:rsidP="00747F81">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72DA2687" w14:textId="77777777" w:rsidR="005F0738" w:rsidRDefault="005F0738"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7815C0AA" w14:textId="77777777" w:rsidR="005F0738" w:rsidRDefault="00973588">
+    <w:p w14:paraId="60618234" w14:textId="77777777" w:rsidR="00747F81" w:rsidRDefault="00747F81" w:rsidP="00747F81">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="758D3D2E" w14:textId="77777777" w:rsidR="005F0738" w:rsidRDefault="005F0738"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...26 lines deleted...]
-  </w:font>
   <w:font w:name="Verdana-Bold">
-    <w:altName w:val="Verdana"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7A69CF37" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="272F9882" w14:textId="77777777" w:rsidR="00747F81" w:rsidRPr="00747F81" w:rsidRDefault="00747F81" w:rsidP="00747F81">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...131 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="10AF661C" w14:textId="77777777" w:rsidR="00747F81" w:rsidRPr="00747F81" w:rsidRDefault="00747F81" w:rsidP="00747F81">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="735432C8" w14:textId="77777777" w:rsidR="00747F81" w:rsidRPr="00747F81" w:rsidRDefault="00747F81" w:rsidP="00747F81">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A821135" w14:textId="77777777" w:rsidR="005F0738" w:rsidRDefault="00973588">
+    <w:p w14:paraId="6F6B95C1" w14:textId="77777777" w:rsidR="00747F81" w:rsidRDefault="00747F81" w:rsidP="00747F81">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ADADC4C" w14:textId="77777777" w:rsidR="005F0738" w:rsidRDefault="005F0738"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A39B690" w14:textId="77777777" w:rsidR="005F0738" w:rsidRDefault="00973588">
+    <w:p w14:paraId="46224AC1" w14:textId="77777777" w:rsidR="00747F81" w:rsidRDefault="00747F81" w:rsidP="00747F81">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="131DB42B" w14:textId="77777777" w:rsidR="005F0738" w:rsidRDefault="005F0738"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="4E25F051" w14:textId="77777777" w:rsidR="006053A8" w:rsidRPr="009F00E0" w:rsidRDefault="006053A8" w:rsidP="006053A8">
+    <w:p w14:paraId="18BDC7D9" w14:textId="77777777" w:rsidR="00747F81" w:rsidRPr="00E31D3B" w:rsidRDefault="00747F81" w:rsidP="00747F81">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E31D3B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E31D3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidRPr="009F00E0">
+        <w:r w:rsidRPr="00E31D3B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>wetten.nl - Regeling - Beleidsregel vervolg andere dag- en weekindeling - BWBR0052314</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="7541B3FF" w14:textId="77777777" w:rsidR="006053A8" w:rsidRPr="00515D81" w:rsidRDefault="006053A8" w:rsidP="006053A8">
+    <w:p w14:paraId="43A88628" w14:textId="77777777" w:rsidR="00747F81" w:rsidRPr="00E31D3B" w:rsidRDefault="00747F81" w:rsidP="00747F81">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00515D81">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E31D3B">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00515D81">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00E31D3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="00515D81">
+        <w:r w:rsidRPr="00E31D3B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="16"/>
-            <w:szCs w:val="16"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Inzet van andere professionals voor de aanpak van het lerarentekort - SEO Economisch Onderzoek</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...123 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="2BFF0149" w14:textId="77777777" w:rsidR="00747F81" w:rsidRPr="00747F81" w:rsidRDefault="00747F81" w:rsidP="00747F81">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...233 lines deleted...]
-  <w:p w14:paraId="32FCE945" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="059949AA" w14:textId="77777777" w:rsidR="00747F81" w:rsidRPr="00747F81" w:rsidRDefault="00747F81" w:rsidP="00747F81">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="281D4D02" w14:textId="77777777" w:rsidR="00747F81" w:rsidRPr="00747F81" w:rsidRDefault="00747F81" w:rsidP="00747F81">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B777C7"/>
-[...929 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="00747F81"/>
+    <w:rsid w:val="00093126"/>
+    <w:rsid w:val="002B7088"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00634E86"/>
+    <w:rsid w:val="00643518"/>
+    <w:rsid w:val="006719C4"/>
+    <w:rsid w:val="00747F81"/>
+    <w:rsid w:val="00866697"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00E31D3B"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="20CB65AB"/>
-  <w15:docId w15:val="{22389B3D-45C0-48B6-8067-8827261FDA4D}"/>
+  <w14:docId w14:val="0BD5B7D3"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{7EC58DAA-7D25-427F-BDF9-5674741F2095}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...15 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4045,1303 +1059,1137 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE4C2D"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00747F81"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00747F81"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00747F81"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00747F81"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00747F81"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00747F81"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00747F81"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00747F81"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00747F81"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...336 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00747F81"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00747F81"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00747F81"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00747F81"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00747F81"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00747F81"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00747F81"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00747F81"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00747F81"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00747F81"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00747F81"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00747F81"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00747F81"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00747F81"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00747F81"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00747F81"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00747F81"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00747F81"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Ballontekst Char"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00747F81"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00747F81"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar1"/>
+    <w:rsid w:val="00747F81"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="003A7160"/>
-[...4 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:rsid w:val="00747F81"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar1"/>
+    <w:rsid w:val="00747F81"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="003A7160"/>
-[...26 lines deleted...]
-    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0069193D"/>
-[...1 lines deleted...]
-      <w:color w:val="808080"/>
+    <w:rsid w:val="00747F81"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="00747F81"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00747F81"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00747F81"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00747F81"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00747F81"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="00747F81"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
     <w:name w:val="Koptekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00841CD9"/>
-[...60 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:rsid w:val="00747F81"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
     <w:name w:val="Voettekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="003A7160"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:rsid w:val="00747F81"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
-    <w:rsid w:val="00973588"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00747F81"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
-    <w:rsid w:val="00973588"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:rsid w:val="00747F81"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00973588"/>
+    <w:rsid w:val="00747F81"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...65 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E31D3B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seo.nl/publicaties/inzet-van-andere-professionals-voor-de-aanpak-van-het-lerarentekort/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetten.overheid.nl/BWBR0052314/2026-02-21" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>637</ap:Words>
-  <ap:Characters>3506</ap:Characters>
+  <ap:Words>634</ap:Words>
+  <ap:Characters>3487</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>29</ap:Lines>
   <ap:Paragraphs>8</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4135</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4113</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-04-23T10:00:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-  <dc:subject/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-    <vt:lpwstr>O209BOR</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Author">
-[...11 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ocw_betreft">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...46 lines deleted...]
-    <vt:lpwstr>O209BOR</vt:lpwstr>
   </property>
 </Properties>
 </file>