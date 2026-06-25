--- v0 (2026-04-23)
+++ v1 (2026-06-25)
@@ -1,8594 +1,2413 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...195 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidRPr="00753EC2" w:rsidR="00753EC2" w:rsidRDefault="00032A17" w14:paraId="15D6D6FA" w14:textId="786A8587">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753EC2" w:rsidR="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>516</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753EC2" w:rsidR="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00753EC2" w:rsidR="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Beleidsdoorlichting Defensie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00753EC2" w:rsidR="00753EC2" w:rsidP="004474D9" w:rsidRDefault="00753EC2" w14:paraId="7BC3E056" w14:textId="2CCFD245">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753EC2" w:rsidR="00032A17">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>51</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Defensie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00753EC2" w:rsidRDefault="00753EC2" w14:paraId="34D694FA" w14:textId="053C24B0">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00753EC2" w:rsidR="00753EC2" w:rsidP="00753EC2" w:rsidRDefault="00753EC2" w14:paraId="2431DC14" w14:textId="2E90DBC4">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Den Haag, 23 april </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD54EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00753EC2" w:rsidRDefault="00032A17" w14:paraId="4403777F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:after="160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00032A17" w:rsidRDefault="00032A17" w14:paraId="0E621029" w14:textId="271DF9C3">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In deze brief informeer ik uw Kamer over de opvolging van aanbevelingen en bevindingen uit de Periodieke Rapportages (de opvolger van beleidsdoorlichtingen) die binnen het Ministerie van Defensie zijn afgerond. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00032A17" w:rsidRDefault="00032A17" w14:paraId="6312AD17" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00032A17" w:rsidRDefault="00032A17" w14:paraId="5E872E09" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluaties vormen een belangrijke basis voor een lerende overheid; bereikt beleid het gewenste effect (doeltreffendheid) en gaat dat tegen de laagst mogelijke inzet van middelen (doelmatigheid)? Evaluaties verschaffen burgers, bedrijven en uw Kamer inzicht in de effecten van het gevoerde beleid en daarmee ook in de besteding van publieke middelen. Deze informatie kan ingezet worden om de kwaliteit van beleid, publieke voorzieningen en wetten en regels continu te verbeteren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00032A17" w:rsidRDefault="00032A17" w14:paraId="02FDF194" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00032A17" w:rsidRDefault="00032A17" w14:paraId="63297A3A" w14:textId="6887FF6F">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ik vind het belangrijk om de aanbevelingen en bevindingen uit evaluaties mee te nemen in de (door)ontwikkeling van beleid en uw Kamer hierbij te betrekken. Het Ministerie van Defensie heeft één Periodieke Rapportage afgerond, te weten de Periodieke Rapportage </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mensen (Veiligheid) bij Defensie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, kortheidshalve aangeduid als de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PR Veiligheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Deze Periodieke Rapportage valt onder het thema </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mensen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op de Strategische Evaluatieagenda (SEA) en is relatief recent, in december 2025, aan uw Kamer aangeboden (Kamerstuk 31516, nr. 50). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00032A17" w:rsidRDefault="00032A17" w14:paraId="4942FD81" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00032A17" w:rsidRDefault="00032A17" w14:paraId="2A042710" w14:textId="194F463E">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deze brief bevat een overzicht van de opvolging van de aanbevelingen en bevindingen uit deze Periodieke Rapportage, als vervolg op de eerder verzonden kabinetsreactie. Zo blijven deze aanbevelingen en bevindingen onder de aandacht en kan de voortgang meegenomen worden in beleidsdiscussies en besluitvorming. Deze brief geeft daarmee invulling aan de acties die in de brief </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Versterken rijksbrede evaluatiestelsel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Kamerstuk 31865, nr. 267) worden aangekondigd, naar aanleiding van de motie-Van Vroonhoven/Vermeer (19 december 2023; Kamerstuk 36470, nr. 6). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00032A17" w:rsidRDefault="00032A17" w14:paraId="7C5B6B8C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00032A17" w:rsidRDefault="00032A17" w14:paraId="5A39D8C9" w14:textId="2ECDBDB5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op basis van de Regeling Periodiek Evaluatieonderzoek (RPE, 2022) worden in elke Periodieke Rapportage besparingsopties uitgewerkt. In reactie op de motie-Van Eijk (Kamerstuk 31865, nr. 295) heeft de Minister van Financiën uw Kamer toegezegd in de brief </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Opvolging in Beeld</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aandacht te besteden aan deze besparingsvarianten. Dit is opgenomen in de bijlage bij deze brief.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00032A17" w:rsidRDefault="00032A17" w14:paraId="783E8BD4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00032A17" w:rsidRDefault="00032A17" w14:paraId="12874B0A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit jaar stuur ik u de stand van zaken ten aanzien van de opvolging van de eerste Periodieke Rapportage die bij het Ministerie van Defensie is uitgevoerd. In de tabel hieronder vindt u meer informatie over de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PR Veiligheid</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de status van de aanbevelingen. Deze tabel is opgesteld conform het format dat in de brief </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Versterken rijksbrede evaluatiestelsel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wordt voorgeschreven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00032A17" w:rsidP="00032A17" w:rsidRDefault="00032A17" w14:paraId="6B567E65" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00753EC2" w:rsidRDefault="00753EC2" w14:paraId="37ACB510" w14:textId="77AAF629">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="SimSun" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:noProof/>
-[...303 lines deleted...]
-        </mc:AlternateContent>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00566425" w:rsidR="00566425" w:rsidP="00D76632" w:rsidRDefault="00BE2D79" w14:paraId="784CBB86" w14:textId="05ED721F">
-[...880 lines deleted...]
-    <w:p w:rsidR="00CA19B8" w:rsidP="0094254D" w:rsidRDefault="00CA19B8" w14:paraId="784CBB96" w14:textId="02E927E3">
+    <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00032A17" w:rsidRDefault="00032A17" w14:paraId="6665C4FE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="HHCHF O+ Univers"/>
-[...56 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal1"/>
-        <w:tblW w:w="9781" w:type="dxa"/>
+        <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="000000" w:sz="8" w:space="0"/>
           <w:left w:val="single" w:color="000000" w:sz="8" w:space="0"/>
           <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0"/>
           <w:right w:val="single" w:color="000000" w:sz="8" w:space="0"/>
           <w:insideH w:val="single" w:color="000000" w:sz="8" w:space="0"/>
           <w:insideV w:val="single" w:color="000000" w:sz="8" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2002"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2773"/>
+        <w:gridCol w:w="1430"/>
+        <w:gridCol w:w="1958"/>
+        <w:gridCol w:w="1039"/>
+        <w:gridCol w:w="2122"/>
+        <w:gridCol w:w="2807"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CA19B8" w:rsidTr="00AB5146" w14:paraId="784CBB9C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidTr="00753EC2" w14:paraId="5017C27F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9781" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D5724" w:rsidR="00CA19B8" w:rsidP="0094254D" w:rsidRDefault="00CA19B8" w14:paraId="784CBB9B" w14:textId="77777777">
+          <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00892666" w:rsidRDefault="00032A17" w14:paraId="6943260D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0" w:line="251" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D5724">
-              <w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0066A2"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>SEA-thema:</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D5724">
-              <w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0066A2"/>
                 <w:spacing w:val="-18"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000D5724">
-              <w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0066A2"/>
-                <w:sz w:val="18"/>
-[...13 lines deleted...]
-              <w:t>ensen</w:t>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Mensen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA19B8" w:rsidTr="00AB5146" w14:paraId="784CBB9F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidTr="00753EC2" w14:paraId="59F6BC7C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1245"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9781" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00051164" w:rsidR="00051164" w:rsidP="000D5724" w:rsidRDefault="00CA19B8" w14:paraId="784CBB9D" w14:textId="77777777">
+          <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00753EC2" w:rsidRDefault="00032A17" w14:paraId="3A8D730E" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:cs="RijksoverheidSansText"/>
+              <w:ind w:left="142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB5146">
-              <w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Overkoepelende</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB5146">
-              <w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB5146">
-              <w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>toelichting</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB5146">
-              <w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB5146">
-              <w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>SEA-thema:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB5146">
-              <w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-3"/>
                 <w:w w:val="105"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB5146" w:rsidR="00051164">
-[...13 lines deleted...]
-                <w:rFonts w:cs="RijksoverheidSansText"/>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Het vervullen van de personele behoefte is een van de ondersteunende processen voor gereedstelling en inzet van de krijgsmacht. Defensie heeft ervoor gekozen dit in de SEA thematisch aan te duiden als ‘Mensen’, aangezien effectieve en langdurige inzet van de krijgsmacht vraagt om mensen die bereid zijn en bereid blijven daaraan te werken. Daarmee zijn mensen uiteindelijk beslissend voor de kracht van de krijgsmacht en het vermogen van de hele organisatie om taken uit te voeren en doelen te behalen. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">In het licht van de huidige dreigingen, moet Defensie nog sneller groeien om haar taken te kunnen uitvoeren en permanent inzetgereed te zijn. De huidige situatie vraagt bovendien om een flexibele, schaalbare en diverse organisatie. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00051164" w:rsidR="00051164">
-[...21 lines deleted...]
-              <w:t>; Veiligheid en Personeel.</w:t>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Het thema ‘Mensen’ bestaat uit twee subthema’s, waarvoor Defensie separaat een periodieke rapportage oplevert; Veiligheid en Personeel.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D70ACC" w:rsidR="00CA19B8" w:rsidP="0094254D" w:rsidRDefault="00CA19B8" w14:paraId="784CBB9E" w14:textId="77777777">
+          <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00892666" w:rsidRDefault="00032A17" w14:paraId="5F83AFA8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="18"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D10D8E" w:rsidTr="00AB5146" w14:paraId="784CBBA7" w14:textId="77777777">
+      <w:tr w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidTr="00753EC2" w14:paraId="5FB71A10" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="861"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2002" w:type="dxa"/>
+            <w:tcW w:w="1441" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D5724" w:rsidR="00CA19B8" w:rsidP="0094254D" w:rsidRDefault="00CA19B8" w14:paraId="784CBBA0" w14:textId="77777777">
+          <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00892666" w:rsidRDefault="00032A17" w14:paraId="69A9D5EF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D5724">
-              <w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Titel</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D5724">
-              <w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000D5724">
-              <w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>onderzoek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1885" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D5724" w:rsidR="00CA19B8" w:rsidP="0094254D" w:rsidRDefault="00CA19B8" w14:paraId="784CBBA1" w14:textId="77777777">
+          <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00892666" w:rsidRDefault="00032A17" w14:paraId="33811973" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="101"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D5724">
-              <w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Type</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D5724">
-              <w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-5"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000D5724">
-              <w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>onderzoek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1026" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D5724" w:rsidR="00CA19B8" w:rsidP="0094254D" w:rsidRDefault="00CA19B8" w14:paraId="784CBBA2" w14:textId="77777777">
+          <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00892666" w:rsidRDefault="00032A17" w14:paraId="7ABA32A1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="261" w:lineRule="auto"/>
               <w:ind w:left="101" w:right="64"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D5724">
-              <w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Jaar </w:t>
             </w:r>
-            <w:r w:rsidRPr="000D5724">
-              <w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>afronding</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2125" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D5724" w:rsidR="00CA19B8" w:rsidP="0094254D" w:rsidRDefault="00CA19B8" w14:paraId="784CBBA3" w14:textId="77777777">
+          <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00892666" w:rsidRDefault="00032A17" w14:paraId="5435533B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="101"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D5724">
-              <w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Begrotingsartikel(en)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2773" w:type="dxa"/>
+            <w:tcW w:w="2879" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D5724" w:rsidR="00CA19B8" w:rsidP="0094254D" w:rsidRDefault="00CA19B8" w14:paraId="784CBBA4" w14:textId="77777777">
+          <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00892666" w:rsidRDefault="00032A17" w14:paraId="1CC6EB4F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="261" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D5724">
-              <w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Budgettaire </w:t>
             </w:r>
-            <w:r w:rsidRPr="000D5724">
-              <w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>grondslag</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000D5724" w:rsidR="00CA19B8" w:rsidP="000D5724" w:rsidRDefault="00CA19B8" w14:paraId="784CBBA6" w14:textId="133E6AAC">
+          <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00892666" w:rsidRDefault="00032A17" w14:paraId="163DE641" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0" w:line="205" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D5724">
-              <w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...22 lines deleted...]
-              <w:t>)</w:t>
+              </w:rPr>
+              <w:t>(2025)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D10D8E" w:rsidTr="00AB5146" w14:paraId="784CBBAD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidTr="00753EC2" w14:paraId="2415D919" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="988"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2002" w:type="dxa"/>
+            <w:tcW w:w="1441" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="005595"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D70ACC" w:rsidR="00CA19B8" w:rsidP="001847FE" w:rsidRDefault="00D31308" w14:paraId="784CBBA8" w14:textId="77777777">
+          <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00892666" w:rsidRDefault="00032A17" w14:paraId="0E6FB879" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19" w:line="268" w:lineRule="auto"/>
               <w:rPr>
-                <w:sz w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId8">
-              <w:r w:rsidRPr="00817BA9" w:rsidR="00817BA9">
+            <w:hyperlink w:history="1" r:id="rId10">
+              <w:r w:rsidRPr="00753EC2">
                 <w:rPr>
-                  <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                  <w:sz w:val="18"/>
-                  <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                   <w:lang w:val="nl-NL"/>
                 </w:rPr>
                 <w:t>Periodieke Rapportage Mensen (Veiligheid) bij Defensie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="1885" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="005595"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D70ACC" w:rsidR="00CA19B8" w:rsidP="001847FE" w:rsidRDefault="00051164" w14:paraId="784CBBA9" w14:textId="77777777">
+          <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00892666" w:rsidRDefault="00032A17" w14:paraId="6F04B992" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0" w:line="205" w:lineRule="exact"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:sz w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="17"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Periodieke Rapportage over de periode 2018 t/m 2023 (syntheseonderzoek)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1026" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="005595"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA19B8" w:rsidP="001847FE" w:rsidRDefault="00051164" w14:paraId="784CBBAA" w14:textId="77777777">
+          <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00892666" w:rsidRDefault="00032A17" w14:paraId="234FF80C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:sz w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:w="2125" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="005595"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D10D8E" w:rsidR="00CA19B8" w:rsidP="001847FE" w:rsidRDefault="00D10D8E" w14:paraId="784CBBAB" w14:textId="77777777">
+          <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00892666" w:rsidRDefault="00032A17" w14:paraId="4DEBAE50" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="101"/>
               <w:rPr>
-                <w:sz w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D10D8E">
-              <w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FFFFFF"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Artikeloverstijgend, loopt door alle beleidsartikelen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2773" w:type="dxa"/>
+            <w:tcW w:w="2879" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="005595"/>
           </w:tcPr>
-          <w:p w:rsidRPr="000D5724" w:rsidR="00CA19B8" w:rsidP="001847FE" w:rsidRDefault="000D5724" w14:paraId="784CBBAC" w14:textId="41C4832F">
+          <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00892666" w:rsidRDefault="00032A17" w14:paraId="658B179D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="18"/>
               <w:rPr>
-                <w:sz w:val="17"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000D5724">
-              <w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>€ 80,79 miljoen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA19B8" w:rsidTr="00AB5146" w14:paraId="784CBBB2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidTr="00753EC2" w14:paraId="3534FE29" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="748"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9781" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="9356" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA19B8" w:rsidP="005F6EDD" w:rsidRDefault="00CA19B8" w14:paraId="784CBBAE" w14:textId="33340AF0">
+          <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00892666" w:rsidRDefault="00032A17" w14:paraId="75365F9B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="168"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4A02">
-              <w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...24 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toelichting evaluatie: De Periodieke Rapportage richt zich op het subthema </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Veiligheid</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4A02" w:rsidR="00051164">
-              <w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4A02" w:rsidR="00D10D8E">
-[...19 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In 2018 lanceerde Defensie het plan </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Een veilige defensieorganisatie</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4A02" w:rsidR="00D10D8E">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve"> met veertig maatregelen om de fysieke en sociale veiligheid binnen de organisatie te verbeteren. Het syntheseonderzoek betrof </w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4A02" w:rsidR="00D10D8E">
-              <w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="18"/>
-[...50 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>het veiligheidsbeleid in de periode 2018 tot en met 2023, waarbij h</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>et evalueren van de impact die de verschillende maatregelen hebben gehad op de verbetering van veiligheid, centraal stond.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> De hoofdvraag van het onderzoek luidde: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
-                <w:sz w:val="18"/>
-[...19 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>In hoeverre was het veiligheidsbeleid van Defensie tussen 2018 en 2023 doeltreffend en doelmatig?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F6EDD" w:rsidP="005F6EDD" w:rsidRDefault="005F6EDD" w14:paraId="6E947619" w14:textId="1FFE47E9">
+          <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00892666" w:rsidRDefault="00032A17" w14:paraId="41FEC11C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="168"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00E74096" w:rsidR="005F6EDD" w:rsidP="005F6EDD" w:rsidRDefault="005F6EDD" w14:paraId="5C6FEB3E" w14:textId="77777777">
+          <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00892666" w:rsidRDefault="00032A17" w14:paraId="65431621" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="168"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E74096">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">De financiële grondslag omvat </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E74096">
-              <w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>alle structurele uitgaven ten aanzien van het veiligheidsbeleid in de onderzoeksperiode 2018-2023</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E74096">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E74096">
-              <w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Circa 75% van de financiële grondslag is ondergebracht in vier posten</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E74096">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>: Plan van Aanpak Veilige defensieorganisatie (€25 mln.), de Agenda voor Veiligheid (€16.9 mln.), Obelix munitiedomein (€15.8 mln.) en Plan van Aanpak Sociale Veiligheid en Integriteit (€8.7 mln.).</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="008F4A02" w:rsidR="00051164" w:rsidP="005F6EDD" w:rsidRDefault="00051164" w14:paraId="784CBBAF" w14:textId="77777777">
+          <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00892666" w:rsidRDefault="00032A17" w14:paraId="59B4CA5A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="008F4A02" w:rsidR="00765912" w:rsidP="005F6EDD" w:rsidRDefault="00CC30B6" w14:paraId="784CBBB0" w14:textId="01D2A9AD">
+          <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00892666" w:rsidRDefault="00032A17" w14:paraId="07C3BAC9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4A02">
-              <w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-[...16 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De evaluatie leverde in totaal tien aanbevelingen op, waarbij onderscheid gemaakt werd tussen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>no regret-aanbevelingen</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4A02">
-              <w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4A02">
-              <w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...24 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">die zijn gericht op het verbeteren van het proces van de beleidsvorming zelf, en richtinggevende aanbevelingen, gericht op doeltreffendheid en doelmatigheid van de inhoudelijke aspecten van het veiligheidsbeleid. De opvolging van de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:i/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>no regret-aanbevelingen</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4A02">
-              <w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...6 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vormt het startpunt voor het operationaliseren van de overige richtinggevende aanbevelingen. De onderzoekers gaven in overweging de overige richtinggevende aanbevelingen in een vervolgstap of te concretiseren, of aan te passen of te schrappen. In de kabinetsreactie is aangegeven dat het kabinet deze aanpak overneemt. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>De richtinggevende aanbevelingen zijn daarom nog niet overgenomen. Defensie zal deze operationaliseren nadat het herziene beleidskader veiligheid is vastgesteld.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...98 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Onderstaand overzicht van de opvolging van aanbevelingen uit de PR Veiligheid richt zich dan ook op de vier </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:i/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>no regret-aanbevelingen</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4A02" w:rsidR="008F4A02">
-              <w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="008F4A02" w:rsidR="008F4A02" w:rsidP="0094254D" w:rsidRDefault="008F4A02" w14:paraId="784CBBB1" w14:textId="77777777">
+          <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00892666" w:rsidRDefault="00032A17" w14:paraId="7AE16D8F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00051164" w:rsidTr="00AB5146" w14:paraId="784CBBB5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidTr="00753EC2" w14:paraId="6972A8EB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="364"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4400" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="3326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA19B8" w:rsidP="0094254D" w:rsidRDefault="00CA19B8" w14:paraId="784CBBB3" w14:textId="77777777">
+          <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00892666" w:rsidRDefault="00032A17" w14:paraId="4D07446F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
-                <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Aanbevelingen/bevindingen:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5381" w:type="dxa"/>
+            <w:tcW w:w="6030" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA19B8" w:rsidP="0094254D" w:rsidRDefault="00CA19B8" w14:paraId="784CBBB4" w14:textId="77777777">
+          <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00892666" w:rsidRDefault="00032A17" w14:paraId="2AD9327D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="101"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
-                <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
               </w:rPr>
               <w:t>Toelichting</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-7"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
               </w:rPr>
               <w:t>status</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="10"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="17"/>
               </w:rPr>
               <w:t>opvolging:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00051164" w:rsidTr="00AB5146" w14:paraId="784CBBB9" w14:textId="77777777">
+      <w:tr w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidTr="00753EC2" w14:paraId="32BD5DEF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="547"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4400" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="3326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008F4A02" w:rsidR="00CA19B8" w:rsidP="00451A03" w:rsidRDefault="00765912" w14:paraId="784CBBB6" w14:textId="77777777">
+          <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00892666" w:rsidRDefault="00032A17" w14:paraId="6EC73275" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="44"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="19"/>
               <w:ind w:right="207"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4A02">
-[...4 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Werk de beleidstheorie van het veiligheidsbeleid uit door expliciet de koppeling te maken tussen maatregelen (output), effecten (outcome) en impact, alvorens de maatregelen te formuleren</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4A02">
-              <w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5381" w:type="dxa"/>
+            <w:tcW w:w="6030" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="006B6AE6" w:rsidP="00451A03" w:rsidRDefault="008F4A02" w14:paraId="2A454925" w14:textId="7DC850B7">
+          <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00753EC2" w:rsidRDefault="00032A17" w14:paraId="6AE7B2B4" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:rPr>
+              <w:ind w:left="161"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B6AE6">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Verdana"/>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Onderhanden</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA5489">
-[...101 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: In samenwerking met een representatieve vertegenwoordiging van de defensieonderdelen, werkt de Directie Veiligheid binnen het ministerie van Defensie aan een beleidskader ten aanzien van het onderwerp veiligheid (safety). Conform de aanbeveling vormt het construeren van een weloverwogen beleidstheorie het startpunt, waarbij de opgedane inzichten uit de Periodieke Rapportage mede als uitgangspunt dienen. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AA5489" w:rsidR="00CA19B8" w:rsidP="00F7072D" w:rsidRDefault="002C239D" w14:paraId="784CBBB8" w14:textId="642E1BC8">
+          <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00753EC2" w:rsidRDefault="00032A17" w14:paraId="55BF9B80" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:rPr>
+              <w:ind w:left="161"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...93 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dit beleidsproces bevindt zich thans in de plannings- en ontwikkelfase . Binnen het ministerie beschikbare wetenschappelijk expertise, en in voorkomend geval externe wetenschappelijk expertise, wordt bij de ontwikkeling van het beleidskader betrokken, zoals geadviseerd in de Periodieke Rapportage. Als gevolg van deze grondige aanpak verwacht het Ministerie van Defensie het beleidskader niet eerder dan in 2027 vast te stellen. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00051164" w:rsidTr="00AB5146" w14:paraId="784CBBBC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidTr="00753EC2" w14:paraId="3A12B464" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2809"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4400" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="3326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008F4A02" w:rsidR="00CA19B8" w:rsidP="00451A03" w:rsidRDefault="00765912" w14:paraId="784CBBBA" w14:textId="77777777">
+          <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00892666" w:rsidRDefault="00032A17" w14:paraId="25C96AE6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="44"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="19"/>
               <w:ind w:right="207"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4A02">
-[...5 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
               <w:t>Formuleer een gemeenschappelijke taal en eenduidige definities over fysieke veiligheid, sociale veiligheid en integriteit en pas deze organisatiebreed toe.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5381" w:type="dxa"/>
+            <w:tcW w:w="6030" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00143750" w:rsidP="00451A03" w:rsidRDefault="008F4A02" w14:paraId="18C32202" w14:textId="77777777">
+          <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00753EC2" w:rsidRDefault="00032A17" w14:paraId="3B16C190" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
-              <w:ind w:left="0" w:right="130"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:ind w:left="161" w:right="130"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B6AE6">
-              <w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Onderhanden:</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4A02">
-[...53 lines deleted...]
-              <w:t xml:space="preserve"> beleidskader op het gebied van veiligheid. </w:t>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Zoals aangegeven in de kabinetsreactie vormt het formuleren van een gemeenschappelijk taal en eenduidige definities nadrukkelijk onderdeel van de ontwikkeling van het beleidskader op het gebied van veiligheid. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00143750" w:rsidP="00451A03" w:rsidRDefault="00143750" w14:paraId="250B7100" w14:textId="77777777">
+          <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00753EC2" w:rsidRDefault="00032A17" w14:paraId="730C7A24" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
-              <w:ind w:left="0" w:right="130"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:ind w:left="161" w:right="130"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="008F4A02" w:rsidR="00CA19B8" w:rsidP="00451A03" w:rsidRDefault="00143750" w14:paraId="784CBBBB" w14:textId="011CC47C">
+          <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00753EC2" w:rsidRDefault="00032A17" w14:paraId="40B6A632" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
-              <w:ind w:left="0" w:right="130"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:ind w:left="161" w:right="130"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> de samenhang tussen de begrippen fysieke veiligheid, sociale veiligheid en integriteit.</w:t>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Het opvolgen van deze aanbeveling loopt synchroon met de opvolging van aanbeveling 1. Zowel in het beleidskader, als in de gebruikte taal en definities, zal bijzondere aandacht worden besteed aan de samenhang tussen de begrippen fysieke veiligheid, sociale veiligheid en integriteit.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00051164" w:rsidTr="00AB5146" w14:paraId="784CBBC0" w14:textId="77777777">
+      <w:tr w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidTr="00753EC2" w14:paraId="5BE77C33" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="4082"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4400" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="3326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008F4A02" w:rsidR="00CA19B8" w:rsidP="00451A03" w:rsidRDefault="00765912" w14:paraId="784CBBBD" w14:textId="77777777">
+          <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00892666" w:rsidRDefault="00032A17" w14:paraId="7A9F2D34" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="44"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="19"/>
               <w:ind w:right="207"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4A02">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Evalueer en heroverweeg beleid op basis van monitoring van doeltreffendheid en doelmatigheid.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5381" w:type="dxa"/>
+            <w:tcW w:w="6030" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="00F64752" w:rsidP="00451A03" w:rsidRDefault="008F4A02" w14:paraId="76F26D49" w14:textId="4C189A0E">
+          <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00753EC2" w:rsidRDefault="00032A17" w14:paraId="47960BAB" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
+              <w:ind w:left="161"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00143750">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Verdana"/>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Onderhanden</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4A02">
-[...112 lines deleted...]
-              <w:t xml:space="preserve"> om uiteindelijk maatregelen en effecten gefundeerd aan elkaar te kunnen koppelen. </w:t>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: In de kabinetsreactie op de periodieke rapportage gaf ik u aan dat de huidige monitoring aanvulling behoeft, aangezien deze zich onvoldoende richt op effecten en impact. Het nagaan welke gegevens over effecten beschikbaar zijn, welke inzichten die bieden over de werking van het veiligheidsbeleid, constateren of en welke inzichten nog ontbreken én het vullen van bestaande kennislacunes, zijn nu de eerste stappen in de constructie van de beleidstheorie. Dit is immers cruciaal om uiteindelijk maatregelen en effecten gefundeerd aan elkaar te kunnen koppelen. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F64752" w:rsidP="00451A03" w:rsidRDefault="00F64752" w14:paraId="0747F021" w14:textId="77777777">
+          <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00753EC2" w:rsidRDefault="00032A17" w14:paraId="624A68A0" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
+              <w:ind w:left="161"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F64752" w:rsidP="00451A03" w:rsidRDefault="00F64752" w14:paraId="1AC3786F" w14:textId="5C5D7A2C">
+          <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00753EC2" w:rsidRDefault="00032A17" w14:paraId="5B9CA33B" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
+              <w:ind w:left="161"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De ontwikkeling van een (uitgebreider) monitorings- en meetsysteem, gericht op doeltreffendheid en doelmatigheid van het veiligheidsbeleid volgt als het beleidskader (meer) vorm heeft gekregen. Relevante evaluaties en monitoringsactiviteiten zullen, indien al bekend, worden gepland en verwerkt op de Strategische Evaluatieagenda onder het thema </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Mensen</w:t>
             </w:r>
-            <w:r w:rsidR="00AF7F06">
-              <w:rPr>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="008F4A02" w:rsidR="00CA19B8" w:rsidP="00451A03" w:rsidRDefault="00CA19B8" w14:paraId="784CBBBF" w14:textId="6DEF45B7">
+          <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00753EC2" w:rsidRDefault="00032A17" w14:paraId="232EF7DC" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
+              <w:ind w:left="161"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00051164" w:rsidTr="00AB5146" w14:paraId="784CBBC5" w14:textId="77777777">
+      <w:tr w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidTr="00753EC2" w14:paraId="57831699" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="854"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4400" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="3326" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="008F4A02" w:rsidR="00CA19B8" w:rsidP="00451A03" w:rsidRDefault="00765912" w14:paraId="784CBBC1" w14:textId="77777777">
+          <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00892666" w:rsidRDefault="00032A17" w14:paraId="5A94A317" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="44"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="12"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:w w:val="105"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F4A02">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Investeer in doelmatigheidsonderzoek om te kunnen sturen op doeltreffendheid en doelmatigheid van beleid en maatregelen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5381" w:type="dxa"/>
+            <w:tcW w:w="6030" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00432F97" w:rsidR="00CA19B8" w:rsidP="00F20111" w:rsidRDefault="008F4A02" w14:paraId="784CBBC4" w14:textId="1D79FC8A">
+          <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00753EC2" w:rsidRDefault="00032A17" w14:paraId="13419F25" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Verdana"/>
+              <w:ind w:left="161"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF7F06">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Verdana"/>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Onderhanden</w:t>
             </w:r>
-            <w:r w:rsidRPr="008F4A02">
-[...46 lines deleted...]
-              <w:t>lift daarop mee en is dus afhankelijk van de voortgang op die terreinen.</w:t>
+            <w:r w:rsidRPr="00753EC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>: voor een onderwerp als veiligheid, dat zo verweven zit door vele instrumenten, interventies en budgetten, is het ingewikkeld de precieze doelmatigheid te bepalen. Zoals ook benoemd in de kabinetsreactie vragen goede metingen van kosten in relatie tot effecten om een goede beleidstheorie en betrouwbare gegevens. Het verkrijgen van inzicht in doelmatigheid kan daarom niet los worden gezien van de opvolging van aanbeveling 1 en 3, die randvoorwaardelijk zijn. Het doelmatigheidsaspect lift daarop mee en is dus afhankelijk van de voortgang op die terreinen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000C1048" w:rsidP="0094254D" w:rsidRDefault="000C1048" w14:paraId="784CBBC7" w14:textId="10E282E1">
+    <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00032A17" w:rsidRDefault="00032A17" w14:paraId="5B06C259" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="HHCHF O+ Univers"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D510C3" w:rsidP="001E7648" w:rsidRDefault="00D510C3" w14:paraId="4E416558" w14:textId="77777777">
+    <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00032A17" w:rsidRDefault="00032A17" w14:paraId="2D5AB736" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:cs="HHCHF O+ Univers"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D510C3" w:rsidP="001E7648" w:rsidRDefault="00D510C3" w14:paraId="15A9D1A5" w14:textId="77777777">
+    <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00032A17" w:rsidRDefault="00032A17" w14:paraId="64E8016B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
-          <w:rFonts w:cs="HHCHF O+ Univers"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De komende jaren zal ik uw Kamer wederom informeren over bovenstaande én nieuwe Periodieke Rapportages, die sindsdien zijn uitgevoerd. De Kamer vervult zelf ook een belangrijke rol in het evaluatiestelsel en ik hoop dat deze brief bijdraagt aan het gesprek over beter beleid. </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00D510C3" w:rsidP="001E7648" w:rsidRDefault="00D510C3" w14:paraId="0D107741" w14:textId="77777777">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00753EC2" w:rsidRDefault="00032A17" w14:paraId="5FCD691E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D510C3" w:rsidP="001E7648" w:rsidRDefault="00D510C3" w14:paraId="35B54496" w14:textId="77777777">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00753EC2" w:rsidR="00753EC2" w:rsidP="00753EC2" w:rsidRDefault="00753EC2" w14:paraId="2E036092" w14:textId="3C01D831">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Defensie,</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00D510C3" w:rsidP="001E7648" w:rsidRDefault="00D510C3" w14:paraId="189FC57E" w14:textId="77777777">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="00753EC2" w:rsidR="00753EC2" w:rsidP="00753EC2" w:rsidRDefault="00753EC2" w14:paraId="33BDE87E" w14:textId="503868F3">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>D.G. Boswijk</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00D510C3" w:rsidP="001E7648" w:rsidRDefault="00D510C3" w14:paraId="7EA5C429" w14:textId="77777777">
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00753EC2" w:rsidRDefault="00032A17" w14:paraId="420B1AA9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E7648" w:rsidP="001E7648" w:rsidRDefault="001E7648" w14:paraId="2B166D3F" w14:textId="6CD8BAD3">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">De komende jaren zal ik uw Kamer wederom informeren over bovenstaande én nieuwe Periodieke Rapportages, die sindsdien zijn uitgevoerd. De Kamer vervult zelf ook een belangrijke rol in het evaluatiestelsel en ik hoop dat deze brief bijdraagt aan het gesprek over beter beleid. </w:t>
+    <w:p w:rsidRPr="00753EC2" w:rsidR="00753EC2" w:rsidRDefault="00753EC2" w14:paraId="200A7414" w14:textId="28AAAC90">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00451A03" w:rsidP="0094254D" w:rsidRDefault="00451A03" w14:paraId="38EC2158" w14:textId="26F82D30">
-[...262 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00032A17" w:rsidRDefault="00032A17" w14:paraId="4C13E6A0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bijlage: Besparingsvarianten uit Periodieke rapportages</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00032A17" w:rsidRDefault="00032A17" w14:paraId="32836D48" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00032A17" w:rsidRDefault="00032A17" w14:paraId="77041EDF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In Periodieke Rapportages wordt waar mogelijk ten minste één optie geschetst waarmee een besparing van 20% op de budgettaire grondslag van het (beleids)thema kan worden gerealiseerd (op basis van het ‘comply-or-explain principe’). De besparingsvariant heeft niet het karakter van een aanbeveling, maar moet inzicht geven in de vraag hoe eventuele besparingen ingevuld zouden kunnen worden, en wat de gevolgen daarvan zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00032A17" w:rsidRDefault="00032A17" w14:paraId="7421484B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00032A17" w:rsidRDefault="00032A17" w14:paraId="3BDF6C0B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook in geval van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PR Veiligheid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hebben de onderzoekers gekeken naar mogelijkheden om 20% te besparen op het budget voor veiligheid. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de Periodieke Rapportage verwijzen zij naar </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00032A17" w:rsidRDefault="00032A17" w14:paraId="0540B326" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>uitdagingen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-        <w:t>Bijlage: Besparingsvarianten uit Periodieke rapportages</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">omtrent en de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>onmogelijkheden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">van het zoeken naar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>besparingsopties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">op een </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>beleidsterrein</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dat in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2018</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>opgericht</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">als </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>reparatieslag</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Zij leggen hierbij uit dat het veiligheidsbeleid wilde voorzien in extra capaciteit en aandacht voor die onderdelen waarop Defensie in de jaren daarvoor door de acceptabele ondergrens was gezakt op het gebied van fysieke veiligheid, sociale veiligheid en integriteit. Het is volgens de onderzoekers daarom niet haalbaar om met besparingen van 20% dezelfde resultaten te behalen. Sterker nog, de onderzoekers concluderen dat een besparing van 20% negatieve effecten zal hebben voor de doeltreffendheid van het veiligheidsbeleid alsook op de bredere operationele effectiviteit van Defensie. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D7F8A" w:rsidP="00D76632" w:rsidRDefault="001D7F8A" w14:paraId="47BE1389" w14:textId="77777777">
-[...9 lines deleted...]
-    <w:p w:rsidRPr="00143750" w:rsidR="001D7F8A" w:rsidP="00D76632" w:rsidRDefault="001D7F8A" w14:paraId="6200422A" w14:textId="77777777">
+    <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00032A17" w:rsidRDefault="00032A17" w14:paraId="1E25616B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...13 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00143750" w:rsidR="001D7F8A" w:rsidP="00D76632" w:rsidRDefault="001D7F8A" w14:paraId="3EF72577" w14:textId="77777777">
+    <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00032A17" w:rsidRDefault="00032A17" w14:paraId="1B170A95" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kijkend naar het huidige tijdsgewricht adviseerden de onderzoekers om het veiligheidsbeleid mee te laten groeien met het defensiebudget, met het oog op het versterken van de inzetbaarheid door minder incidenten, uitval en uitstroom. In de kabinetsreactie heb ik aangegeven dat het kabinet deze conclusie onderschrijft. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00753EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het ministerie van Defensie vult de voorgestelde besparingsoptie daarom niet in. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00753EC2" w:rsidR="00032A17" w:rsidP="00032A17" w:rsidRDefault="00032A17" w14:paraId="5DFDBF42" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001D7F8A" w:rsidP="00D76632" w:rsidRDefault="001D7F8A" w14:paraId="19FFFD25" w14:textId="0A687B5E">
+    <w:p w:rsidRPr="00753EC2" w:rsidR="00753EC2" w:rsidP="00032A17" w:rsidRDefault="00753EC2" w14:paraId="7D153A10" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Normaalweb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="18"/>
-[...54 lines deleted...]
-      </w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="001D7F8A" w:rsidP="00D76632" w:rsidRDefault="001D7F8A" w14:paraId="0C9F266C" w14:textId="75F0A183">
-[...364 lines deleted...]
-      <w:type w:val="continuous"/>
+    <w:sectPr w:rsidRPr="00753EC2" w:rsidR="00753EC2" w:rsidSect="00032A17">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="1985" w:right="1304" w:bottom="1701" w:left="1304" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1308AB55" w14:textId="77777777" w:rsidR="00BE70BA" w:rsidRDefault="00BE70BA" w:rsidP="001E0A0C">
+    <w:p w14:paraId="3DBCBC01" w14:textId="77777777" w:rsidR="00032A17" w:rsidRDefault="00032A17" w:rsidP="00032A17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27CBBECF" w14:textId="77777777" w:rsidR="00BE70BA" w:rsidRDefault="00BE70BA" w:rsidP="001E0A0C">
+    <w:p w14:paraId="726A05CF" w14:textId="77777777" w:rsidR="00032A17" w:rsidRDefault="00032A17" w:rsidP="00032A17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="HHCHF O+ Univers">
-[...22 lines deleted...]
-  </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
+  <w:font w:name="Mangal">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...42 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="54296045" w14:textId="77777777" w:rsidR="00D31308" w:rsidRDefault="00D31308">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="02861A43" w14:textId="77777777" w:rsidR="00032A17" w:rsidRPr="00032A17" w:rsidRDefault="00032A17" w:rsidP="00032A17">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="784CBBED" w14:textId="77777777" w:rsidR="00A21558" w:rsidRDefault="00A21558" w:rsidP="001E0A0C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="375A9B2F" w14:textId="77777777" w:rsidR="00032A17" w:rsidRPr="00032A17" w:rsidRDefault="00032A17" w:rsidP="00032A17">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...203 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="27FDD914" w14:textId="77777777" w:rsidR="00D31308" w:rsidRDefault="00D31308">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5C959C1C" w14:textId="77777777" w:rsidR="00032A17" w:rsidRPr="00032A17" w:rsidRDefault="00032A17" w:rsidP="00032A17">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="664A3035" w14:textId="77777777" w:rsidR="00BE70BA" w:rsidRDefault="00BE70BA" w:rsidP="001E0A0C">
+    <w:p w14:paraId="1F23BD43" w14:textId="77777777" w:rsidR="00032A17" w:rsidRDefault="00032A17" w:rsidP="00032A17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="716F2B59" w14:textId="77777777" w:rsidR="00BE70BA" w:rsidRDefault="00BE70BA" w:rsidP="001E0A0C">
+    <w:p w14:paraId="2D347928" w14:textId="77777777" w:rsidR="00032A17" w:rsidRDefault="00032A17" w:rsidP="00032A17">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="711E8AB9" w14:textId="77777777" w:rsidR="00D31308" w:rsidRDefault="00D31308">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5565C62A" w14:textId="77777777" w:rsidR="00032A17" w:rsidRPr="00032A17" w:rsidRDefault="00032A17" w:rsidP="00032A17">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="784CBBEC" w14:textId="77777777" w:rsidR="00A21558" w:rsidRDefault="00A21558" w:rsidP="001E0A0C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="368A6A5D" w14:textId="77777777" w:rsidR="00032A17" w:rsidRPr="00032A17" w:rsidRDefault="00032A17" w:rsidP="00032A17">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...161 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...45 lines deleted...]
-  <w:p w14:paraId="784CBBEF" w14:textId="77777777" w:rsidR="00A21558" w:rsidRDefault="00A21558" w:rsidP="001E0A0C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="63C635D6" w14:textId="77777777" w:rsidR="00032A17" w:rsidRPr="00032A17" w:rsidRDefault="00032A17" w:rsidP="00032A17">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:p>
-[...580 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF88"/>
-[...3022 lines deleted...]
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54F63420"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09E26D9C"/>
     <w:lvl w:ilvl="0" w:tplc="85963852">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="478" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:w w:val="105"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1198" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -8634,6134 +2453,141 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4798" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5518" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6238" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...2037 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="1" w16cid:durableId="1328707985">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
-[...383 lines deleted...]
-  <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="110"/>
-  <w:removePersonalInformation/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="170"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...5 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00566425"/>
-[...3579 lines deleted...]
-    <w:rsid w:val="00FA41A1"/>
+    <w:rsidRoot w:val="00032A17"/>
+    <w:rsid w:val="00016ACF"/>
+    <w:rsid w:val="00032A17"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="00753EC2"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00B22F7D"/>
+    <w:rsid w:val="00B7783D"/>
+    <w:rsid w:val="00DD54EA"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00FD6899"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="7CECC89F"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{3666EB21-4DDD-4578-AD9F-FD88F75865F2}"/>
 </w:settings>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -14872,51 +2698,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -15089,422 +2915,1184 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00032A17"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00032A17"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00032A17"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00032A17"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00032A17"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00032A17"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00032A17"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00032A17"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00032A17"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A05FFA4394594D939A744DFF6A52B7F8">
-[...3 lines deleted...]
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00032A17"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00032A17"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00032A17"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00032A17"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00032A17"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00032A17"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00032A17"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00032A17"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00032A17"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00032A17"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00032A17"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00032A17"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00032A17"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00032A17"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00032A17"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00032A17"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00032A17"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00032A17"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00032A17"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00032A17"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering-Huisstijl">
+    <w:name w:val="Rubricering - Huisstijl"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Toezendgegevens-Huisstijl"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00032A17"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:caps/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toezendgegevens-Huisstijl">
+    <w:name w:val="Toezendgegevens - Huisstijl"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00032A17"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paginanummer-Huisstijl">
+    <w:name w:val="Paginanummer - Huisstijl"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00032A17"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00032A17"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00032A17"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00032A17"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00032A17"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelraster">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00032A17"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00032A17"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normaalweb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00032A17"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
+    <w:name w:val="Table Normal1"/>
+    <w:uiPriority w:val="2"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00032A17"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...13 lines deleted...]
-    <w:name w:val="FA60D1BAAB374081BEE3EB8A6C05BE99"/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00032A17"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="3" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="118"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00753EC2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tweedekamer.nl/kamerstukken/brieven_regering/detail?id=2025Z21989&amp;did=2025D52000" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>5</ap:Pages>
-  <ap:Words>1823</ap:Words>
-  <ap:Characters>10028</ap:Characters>
+  <ap:Words>1796</ap:Words>
+  <ap:Characters>9878</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>83</ap:Lines>
+  <ap:Lines>82</ap:Lines>
   <ap:Paragraphs>23</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>11828</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>11651</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>