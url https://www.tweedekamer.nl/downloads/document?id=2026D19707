--- v0 (2026-04-23)
+++ v1 (2026-06-08)
@@ -790,76 +790,76 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7654" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="00470846" w:rsidP="00FB349A" w:rsidRDefault="00470846" w14:paraId="5913092B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Amendement"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="3310"/>
                 <w:tab w:val="clear" w:pos="3600"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="004D4BCF" w:rsidR="00470846" w:rsidP="00FB349A" w:rsidRDefault="00470846" w14:paraId="362F5318" w14:textId="35F68CB0">
+    <w:p w:rsidRPr="004D4BCF" w:rsidR="00470846" w:rsidP="00FB349A" w:rsidRDefault="00470846" w14:paraId="362F5318" w14:textId="670AFADD">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D4BCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidRPr="004D4BCF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">artikel </w:t>
       </w:r>
-      <w:r w:rsidR="001704BE">
+      <w:r w:rsidR="00B6022C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4BCF" w:rsidR="001A2A63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001704BE" w:rsidR="001704BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Verduurzaming Industrie en innovatie mkb</w:t>
       </w:r>
       <w:r w:rsidRPr="004D4BCF" w:rsidR="001A2A63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001704BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -1551,229 +1551,234 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0085361A" w:rsidR="0085361A" w:rsidP="00E13E74" w:rsidRDefault="0085361A" w14:paraId="425DAD73" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E13E74" w:rsidP="00E13E74" w:rsidRDefault="00E13E74" w14:paraId="1D96AAEA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00857DCD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Teunissen</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="008C2D85" w:rsidR="001A2A63" w:rsidP="00FB349A" w:rsidRDefault="00E13E74" w14:paraId="763FB724" w14:textId="6A539D3A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A17044">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Kostić</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:sectPr w:rsidRPr="008C2D85" w:rsidR="001A2A63" w:rsidSect="00FB349A">
+    <w:sectPr w:rsidRPr="008C2D85" w:rsidR="001A2A63" w:rsidSect="00B6022C">
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="360" w:right="566" w:bottom="1417" w:left="993" w:header="360" w:footer="1440" w:gutter="0"/>
+      <w:pgMar w:top="360" w:right="566" w:bottom="1134" w:left="993" w:header="360" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05403234" w14:textId="77777777" w:rsidR="00347CC4" w:rsidRDefault="00347CC4">
+    <w:p w14:paraId="54C078B9" w14:textId="77777777" w:rsidR="002627DB" w:rsidRDefault="002627DB">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="510A535E" w14:textId="77777777" w:rsidR="00347CC4" w:rsidRDefault="00347CC4">
+    <w:p w14:paraId="295D0828" w14:textId="77777777" w:rsidR="002627DB" w:rsidRDefault="002627DB">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="22E2E20C" w14:textId="77777777" w:rsidR="00347CC4" w:rsidRDefault="00347CC4">
+    <w:p w14:paraId="59848165" w14:textId="77777777" w:rsidR="002627DB" w:rsidRDefault="002627DB">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45EF2B39" w14:textId="77777777" w:rsidR="00347CC4" w:rsidRDefault="00347CC4">
+    <w:p w14:paraId="3BC41559" w14:textId="77777777" w:rsidR="002627DB" w:rsidRDefault="002627DB">
       <w:pPr>
         <w:pStyle w:val="Amendement"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F8BE06E" w14:textId="77777777" w:rsidR="00347CC4" w:rsidRDefault="00347CC4">
+    <w:p w14:paraId="30CDA66F" w14:textId="77777777" w:rsidR="002627DB" w:rsidRDefault="002627DB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="6DA7671B" w14:textId="7BB56A6D" w:rsidR="00871EB5" w:rsidRPr="00871EB5" w:rsidRDefault="00871EB5">
+    <w:p w14:paraId="6DA7671B" w14:textId="7BB56A6D" w:rsidR="00871EB5" w:rsidRPr="00B6022C" w:rsidRDefault="00871EB5">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00871EB5">
+      <w:r w:rsidRPr="00B6022C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00871EB5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00B6022C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> https://www.trouw.nl/duurzaamheid-economie/miljardensteun-aan-tata-is-een-doodlopende-weg-zeggen-ruim-honderd-economen~b59393919/</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="32223DF5" w14:textId="77777777" w:rsidR="00A9276E" w:rsidRPr="007252F6" w:rsidRDefault="00A9276E" w:rsidP="00A9276E">
+    <w:p w14:paraId="32223DF5" w14:textId="77777777" w:rsidR="00A9276E" w:rsidRPr="00B6022C" w:rsidRDefault="00A9276E" w:rsidP="00A9276E">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007252F6">
+      <w:r w:rsidRPr="00B6022C">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007252F6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00B6022C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> https://esb.nu/isolatie-slechtst-geisoleerde-woningen-drukt-gasverbruik-en-energiearmoede/</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:embedSystemFonts/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="1109"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
@@ -1781,70 +1786,72 @@
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00213621"/>
     <w:rsid w:val="0003016F"/>
     <w:rsid w:val="00052244"/>
     <w:rsid w:val="0005446A"/>
     <w:rsid w:val="0005583A"/>
     <w:rsid w:val="0008328C"/>
     <w:rsid w:val="00083340"/>
     <w:rsid w:val="00084C1D"/>
     <w:rsid w:val="000909D9"/>
     <w:rsid w:val="00090DC3"/>
     <w:rsid w:val="000C6F39"/>
     <w:rsid w:val="000E2935"/>
     <w:rsid w:val="000E749D"/>
     <w:rsid w:val="000F4663"/>
     <w:rsid w:val="00102924"/>
     <w:rsid w:val="0011770C"/>
     <w:rsid w:val="00120827"/>
+    <w:rsid w:val="00143DD9"/>
     <w:rsid w:val="001467A3"/>
     <w:rsid w:val="00146E70"/>
     <w:rsid w:val="001504A3"/>
     <w:rsid w:val="001553FE"/>
     <w:rsid w:val="001704BE"/>
     <w:rsid w:val="00173380"/>
     <w:rsid w:val="0017634E"/>
     <w:rsid w:val="00191320"/>
     <w:rsid w:val="001A2A63"/>
     <w:rsid w:val="001A5AFF"/>
     <w:rsid w:val="001A6B5A"/>
     <w:rsid w:val="001A73D3"/>
     <w:rsid w:val="001C562D"/>
     <w:rsid w:val="001E2226"/>
     <w:rsid w:val="001E5A3C"/>
     <w:rsid w:val="001F7334"/>
     <w:rsid w:val="00213621"/>
     <w:rsid w:val="00222C57"/>
     <w:rsid w:val="00224371"/>
     <w:rsid w:val="002569BB"/>
+    <w:rsid w:val="002627DB"/>
     <w:rsid w:val="002B2088"/>
     <w:rsid w:val="002F525A"/>
     <w:rsid w:val="002F7442"/>
     <w:rsid w:val="003050FF"/>
     <w:rsid w:val="00347CC4"/>
     <w:rsid w:val="00362485"/>
     <w:rsid w:val="00372327"/>
     <w:rsid w:val="003B049B"/>
     <w:rsid w:val="003B0CDB"/>
     <w:rsid w:val="003D4FB9"/>
     <w:rsid w:val="003D7A8C"/>
     <w:rsid w:val="003E5927"/>
     <w:rsid w:val="00411AAC"/>
     <w:rsid w:val="00417365"/>
     <w:rsid w:val="00432BD0"/>
     <w:rsid w:val="00436F2E"/>
     <w:rsid w:val="004425F6"/>
     <w:rsid w:val="0044782C"/>
     <w:rsid w:val="00470846"/>
     <w:rsid w:val="0047650D"/>
     <w:rsid w:val="0049015C"/>
     <w:rsid w:val="004B2AE2"/>
     <w:rsid w:val="004C2A57"/>
     <w:rsid w:val="004C40B4"/>
     <w:rsid w:val="004D4BCF"/>
@@ -1890,50 +1897,51 @@
     <w:rsid w:val="0090153E"/>
     <w:rsid w:val="00913276"/>
     <w:rsid w:val="00920D28"/>
     <w:rsid w:val="00926C70"/>
     <w:rsid w:val="009347C2"/>
     <w:rsid w:val="0093744E"/>
     <w:rsid w:val="009809B1"/>
     <w:rsid w:val="009B2976"/>
     <w:rsid w:val="009C7EDF"/>
     <w:rsid w:val="009D34E6"/>
     <w:rsid w:val="009D3B33"/>
     <w:rsid w:val="009E5D23"/>
     <w:rsid w:val="009E6185"/>
     <w:rsid w:val="00A00472"/>
     <w:rsid w:val="00A04D25"/>
     <w:rsid w:val="00A1221C"/>
     <w:rsid w:val="00A3331C"/>
     <w:rsid w:val="00A73FEB"/>
     <w:rsid w:val="00A9276E"/>
     <w:rsid w:val="00B064C1"/>
     <w:rsid w:val="00B23E56"/>
     <w:rsid w:val="00B24FC7"/>
     <w:rsid w:val="00B30C51"/>
     <w:rsid w:val="00B37F45"/>
     <w:rsid w:val="00B510F5"/>
+    <w:rsid w:val="00B6022C"/>
     <w:rsid w:val="00B6508A"/>
     <w:rsid w:val="00BA7A46"/>
     <w:rsid w:val="00BD05FC"/>
     <w:rsid w:val="00BD6436"/>
     <w:rsid w:val="00BE1B3C"/>
     <w:rsid w:val="00C15C0B"/>
     <w:rsid w:val="00C26FAB"/>
     <w:rsid w:val="00C370AE"/>
     <w:rsid w:val="00C5415C"/>
     <w:rsid w:val="00C74FE3"/>
     <w:rsid w:val="00C81868"/>
     <w:rsid w:val="00C850D6"/>
     <w:rsid w:val="00C90B3B"/>
     <w:rsid w:val="00C95F99"/>
     <w:rsid w:val="00CC0433"/>
     <w:rsid w:val="00CD43DF"/>
     <w:rsid w:val="00CF6B89"/>
     <w:rsid w:val="00D43ADE"/>
     <w:rsid w:val="00D6241D"/>
     <w:rsid w:val="00D708F6"/>
     <w:rsid w:val="00D733D3"/>
     <w:rsid w:val="00D818D9"/>
     <w:rsid w:val="00D833E3"/>
     <w:rsid w:val="00D961CF"/>
     <w:rsid w:val="00DA2783"/>
@@ -3183,53 +3191,53 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>2</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>2467</ap:Characters>
+  <ap:Pages>1</ap:Pages>
+  <ap:Words>441</ap:Words>
+  <ap:Characters>2430</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>20</ap:Lines>
   <ap:Paragraphs>5</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
   <ap:CharactersWithSpaces>2866</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:creator/>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2026-04-22T16:12:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:description>------------------------</dc:description>
   <dc:subject/>
   <keywords/>
   <version/>
   <category/>
 </coreProperties>