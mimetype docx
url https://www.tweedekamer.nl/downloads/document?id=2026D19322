--- v0 (2026-04-21)
+++ v1 (2026-08-10)
@@ -1,11676 +1,7372 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="009D45B6" w:rsidP="00F25332" w:rsidRDefault="009D45B6" w14:paraId="3AACBBF7" w14:textId="77777777">
+    <w:p w:rsidRPr="00166967" w:rsidR="00166967" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="2E7FDE7A" w14:textId="6E6B949E">
       <w:pPr>
-        <w:spacing w:before="100" w:after="240" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166967">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166967" w:rsidR="00166967">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166967">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>933</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166967" w:rsidR="00166967">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00166967" w:rsidR="00166967">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00166967" w:rsidR="00166967">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Noodpakket energie, mobiliteit en economie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00166967" w:rsidR="00166967" w:rsidP="00166967" w:rsidRDefault="00166967" w14:paraId="3FF63436" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166967">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166967" w:rsidR="006F48FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166967">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00166967">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166967">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>minister van Financiën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00166967" w:rsidR="00166967" w:rsidP="00166967" w:rsidRDefault="00166967" w14:paraId="6E060B3C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166967">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="00166967" w14:paraId="64028253" w14:textId="3B1A1574">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166967">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 21 april 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166967" w:rsidR="006F48FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00166967" w:rsidR="006F48FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Uw Kamer heeft verzocht om een nadere toelichting op welke opties door het kabinet zijn gewogen om tot de dekking van het maatregelenpakket Acties Weerbaarheid Energieschok te komen. De economische onzekerheid is op dit moment groot en de budgettaire marges zijn smal. Het kabinet houdt daarom rekening met scenario’s waarin de situatie verder verslechtert. Tegen die achtergrond heeft het kabinet ervoor gekozen een pakket te presenteren dat past bij de huidige situatie, dat gericht is, en budgettair is gedekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="4F4E9334" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166967">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De maatregelen aan de uitgavenkant zijn binnen de begroting gedekt. Bewindspersonen hebben binnen hun begroting geprioriteerd naar aanleiding van de nieuwe situatie. Er is geen uitputtend overzicht van de opties die daarbij zijn gewogen. Ook worden middelen uit het Klimaat- en energiefonds ingezet voor energiebesparende maatregelen die bijdragen aan de doelstellingen van het Klimaat- en energiefonds. De budgettaire verwerking van het pakket aan de uitgavenkant wordt op korte termijn waar nodig in Nota’s van Wijziging op betreffende begrotingen voorgelegd aan uw Kamer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="1471FEB2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009D45B6" w:rsidP="00F25332" w:rsidRDefault="009D45B6" w14:paraId="00EF60E1" w14:textId="77777777">
+    <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="7444AD1B" w14:textId="77777777">
       <w:pPr>
-        <w:spacing w:before="100" w:after="240" w:line="240" w:lineRule="exact"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166967">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor de lastenkant heeft het kabinet, in lijn met het coalitieakkoord, gekozen voor maatregelen die niet positief zijn geëvalueerd op doelmatigheid, zoals de startersaftrek en kleinschaligheidsinvesteringsaftrek. Daarnaast wordt de alcoholaccijns geïndexeerd. In tegenstelling tot andere accijnzen werd deze niet standaard geïndexeerd. Bijgaand vindt u een overzicht met dekkingsopties aan de inkomstenkant die ambtelijk zijn geïnventariseerd en vervolgens zijn gewogen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="386D154C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009D45B6" w:rsidP="00F25332" w:rsidRDefault="009D45B6" w14:paraId="71BDD025" w14:textId="77777777">
+    <w:p w:rsidRPr="00166967" w:rsidR="00166967" w:rsidP="00166967" w:rsidRDefault="00166967" w14:paraId="5599BFC5" w14:textId="0EBC519A">
       <w:pPr>
-        <w:spacing w:before="100" w:after="240" w:line="240" w:lineRule="exact"/>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-        <w:t>Geachte voorzitter,</w:t>
+      <w:r w:rsidRPr="00166967">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166967">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Financiën</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166967">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E70D7E" w:rsidP="00795F6B" w:rsidRDefault="00E70D7E" w14:paraId="5CF2D853" w14:textId="093858A3">
+    <w:p w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="04CAF0DB" w14:textId="78CE3C00">
       <w:pPr>
-        <w:autoSpaceDN/>
-[...1 lines deleted...]
-        <w:textAlignment w:val="auto"/>
+        <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E70D7E">
+      <w:r w:rsidRPr="00166967">
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Uw Kamer heeft verzocht om een nadere toelichting op </w:t>
+        <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="00AF7B64">
+      <w:r w:rsidRPr="00166967" w:rsidR="00166967">
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...112 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="en-US"/>
-[...43 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00166967">
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Er is geen uitputtend overzicht van de opties die daarbij zijn gewogen. Ook</w:t>
-[...100 lines deleted...]
-        <w:t xml:space="preserve"> begrotingen voorgelegd aan uw Kamer. </w:t>
+        <w:t>Heinen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA7E56" w:rsidP="00AA7E56" w:rsidRDefault="00AA7E56" w14:paraId="71DDFA3F" w14:textId="77777777">
+    <w:p w:rsidRPr="00166967" w:rsidR="00166967" w:rsidP="00166967" w:rsidRDefault="00166967" w14:paraId="198F7BD8" w14:textId="77777777">
       <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AB109B" w:rsidP="00AB109B" w:rsidRDefault="00795F6B" w14:paraId="5A7778D7" w14:textId="0A1BE559">
+    <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="7886B7A7" w14:textId="16C860F2">
       <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00322C4E">
+      <w:r w:rsidRPr="00166967">
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-          <w:color w:val="auto"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Voor </w:t>
-[...253 lines deleted...]
-      <w:r w:rsidR="00D248E0">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblW w:w="5749" w:type="pct"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3036"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="738"/>
+        <w:gridCol w:w="4956"/>
+        <w:gridCol w:w="620"/>
+        <w:gridCol w:w="552"/>
+        <w:gridCol w:w="710"/>
+        <w:gridCol w:w="653"/>
+        <w:gridCol w:w="552"/>
+        <w:gridCol w:w="551"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00246E50" w:rsidR="00246E50" w:rsidTr="00246E50" w14:paraId="08A800DD" w14:textId="77777777">
+      <w:tr w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidTr="00166967" w14:paraId="3A6B622A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="275"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="0070C0"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="6340876A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Effecten in miljoenen euro's (+ = saldoverbeterend)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="361" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="3D97D030" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="041AA3BF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="0D0895DB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2029</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="1D69A044" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="783622E5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="0070C0"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="4FE5B55C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>struc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidTr="00166967" w14:paraId="164F383A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="277"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="44A1B3A2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Aanpakken belastingconstructies</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="361" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="0A75278B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="4B7AC33B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="3FA09011" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="0DC3A9A8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="26503E77" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="6F792A0D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidTr="00166967" w14:paraId="6FBBB750" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="509"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="782CB427" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Aanpakken belastingconstructie in de schenkbelasting met papieren schenkingen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="361" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="66082704" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="61CD9F31" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="2860F35E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="2A652B73" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>172</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="0640AD81" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>172</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="7A4CCF5A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>172</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidTr="00166967" w14:paraId="10B44E51" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="0F746F94" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Actualiseren forfaits</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="361" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="00E92975" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="0BE812D2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="6126C74C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="27B89F1E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="70BCFE4A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="1D744629" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidTr="00166967" w14:paraId="4FF60189" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2031" w:type="pct"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:tcW w:w="2884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="0070C0"/>
-[...260 lines deleted...]
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="702D2E79" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Moderniseren forfaits in schenk- en erfbelasting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="361" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="105CC8E1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="52930906" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>146</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="6DCE083D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>146</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="141EFCEE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>146</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="03D9F82D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>146</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="000000" w:fill="0070C0"/>
-[...29 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="5C129549" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>146</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00246E50" w:rsidR="00246E50" w:rsidTr="00246E50" w14:paraId="01EE06C9" w14:textId="77777777">
+      <w:tr w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidTr="00166967" w14:paraId="58AF1D71" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2031" w:type="pct"/>
+            <w:tcW w:w="2884" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00246E50" w:rsidR="00246E50" w:rsidP="00246E50" w:rsidRDefault="00246E50" w14:paraId="3035C4BA" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="2BA5D3D1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...8 lines deleted...]
-            <w:tcW w:w="495" w:type="pct"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Fiscale regelingen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="361" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00246E50" w:rsidR="00246E50" w:rsidP="00246E50" w:rsidRDefault="00246E50" w14:paraId="19C8CE04" w14:textId="77777777">
-[...19 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="13BBB3BF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="495" w:type="pct"/>
+            <w:tcW w:w="321" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00246E50" w:rsidR="00246E50" w:rsidP="00246E50" w:rsidRDefault="00246E50" w14:paraId="47943D01" w14:textId="77777777">
-[...19 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="22EB706B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="495" w:type="pct"/>
+            <w:tcW w:w="413" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00246E50" w:rsidR="00246E50" w:rsidP="00246E50" w:rsidRDefault="00246E50" w14:paraId="1CF52921" w14:textId="77777777">
-[...19 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="3D447E08" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="495" w:type="pct"/>
+            <w:tcW w:w="380" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00246E50" w:rsidR="00246E50" w:rsidP="00246E50" w:rsidRDefault="00246E50" w14:paraId="0437A1B2" w14:textId="77777777">
-[...19 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="07A3C57D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="495" w:type="pct"/>
+            <w:tcW w:w="321" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00246E50" w:rsidR="00246E50" w:rsidP="00246E50" w:rsidRDefault="00246E50" w14:paraId="6542E0CF" w14:textId="77777777">
-[...19 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="30DBF1F3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="495" w:type="pct"/>
+            <w:tcW w:w="321" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00246E50" w:rsidR="00246E50" w:rsidP="00246E50" w:rsidRDefault="00246E50" w14:paraId="51B7596A" w14:textId="77777777">
-[...19 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="00DDD132" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00246E50" w:rsidR="00246E50" w:rsidTr="009D45B6" w14:paraId="39CF702E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidTr="00166967" w14:paraId="0B0247D5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2031" w:type="pct"/>
+            <w:tcW w:w="2884" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...183 lines deleted...]
-            <w:tcW w:w="495" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="51094D52" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Afschaffen verlaagde btw-tarief op kampeergelegenheid</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="361" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="6CE81CDA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="1FA7BDC6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>218</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="01282209" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>218</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="7BAE6338" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>218</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="6C216523" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>218</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-              <w:t>172</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="5831D697" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>218</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00246E50" w:rsidR="00246E50" w:rsidTr="00246E50" w14:paraId="3D06DA9C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidTr="00166967" w14:paraId="067A92AA" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="420"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="718A7C36" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Stapsgewijs afschaffen kleinschaligheidsinvesteringsaftrek (KIA)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="361" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="68CC088B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>290</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="7670B01C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>434</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="5C21066D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>579</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="7A005EEF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>579</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="7B46E0C5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>579</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="6929DFC6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>579</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidTr="00166967" w14:paraId="5BE47DA1" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="420"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="27592E2B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Afschaffen verlaagde btw-tarief op kappersdiensten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="361" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="234CFA1F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="5B242A36" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>251</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="1574473D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>251</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="28DDBF09" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>251</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="5DF687DF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>251</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="55C75A6A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>251</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidTr="00166967" w14:paraId="03CA4107" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="420"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="67B4839F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Afschaffen verlaagde btw-tarief op schilderen, stukadoren en behangen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="361" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="132A4773" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="5803D4B4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>435</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="2603D3A3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>435</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="7BDACA4F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>435</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="13903E73" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>435</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="1FB87E19" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>435</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidTr="00166967" w14:paraId="21CA251F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="418"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="012D6903" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afschaffen verlaagde btw-tarief op restaurant- en cateringdiensten </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="361" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="462245CC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="2BDC754F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.832</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="438D209B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.832</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="1828AA09" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.832</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="6B0FD8EF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.832</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="5A023578" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.832</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidTr="00166967" w14:paraId="15C7789D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="630"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="62FED8A5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Afschaffen uitzondering zuivel en sojadranken verbruiksbelasting alcoholvrije dranken</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="361" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="65CA2F98" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="1890CB83" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="05DC2CA5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>230</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="6AA9776D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>230</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="0257875D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>230</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="72F0AA70" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>230</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidTr="00166967" w14:paraId="3849EF3E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2031" w:type="pct"/>
+            <w:tcW w:w="2884" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="206AD510" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Afschaffen zelfstandigenaftrek</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="361" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="3D7C78DD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="6B359D02" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>207</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="02D5570F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="4D797B58" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>197</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="487DAED8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>193</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="18A97714" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>176</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidTr="00166967" w14:paraId="45718CE0" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="076BE11D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Afschaffen startersaftrek</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="361" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="50A7C2DE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="4EEB945E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>116</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="3EA7AC32" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>113</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="4185D008" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>111</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="458AA2E4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="7297D273" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidTr="00166967" w14:paraId="6931119A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00246E50" w:rsidR="00246E50" w:rsidP="00246E50" w:rsidRDefault="00246E50" w14:paraId="660F7585" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="30363409" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...8 lines deleted...]
-            <w:tcW w:w="495" w:type="pct"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Box 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="361" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00246E50" w:rsidR="00246E50" w:rsidP="00246E50" w:rsidRDefault="00246E50" w14:paraId="7A1C53DE" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="2A76FBC3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="495" w:type="pct"/>
+            <w:tcW w:w="321" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00246E50" w:rsidR="00246E50" w:rsidP="00246E50" w:rsidRDefault="00246E50" w14:paraId="2BCA62B6" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="31A52E0D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="495" w:type="pct"/>
+            <w:tcW w:w="413" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00246E50" w:rsidR="00246E50" w:rsidP="00246E50" w:rsidRDefault="00246E50" w14:paraId="0E39ABB9" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="28E463C5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="495" w:type="pct"/>
+            <w:tcW w:w="380" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00246E50" w:rsidR="00246E50" w:rsidP="00246E50" w:rsidRDefault="00246E50" w14:paraId="557D963F" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="5CD43523" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="495" w:type="pct"/>
+            <w:tcW w:w="321" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00246E50" w:rsidR="00246E50" w:rsidP="00246E50" w:rsidRDefault="00246E50" w14:paraId="4DF9D803" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="54075EDF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="495" w:type="pct"/>
+            <w:tcW w:w="321" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00246E50" w:rsidR="00246E50" w:rsidP="00246E50" w:rsidRDefault="00246E50" w14:paraId="04E0BEDD" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="39CF8514" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00246E50" w:rsidR="00246E50" w:rsidTr="009D45B6" w14:paraId="603BC91D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidTr="00166967" w14:paraId="5B367F83" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="877"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="1A7D29C6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:name="RANGE!B17" w:id="0"/>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Excessief lenen box 2, drempel van €500.000 naar €300.000 inclusief afschaffen uitzondering eigen woning (netto contante reeks voor het inkomstenkader, het effect voor het EMU-saldo wijkt hiervan af)</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="361" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="4EB848D3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="0ECEB3D4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="2AD57215" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="59864D98" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="105BA261" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="267114C5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidTr="00166967" w14:paraId="36A30F7D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="54C6BC66" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Vennootschapsbelasting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="361" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="67367FE6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="30D59B82" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="0DBB94DC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="704A6C19" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="7221F36A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="1B841EEC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidTr="00166967" w14:paraId="1C7983C1" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="2895FA64" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:name="RANGE!B19" w:id="1"/>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Uniformeren Vpb met  terugsluis box 2</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="1"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="361" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="1CB388D9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.129</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="2E95C15A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.071</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="42276F57" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="7DE727AE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>956</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="27EA3E91" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>898</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="606EF9FF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>841</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidTr="00166967" w14:paraId="73955DFB" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="7CC04DF7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      w.v Uniformeren tarief Vpb op 25%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="361" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="787BE82D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.978</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="4486F278" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.920</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="0810C3A2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.863</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="062DCFC2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.805</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="2687F7E8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.747</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="493E3C1F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.690</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidTr="00166967" w14:paraId="49F58502" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="44435587" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      w.v Uniformeren tarief box 2 op 25%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="361" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="6634F2E2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-849</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="1856B5F3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-849</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="518EE9B1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-849</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="72A810E7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-849</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="349D5372" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-849</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="12971B0D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-849</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidTr="00166967" w14:paraId="1339C036" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="546"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="6AFC7BE9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Afschaffen lage vennootschapsbelasting (Vpb) tarief (uniformeren op 25,8%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="361" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="732A7FD8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3.453</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="40777861" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3.396</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="42520545" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3.338</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="5FA0EE59" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3.280</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="3BE4B4B5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3.222</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="4FF55E91" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3.165</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidTr="00166967" w14:paraId="26BD7DDC" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="298FA1CC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Verhogen lage Vpb tarief 21,1% (nu 19%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="361" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="063EE235" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.237</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="3578CF97" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.206</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="76C0A081" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.175</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="56DA6E19" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.143</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="14BE8B07" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.112</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="6CE84C21" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.081</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidTr="00166967" w14:paraId="2537863D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2031" w:type="pct"/>
+            <w:tcW w:w="2884" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...196 lines deleted...]
-            <w:tcW w:w="495" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="4E921BBD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Verlagen schijfgrens Vpb van €200.000 naar €100.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="361" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="563F120D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.259</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="4CA4683F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.234</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="5A400576" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.210</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="651E7222" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.185</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="5C0D5C44" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-              <w:t>146</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="07997559" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.136</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00246E50" w:rsidR="00246E50" w:rsidTr="00246E50" w14:paraId="5A6B0BDB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidTr="00166967" w14:paraId="263260D5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2031" w:type="pct"/>
+            <w:tcW w:w="2884" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00246E50" w:rsidR="00246E50" w:rsidP="00246E50" w:rsidRDefault="00246E50" w14:paraId="709F56C4" w14:textId="77777777">
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="5E25A0C2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="16"/>
-[...8 lines deleted...]
-            <w:tcW w:w="495" w:type="pct"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Lasten arbeid (schaalbaar)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="361" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00246E50" w:rsidR="00246E50" w:rsidP="00246E50" w:rsidRDefault="00246E50" w14:paraId="2BD0995C" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="64952112" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="495" w:type="pct"/>
+            <w:tcW w:w="321" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00246E50" w:rsidR="00246E50" w:rsidP="00246E50" w:rsidRDefault="00246E50" w14:paraId="7C983782" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="48228D46" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="495" w:type="pct"/>
+            <w:tcW w:w="413" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00246E50" w:rsidR="00246E50" w:rsidP="00246E50" w:rsidRDefault="00246E50" w14:paraId="7696754D" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="7092992F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="495" w:type="pct"/>
+            <w:tcW w:w="380" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00246E50" w:rsidR="00246E50" w:rsidP="00246E50" w:rsidRDefault="00246E50" w14:paraId="051F0D94" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="430B8959" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="495" w:type="pct"/>
+            <w:tcW w:w="321" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00246E50" w:rsidR="00246E50" w:rsidP="00246E50" w:rsidRDefault="00246E50" w14:paraId="13588AF6" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="2CA0FD1D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="495" w:type="pct"/>
+            <w:tcW w:w="321" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="00246E50" w:rsidR="00246E50" w:rsidP="00246E50" w:rsidRDefault="00246E50" w14:paraId="46D7A894" w14:textId="77777777">
-[...15 lines deleted...]
-                <w:szCs w:val="16"/>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="371B1CF3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00246E50" w:rsidR="00246E50" w:rsidTr="009D45B6" w14:paraId="0CF6BE45" w14:textId="77777777">
+      <w:tr w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidTr="00166967" w14:paraId="03CA92D0" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="75B99AF3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Toptarief IB verhogen met circa 2%-punt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="361" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="6C7A58BB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="2CAAF2E6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="353529DD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="5393C1A0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="6677F5C2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="231BFD21" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidTr="00166967" w14:paraId="17DC580F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="379"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2884" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="0D6EF568" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tabelcorrectiefactor (tcf) circa 35%-punt minder toepassen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="361" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="74C940F7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="67CE27AF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="6AD54A66" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="1394257E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="356EFEC2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="7E3023DA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidTr="00166967" w14:paraId="1B1C8366" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2031" w:type="pct"/>
+            <w:tcW w:w="2884" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...206 lines deleted...]
-            <w:tcW w:w="495" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="7B2B06A5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Sociale premies (AOF) verhogen met circa 0,4%-punt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="361" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="3CAAE7EB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="03900581" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="413" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="472FE541" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="380" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="137ABBB8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="668031CC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="321" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-              <w:t>218</w:t>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="5F03428A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00246E50" w:rsidR="00246E50" w:rsidTr="009D45B6" w14:paraId="2BD3813E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidTr="00166967" w14:paraId="2E18A82F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2031" w:type="pct"/>
-[...5399 lines deleted...]
-            <w:tcW w:w="2031" w:type="pct"/>
+            <w:tcW w:w="2884" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...44 lines deleted...]
-            <w:tcW w:w="495" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="2FE99CAC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tarief eerste en tweede schijf IB verhogen met circa 0,2%-punt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="361" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...20 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="302C4A4D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="495" w:type="pct"/>
+            <w:tcW w:w="321" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...20 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="2E2B4151" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="495" w:type="pct"/>
+            <w:tcW w:w="413" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...20 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="4C7595FE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="495" w:type="pct"/>
+            <w:tcW w:w="380" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...20 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="56081BBF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="495" w:type="pct"/>
+            <w:tcW w:w="321" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...20 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="101D4C80" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="495" w:type="pct"/>
+            <w:tcW w:w="321" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...20 lines deleted...]
-                <w:szCs w:val="16"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="4F0C835F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00166967">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D248E0" w:rsidRDefault="00D248E0" w14:paraId="0300935C" w14:textId="77777777">
+    <w:p w:rsidRPr="00166967" w:rsidR="006F48FB" w:rsidP="00166967" w:rsidRDefault="006F48FB" w14:paraId="02F8D04B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003C1928" w:rsidRDefault="003C1928" w14:paraId="74DCDC9F" w14:textId="77777777">
+    <w:p w:rsidRPr="00166967" w:rsidR="00217BEA" w:rsidP="00166967" w:rsidRDefault="00217BEA" w14:paraId="39B3505F" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="Verdana7"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="003C1928">
-[...1 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId8"/>
+    <w:sectPr w:rsidRPr="00166967" w:rsidR="00217BEA" w:rsidSect="006F48FB">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2834" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33FDA9E0" w14:textId="77777777" w:rsidR="00091167" w:rsidRDefault="00091167">
+    <w:p w14:paraId="6F3B1FA2" w14:textId="77777777" w:rsidR="00726FAF" w:rsidRDefault="00726FAF" w:rsidP="006F48FB">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0BCE7629" w14:textId="77777777" w:rsidR="00091167" w:rsidRDefault="00091167">
+    <w:p w14:paraId="1D4F62CD" w14:textId="77777777" w:rsidR="00726FAF" w:rsidRDefault="00726FAF" w:rsidP="006F48FB">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...21 lines deleted...]
-    <w:altName w:val="Arial"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-  </w:font>
-[...4 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="DejaVu Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...10 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="157EBC3E" w14:textId="77777777" w:rsidR="006F48FB" w:rsidRPr="006F48FB" w:rsidRDefault="006F48FB" w:rsidP="006F48FB">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6DF9F1EA" w14:textId="77777777" w:rsidR="006F48FB" w:rsidRPr="006F48FB" w:rsidRDefault="006F48FB" w:rsidP="006F48FB">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="262F815E" w14:textId="77777777" w:rsidR="006F48FB" w:rsidRPr="006F48FB" w:rsidRDefault="006F48FB" w:rsidP="006F48FB">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="503E51B2" w14:textId="77777777" w:rsidR="00091167" w:rsidRDefault="00091167">
+    <w:p w14:paraId="6D74AF8C" w14:textId="77777777" w:rsidR="00726FAF" w:rsidRDefault="00726FAF" w:rsidP="006F48FB">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4717B92D" w14:textId="77777777" w:rsidR="00091167" w:rsidRDefault="00091167">
+    <w:p w14:paraId="27CD5552" w14:textId="77777777" w:rsidR="00726FAF" w:rsidRDefault="00726FAF" w:rsidP="006F48FB">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="46D41C31" w14:textId="77777777" w:rsidR="003C1928" w:rsidRDefault="00200A79">
-[...346 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="6DF3A345" w14:textId="77777777" w:rsidR="006F48FB" w:rsidRPr="006F48FB" w:rsidRDefault="006F48FB" w:rsidP="006F48FB">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="786403F1" w14:textId="77777777" w:rsidR="003C1928" w:rsidRDefault="00200A79">
+  <w:p w14:paraId="3751FF17" w14:textId="77777777" w:rsidR="006F48FB" w:rsidRPr="006F48FB" w:rsidRDefault="006F48FB" w:rsidP="006F48FB">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1338 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...1303 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4CF472AC" w14:textId="77777777" w:rsidR="006F48FB" w:rsidRPr="006F48FB" w:rsidRDefault="006F48FB" w:rsidP="006F48FB">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="110"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F25332"/>
-[...229 lines deleted...]
-    <w:rsid w:val="00FF1D84"/>
+    <w:rsidRoot w:val="006F48FB"/>
+    <w:rsid w:val="00166967"/>
+    <w:rsid w:val="00217BEA"/>
+    <w:rsid w:val="006F48FB"/>
+    <w:rsid w:val="00726FAF"/>
+    <w:rsid w:val="008759B0"/>
+    <w:rsid w:val="00BD2442"/>
+    <w:rsid w:val="00D0480A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4CDB4730"/>
-  <w15:docId w15:val="{69D44354-00C4-4B84-949C-497DF19E040C}"/>
+  <w14:docId w14:val="01C80278"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D6D9101E-C46C-47BB-B6B8-AD7DC8372FDC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1" w:uiPriority="9"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11679,77 +7375,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11774,75 +7470,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -11877,55 +7573,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -11996,2790 +7692,755 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
+    <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00F25332"/>
+    <w:qFormat/>
+    <w:rsid w:val="006F48FB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
-      <w:color w:val="2E74B5"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F25332"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006F48FB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
-      <w:color w:val="2E74B5"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F25332"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006F48FB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-      <w:color w:val="2E74B5"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F25332"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006F48FB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2E74B5"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F25332"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006F48FB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F25332"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006F48FB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="595959"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F25332"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006F48FB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F25332"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006F48FB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="272727"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F25332"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006F48FB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
+      <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...832 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00F25332"/>
+    <w:rsid w:val="006F48FB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
-      <w:color w:val="2E74B5"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F25332"/>
+    <w:rsid w:val="006F48FB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
-      <w:color w:val="2E74B5"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F25332"/>
+    <w:rsid w:val="006F48FB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-      <w:color w:val="2E74B5"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F25332"/>
+    <w:rsid w:val="006F48FB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2E74B5"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
     <w:name w:val="Kop 5 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F25332"/>
+    <w:rsid w:val="006F48FB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-      <w:color w:val="2E74B5"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
     <w:name w:val="Kop 6 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F25332"/>
+    <w:rsid w:val="006F48FB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="595959"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
     <w:name w:val="Kop 7 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F25332"/>
+    <w:rsid w:val="006F48FB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-      <w:color w:val="595959"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
     <w:name w:val="Kop 8 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F25332"/>
+    <w:rsid w:val="006F48FB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="272727"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
     <w:name w:val="Kop 9 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F25332"/>
+    <w:rsid w:val="006F48FB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1026 lines deleted...]
-      <w:szCs w:val="21"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="10"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00F25332"/>
+    <w:qFormat/>
+    <w:rsid w:val="006F48FB"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
-      <w:color w:val="auto"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar1">
-    <w:name w:val="Titel Char1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00F25332"/>
+    <w:rsid w:val="006F48FB"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00F25332"/>
+    <w:qFormat/>
+    <w:rsid w:val="006F48FB"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-      <w:color w:val="595959"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar1">
-    <w:name w:val="Ondertitel Char1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00F25332"/>
+    <w:rsid w:val="006F48FB"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citaat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="CitaatChar"/>
     <w:uiPriority w:val="29"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00F25332"/>
+    <w:qFormat/>
+    <w:rsid w:val="006F48FB"/>
     <w:pPr>
-      <w:spacing w:before="200" w:after="160"/>
-      <w:ind w:left="864" w:right="864"/>
+      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
-    </w:pPr>
-[...210 lines deleted...]
-      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0E2841"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="006F48FB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="006F48FB"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="006F48FB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="DuidelijkcitaatChar"/>
     <w:uiPriority w:val="30"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00F25332"/>
+    <w:qFormat/>
+    <w:rsid w:val="006F48FB"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="156082" w:themeColor="accent1"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="156082" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="2E74B5"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar2">
-    <w:name w:val="Duidelijk citaat Char2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
     <w:uiPriority w:val="30"/>
-    <w:semiHidden/>
-[...88 lines deleted...]
-    <w:rsid w:val="00F25332"/>
+    <w:rsid w:val="006F48FB"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="156082" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Intensieveverwijzing">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="32"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00F25332"/>
+    <w:qFormat/>
+    <w:rsid w:val="006F48FB"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
-      <w:color w:val="156082" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="GevolgdeHyperlink">
-    <w:name w:val="FollowedHyperlink"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
+    <w:name w:val="Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="006F48FB"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:smallCaps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevens">
+    <w:name w:val="Standaard_Referentiegegevens"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="006F48FB"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevensKop">
+    <w:name w:val="Standaard_Referentiegegevens_Kop"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="006F48FB"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Verdana7">
+    <w:name w:val="Verdana 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="006F48FB"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="140" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="14"/>
+      <w:szCs w:val="14"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="006F48FB"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="9"/>
+      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
+    <w:name w:val="Witregel W2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="006F48FB"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="27"/>
+      <w:szCs w:val="27"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006F48FB"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:rsid w:val="006F48FB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F25332"/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="006F48FB"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006F48FB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00166967"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...52 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -15056,187 +8717,60 @@
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>588</ap:Words>
-  <ap:Characters>3237</ap:Characters>
+  <ap:Words>609</ap:Words>
+  <ap:Characters>3351</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>26</ap:Lines>
+  <ap:Lines>27</ap:Lines>
   <ap:Paragraphs>7</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>3818</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3953</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-04-20T08:56:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...111 lines deleted...]
-    <vt:lpwstr>0x0101001717C89901067B468F43AABF9DD867CC</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>