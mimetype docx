--- v0 (2026-04-22)
+++ v1 (2026-06-25)
@@ -1,2699 +1,4633 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00985CFA" w:rsidRDefault="000F5989" w14:paraId="2373C463" w14:textId="77777777">
-[...7 lines deleted...]
-    <w:p w:rsidR="000F5989" w:rsidRDefault="000F5989" w14:paraId="2B41CA1B" w14:textId="77777777">
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00853BE1" w:rsidRDefault="00283B75" w14:paraId="3C0C54C5" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>21501-07</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1" w:rsidR="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1" w:rsidR="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Raad voor Economische en Financiële Zaken</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00853BE1" w:rsidP="00D80872" w:rsidRDefault="00853BE1" w14:paraId="564A64E8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2181</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Financiën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00853BE1" w:rsidP="00283B75" w:rsidRDefault="00853BE1" w14:paraId="6569E52C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="StandaardSlotzin"/>
-      </w:pPr>
-      <w:r w:rsidRPr="000F5989">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00853BE1" w:rsidP="00283B75" w:rsidRDefault="00853BE1" w14:paraId="3916E9A4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="StandaardSlotzin"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 21 april 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="5EE6DC74" w14:textId="22087255">
+      <w:pPr>
+        <w:pStyle w:val="StandaardSlotzin"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Hierbij zend ik u de geannoteerde agenda van de vergaderingen van de Eurogroep en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="000F5989">
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Ecofinraad</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="000F5989">
-[...132 lines deleted...]
-    <w:p w:rsidR="00985CFA" w:rsidRDefault="00985CFA" w14:paraId="64A4C7CC" w14:textId="77777777">
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van 4 en 5 mei 2026. Ik ben voornemens deel te nemen aan deze vergaderingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="0EB79F25" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00853BE1" w:rsidP="00853BE1" w:rsidRDefault="00853BE1" w14:paraId="7FA366D0" w14:textId="265A5865">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e minister van Financiën,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>E. Heinen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00853BE1" w:rsidP="00283B75" w:rsidRDefault="00853BE1" w14:paraId="55D8F7B3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="12969FF3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="WitregelW1bodytekst"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00985CFA" w:rsidRDefault="00985CFA" w14:paraId="2091C39D" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="3782F44F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Verdana7"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId8"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00853BE1" w:rsidRDefault="00853BE1" w14:paraId="0EACEFDB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="4471C4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk190874508" w:id="0"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="4471C4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="6BA61A48" w14:textId="72FDD3A2">
+      <w:pPr>
+        <w:pStyle w:val="Kop2"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="4471C4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="4471C4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Geannoteerde agenda Eurogroep en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="4471C4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ecofinraad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="4471C4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4 en 5 mei 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="5E4B32D7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="05EA5786" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="4471C4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Eurogroep</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="0A2C54FF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Agendaonderwerp:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Macro-economische ontwikkelingen, inclusief een nabespreking van de internationale bijeenkomsten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="61C57FA5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Document: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>N.v.t.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aard bespreking: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gedachtewisseling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Besluitvormingsprocedure: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>N.v.t.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toelichting: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="70BEC1F1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Eurogroep zal een terugkoppeling krijgen over de voorjaarsvergadering van het IMF, die van 13 t/m 18 april jl. plaatsvond in Washington, D.C. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="6123350F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De terugkoppeling zal naar verwachting ingaan op de centrale rol bij de voorjaarsvergadering van mondiale geopolitieke fragmentatie, met name de Russische oorlog in Oekraïne en het conflict in het Midden-Oosten, en de economische gevolgen daarvan zoals weerspiegeld in de IMF-ramingen over mondiale groei en inflatie. Onderwerp van gesprek zijn mondiale economische onevenwichtigheden die met name veroorzaakt worden door beperkte binnenlandse consumptie in China, het grote begrotingstekort in de VS en gebrek aan investeringen in de EU. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="1EB759B1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ten aanzien van de macro-economische ontwikkelingen zal de discussie naar verwachting gaan over de gevolgen van het conflict in het Midden-Oosten. De gevolgen voor de inflatie zijn nog onzeker en afhankelijk van de duur, intensiteit en omvang van het conflict. Maatregelen n.a.v. stijgende energieprijzen zouden wat Nederland betreft gericht, tijdig en tijdelijk moeten zijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="7AF89B96" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het IMF heeft voorafgaand aan de voorjaarsvergadering de World </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Economic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Outlook (WEO) gepubliceerd met analyses en groeiprognoses voor de wereldeconomie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De WEO constateert dat de wereldeconomie afgelopen jaar veerkracht heeft getoond, maar stelt de groeivooruitzichten neerwaarts bij vanwege de economische effecten van het conflict in het Midden-Oosten. Het IMF benoemt hierbij ook de grote onzekerheid die met de ramingen zijn omgeven. Door de grote onzekerheid werkt het IMF met drie scenario's. In het referentiescenario groeit de mondiale economie met 3,1% in 2026 en 3,3% in 2027, terwijl de inflatie oploopt tot 4,4% in 2026 en daalt naar 3,7% in 2027. Het adverse scenario gaat uit van hogere en langdurigere energieprijzen. Dit drukt de groei naar 2,6% in 2026 en 3,0% in 2027, en stuwt de inflatie verder omhoog tot 5,4% in 2026 en 3.9% in 2027. In het severe scenario zijn de effecten op de mondiale groei nog substantiëler: de groei valt terug tot 2,1% in 2026 en 2,2% in 2027, terwijl de inflatie oploopt tot 5,8% in 2026 en 6,1% in 2027. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="2E75C3DA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Agendaonderwerp:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Update van de Bankenunie </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="76E74D7F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Negentiende hoorzitting van de voorzitter van de Raad van Toezicht</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="2294F008" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Verslaggeving over recente activiteiten van de Raad van Toezicht</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="46C93627" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Document: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nog niet beschikbaar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aard bespreking: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gedachtewisseling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Besluitvormingsprocedure: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>N.v.t.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toelichting: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="302F4871" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl"/>
+        </w:rPr>
+        <w:t>Op grond van een memorandum van overeenstemming tussen de Ecofinraad en de Europese Centrale Bank (ECB) neemt de voorzitter van het Gemeenschappelijk Toezichtmechanisme (Single Supervisory Mechanism, SSM) twee keer per jaar deel aan de Eurogroep om van gedachten te wisselen. De voorzitter van het SSM zal naar verwachting toelichten hoe de Europese bankensector ervoor staat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="20FADB76" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="nl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daarnaast is tijdens de Eurogroep van november 2016 afgesproken dat ook de voorzitter van de Gemeenschappelijke Afwikkelingsraad (Single Resolution Board, SRB) elk halfjaar een toelichting geeft over de werkzaamheden van de SRB, waaronder de resolutieplanning en de opbouw van het gemeenschappelijk afwikkelfonds (Single Resolution Fund, SRF). De SRB heeft haar focus vanaf 2024 verplaatst van het ontwerpen van resolutieplannen naar het testen van de uitvoerbaarheid. De SRB zal vermoedelijk rapporteren over de voortgang hiervan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="52C2117D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="4471C4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="7A25B728" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="4471C4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eurogroep in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="4471C4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inclusive</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="4471C4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="13F07611" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Agendaonderwerp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kapitaalmarktunie: 28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>ste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> regime </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="0AEE1976" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Document: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>N.v.t.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="6B536894" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aard bespreking: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gedachtewisseling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="79DFF61D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Besluitvormingsprocedure: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>N.v.t.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="1FF1BC96" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Toelichting:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="17DC7853" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De Eurogroep zal spreken over het Commissievoorstel tot invoering van een optioneel 28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>ste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> regime voor bedrijven binnen de EU, dat op 18 maart 2026 gepubliceerd is. Het 28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>ste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> regime introduceert een nieuwe Europese rechtsvorm, de EU Inc., die naast bestaande nationale en internationale rechtsvormen zal bestaan. Met deze overal in de EU gelijke en herkenbare rechtsvorm, beoogt het voorstel het starten, opschalen en stoppen van ondernemingen in de EU beter te faciliteren en zo het concurrentievermogen van Europese bedrijven en de Europese economie te versterken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="0000B39D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="35F74F00" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Een 28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>ste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> regime kan belangrijke economische kansen bieden, omdat het een alternatief biedt voor ondernemingen die nog steeds geconfronteerd worden met significante fragmentatie van nationale regelgeving binnen de interne markt. Het kabinet constateert dat start- en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>scale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-ups in de EU te maken hebben met teveel administratieve lasten bij grensoverschrijdend ondernemen, waardoor het moeilijker is op te schalen in de EU en om financiering aan te trekken. Daardoor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>kunnen Europese bedrijven moeilijker concurreren met bedrijven buiten de EU. Juist het opschalen van deze groep bedrijven is van belang voor het vergroten van de Europese productiviteitswinst. Volledige harmonisatie van rechtsgebieden die relevant zijn voor het ondernemerschap zou economisch het meest opleveren, maar heeft op onderdelen onvoldoende draagvlak onder lidstaten om snel voortgang te kunnen maken; een 28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>ste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> regime kan dan, mits adequaat vormgegeven, een pragmatische uitweg bieden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="6B9E78FB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="399435D6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Momenteel bestudeert het kabinet het voorstel en bereidt zij haar appreciatie van het voorstel voor, dat via de gebruikelijke route (een BNC-fiche) met de Kamer wordt gedeeld. Het kabinet heeft eerder al aangegeven voorstander te zijn van de ontwikkeling van een 28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>ste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> regime dat daadwerkelijk tegemoetkomt aan de behoeften van bedrijven en werknemers in de EU en dat bijdraagt aan het versterken van de concurrentiepositie van EU-bedrijven. Het is daarom voor het kabinet van belang dat niet alleen op ondernemingsrechtelijk gebied harmonisatie plaatsvindt, maar ook op andere relevante rechtsgebieden zoals onder meer het insolventierecht. De nieuwe rechtsvorm moet betrouwbaar en flexibel zijn, voorzien van een heldere status en juridische basis. Het is belangrijk dat misbruik of omzeiling van regelgeving wordt voorkomen en het regime in lijn is met bestaande medezeggenschapsrechten. Voor het kabinet is van belang dat het voorstel gepaard gaat met een goed onderbouwde effectbeoordeling. </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk218605063" w:id="1"/>
+      <w:bookmarkStart w:name="_Hlk218665136" w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="05E227F1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agendaonderwerp: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presentatie over het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kukies-Noyer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> over de financiering van innovatieve ondernemingen in Europa rapport</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Document:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N.v.t.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="5022E9D1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aard bespreking: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Gedachtewisseling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Besluitvormingsprocedure: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>N.v.t.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toelichting: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="6670E9A4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na een presentatie zal de Eurogroep spreken over de toegang tot financiering voor innovatieve bedrijven in Europa en de aanbevelingen uit het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kukies-Noyer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rapport ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Financing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Innovative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ventures in Europe’. Het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kukies-Noyer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rapport is opgesteld in opdracht van de Duitse en Franse ministers van Financiën met als doel concrete maatregelen te formuleren ten behoeve van start- en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>scale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-ups. Nederland onderschrijft het belang van passende financiering voor innovatieve bedrijven zoals start- en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>scale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-ups en is overwegend positief over de aanbevelingen, in lijn met de kabinetsinzet op de kapitaalmarktunie. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="14C015F1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agendaonderwerp: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Digitale financiën: update over de voortgang van de werkgroep</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Document:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N.v.t.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="28167E77" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Aard bespreking: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Gedachtewisseling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Besluitvormingsprocedure: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>N.v.t.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Toelichting:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="01FE72C0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Eurogroup</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Working</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Group (EWG) van 13 januari jl. is naar aanleiding van de discussies over </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>stablecoins</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> besloten om een EFC/EWG ‘Digital Finance </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Workstream</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’ op te zetten om een gezamenlijk Europese positie te bepalen ten aanzien van digital </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>finance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Het doel is om een Europese markt voor digital </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>finance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> te bouwen die innovatie mogelijk maakt maar tegelijk de financiële stabiliteit waarborgt en de strategische positie van de euro versterkt. Tijdens de Eurogroep zal een update gegeven worden van het werk dat gedaan wordt in deze werkstroom. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="1984E939" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet steunt dat digital </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>finance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> besproken wordt in deze werkstroom. Het kabinet vindt het van belang dat er Europees aandacht is voor de strategische positie t.a.v. digital </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>finance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Hierbij is het van belang dat er aandacht is voor zowel kansen als risico’s en zal duidelijk moeten worden hoe deze strategie bijdraagt aan Europese autonomie. Binnen deze strategie worden verschillende projecten op gebied van digitale </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>finance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> besproken zoals de digitale euro, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>getokeniseerde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deposito’s en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>stablecoins</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Het kabinet is van mening dat elk van deze initiatieven elkaar niet uitsluiten en allen op hun eigen manier kunnen bijdragen aan de opkomst van digital </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>finance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="1AF3EF67" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="4471C4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="4471C4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ecofin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="4471C4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="1B33F5AC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Agendaonderwerp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Verordening van de Raad </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk227056758" w:id="3"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inzake de toegang van het EOM en OLAF tot btw-informatie op EU-niveau</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="33648441" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Document: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wordt beschikbaar op </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Delegates</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Portal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="32327101" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aard bespreking: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Besluitvorming</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="54260077" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Besluitvormingsprocedure: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Unanimiteit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="50ECAB8C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Plattetekst"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Toelichting:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="227DFD4B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ecofinraad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zal spreken over de compromistekst van de Verordening van de Raad inzake de toegang tot btw-informatie op EU-niveau van het EOM (Europees Openbaar Ministerie) en OLAF (Europees Bureau voor fraudebestrijding) met het doel een akkoord te bereiken. De rechtsbasis is art. 113 VWEU. De besluitvorming ten aanzien van het voorstel is unanimiteit (met raadpleging van het Europees Parlement). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="566ADB25" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Op 14 november 2025 heeft de Commissie het voorstel inzake de toegang van het EOM en OLAF tot btw-informatie op EU-niveau gepubliceerd. Het voorstel wijzigt Verordening (EU) nr. 904/2010 door het EOM en het OLAF toegang te geven tot btw-informatie aangaande intracommunautaire handel tussen ondernemers, grensoverschrijdende betalingen en van btw vrijgestelde invoer die tussen lidstaten op EU-niveau wordt uitgewisseld. Dit heeft tot doel de doeltreffendheid en snelheid van opsporing en vervolging van grensoverschrijdende btw-fraude te vergroten. De onderhandelingen verliepen voorspoedig en het Cypriotisch voorzitterschap streeft naar een akkoord op de Raad van 5 mei.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="5C65FD6C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Het kabinet verwelkomt het voorstel, omdat het zich richt op het verbeteren van de bestrijding van intracommunautaire btw-fraude. De Nederlandse inzet tijdens de onderhandelingen is gericht op verduidelijking van de tekst en het voorkomen dat de toegang tot de btw-informatie door het EOM en OLAF niet verder gaat dan nodig. Ten tijde van toezending van deze geannoteerde agenda aan de Kamer is de laatste compromistekst nog niet door het Cypriotisch voorzitterschap gepubliceerd. Het kabinet is tevreden over de wijzigingen in eerdere compromisteksten. Daarin zijn bepaalde definities uitgewerkt en ingekaderd. Ook is de rol van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Eurofisc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> concreter ingevuld en wordt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Eurofisc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nauw betrokken bij de uitwerking van de uitvoeringshandelingen. In de beantwoording van het SO over het BNC-fiche van dit voorstel ga ik nader in de op wijzigingen in de compromistekst.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De wijzigingen leiden ertoe dat duidelijker is tot welke informatie het EOM en OLAF toegang krijgen en op welk moment. Onder voorbehoud van de beoordeling van de uiteindelijke compromistekst lijkt het kabinet te kunnen instemmen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="4FB7F00D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In principe steunen alle lidstaten het voorstel. Veel lidstaten hebben net als Nederland gevraagd om verduidelijkingen in inkadering van de informatie die met het EOM en OLAF gedeeld moet worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="5E80F810" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agendaonderwerp: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Kapitaalmarktintegratie- en toezichtpakket (KTP)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Document:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N.v.t.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="14B979BF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="4471C4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aard bespreking: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Gedachtewisseling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Besluitvormingsprocedure: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>N.v.t.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toelichting: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="2A805880" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:color w:val="4471C4"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ecofinraad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zal spreken over het kapitaalmarktintegratie- en toezichtcentralisatiepakket zoals gepubliceerd door de Europese Commissie op 4 december jl.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het kabinet verwelkomt dit pakket en is uitgesproken voorstander van voorstellen die barrières op de interne markt wegnemen, als ook het harmoniseren en centraliseren van toezicht op niet-bancaire financiële instellingen bij ESMA.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Daarbij geldt dat het kabinet het van groot belang acht dat er voortgang gemaakt wordt op alle elementen van dit pakket om tot een goed resultaat te komen. Het kabinet is daarom geen voorstander van het selectief shoppen in dit pakket van voorstellen en roept lidstaten op om over nationale schaduwen heen te stappen. Alleen dan kunnen de geschetste baten worden gerealiseerd. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="18CFDE40" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Agendaonderwerp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Economische en financiële impact van de Russische agressie tegen Oekraïne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Document: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>N.v.t.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aard bespreking: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gedachtewisseling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Besluitvormingsprocedure: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>N.v.t.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Toelichting:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ecofinraad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zal spreken over de economische en financiële impact van de Russische agressie tegen Oekraïne en over Europese steunmaatregelen. Dit is een regulier terugkerend agendaonderwerp op de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ecofinraad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="798DF61E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oekraïne ontvangt sinds februari 2024 steun uit de Oekraïne-faciliteit die een totale omvang van EUR 50 mld. heeft voor de periode 2024-2027, waarvan ca. EUR 38 mld. begrotingssteun. Sinds de uitbetaling van tranche zes, van EUR 2,3 miljard uit de Oekraïne-faciliteit op 22 december jl., heeft er nog geen nieuwe uitbetaling plaatsgevonden. Oekraïne heeft deze maand het uitbetalingsverzoek voor de zevende tranche ingediend. In oktober 2024 heeft de G7 de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Extraordinary</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Revenue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Acceleration (ERA) leningen van ca. EUR 45 miljard beschikbaar gesteld. Het EU-aandeel in de ERA-lening van EUR 18,1 miljard is met de laatste uitbetaling in november 2025 volledig uitbetaald. Ook heeft Oekraïne sinds maart 2023 een programma bij het IMF. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="5627D7EE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tijdens de Europese Raad op 18 december jl. is een akkoord bereikt om Oekraïne in de komende twee jaar te ondersteunen met 90 miljard euro aan leningen. De Kamer is op 19 december jl. en 6 februari jl. over dit akkoord en de kabinetsappreciatie geïnformeerd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Op 20 februari heeft Hongarije een blokkade opgeworpen t.a.v. de aanpassing van de MFK-verordening, hetgeen een vereiste is om de steunlening aan Oekraïne ter beschikking te kunnen stellen. Hongarije heeft eerder wel ingestemd met het besluit van de Europese Raad van december jl. De uitkomst van de Hongaarse parlementsverkiezingen van 12 april jl. kan op termijn van invloed zijn op de Hongaarse positie. Zolang Hongarije blijft blokkeren, is implementatie van de steunlening niet mogelijk en riskeert het ernstige vertraging in de eerste uitbetaling aan Oekraïne. Voor Nederland blijft het van belang om zo spoedig mogelijke uitbetaling te onderstrepen en ondersteunt hierbij de voorbereidende stappen die in Brussel worden genomen om na een eventueel Hongaars akkoord zo snel mogelijk tot uitbetaling over te gaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="5193A931" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oekraïne heeft in september 2025 bij het IMF een aanvraag ingediend voor een nieuw IMF-programma met een omvang van USD 8,1 mld., welke op 26 februari 2026 werd goedgekeurd door de Raad van Bewind van het IMF. Het programma kon pas worden goedgekeurd wanneer het financieringstekort voor het eerste jaar van het programma gedekt zou zijn. Met de toezegging van de Europese Raad van 18 december was dit het geval. Daarnaast hebben lidstaten van het IMF, waaronder Nederland, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>financing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>assurances</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> afgegeven. Daarmee zeggen zij toe Oekraïne financieel te zullen blijven steunen en zorg te zullen dragen voor de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>schuldhoudbaarheid van Oekraïne.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ook werkt Nederland via de Group of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Creditors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Ukraine (GCU) mee aan het herstructureren van de onhoudbare overheidsschuld van Oekraïne. Dit houdt in eerste instantie in dat de betalingsstop op bilaterale claims wordt verlengd tot eind 2029 (parallel aan de looptijd van het nieuwe IMF-programma).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="28CE8D93" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Commissie streeft met de EU-leningen van EUR 90 mld. twee derde van het ongedekte financieringstekort in 2026 en 2027 te dekken. Het resterende tekort dient volgens de EU door andere internationale donoren gedekt te worden. De herstel- en wederopbouwnoden van Oekraïne zijn nog niet in dit tekort meegenomen en worden in de meest recente Recovery </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Reconstruction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Needs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Assessment (RDNA5) van de Wereldbank geschat op USD 588 mld. (EUR 500 mld.) in de komende tien jaar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="171A12E7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agendaonderwerp: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Economische gevolgen van EU-wetgeving </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Document:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wordt beschikbaar op </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Delegates</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Portal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="5E53DADE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aard bespreking: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Gedachtewisseling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Besluitvormingsprocedure: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>N.v.t.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Toelichting:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="52006445" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naar verwachting zal de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ecofinraad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van gedachten wisselen over de economische gevolgen van EU-wetgeving. De nadruk zal waarschijnlijk liggen op het actiever monitoren van kosten en baten van nieuwe EU-regelgeving en het vinden van een oplossing voor toenemende regeldruk. Met deze gedachtewisseling geeft de Raad opvolging aan een eerdere discussie over de economische gevolgen van EU-wetgeving in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ecofinraad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van 12 december 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en de aangenomen Raadsconclusies door de Raad Algemene Zaken op 16 december 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Het kabinet zet in op stevige vermindering van regeldruk, zonder de daarmee verband houdende beleidsdoelstellingen te ondermijnen. Het kabinet steunt in dat kader de inzet om economische gevolgen van EU-wetgeving goed in kaart te brengen en administratieve lasten te verminderen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="74137AF0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="2A603B28" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agendaonderwerp: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Uitvoeringsbesluiten van de Raad onder de Herstel- en Veerkrachtfaciliteit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="48CA2BA6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(HVF)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Document: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Commissievoorstellen voor aanpassing van uitvoeringsbesluiten van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>de Raad ter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>goedkeuring van de herstel- en veerkrachtplannen worden voorafgaand aan het overleg gepubliceerd op eur-lex.europa.eu.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aard bespreking: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aanname uitvoeringsbesluiten van de Raad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Besluitvormingsprocedure: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Gekwalificeerde meerderheid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="0EF9490A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tijdens de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ecofinraad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zal worden stilgestaan bij de stand van zaken ten aanzien van de Herstel- en Veerkrachtfaciliteit (HVF). Daarnaast zal de Raad uitvoeringsbesluiten aannemen waarmee wijzigingen van de herstel- en veerkrachtplannen (HVP) die lidstaten hebben opgesteld in het kader van de HVF, formeel worden goedgekeurd. Lidstaten kunnen, op basis van artikel 21 van de HVF-verordening, gebruik maken van de mogelijkheid om hun HVP aan te passen op grond van objectieve omstandigheden die relevant zijn voor de eerder overeengekomen mijlpalen en doelstellingen of wanneer daar een beter alternatief wordt voorgesteld waarbij het oorspronkelijke ambitieniveau van de maatregel onveranderd blijft. De Commissie beoordeelt of de redenen die lidstaten aandragen een wijziging van de herstelplannen rechtvaardigen en of de herstelplannen na deze aanpassingen nog steeds voldoen aan alle eisen van de HVF-verordening.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="0C73ADEC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="4CE3ED6E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op het moment van schrijven ligt enkel een wijziging van het HVP van Denemarken voor in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ecofinraad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Daarnaast ligt een wijziging van het Sloveense HVP voor in de Landbouw- en Visserijraad van 27 april. De Commissie oordeelt dat de redenen die Denemarken en Slovenië voor de wijzigingen aandragen, een aanpassing van het HVP rechtvaardigen en dat de plannen ook na deze aanpassingen voldoen aan de eisen van de HVF-verordening. Het kabinet kan zich vinden in het oordeel van de Commissie. Het kabinet is daarom voornemens om in te stemmen met de voorstellen tot aanpassing van de uitvoeringsbesluiten van de Raad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="5F1885BA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="4ACF1892" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ten slotte is een aanpassing van het uitvoeringsbesluit van de Raad ter vaststelling van het Italiaanse herstel- en veerkrachtplan aangenomen in de Landbouw- en Visserijraad van 30 maart 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="05EE7761" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="28666BA7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agendaonderwerp: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Follow-up van de G20-bijeenkomst voor ministers van Financiën en centrale bank gouverneurs op 16 april en marge van de IMF voorjaarsvergadering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Document:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">G20 EU </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Terms</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Reference en het EU statement </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IMF</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aard bespreking: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Gedachtewisseling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Besluitvormingsprocedure:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> N.v.t.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Toelichting:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ecofinraad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zal van gedachten wisselen over de eerste G20-bijeenkomst voor ministers van Financiën en centrale bank gouverneurs (FMCBG) van dit jaar onder voorzitterschap van de Verenigde Staten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="7C3CADF8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ecofinraad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Verdana" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zal terugkijken op de bijeenkomst die in het teken stond van mondiale economische onevenwichtigheden, economische groei en groeibelemmeringen. Er is geen gezamenlijke verklaring (communiqué) uitgegeven na afloop van de bijeenkomst. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="3EEB0E29" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00283B75" w:rsidP="00283B75" w:rsidRDefault="00283B75" w14:paraId="5A8B1987" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00853BE1" w:rsidR="00217BEA" w:rsidP="00283B75" w:rsidRDefault="00217BEA" w14:paraId="35E35C08" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00853BE1" w:rsidR="00217BEA" w:rsidSect="00283B75">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="2834" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A58AEE6" w14:textId="77777777" w:rsidR="001A0A30" w:rsidRDefault="001A0A30">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1BB54E83" w14:textId="77777777" w:rsidR="00283B75" w:rsidRDefault="00283B75" w:rsidP="00283B75">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E9C3A81" w14:textId="77777777" w:rsidR="001A0A30" w:rsidRDefault="001A0A30">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="13141D8E" w14:textId="77777777" w:rsidR="00283B75" w:rsidRDefault="00283B75" w:rsidP="00283B75">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Verdana">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...10 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="37455615" w14:textId="77777777" w:rsidR="00283B75" w:rsidRPr="00283B75" w:rsidRDefault="00283B75" w:rsidP="00283B75">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0FB41666" w14:textId="77777777" w:rsidR="00283B75" w:rsidRPr="00283B75" w:rsidRDefault="00283B75" w:rsidP="00283B75">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6AE30A64" w14:textId="77777777" w:rsidR="00283B75" w:rsidRPr="00283B75" w:rsidRDefault="00283B75" w:rsidP="00283B75">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14CD984C" w14:textId="77777777" w:rsidR="001A0A30" w:rsidRDefault="001A0A30">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1746B9D6" w14:textId="77777777" w:rsidR="00283B75" w:rsidRDefault="00283B75" w:rsidP="00283B75">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B88C00F" w14:textId="77777777" w:rsidR="001A0A30" w:rsidRDefault="001A0A30">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="24933DEE" w14:textId="77777777" w:rsidR="00283B75" w:rsidRDefault="00283B75" w:rsidP="00283B75">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="255F39B2" w14:textId="77777777" w:rsidR="00283B75" w:rsidRPr="00853BE1" w:rsidRDefault="00283B75" w:rsidP="00283B75">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1">
+        <w:r w:rsidRPr="00853BE1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>https://www.imf.org/en/publications/weo/issues/2026/04/14/world-economic-outlook-april-2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="5135197C" w14:textId="77777777" w:rsidR="00283B75" w:rsidRPr="00853BE1" w:rsidRDefault="00283B75" w:rsidP="00283B75">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Beantwoording SO BNC-fiche herziening Verordening 904/2010 betreffende toegang EOM en OLAF tot btw-informatie op het niveau van de Unie</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="7D1F903F" w14:textId="77777777" w:rsidR="00283B75" w:rsidRPr="00853BE1" w:rsidRDefault="00283B75" w:rsidP="00283B75">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> COM(2025) 942, COM(2025) 943</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="3EEDB7CC" w14:textId="77777777" w:rsidR="00283B75" w:rsidRPr="00853BE1" w:rsidRDefault="00283B75" w:rsidP="00283B75">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2024-2025, 22 112, nr. 4043</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="40B0F124" w14:textId="31FEF3A4" w:rsidR="00283B75" w:rsidRPr="00853BE1" w:rsidRDefault="00283B75" w:rsidP="00283B75">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Kamerstukken II, 2025-2026, 21 501-20, nr. 2361; Kamerstuk 36 045, nr. 267</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="5F1FB85C" w14:textId="4C212DEF" w:rsidR="00283B75" w:rsidRPr="00853BE1" w:rsidRDefault="00283B75" w:rsidP="00283B75">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kamerstukken II, 2025-2026, 21 501-07, nr. 2158; Kamerstukken II, 2025-2026, 21 501-07, nr. 2163.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="5EF089CC" w14:textId="77777777" w:rsidR="00283B75" w:rsidRPr="00853BE1" w:rsidRDefault="00283B75" w:rsidP="00283B75">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2">
+        <w:r w:rsidRPr="00853BE1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Geannoteerde agenda Eurogroep en </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00853BE1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>Ecofinraad</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00853BE1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> 16 en 17 februari 2026 | Vergaderstuk | Rijksoverheid.nl</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00853BE1">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:br/>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId3">
+        <w:r w:rsidRPr="00853BE1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Verslag van een Schriftelijk Overleg inzake Eurogroep en </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00853BE1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>Ecofinraad</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00853BE1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> februari 2026 | Kamerstuk | Rijksoverheid.nl</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="4CE331EC" w14:textId="77777777" w:rsidR="00283B75" w:rsidRPr="00853BE1" w:rsidRDefault="00283B75" w:rsidP="00283B75">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId4">
+        <w:r w:rsidRPr="00853BE1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>https://www.rijksoverheid.nl/documenten/vergaderstukken/2026/01/12/verslag-eurogroep-en-ecofinraad-11-en-12-december-2025</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p w14:paraId="42FF0A45" w14:textId="77777777" w:rsidR="00283B75" w:rsidRPr="00853BE1" w:rsidRDefault="00283B75" w:rsidP="00283B75">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00853BE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5">
+        <w:r w:rsidRPr="00853BE1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Verdana" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>https://www.consilium.europa.eu/en/meetings/gac/2025/12/16/</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6A2F9D01" w14:textId="77777777" w:rsidR="00985CFA" w:rsidRDefault="000F5989">
-[...326 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="78D1AC00" w14:textId="77777777" w:rsidR="00283B75" w:rsidRPr="00283B75" w:rsidRDefault="00283B75" w:rsidP="00283B75">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="00A646D2" w14:textId="77777777" w:rsidR="00985CFA" w:rsidRDefault="000F5989">
+  <w:p w14:paraId="56110F2D" w14:textId="77777777" w:rsidR="00283B75" w:rsidRPr="00283B75" w:rsidRDefault="00283B75" w:rsidP="00283B75">
     <w:pPr>
-      <w:spacing w:after="7029" w:line="14" w:lineRule="exact"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...1349 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4EE6BE9C" w14:textId="77777777" w:rsidR="00283B75" w:rsidRPr="00283B75" w:rsidRDefault="00283B75" w:rsidP="00283B75">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="8C7D0883"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="1FC449F4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D3D40334"/>
+    <w:lvl w:ilvl="0" w:tplc="04130019">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="NummeringlijstOpdrbev"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="708" w:hanging="328"/>
-[...9 lines deleted...]
-        <w:ind w:left="1120" w:hanging="411"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-[...234 lines deleted...]
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="0413000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="left"/>
-[...1 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...126 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="1077554882">
+  <w:num w:numId="1" w16cid:durableId="1893805244">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00985CFA"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00F15B98"/>
+    <w:rsidRoot w:val="00283B75"/>
+    <w:rsid w:val="00123C7A"/>
+    <w:rsid w:val="00217BEA"/>
+    <w:rsid w:val="00283B75"/>
+    <w:rsid w:val="00456BF5"/>
+    <w:rsid w:val="00853BE1"/>
+    <w:rsid w:val="008759B0"/>
+    <w:rsid w:val="00C42C0A"/>
+    <w:rsid w:val="00F5453B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2B214FC3"/>
-  <w15:docId w15:val="{001379C0-5025-4A9F-B770-7E883EE8482A}"/>
+  <w14:docId w14:val="337FFCBC"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{C5EA3BA0-AE9E-4C8E-B403-19CD0DD46353}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2718,75 +4652,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -2821,55 +4755,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -2940,940 +4874,916 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00283B75"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00283B75"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00283B75"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00283B75"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00283B75"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00283B75"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00283B75"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00283B75"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00283B75"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00031B78"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00283B75"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AanvraagICTmiddelenproductentabel">
-[...14 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00283B75"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AanvraagformulierICTmiddelenKop1">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00283B75"/>
     <w:rPr>
-      <w:b/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AanvraagformulierICTmiddelenV8">
-    <w:name w:val="Aanvraagformulier ICT middelen V8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00283B75"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00283B75"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00283B75"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00283B75"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00283B75"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00283B75"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00283B75"/>
     <w:pPr>
-      <w:spacing w:before="60" w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="AanvraagformulierICTmidelentabel">
-    <w:name w:val="Aanvraagformulier ICT midelen tabel"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00283B75"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
-    <w:tblPr>
-[...28 lines deleted...]
-    </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BulletOpdrBev">
-    <w:name w:val="Bullet Opdr.Bev."/>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...271 lines deleted...]
-    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00283B75"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Lijstniveau3">
-    <w:name w:val="Lijst niveau 3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00283B75"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00283B75"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00283B75"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="List bullets,Dot pt,List Paragraph1,Colorful List - Accent 11,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,Bullet 1,Bullet Points,List Paragraph12,F5 List Paragraph,List Paragraph2,MAIN CONTENT,Normal numbered,L,3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="LijstalineaChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00283B75"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MinutenCassatie-Fiscaletekst">
-[...4 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00283B75"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Notitietabel">
-    <w:name w:val="Notitie tabel"/>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00283B75"/>
     <w:pPr>
-      <w:spacing w:before="160" w:line="240" w:lineRule="exact"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="13"/>
-      <w:szCs w:val="13"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NummeringlijstOpdrbev">
-[...29 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00283B75"/>
     <w:rPr>
-      <w:sz w:val="2"/>
-      <w:szCs w:val="2"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PersberichtTitel">
-[...5 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00283B75"/>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="24"/>
-[...38 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
     <w:name w:val="Rubricering"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00283B75"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:smallCaps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...62 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevens">
     <w:name w:val="Standaard_Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00283B75"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevensKop">
     <w:name w:val="Standaard_Referentiegegevens_Kop"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00283B75"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardSlotzin">
     <w:name w:val="Standaard_Slotzin"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00283B75"/>
     <w:pPr>
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
-[...7 lines deleted...]
-      <w:spacing w:before="90" w:line="180" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="13"/>
-[...6 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-    <w:tblPr>
-[...14 lines deleted...]
-    </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabelzonderranden">
     <w:name w:val="Tabel zonder randen"/>
+    <w:rsid w:val="00283B75"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabeltekstStandaard">
-[...34 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Verdana7">
     <w:name w:val="Verdana 7"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00283B75"/>
     <w:pPr>
-      <w:spacing w:line="140" w:lineRule="atLeast"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="140" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
-    </w:rPr>
-[...7 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00283B75"/>
     <w:pPr>
-      <w:spacing w:line="90" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
     <w:name w:val="Witregel W1 (bodytekst)"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00283B75"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
+    <w:rsid w:val="00283B75"/>
     <w:pPr>
-      <w:spacing w:line="270" w:lineRule="exact"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="2"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000F5989"/>
+    <w:rsid w:val="00283B75"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000F5989"/>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00283B75"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000F5989"/>
+    <w:rsid w:val="00283B75"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000F5989"/>
+    <w:rsid w:val="00283B75"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Plattetekst">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="PlattetekstChar"/>
+    <w:rsid w:val="00283B75"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlattetekstChar">
+    <w:name w:val="Platte tekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Plattetekst"/>
+    <w:rsid w:val="00283B75"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:aliases w:val="Footnote,Fußnote,C26 Footnote body,FSR footnote,lábléc,Footnote Text Char Char,Fodnotetekst Tegn Tegn Tegn Tegn Tegn Tegn Tegn Char Char,Fodnotetekst Tegn Tegn Tegn Tegn Tegn Tegn Tegn Char Char Char Char,fn,text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00283B75"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1418"/>
+        <w:tab w:val="left" w:pos="2835"/>
+        <w:tab w:val="left" w:pos="4253"/>
+        <w:tab w:val="left" w:pos="5670"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="200" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:aliases w:val="Footnote Char,Fußnote Char,C26 Footnote body Char,FSR footnote Char,lábléc Char,Footnote Text Char Char Char,Fodnotetekst Tegn Tegn Tegn Tegn Tegn Tegn Tegn Char Char Char,fn Char,text Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00283B75"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00283B75"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:aliases w:val="Voetnootmarkering boek STT,Footnotemark,Footnotemark1,FR,Footnotemark2,FR1,Footnotemark3,FR2,Footnotemark4,FR3,Footnotemark5,FR4,Footnotemark6,Footnotemark7,Footnotemark8,FR5,Footnotemark11,Footnotemark21,FR11,Footnotemark31,FR21,FR31"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00283B75"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LijstalineaChar">
+    <w:name w:val="Lijstalinea Char"/>
+    <w:aliases w:val="List bullets Char,Dot pt Char,List Paragraph1 Char,Colorful List - Accent 11 Char,No Spacing1 Char,List Paragraph Char Char Char Char,Indicator Text Char,Numbered Para 1 Char,Bullet 1 Char,Bullet Points Char,List Paragraph12 Char,L Char"/>
+    <w:link w:val="Lijstalinea"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00283B75"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
-[...3 lines deleted...]
-<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSetting" Target="webSettings0.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/kamerstukken/2026/02/16/verslag-van-een-schriftelijk-overleg-inzake-eurogroep-en-ecofinraad-februari-2026" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/vergaderstukken/2026/02/05/geannoteerde-agenda-eurogroep-en-ecofinraad-16-en-17-februari-2026" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imf.org/en/publications/weo/issues/2026/04/14/world-economic-outlook-april-2026" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consilium.europa.eu/en/meetings/gac/2025/12/16/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rijksoverheid.nl/documenten/vergaderstukken/2026/01/12/verslag-eurogroep-en-ecofinraad-11-en-12-december-2025" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4149,185 +6059,64 @@
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...4 lines deleted...]
-  <ap:Paragraphs>1</ap:Paragraphs>
+  <ap:Pages>10</ap:Pages>
+  <ap:Words>3077</ap:Words>
+  <ap:Characters>16927</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>141</ap:Lines>
+  <ap:Paragraphs>39</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>263</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>19965</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
-  </property>
-[...107 lines deleted...]
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>