--- v0 (2026-04-21)
+++ v1 (2026-08-10)
@@ -1,3340 +1,1014 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/webSettings0.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="001F0D14" w:rsidRDefault="00F321D0" w14:paraId="4AA51881" w14:textId="77777777">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidRPr="007441E8" w:rsidR="007441E8" w:rsidP="007441E8" w:rsidRDefault="00A32096" w14:paraId="2893F1E6" w14:textId="757254A4">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007441E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007441E8" w:rsidR="007441E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007441E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>708</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007441E8" w:rsidR="007441E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007441E8" w:rsidR="007441E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Toeslagen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007441E8" w:rsidR="007441E8" w:rsidP="007441E8" w:rsidRDefault="007441E8" w14:paraId="5CE4F45A" w14:textId="40A7AA21">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007441E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007441E8" w:rsidR="00A32096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>100</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007441E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
-        <w:t>Geachte voorzitter,</w:t>
-[...95 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007441E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brief van de staatssecretaris van Financiën</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007441E8" w:rsidR="007441E8" w:rsidP="007441E8" w:rsidRDefault="007441E8" w14:paraId="41D29E9B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007441E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007441E8" w:rsidR="00A32096" w:rsidP="007441E8" w:rsidRDefault="007441E8" w14:paraId="50E46B25" w14:textId="10521492">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007441E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 21 april 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007441E8" w:rsidR="00A32096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007441E8" w:rsidR="00A32096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>In het tweeminutendebat Hersteloperatie kinderopvangtoeslag van 16 april 2026 met de staatssecretaris Herstel Toeslagen zijn ondermeer de datakluis en de problematiek rondom zelfstandigen die werkzaam waren voor de hersteloperatie aan de orde gekomen. Het is begrijpelijk dat er bij uw Kamer hierover zorgen zijn en het is vervelend dat hierover onrust is. De Kamer zal komende maanden geïnformeerd blijven worden over beide onderwerpen. De staatssecretaris van Herstel Toeslagen heeft bij het debat toegezegd dat zij mij vraagt de door uw leden ingediende moties op de onderwerpen zelfstandigen en datakluis schriftelijk te appreciëren voor de stemmingen van dinsdag 21 april 2026. Hierbij ontvangt u mede namens (voor de motie 36708-83) de staatssecretaris Herstel Toeslagen, deze appreciaties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007441E8" w:rsidR="00A32096" w:rsidP="007441E8" w:rsidRDefault="00A32096" w14:paraId="65EF4F85" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007441E8" w:rsidR="00A32096" w:rsidP="007441E8" w:rsidRDefault="00A32096" w14:paraId="28CA7C6E" w14:textId="25685C80">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007441E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Motie van de leden Ergin en Jimmy Dijk (Kamerstuk 36 708, nr. 84) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007441E8" w:rsidR="00A32096" w:rsidP="007441E8" w:rsidRDefault="00A32096" w14:paraId="7B145D00" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007441E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In deze motie wordt de regering verzocht om de toezegging om zelfstandigen financieel te ontzorgen bij eventuele naheffingen in de periode tussen 1 januari en 1 april 2025 na te komen en de eerdere communicatie waarin met deze toezegging geen rekening werd gehouden, in te trekken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007441E8" w:rsidR="00A32096" w:rsidP="007441E8" w:rsidRDefault="00A32096" w14:paraId="5740CF6C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007441E8" w:rsidR="00A32096" w:rsidP="007441E8" w:rsidRDefault="00A32096" w14:paraId="6C6236FA" w14:textId="5577801B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007441E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Motie van het lid Van Eijk (ter vervanging van Kamerstuk 36 708, nr. 91)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007441E8" w:rsidR="00A32096" w:rsidP="007441E8" w:rsidRDefault="00A32096" w14:paraId="0EE3FF5F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007441E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In deze motie wordt de regering verzocht dat zelfstandigen niet direct of indirect worden geconfronteerd met naheffingen of boetes voor hun werk voor de hersteloperatie toeslagen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007441E8" w:rsidR="00A32096" w:rsidP="007441E8" w:rsidRDefault="00A32096" w14:paraId="5BC89E60" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007441E8" w:rsidR="00A32096" w:rsidP="007441E8" w:rsidRDefault="00A32096" w14:paraId="3A70B1ED" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007441E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Over het onderwerp in deze beide moties heb ik uw Kamer mede namens de staatssecretaris Herstel Toeslagen op 16 april 2026 een brief gestuurd waarnaar ik graag verwijs.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007441E8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="007441E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zoals in die brief is aangegeven geldt dat voor iedereen dezelfde wetten en regels van toepassing zijn. In het bijzonder voor de overheid, daarom is het belangrijk dat de Dienst Toeslagen en andere overheidsorganisaties geen andere behandeling krijgen dan andere opdrachtgevers. Graag wil ik ook andermaal benadrukken dat de ingehuurde zelfstandigen die werken aan de hersteloperatie geen partij zijn in de eind 2024 gedane toezegging (waarvan op 10 februari 2025 is aangegeven dat deze niet werd voortgezet vanaf 1 april 2025) tussen de Dienst Toeslagen en de bureaus die tussenkomst verlenen (hierna: brokers) waarvoor de ingehuurde zelfstandigen werken. De toezegging aan de brokers om eventuele naheffingsaanslagen premies werknemersverzekeringen en daaraan gerelateerde boetes te vergoeden over de periode 1 januari 2025 tot 1 april 2025 blijft van kracht. Aan deze afspraak aan de brokers houdt Dienst Toeslagen zich dus ook. Tevens kan benadrukt worden dat de problematiek </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007441E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>rondom de schijnzelfstandigen bij de hersteloperatie is opgelost doordat een deel in loondienst werkt voor de UHT of de brokers. De hersteloperatie zelf heeft hier nauwelijks gevolgen van ondervonden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007441E8" w:rsidR="00A32096" w:rsidP="007441E8" w:rsidRDefault="00A32096" w14:paraId="10669DE7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007441E8" w:rsidR="00A32096" w:rsidP="007441E8" w:rsidRDefault="00A32096" w14:paraId="4BC4615D" w14:textId="60090AAF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007441E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De motie Ergin en Jimmy Dijk (Kamerstuk 36 708, nr. 84) krijgt het oordeel overbodig aangezien de toezegging aan de brokers tussen 1 januari en 1 april 2025 gestand wordt gedaan en er geen communicatie is die ingetrokken hoeft te worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007441E8" w:rsidR="00A32096" w:rsidP="007441E8" w:rsidRDefault="00A32096" w14:paraId="47D7FA56" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="1F497D"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007441E8" w:rsidR="00A32096" w:rsidP="007441E8" w:rsidRDefault="00A32096" w14:paraId="43AB8F02" w14:textId="4053FFE9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007441E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De motie Van Eijk (ter vervanging van Kamerstuk 36 708, nr. 91) kan het dictum oordeel Kamer krijgen indien de motie oproept deze groep zelfstandigen niet extra te belasten ten opzichte van vergelijkbare werknemers. Als deze oproept om de wet- en regelgeving voor deze specifieke groep zelfstandigen soepeler toe te passen dan voor anderen dient het dictum ontraden gegeven te worden. Hierbij dient bedacht te worden dat de naheffingsaanslagen voor de loonheffingen die de brokers kunnen krijgen voor wat betreft de loonbelasting en premies volksverzekeringen (PVV) volgens de geldende wet- en regelgeving door de brokers kunnen worden verhaald op de zelfstandigen. De naheffingen voor andere premies (premies werknemersverzekeringen en inkomensafhankelijke bijdrage zorgverzekeringswet) kunnen niet verhaald worden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007441E8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="007441E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hierin kan het kabinet geen wijziging aanbrengen. De zelfstandige, of werknemer kan de verhaalde loonbelasting en premie volksverzekeringen verrekenen via de aangifte inkomstenbelasting/premie volksverzekeringen. Hierbij zullen ze dus geen extra heffing betalen ten opzichte van vergelijkbare werknemers die onder de loonbelasting vallen. Voor wat betreft eventuele boetes; deze worden voor de periode 1 januari 2025 tot 1 april 2025 door Dienst Toeslagen vergoed aan de brokers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007441E8" w:rsidR="00A32096" w:rsidP="007441E8" w:rsidRDefault="00A32096" w14:paraId="279A0A6F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007441E8" w:rsidR="00A32096" w:rsidP="007441E8" w:rsidRDefault="00A32096" w14:paraId="5B8EFB78" w14:textId="7D1BA505">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007441E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...79 lines deleted...]
-      <w:r w:rsidR="00A07836">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Motie van de leden Ergin en Jimmy Dijk (Kamerstuk 36 708, nr. 83)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007441E8" w:rsidR="00A32096" w:rsidP="007441E8" w:rsidRDefault="00A32096" w14:paraId="17521ECF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007441E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>In deze motie wordt de regering verzocht om op de kortst mogelijke termijn de Kamer inzicht te verschaffen over de werking van de digitale kluis en een eerste analyse naar de aard en categorieën van de in de datakluis aanwezige documenten. We begrijpen en onderkennen de wens van de Kamer en willen u op de kortst mogelijke termijn inzicht bieden over de werking van de datakluis en aard en categorieën van de in de datakluis aanwezige documenten. Hoewel wij waarschijnlijk pas over 2-3 maanden een goed beeld kunnen geven, snappen we de wens van uw Kamer dat eerder te kunnen wegen. We zeggen toe dat als er eerder wat bekend is we dat direct aan uw Kamer melden en we bieden u een technische briefing aan zodat u ook daar versneld informatie kun verkrijgen. Hierbij kunnen we ingaan op de werking van de datakluis en de werkwijze hoe hiermee wordt omgegaan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007441E8" w:rsidR="00A32096" w:rsidP="007441E8" w:rsidRDefault="00A32096" w14:paraId="4474BA79" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007441E8" w:rsidR="00A32096" w:rsidP="007441E8" w:rsidRDefault="00A32096" w14:paraId="4D22948A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007441E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Zoals beschreven in onze brief van 15 april 2026 bevat de datakluis tenminste 64 miljoen ongesorteerde bestanden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007441E8">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="007441E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Omdat de bestanden in bulk ongesorteerd apart zijn gezet en momenteel in de datakluis alleen op mapnaam kan worden gezocht, moet de datakluis eerst geïndexeerd worden. Daarna kan een beeld gevormd worden van de aard en categorieën van de in de datakluis aanwezige documenten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007441E8" w:rsidR="00A32096" w:rsidP="007441E8" w:rsidRDefault="00A32096" w14:paraId="42A95124" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007441E8" w:rsidR="00A32096" w:rsidP="007441E8" w:rsidRDefault="00A32096" w14:paraId="749AB834" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007441E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals eerder in deze brief vermeld zeg ik uw Kamer toe dat als er eerder nieuwe feiten bekend zijn, we dat direct aan uw Kamer zullen melden. In onze brief van 15 april 2026 is toegezegd voor het zomerreces een brief te sturen waarin de bredere aanpak wordt gedeeld om op gestructureerde en projectmatige wijze de datakluis op te ruimen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007441E8" w:rsidR="00A32096" w:rsidP="007441E8" w:rsidRDefault="00A32096" w14:paraId="6E9992D5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007441E8" w:rsidR="00A32096" w:rsidP="007441E8" w:rsidRDefault="00A32096" w14:paraId="14A2DD9B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007441E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met inachtneming van bovengenoemde kanttekeningen, apprecieer ik deze motie als oordeel Kamer.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007441E8" w:rsidR="00A32096" w:rsidP="007441E8" w:rsidRDefault="00A32096" w14:paraId="471C5043" w14:textId="3C832ABB">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007441E8" w:rsidR="00A32096" w:rsidP="007441E8" w:rsidRDefault="007441E8" w14:paraId="41E99884" w14:textId="3AB3B198">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007441E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007441E8" w:rsidR="00A32096">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e staatssecretaris van Financiën,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007441E8" w:rsidR="00A32096" w:rsidP="007441E8" w:rsidRDefault="00A32096" w14:paraId="2A801C7E" w14:textId="6A9C0D47">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007441E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007441E8" w:rsidR="007441E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="000B49FF">
-[...430 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId8"/>
+      <w:r w:rsidRPr="007441E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Eerenberg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007441E8" w:rsidR="00217BEA" w:rsidP="007441E8" w:rsidRDefault="00217BEA" w14:paraId="0FD1D7E1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="007441E8" w:rsidR="00217BEA" w:rsidSect="00A32096">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2948" w:right="3258" w:bottom="1020" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="395F1984" w14:textId="77777777" w:rsidR="00B471B3" w:rsidRDefault="00B471B3">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5B960978" w14:textId="77777777" w:rsidR="001E6527" w:rsidRDefault="001E6527" w:rsidP="00A32096">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37308E3A" w14:textId="77777777" w:rsidR="00B471B3" w:rsidRDefault="00B471B3">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="712C7A48" w14:textId="77777777" w:rsidR="001E6527" w:rsidRDefault="001E6527" w:rsidP="00A32096">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...21 lines deleted...]
-    <w:altName w:val="Arial"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Cambria"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...10 lines deleted...]
-  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6E0EB74B" w14:textId="77777777" w:rsidR="00A32096" w:rsidRPr="00A32096" w:rsidRDefault="00A32096" w:rsidP="00A32096">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="56CEDD22" w14:textId="77777777" w:rsidR="00A32096" w:rsidRPr="00A32096" w:rsidRDefault="00A32096" w:rsidP="00A32096">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6913A111" w14:textId="77777777" w:rsidR="00A32096" w:rsidRPr="00A32096" w:rsidRDefault="00A32096" w:rsidP="00A32096">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59FA3417" w14:textId="77777777" w:rsidR="00B471B3" w:rsidRDefault="00B471B3">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4384F824" w14:textId="77777777" w:rsidR="001E6527" w:rsidRDefault="001E6527" w:rsidP="00A32096">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06BCAD38" w14:textId="77777777" w:rsidR="00B471B3" w:rsidRDefault="00B471B3">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5E77708A" w14:textId="77777777" w:rsidR="001E6527" w:rsidRDefault="001E6527" w:rsidP="00A32096">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7727078A" w14:textId="77777777" w:rsidR="00EE5577" w:rsidRPr="00D86058" w:rsidRDefault="00EE5577" w:rsidP="00EE5577">
+    <w:p w14:paraId="2BFA7C9B" w14:textId="647A6772" w:rsidR="00A32096" w:rsidRPr="007441E8" w:rsidRDefault="00A32096" w:rsidP="00A32096">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D86058">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007441E8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D86058">
-[...11 lines deleted...]
-        <w:t>Kamerstukken II, 2025/26, 36708, nr. 82.</w:t>
+      <w:r w:rsidRPr="007441E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstukken II, 2025/26, 36 708, nr. 82.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="2F593238" w14:textId="43F3B984" w:rsidR="00D654D7" w:rsidRPr="00D654D7" w:rsidRDefault="00D654D7">
+    <w:p w14:paraId="438B1E33" w14:textId="77777777" w:rsidR="00A32096" w:rsidRPr="007441E8" w:rsidRDefault="00A32096" w:rsidP="00A32096">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D654D7">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007441E8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00D654D7">
-[...34 lines deleted...]
-        <w:t>de werkgever onder voorwaarden wel de verschuldigde gedifferentieerde premie ten behoeve van de Werkhervattingskas kan verhalen op de werknemer. Het gaat hierbij om ten hoogste de helft van de door de werkgever verschuldigde premie met betrekking tot de werknemer.</w:t>
+      <w:r w:rsidRPr="007441E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Artikel 34, tweede lid Wfsv bepaalt in afwijking van artikel 20 dat de werkgever onder voorwaarden wel de verschuldigde gedifferentieerde premie ten behoeve van de Werkhervattingskas kan verhalen op de werknemer. Het gaat hierbij om ten hoogste de helft van de door de werkgever verschuldigde premie met betrekking tot de werknemer.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="0BE85634" w14:textId="77777777" w:rsidR="005D3514" w:rsidRPr="005D3514" w:rsidRDefault="005D3514">
+    <w:p w14:paraId="4B1266D7" w14:textId="771753D6" w:rsidR="00A32096" w:rsidRPr="007441E8" w:rsidRDefault="00A32096" w:rsidP="00A32096">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
-          <w:sz w:val="13"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="005D3514">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007441E8">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="13"/>
-          <w:szCs w:val="13"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005D3514">
-[...11 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="007441E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 31 066, nr. 1535</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="28B4EB66" w14:textId="77777777" w:rsidR="001F0D14" w:rsidRDefault="00F321D0">
-[...326 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="3F31CA79" w14:textId="77777777" w:rsidR="00A32096" w:rsidRPr="00A32096" w:rsidRDefault="00A32096" w:rsidP="00A32096">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6F97EFF1" w14:textId="77777777" w:rsidR="001F0D14" w:rsidRDefault="00F321D0">
-[...1349 lines deleted...]
-    </w:r>
+  <w:p w14:paraId="22A0A709" w14:textId="77777777" w:rsidR="00A32096" w:rsidRPr="00A32096" w:rsidRDefault="00A32096" w:rsidP="00A32096">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...470 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="612D608C" w14:textId="77777777" w:rsidR="00A32096" w:rsidRPr="00A32096" w:rsidRDefault="00A32096" w:rsidP="00A32096">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001F0D14"/>
-[...104 lines deleted...]
-    <w:rsid w:val="00FE4466"/>
+    <w:rsidRoot w:val="00A32096"/>
+    <w:rsid w:val="001E6527"/>
+    <w:rsid w:val="00217BEA"/>
+    <w:rsid w:val="007441E8"/>
+    <w:rsid w:val="008759B0"/>
+    <w:rsid w:val="00A32096"/>
+    <w:rsid w:val="00BD2442"/>
+    <w:rsid w:val="00C42C0A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="14DCC511"/>
-  <w15:docId w15:val="{72BDDB06-0AAE-41DC-B54E-00D9342C9C99}"/>
+  <w14:docId w14:val="316D9E9C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{2667C2D9-518B-400D-9E01-DEB8F91808A2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3343,77 +1017,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3438,75 +1112,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -3541,55 +1215,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -3660,1039 +1334,806 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
-    <w:rsid w:val="00A12DA6"/>
-[...7 lines deleted...]
-      <w:szCs w:val="18"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A32096"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A32096"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A32096"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A32096"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A32096"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A32096"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A32096"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A32096"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A32096"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:uiPriority w:val="99"/>
-[...8 lines deleted...]
-    <w:name w:val="Aanvraag ICT middelen producten tabel"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A32096"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A32096"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A32096"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A32096"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A32096"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A32096"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A32096"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A32096"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A32096"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...5 lines deleted...]
-    <w:name w:val="Aanvraagformulier ICT middelen Calibri"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A32096"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A32096"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...9 lines deleted...]
-    <w:name w:val="Aanvraagformulier ICT middelen Kop 1"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A32096"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A32096"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...10 lines deleted...]
-    <w:name w:val="Aanvraagformulier ICT middelen V8"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A32096"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A32096"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A32096"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A32096"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...211 lines deleted...]
-    </w:pPr>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A32096"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A32096"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A32096"/>
     <w:rPr>
       <w:b/>
-      <w:color w:val="682280"/>
-[...228 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering">
     <w:name w:val="Rubricering"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00A32096"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
       <w:smallCaps/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...63 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevens">
     <w:name w:val="Standaard_Referentiegegevens"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00A32096"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardReferentiegegevensKop">
     <w:name w:val="Standaard_Referentiegegevens_Kop"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00A32096"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="StandaardSlotzin">
     <w:name w:val="Standaard_Slotzin"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...18 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00A32096"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...88 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
     <w:name w:val="Witregel W1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00A32096"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="9"/>
       <w:szCs w:val="9"/>
-    </w:rPr>
-[...7 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:pPr>
-[...2 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00A32096"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...84 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EE5577"/>
-[...3 lines deleted...]
-    <w:rPr>
+    <w:rsid w:val="00A32096"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EE5577"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00A32096"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EE5577"/>
+    <w:rsid w:val="00A32096"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A32096"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A32096"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A32096"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A32096"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="007441E8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...39 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/webSettings0.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4969,184 +2410,60 @@
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>3</ap:Pages>
-  <ap:Words>932</ap:Words>
-[...2 lines deleted...]
-  <ap:Lines>42</ap:Lines>
+  <ap:Words>962</ap:Words>
+  <ap:Characters>5292</ap:Characters>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:Lines>44</ap:Lines>
   <ap:Paragraphs>12</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>6047</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>6242</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Identifier">
-[...109 lines deleted...]
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
 </Properties>
 </file>