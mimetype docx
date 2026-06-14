--- v0 (2026-04-21)
+++ v1 (2026-06-14)
@@ -131,105 +131,125 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7512" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="00105E8A" w:rsidR="00CE3DF1" w:rsidP="00CE3DF1" w:rsidRDefault="00CE3DF1" w14:paraId="09078757" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Amendement"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00105E8A" w:rsidR="00CE3DF1" w:rsidTr="00504259" w14:paraId="53A0FBEF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00105E8A" w:rsidR="00CE3DF1" w:rsidP="00CE3DF1" w:rsidRDefault="00CE3DF1" w14:paraId="2284B0E4" w14:textId="5570BE9C">
+          <w:p w:rsidRPr="00105E8A" w:rsidR="00CE3DF1" w:rsidP="00CE3DF1" w:rsidRDefault="00CE3DF1" w14:paraId="2284B0E4" w14:textId="455E9261">
             <w:pPr>
               <w:pStyle w:val="Amendement"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00105E8A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Nr.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 5</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002D013F">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7512" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CE3DF1" w:rsidP="00CE3DF1" w:rsidRDefault="00CE3DF1" w14:paraId="68BCA655" w14:textId="77777777">
+          <w:p w:rsidR="00CE3DF1" w:rsidP="00CE3DF1" w:rsidRDefault="00BB40B3" w14:paraId="68BCA655" w14:textId="207838B7">
             <w:pPr>
               <w:pStyle w:val="Amendement"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
+              <w:t xml:space="preserve">NOTA NAAR AANLEIDING VAN HET </w:t>
+            </w:r>
+            <w:r w:rsidR="00CE3DF1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:t>VERSLAG</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00105E8A" w:rsidR="00CE3DF1" w:rsidP="00CE3DF1" w:rsidRDefault="00CE3DF1" w14:paraId="5782E53B" w14:textId="6CF17043">
+          <w:p w:rsidRPr="00105E8A" w:rsidR="00CE3DF1" w:rsidP="00CE3DF1" w:rsidRDefault="00CE3DF1" w14:paraId="5782E53B" w14:textId="009F1F2A">
             <w:pPr>
               <w:pStyle w:val="Amendement"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>Vastgesteld 18 december 2025</w:t>
+              <w:t xml:space="preserve">Vastgesteld </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB40B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>24 april 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidRPr="00105E8A" w:rsidR="00CE3DF1" w:rsidTr="00504259" w14:paraId="63406F78" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="00105E8A" w:rsidR="00CE3DF1" w:rsidP="00CE3DF1" w:rsidRDefault="00CE3DF1" w14:paraId="452F4495" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Amendement"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidRPr="00105E8A" w:rsidR="00CE3DF1" w:rsidP="00CE3DF1" w:rsidRDefault="00CE3DF1" w14:paraId="61EDECC5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Amendement"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -1528,51 +1548,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B56440" w:rsidR="0077205D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>het</w:t>
       </w:r>
       <w:r w:rsidRPr="00B56440" w:rsidR="005A15A6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Verdrag van</w:t>
       </w:r>
       <w:r w:rsidRPr="00B56440">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Cotonou bestond bij diverse partnerlanden aanzienlijke kritiek op de wijze waarop maatregelen</w:t>
       </w:r>
       <w:r w:rsidRPr="00B56440" w:rsidR="005A15A6">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="00B56440">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> werden ingevuld en toegepast</w:t>
       </w:r>
       <w:r w:rsidR="00BB6A49">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. Dat heeft </w:t>
       </w:r>
       <w:r w:rsidRPr="00B56440">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">het draagvlak en de effectiviteit van </w:t>
@@ -3172,51 +3192,51 @@
     <w:p w:rsidRPr="00CE3DF1" w:rsidR="00CE3DF1" w:rsidP="00CE3DF1" w:rsidRDefault="00CE3DF1" w14:paraId="7F6B89C8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00CE3DF1" w:rsidP="00CE3DF1" w:rsidRDefault="00CE3DF1" w14:paraId="5B91B16B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE3DF1">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Partijen binnen het Verdrag bevestigen onder andere hun intentie om het Statuut van Rome inzake het Internationaal Strafhof (ICC) te ratificeren en te implementeren. De leden van de CDA-fractie constateren dat nog niet alle ACS-landen het Statuut van Rome geratificeerd hebben. Deze leden vragen welke consequenties voor deze landen volgen uit het Verdrag.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00D67518" w:rsidR="00D67518" w:rsidP="00D67518" w:rsidRDefault="00D67518" w14:paraId="47329965" w14:textId="77777777">
       <w:pPr>
-        <w:pStyle w:val="NoSpacing"/>
+        <w:pStyle w:val="Geenafstand"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00CE3DF1" w:rsidR="006F6661" w:rsidP="00E929D6" w:rsidRDefault="006F6661" w14:paraId="06D82032" w14:textId="0E4801F9">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00105E8A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Antwoord</w:t>
       </w:r>
       <w:r w:rsidR="00F542B6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00F542B6">
@@ -4112,51 +4132,51 @@
         <w:t xml:space="preserve"> voorziet in diverse monitoring- en evaluatiemechanismen</w:t>
       </w:r>
       <w:r w:rsidR="00BD10A4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008B6656">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>om</w:t>
       </w:r>
       <w:r w:rsidR="00BD10A4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> een doeltreffende uitvoering te verwezenlijken.</w:t>
       </w:r>
       <w:r w:rsidR="00BD10A4">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidR="00BD10A4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Tot deze mechanismen behoren, onder andere,</w:t>
       </w:r>
       <w:r w:rsidRPr="008018D5" w:rsidR="008018D5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> periodieke evaluaties, gezamenlijke instellingen en politieke dialoog op verschillende niveaus. </w:t>
       </w:r>
       <w:r w:rsidR="00BD10A4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
@@ -4838,51 +4858,51 @@
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00CB292D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> EU-lidstaten (te weten: </w:t>
       </w:r>
       <w:r w:rsidR="009A73E9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Denemarken, Estland, Hongarije, Polen, Slovenië en Slowakije</w:t>
       </w:r>
       <w:r w:rsidR="00CB292D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="00CB292D">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidR="00CB292D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00CE3DF1" w:rsidR="00CE3DF1" w:rsidP="00CE3DF1" w:rsidRDefault="00CE3DF1" w14:paraId="4F66435F" w14:textId="791B8173">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00CE3DF1" w:rsidR="00CE3DF1" w:rsidP="00CE3DF1" w:rsidRDefault="00CE3DF1" w14:paraId="21337658" w14:textId="73E8635B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -5003,51 +5023,51 @@
         <w:t xml:space="preserve">tot </w:t>
       </w:r>
       <w:r w:rsidR="006B4D0D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">een verbeterde beleidscoherentie en effectiviteit van hulp, evenals clausules voor terrorismebestrijding, </w:t>
       </w:r>
       <w:r w:rsidR="002934AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
       <w:r w:rsidR="006B4D0D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>het tegengaan van proliferatie van massavernietigingswapens.</w:t>
       </w:r>
       <w:r w:rsidR="002934AF">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidR="006B4D0D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> De inspanningen onder Cotonou, en de daaruit voortvloeiende resultaten, dienen in samenhang te worden bezien met parallelle bilaterale inspanningen en inspanningen van lokale en multilaterale actoren. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006B4D0D" w:rsidP="006B4D0D" w:rsidRDefault="006B4D0D" w14:paraId="439DAE08" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005E4E7A" w:rsidP="006B4D0D" w:rsidRDefault="006B4D0D" w14:paraId="3B8B23FC" w14:textId="3759EDA1">
       <w:pPr>
         <w:rPr>
           <w:b/>
@@ -5090,51 +5110,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">heeft </w:t>
       </w:r>
       <w:r w:rsidR="002E0CB3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">in 2013 bij een evaluatie </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>geconcludeerd</w:t>
       </w:r>
       <w:r w:rsidR="00CF1BCD">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> dat </w:t>
       </w:r>
       <w:r w:rsidR="002E0CB3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">op dat moment </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">de implementatie van het Verdrag van Cotonou in grote lijn </w:t>
@@ -5894,51 +5914,51 @@
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00053EED" w:rsidR="002208C6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> EOF een relevant en efficiënt instrument </w:t>
       </w:r>
       <w:r w:rsidRPr="00053EED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r w:rsidRPr="00053EED" w:rsidR="002208C6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>met bevredigende resultaten</w:t>
       </w:r>
       <w:r w:rsidR="00E94E9C">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r w:rsidRPr="00053EED" w:rsidR="002208C6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00CA00AD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Tegelijkertijd is er altijd ruimte voor verbetering en </w:t>
       </w:r>
       <w:r w:rsidR="009A4774">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>innovatie</w:t>
@@ -7043,59 +7063,59 @@
         <w:t xml:space="preserve"> die </w:t>
       </w:r>
       <w:r w:rsidR="00F60EB0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>vallen onder</w:t>
       </w:r>
       <w:r w:rsidR="00F17FF2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> de EU-bevoegdheid</w:t>
       </w:r>
       <w:r w:rsidR="005D65B2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00025663" w:rsidR="00025663">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00025663">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r w:rsidR="00F60EB0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Zolang de overeenkomst voorlopig wordt toegepast door de EU, is Nederland via het EU-lidmaatschap gebonden aan de bepalingen die voorlopig worden toegepast.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00CE3DF1" w:rsidR="00CE3DF1" w:rsidP="00CE3DF1" w:rsidRDefault="00CE3DF1" w14:paraId="4B113C06" w14:textId="047DEE7C">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="360" w:after="80"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
@@ -7993,51 +8013,51 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> en daarmee ook de </w:t>
       </w:r>
       <w:r w:rsidR="00FB4BB6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>waarnemersrol op zich kunnen nemen.</w:t>
       </w:r>
       <w:r w:rsidR="00FB4BB6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CE3DF1" w:rsidR="00CE3DF1" w:rsidP="00B34A87" w:rsidRDefault="00086088" w14:paraId="43FFA41C" w14:textId="18965977">
+    <w:p w:rsidR="00CE3DF1" w:rsidP="00B34A87" w:rsidRDefault="00086088" w14:paraId="43FFA41C" w14:textId="18965977">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00086088">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">In geval van ‘anderszins raken’ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>is het gebruikelijk dat</w:t>
       </w:r>
       <w:r w:rsidRPr="00086088">
         <w:rPr>
           <w:b/>
@@ -8263,133 +8283,85 @@
         </w:rPr>
         <w:t>, alsook de Samoa-overeenkomst,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D1637B" w:rsidR="00D1637B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> worden behandeld en waarin ook Aruba, Curaçao en Sint Maarten zijn vertegenwoordigd.</w:t>
       </w:r>
       <w:r w:rsidR="00D1637B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Expliciete afstemming met de BES-eilanden binnen het verdragskader geschiedt in beginsel alleen indien er bijzondere gevolgen aan de werking van een verdrag voor de eilanden kleven. Hiervan is bij de Samoa-overeenkomst, naar het oordeel van de regering, geen sprake.</w:t>
       </w:r>
       <w:r w:rsidR="00D1637B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CE3DF1" w:rsidR="00CE3DF1" w:rsidP="00CE3DF1" w:rsidRDefault="00CE3DF1" w14:paraId="41478E41" w14:textId="77777777">
-[...9 lines deleted...]
-        <w:t>De fungerend voorzitter van de commissie,</w:t>
+    <w:p w:rsidR="00BB40B3" w:rsidP="00BB40B3" w:rsidRDefault="00BB40B3" w14:paraId="597907C6" w14:textId="11BD4AEC">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D80872">
+        <w:t>inister van Buitenlandse Zaken</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CE3DF1" w:rsidR="00CE3DF1" w:rsidP="00CE3DF1" w:rsidRDefault="00CE3DF1" w14:paraId="71292369" w14:textId="77777777">
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+    <w:p w:rsidRPr="00BB40B3" w:rsidR="00BB40B3" w:rsidP="00BB40B3" w:rsidRDefault="00BB40B3" w14:paraId="6B4D47DC" w14:textId="435F1479">
+      <w:r>
+        <w:t>T.W.B. Berendsen</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00CE3DF1" w:rsidR="00CE3DF1" w:rsidP="00CE3DF1" w:rsidRDefault="00CE3DF1" w14:paraId="52405E24" w14:textId="77777777">
-[...43 lines deleted...]
-    <w:sectPr w:rsidRPr="00105E8A" w:rsidR="00043604" w:rsidSect="00126E02">
+    <w:sectPr w:rsidRPr="00BB40B3" w:rsidR="00BB40B3" w:rsidSect="009A7CC2">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1411" w:right="1411" w:bottom="1411" w:left="1411" w:header="706" w:footer="706" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
+      <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="37174870" w14:textId="77777777" w:rsidR="00BE2D91" w:rsidRDefault="00BE2D91" w:rsidP="00BA6629">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="057D01EA" w14:textId="77777777" w:rsidR="00BE2D91" w:rsidRDefault="00BE2D91" w:rsidP="00BA6629">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="6C7CAC4F" w14:textId="77777777" w:rsidR="00BE2D91" w:rsidRDefault="00BE2D91"/>
   </w:endnote>
 </w:endnotes>
@@ -8413,242 +8385,242 @@
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HDFHD E+ Univers">
     <w:altName w:val="Univers"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="BPG Nino">
-    <w:panose1 w:val="02060603050605020204"/>
+    <w:altName w:val="Sylfaen"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="840000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="48C972E1" w14:textId="77777777" w:rsidR="00FF6462" w:rsidRDefault="00FF6462">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-621066663"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="36376475" w14:textId="26CEFAF5" w:rsidR="00D67518" w:rsidRDefault="00D67518">
         <w:pPr>
-          <w:pStyle w:val="Footer"/>
+          <w:pStyle w:val="Voettekst"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="77B7CDCA" w14:textId="77777777" w:rsidR="00D67518" w:rsidRDefault="00D67518">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="01C4B6EF" w14:textId="77777777" w:rsidR="00FF6462" w:rsidRDefault="00FF6462">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4E6B5580" w14:textId="77777777" w:rsidR="00BE2D91" w:rsidRDefault="00BE2D91" w:rsidP="00BA6629">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="71F38046" w14:textId="77777777" w:rsidR="00BE2D91" w:rsidRDefault="00BE2D91" w:rsidP="00BA6629">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="2CD9C260" w14:textId="77777777" w:rsidR="00BE2D91" w:rsidRDefault="00BE2D91"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="5209BA90" w14:textId="1BC9C501" w:rsidR="005A15A6" w:rsidRPr="00D67518" w:rsidRDefault="005A15A6">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D67518">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D67518">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zoals de voorbeelden die in voetnoten 20 en 22 van de memorie van de toelichting bij de wet ter goedkeuring van de Samoa-overeenkomst zijn opgenomen.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="37F593C2" w14:textId="6E98857D" w:rsidR="00BD10A4" w:rsidRPr="00D67518" w:rsidRDefault="00BD10A4">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D67518">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D67518">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie in dat kader ook artikel 6 van de Samoa-overeenkomst.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p w14:paraId="512D33EE" w14:textId="1A1B3C6E" w:rsidR="00CE3DF1" w:rsidRPr="00D67518" w:rsidRDefault="00CE3DF1" w:rsidP="00CE3DF1">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D67518">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D67518">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00703471">
         <w:rPr>
           <w:rStyle w:val="Hyperlink1"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>https://ecamaastricht.org/blueandyellow-zoomingin/the-samoa-agreement-eu-relations-with-african-caribbean-and-pacific-countriesnbsp</w:t>
       </w:r>
       <w:r w:rsidR="003F1FF7" w:rsidRPr="00703471">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00703471">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w14:paraId="53110020" w14:textId="2831CB6E" w:rsidR="00CB292D" w:rsidRPr="00D67518" w:rsidRDefault="00CB292D">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D67518">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D67518">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Voor een actueel overzicht van de ratificaties van dit verdrag </w:t>
       </w:r>
       <w:r w:rsidR="00CE008F" w:rsidRPr="00D67518">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">zie </w:t>
       </w:r>
       <w:r w:rsidRPr="00D67518">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidRPr="00D67518">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -8658,217 +8630,217 @@
         <w:t>Verdragenbank</w:t>
       </w:r>
       <w:r w:rsidRPr="00D67518">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> via </w:t>
       </w:r>
       <w:r w:rsidRPr="00D15F54">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>https://verdragenbank.overheid.nl/nl/Verdrag/Details/013770</w:t>
       </w:r>
       <w:r w:rsidRPr="00D67518">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="6223B2B7" w14:textId="28F4EE27" w:rsidR="002934AF" w:rsidRPr="00D67518" w:rsidRDefault="002934AF">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D67518">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D67518">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie pagina 60-61 van de ‘Evaluatie Nederlandse betrokkenheid in de EU-ontwikkelingssamenwerking’ van de Directie Internationaal Onderzoek en Beleidsevaluatie (IOB) van het ministerie van Buitenlandse Zaken, uit 2013. Beschikbaar via: https://www.iob-evaluatie.nl/documenten/2013/03/01/nederlandse-betrokkenheid-in-de-eu-ontwikkelingssamenwerking.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p w14:paraId="1EF9F176" w14:textId="7452475D" w:rsidR="00CF1BCD" w:rsidRPr="00D67518" w:rsidRDefault="00CF1BCD">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D67518">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="000844E6" w:rsidRPr="00D67518">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zie in dat kader de ‘Evaluatie Nederlandse betrokkenheid in de EU-ontwikkelingssamenwerking’ van de Directie Internationaal Onderzoek en Beleidsevaluatie (IOB) van het </w:t>
       </w:r>
       <w:r w:rsidR="0095161C" w:rsidRPr="00D67518">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="000844E6" w:rsidRPr="00D67518">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>inisterie van Buitenlandse Zaken, uit 2013. Beschikbaar via: https://www.iob-evaluatie.nl/documenten/2013/03/01/nederlandse-betrokkenheid-in-de-eu-ontwikkelingssamenwerking.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p w14:paraId="1C68C707" w14:textId="46912BAD" w:rsidR="00E94E9C" w:rsidRPr="00D67518" w:rsidRDefault="00E94E9C">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D67518">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D67518">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0089321B" w:rsidRPr="00D67518">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Voor het rapport van de in 2017 uitgevoerde evaluatie naar het 11</w:t>
       </w:r>
       <w:r w:rsidR="0089321B" w:rsidRPr="00D67518">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="0089321B" w:rsidRPr="00D67518">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> EOF; zie: </w:t>
       </w:r>
       <w:r w:rsidRPr="00BD2279">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>edf-evaluation-final-report_en.pdf</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p w14:paraId="6626D3B2" w14:textId="77777777" w:rsidR="00025663" w:rsidRPr="00D67518" w:rsidRDefault="00025663" w:rsidP="00025663">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D67518">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D67518">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D67518">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Besluit (EU) 2023/2861 van de Raad van 20 juli 2023 betreffende de ondertekening, namens de Europese Unie, en de voorlopige toepassing van de Partnerschapsovereenkomst tussen de Europese Unie en haar lidstaten, enerzijds, en de leden van de Organisatie van staten in Afrika, het Caribisch gebied en de Stille Oceaan, anderzijds.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5B0319BC" w14:textId="77777777" w:rsidR="00FF6462" w:rsidRDefault="00FF6462">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="770E5062" w14:textId="77777777" w:rsidR="00FF6462" w:rsidRDefault="00FF6462">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="52DF6351" w14:textId="77777777" w:rsidR="00FF6462" w:rsidRDefault="00FF6462">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="275B0123"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="401E381C"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
@@ -9258,51 +9230,51 @@
       <w:pPr>
         <w:ind w:left="2520" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2073967323">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1756708560">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1343818707">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="673919630">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008000F2"/>
     <w:rsid w:val="00000084"/>
@@ -9379,77 +9351,79 @@
     <w:rsid w:val="001F14DA"/>
     <w:rsid w:val="001F24F1"/>
     <w:rsid w:val="00206F5E"/>
     <w:rsid w:val="00207935"/>
     <w:rsid w:val="002107CB"/>
     <w:rsid w:val="002208C6"/>
     <w:rsid w:val="00223286"/>
     <w:rsid w:val="00223D36"/>
     <w:rsid w:val="0023338D"/>
     <w:rsid w:val="002339BF"/>
     <w:rsid w:val="002357A5"/>
     <w:rsid w:val="00240D19"/>
     <w:rsid w:val="00242F6D"/>
     <w:rsid w:val="00244A07"/>
     <w:rsid w:val="002477AD"/>
     <w:rsid w:val="00262B92"/>
     <w:rsid w:val="002654B5"/>
     <w:rsid w:val="0027032A"/>
     <w:rsid w:val="002728E0"/>
     <w:rsid w:val="00276775"/>
     <w:rsid w:val="00277F14"/>
     <w:rsid w:val="002934AF"/>
     <w:rsid w:val="002A3078"/>
     <w:rsid w:val="002B323D"/>
     <w:rsid w:val="002C265E"/>
+    <w:rsid w:val="002D013F"/>
     <w:rsid w:val="002E0CB3"/>
     <w:rsid w:val="002E114B"/>
     <w:rsid w:val="002E11D0"/>
     <w:rsid w:val="002F0A41"/>
     <w:rsid w:val="002F5F66"/>
     <w:rsid w:val="002F7424"/>
     <w:rsid w:val="00306F27"/>
     <w:rsid w:val="00312253"/>
     <w:rsid w:val="0031440D"/>
     <w:rsid w:val="0032116D"/>
     <w:rsid w:val="0032257B"/>
     <w:rsid w:val="00324DDD"/>
     <w:rsid w:val="003254CE"/>
     <w:rsid w:val="00327632"/>
     <w:rsid w:val="00327ECD"/>
     <w:rsid w:val="003318EC"/>
     <w:rsid w:val="0033280B"/>
     <w:rsid w:val="00334EDB"/>
     <w:rsid w:val="00334EE8"/>
     <w:rsid w:val="00336531"/>
     <w:rsid w:val="0034428D"/>
     <w:rsid w:val="00350513"/>
     <w:rsid w:val="003512ED"/>
     <w:rsid w:val="00353DC6"/>
     <w:rsid w:val="00371B57"/>
     <w:rsid w:val="00384D1F"/>
     <w:rsid w:val="00397112"/>
+    <w:rsid w:val="003A25B2"/>
     <w:rsid w:val="003A2B9A"/>
     <w:rsid w:val="003B004A"/>
     <w:rsid w:val="003B4892"/>
     <w:rsid w:val="003B669F"/>
     <w:rsid w:val="003B6A61"/>
     <w:rsid w:val="003B6D19"/>
     <w:rsid w:val="003C48F0"/>
     <w:rsid w:val="003D2536"/>
     <w:rsid w:val="003D45A8"/>
     <w:rsid w:val="003F0316"/>
     <w:rsid w:val="003F1FF7"/>
     <w:rsid w:val="003F2B3C"/>
     <w:rsid w:val="003F3B0E"/>
     <w:rsid w:val="003F42EE"/>
     <w:rsid w:val="003F5961"/>
     <w:rsid w:val="003F5D2D"/>
     <w:rsid w:val="003F761E"/>
     <w:rsid w:val="004110F0"/>
     <w:rsid w:val="00420411"/>
     <w:rsid w:val="004249CD"/>
     <w:rsid w:val="00430859"/>
     <w:rsid w:val="00431735"/>
     <w:rsid w:val="0043680B"/>
     <w:rsid w:val="00442CDF"/>
     <w:rsid w:val="004539D9"/>
@@ -9570,98 +9544,100 @@
     <w:rsid w:val="008B6656"/>
     <w:rsid w:val="008C3BF6"/>
     <w:rsid w:val="008D400D"/>
     <w:rsid w:val="008E0F63"/>
     <w:rsid w:val="008F4EF2"/>
     <w:rsid w:val="008F725E"/>
     <w:rsid w:val="0090443A"/>
     <w:rsid w:val="009052A9"/>
     <w:rsid w:val="00911454"/>
     <w:rsid w:val="009139BB"/>
     <w:rsid w:val="009141DD"/>
     <w:rsid w:val="009223DD"/>
     <w:rsid w:val="00927C79"/>
     <w:rsid w:val="0093337F"/>
     <w:rsid w:val="0095161C"/>
     <w:rsid w:val="0096369E"/>
     <w:rsid w:val="009666FE"/>
     <w:rsid w:val="00973B0B"/>
     <w:rsid w:val="00983C0D"/>
     <w:rsid w:val="00983D75"/>
     <w:rsid w:val="009947FE"/>
     <w:rsid w:val="00995AEB"/>
     <w:rsid w:val="009A4774"/>
     <w:rsid w:val="009A710D"/>
     <w:rsid w:val="009A73E9"/>
+    <w:rsid w:val="009A7CC2"/>
     <w:rsid w:val="009C1B34"/>
     <w:rsid w:val="009C2E15"/>
     <w:rsid w:val="009D43AB"/>
     <w:rsid w:val="009E3A1F"/>
     <w:rsid w:val="009E4632"/>
     <w:rsid w:val="00A01239"/>
     <w:rsid w:val="00A13C0E"/>
     <w:rsid w:val="00A25F45"/>
     <w:rsid w:val="00A27393"/>
     <w:rsid w:val="00A61517"/>
     <w:rsid w:val="00A65A41"/>
     <w:rsid w:val="00A74784"/>
     <w:rsid w:val="00A75FBD"/>
     <w:rsid w:val="00A973AF"/>
     <w:rsid w:val="00AA2109"/>
     <w:rsid w:val="00AA4E7D"/>
     <w:rsid w:val="00AA53FF"/>
     <w:rsid w:val="00AA639A"/>
     <w:rsid w:val="00AA6E2C"/>
     <w:rsid w:val="00AA6E7E"/>
     <w:rsid w:val="00AC144B"/>
     <w:rsid w:val="00AC36A5"/>
     <w:rsid w:val="00AC6D5C"/>
     <w:rsid w:val="00AD07AE"/>
     <w:rsid w:val="00AD1291"/>
     <w:rsid w:val="00AD17A4"/>
     <w:rsid w:val="00AD42E8"/>
     <w:rsid w:val="00AE1BEC"/>
     <w:rsid w:val="00AE2AB8"/>
     <w:rsid w:val="00AF0DC9"/>
     <w:rsid w:val="00AF1C28"/>
     <w:rsid w:val="00B17669"/>
     <w:rsid w:val="00B34A87"/>
     <w:rsid w:val="00B4175A"/>
     <w:rsid w:val="00B5459F"/>
     <w:rsid w:val="00B545CF"/>
     <w:rsid w:val="00B56440"/>
     <w:rsid w:val="00B57269"/>
     <w:rsid w:val="00B576DC"/>
     <w:rsid w:val="00B62382"/>
     <w:rsid w:val="00B62C68"/>
     <w:rsid w:val="00B742AB"/>
     <w:rsid w:val="00B85430"/>
     <w:rsid w:val="00B854CE"/>
     <w:rsid w:val="00B90B53"/>
     <w:rsid w:val="00B94E8B"/>
     <w:rsid w:val="00BA6629"/>
     <w:rsid w:val="00BB237D"/>
+    <w:rsid w:val="00BB40B3"/>
     <w:rsid w:val="00BB6A49"/>
     <w:rsid w:val="00BB7F6A"/>
     <w:rsid w:val="00BD10A4"/>
     <w:rsid w:val="00BD2279"/>
     <w:rsid w:val="00BD2400"/>
     <w:rsid w:val="00BE2D91"/>
     <w:rsid w:val="00BE6D11"/>
     <w:rsid w:val="00BF0D8D"/>
     <w:rsid w:val="00BF1749"/>
     <w:rsid w:val="00BF1D53"/>
     <w:rsid w:val="00BF2048"/>
     <w:rsid w:val="00BF28A0"/>
     <w:rsid w:val="00BF6E81"/>
     <w:rsid w:val="00BF7B76"/>
     <w:rsid w:val="00C22790"/>
     <w:rsid w:val="00C27D32"/>
     <w:rsid w:val="00C50355"/>
     <w:rsid w:val="00C541D0"/>
     <w:rsid w:val="00C54BF7"/>
     <w:rsid w:val="00C6021E"/>
     <w:rsid w:val="00C6427C"/>
     <w:rsid w:val="00C74EC7"/>
     <w:rsid w:val="00C74F4C"/>
     <w:rsid w:val="00C80DD6"/>
     <w:rsid w:val="00C81A29"/>
@@ -10182,261 +10158,261 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008000F2"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="007A0C01"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading3Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00091813"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Amendement">
     <w:name w:val="Amendement"/>
     <w:rsid w:val="008000F2"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="3310"/>
         <w:tab w:val="left" w:pos="3600"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="008000F2"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="HDFHD E+ Univers" w:hAnsi="HDFHD E+ Univers" w:cs="HDFHD E+ Univers"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Dot pt,F5 List Paragraph,List Paragraph1,No Spacing1,List Paragraph Char Char Char,Indicator Text,Numbered Para 1,Bullet 1,Bullet Points,Párrafo de lista,MAIN CONTENT,Recommendation,List Paragraph2,Normal numbere,Colorful List - Accent 11"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="ListParagraphChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="LijstalineaChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="008000F2"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
-    <w:name w:val="List Paragraph Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LijstalineaChar">
+    <w:name w:val="Lijstalinea Char"/>
     <w:aliases w:val="Dot pt Char,F5 List Paragraph Char,List Paragraph1 Char,No Spacing1 Char,List Paragraph Char Char Char Char,Indicator Text Char,Numbered Para 1 Char,Bullet 1 Char,Bullet Points Char,Párrafo de lista Char,MAIN CONTENT Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="ListParagraph"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Lijstalinea"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="008000F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="007A0C01"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOCHeading">
+  <w:style w:type="paragraph" w:styleId="Kopvaninhoudsopgave">
     <w:name w:val="TOC Heading"/>
-    <w:basedOn w:val="Heading1"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Kop1"/>
+    <w:next w:val="Standaard"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="007A0C01"/>
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="007A0C01"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable1">
+  <w:style w:type="table" w:styleId="Onopgemaaktetabel1">
     <w:name w:val="Plain Table 1"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="41"/>
     <w:rsid w:val="00DC0769"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
@@ -10453,399 +10429,399 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
+  <w:style w:type="paragraph" w:styleId="Revisie">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007A7AE1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Verwijzingopmerking">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007F0268"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="TekstopmerkingChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007F0268"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
+    <w:name w:val="Tekst opmerking Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Tekstopmerking"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007F0268"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:basedOn w:val="Tekstopmerking"/>
+    <w:next w:val="Tekstopmerking"/>
+    <w:link w:val="OnderwerpvanopmerkingChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007F0268"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
+    <w:name w:val="Onderwerp van opmerking Char"/>
+    <w:basedOn w:val="TekstopmerkingChar"/>
+    <w:link w:val="Onderwerpvanopmerking"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007F0268"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable4">
+  <w:style w:type="table" w:styleId="Onopgemaaktetabel4">
     <w:name w:val="Plain Table 4"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="44"/>
     <w:rsid w:val="00242F6D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGridLight">
+  <w:style w:type="table" w:styleId="Tabelrasterlicht">
     <w:name w:val="Grid Table Light"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="40"/>
     <w:rsid w:val="00242F6D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BA6629"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:kern w:val="2"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...2 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BA6629"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BA6629"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="paragraph" w:styleId="Plattetekst">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="PlattetekstChar"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="001438CD"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:ind w:left="116"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="BPG Nino" w:eastAsia="BPG Nino" w:hAnsi="BPG Nino" w:cs="BPG Nino"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BodyText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlattetekstChar">
+    <w:name w:val="Platte tekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Plattetekst"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="001438CD"/>
     <w:rPr>
       <w:rFonts w:ascii="BPG Nino" w:eastAsia="BPG Nino" w:hAnsi="BPG Nino" w:cs="BPG Nino"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hyperlink1">
     <w:name w:val="Hyperlink1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CE3DF1"/>
     <w:rPr>
       <w:color w:val="467886"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CE3DF1"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB292D"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005F6DE1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005F6DE1"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005F6DE1"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005F6DE1"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00091813"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="GevolgdeHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000844E6"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00D67518"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="nl-NL"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="411395379">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
@@ -11395,80 +11371,80 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>13</ap:Pages>
-  <ap:Words>5550</ap:Words>
-  <ap:Characters>30531</ap:Characters>
+  <ap:Words>5547</ap:Words>
+  <ap:Characters>30511</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>254</ap:Lines>
-  <ap:Paragraphs>72</ap:Paragraphs>
+  <ap:Paragraphs>71</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="2">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>36009</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>35987</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <lastPrinted>2026-04-15T09:06:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F00876E5882F55347418786914B10860203</vt:lpwstr>