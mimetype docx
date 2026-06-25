--- v0 (2026-04-21)
+++ v1 (2026-06-25)
@@ -1,4656 +1,1206 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...558 lines deleted...]
-        </w:rPr>
+    <w:p w:rsidRPr="009529E1" w:rsidR="009529E1" w:rsidP="009529E1" w:rsidRDefault="00563862" w14:paraId="6083C3E2" w14:textId="78EEE07E">
+      <w:pPr>
+        <w:ind w:left="1416" w:hanging="1416"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>36800</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009529E1" w:rsidR="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009529E1" w:rsidR="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk205971335" w:id="0"/>
+      <w:r w:rsidRPr="009529E1" w:rsidR="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Vaststelling van de begrotingsstaten van het Ministerie van Defensie (X) voor het jaar 2026</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidRPr="009529E1" w:rsidR="009529E1" w:rsidP="004C53CE" w:rsidRDefault="009529E1" w14:paraId="2350BC24" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>77</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister en staatssecretaris van Defensie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009529E1" w:rsidR="009529E1" w:rsidP="00563862" w:rsidRDefault="009529E1" w14:paraId="54F38D41" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009529E1" w:rsidR="009529E1" w:rsidP="00563862" w:rsidRDefault="009529E1" w14:paraId="6D79E4A5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 21 april 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009529E1" w:rsidR="00563862" w:rsidP="00563862" w:rsidRDefault="00563862" w14:paraId="2074641D" w14:textId="1950B07E">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">Hierbij informeer ik uw Kamer over het recent gepubliceerde rapport </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC2BB2">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rStyle w:val="Nadruk"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>‘Economische effecten van defensie-uitgaven’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC2BB2">
-[...56 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van SEO Economisch Onderzoek. Dit onderzoek is in opdracht van Defensie uitgevoerd om beter inzicht te verkrijgen in de economische effecten van uitgaven aan Defensie. Het kabinet blijft zich inzetten voor een sterke krijgsmacht die bijdraagt aan de veiligheid van Nederland en zijn bondgenoten. Tegelijkertijd wordt, waar mogelijk en passend binnen deze primaire doelstelling, gestuurd op het versterken van de economische effecten van defensie-uitgaven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009529E1" w:rsidR="00563862" w:rsidP="00563862" w:rsidRDefault="00563862" w14:paraId="2C3182DB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kern van het rapport</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC2BB2">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
-        <w:t>Het SEO-rapport biedt, op basis van wetenschappelijke literatuur, inzicht in de economische effecten van defensie-uitgaven, onderscheiden naar uitgaven aan innovatie, personeel en materieel.</w:t>
-[...23 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:t xml:space="preserve">Het SEO-rapport biedt, op basis van wetenschappelijke literatuur, inzicht in de economische effecten van defensie-uitgaven, onderscheiden naar uitgaven aan innovatie, personeel en materieel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009529E1" w:rsidR="00563862" w:rsidP="00563862" w:rsidRDefault="00563862" w14:paraId="0275C8A1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>SEO concludeert dat de economische effecten van defensie-uitgaven in belangrijke mate afhangen van de wijze waarop deze uitgaven worden ingezet. Daarbij komen enkele hoofdlijnen naar voren:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC2BB2" w:rsidR="00DC2BB2" w:rsidP="00DC2BB2" w:rsidRDefault="00DC2BB2" w14:paraId="7107BF5E" w14:textId="76547231">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w:rsidRPr="009529E1" w:rsidR="00563862" w:rsidP="00563862" w:rsidRDefault="00563862" w14:paraId="7B9E7D62" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Innovatie (R&amp;D):</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC2BB2">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Uitgaven aan onderzoek en ontwikkeling, met name wanneer gericht op </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DC2BB2">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>dual-use</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DC2BB2">
-[...26 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toepassingen, fundamenteel onderzoek en publiek-private samenwerking, kennen relatief de meest positieve economische effecten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009529E1" w:rsidR="00563862" w:rsidP="00563862" w:rsidRDefault="00563862" w14:paraId="0A3D21F3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC2BB2">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Personeel:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC2BB2">
-[...90 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Defensie-uitgaven kunnen bijdragen aan verdere krapte op de arbeidsmarkt. De arbeidsmarktkrapte drukt de te verwachten multiplier van defensie-uitgaven. De multiplier geeft de verhouding weer tussen een euro die wordt uitgegeven door de overheid en de groei van het bruto binnenlandsproduct. Daarnaast wijst de literatuur op negatieve arbeidsproductiviteitsgevolgen voor voormalig dienstplichtigen en militairen bij doorstroom naar de civiele arbeidsmarkt, gezien het verschil in de gevraagde vaardigheden. Aan de andere kant kunnen bepaalde vaardigheden – zoals leiderschapskwaliteiten – juist overdraagbaar zijn. SEO stelt dat er meer onderzoek nodig is naar arbeidsmarkteffecten van werken bij Defensie voor beroepsmilitairen, reservisten en burgerpersoneel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009529E1" w:rsidR="00563862" w:rsidP="00563862" w:rsidRDefault="00563862" w14:paraId="664C2FBB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC2BB2">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Materieel:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC2BB2">
-[...90 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Internationale coördinatie, specialisatie en gezamenlijke inkoop kunnen bijdragen aan schaalvoordelen en doelmatigere bestedingen. Het spreiden van materieeluitgaven over de tijd kan de inflatoire druk verlichten.  Om de defensie-industrie op te zetten is langjarig commitment nodig, waarbij een inzet op bestaande economische clusters de kans op succes vergroot.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009529E1" w:rsidR="009529E1" w:rsidP="00563862" w:rsidRDefault="00563862" w14:paraId="0BBCDF69" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Macro-economische context:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC2BB2">
-[...41 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De economische multiplier van defensie-uitgaven in Nederland valt naar verwachting lager uit dan in andere landen omdat Nederland relatief veel importeert en de arbeidsmarkt krap is. Een negatieve multiplier acht SEO onwaarschijnlijk. Over het algemeen zijn de economische baten van defensie-uitgaven niet dermate hoog dat ze zichzelf economisch terugbetalen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009529E1" w:rsidR="00563862" w:rsidP="009529E1" w:rsidRDefault="00563862" w14:paraId="7F1B4224" w14:textId="67D38606">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:widowControl w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...29 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Appreciatie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Appreciatie</w:t>
-[...7 lines deleted...]
-        <w:br/>
         <w:t>Het kabinet verwelkomt dit rapport als een waardevolle aanvulling op het bestaande inzicht in de economische effecten van defensie-uitgaven. De bevindingen sluiten op hoofdlijnen aan bij eerdere studies, waaronder analyses van het CPB.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC2BB2" w:rsidR="00DC2BB2" w:rsidP="00DC2BB2" w:rsidRDefault="00DC2BB2" w14:paraId="6380CD3B" w14:textId="77777777">
-[...46 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="009529E1" w:rsidR="00563862" w:rsidP="00563862" w:rsidRDefault="00563862" w14:paraId="53C55C95" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor het kabinet geldt dat investeringen in Defensie in de eerste plaats zijn gericht op het waarborgen van de nationale en bondgenootschappelijke veiligheid. Veiligheid is een randvoorwaarde voor een goed functionerende economie, maar de waarde van veiligheid laat zich niet volledig in economische termen vatten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009529E1" w:rsidR="00563862" w:rsidP="00563862" w:rsidRDefault="00563862" w14:paraId="557DA38F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tegelijkertijd onderstrepen de bevindingen van SEO dat gerichte beleidskeuzes van belang zijn om, waar mogelijk, positieve economische effecten te realiseren. Het kabinet herkent in dit verband met name het belang van:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC2BB2" w:rsidR="00DC2BB2" w:rsidP="00DC2BB2" w:rsidRDefault="00DC2BB2" w14:paraId="55F4C2E0" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w:rsidRPr="009529E1" w:rsidR="00563862" w:rsidP="00563862" w:rsidRDefault="00563862" w14:paraId="4FF88036" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">investeringen in R&amp;D en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00DC2BB2">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>dual-use</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00DC2BB2">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> technologie;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC2BB2" w:rsidR="00DC2BB2" w:rsidP="00DC2BB2" w:rsidRDefault="00DC2BB2" w14:paraId="29E4EBCF" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w:rsidRPr="009529E1" w:rsidR="00563862" w:rsidP="00563862" w:rsidRDefault="00563862" w14:paraId="0B5B7A9A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>het versterken van de Nederlandse en Europese defensie-industrie;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC2BB2" w:rsidR="00DC2BB2" w:rsidP="00DC2BB2" w:rsidRDefault="00DC2BB2" w14:paraId="4E373545" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w:rsidRPr="009529E1" w:rsidR="00563862" w:rsidP="00563862" w:rsidRDefault="00563862" w14:paraId="4F7B1766" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>internationale samenwerking en schaalvoordelen bij materieelverwerving;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC2BB2" w:rsidR="00DC2BB2" w:rsidP="00DC2BB2" w:rsidRDefault="00DC2BB2" w14:paraId="37038670" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w:rsidRPr="009529E1" w:rsidR="00563862" w:rsidP="00563862" w:rsidRDefault="00563862" w14:paraId="403D7966" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>aandacht voor arbeidsmarkteffecten bij de personele groei van Defensie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EE4797" w:rsidR="00DC2BB2" w:rsidP="00DC2BB2" w:rsidRDefault="00DC2BB2" w14:paraId="1D493F85" w14:textId="77777777">
-[...39 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="009529E1" w:rsidR="00563862" w:rsidP="00563862" w:rsidRDefault="00563862" w14:paraId="116713A0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ook bevestigt het rapport dat er op onderdelen nog belangrijke kennislacunes bestaan, met name ten aanzien van arbeidsmarkt- en productiviteitseffecten in de Nederlandse context.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009529E1" w:rsidR="00563862" w:rsidP="00563862" w:rsidRDefault="00563862" w14:paraId="3A68A53C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Vervolg</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE4797">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Het kabinet hecht eraan om de economische dimensie van defensie-uitgaven verder te verdiepen en te onderbouwen. In dat kader wordt momenteel gewerkt aan de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE4797">
-[...4 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Economische Beleidsanalyse (EBA) defensie-industrie</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE4797">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE4797">
-[...28 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die naar verwachting in de zomer van 2026 wordt opgeleverd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00EE4797">
-[...43 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze analyse zal onder meer ingaan op de economische effecten van defensie-uitgaven en zal adviseren over beleid dat onder meer kan bijdragen aan meer positieve economische effecten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009529E1" w:rsidR="00563862" w:rsidP="00563862" w:rsidRDefault="00563862" w14:paraId="5B97CCE8" w14:textId="6086B992">
+      <w:pPr>
+        <w:pStyle w:val="Normaalweb"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Defensie neemt de inzichten uit dit SEO-rapport en de EBA defensie-industrie ook mee in de update van het industriebeleid, welke in het derde kwartaal van 2026 met uw Kamer gedeeld zal worden. De update dient ter nadere concretisering van de ambities zoals gesteld in het coalitieakkoord m.b.t. een innovatie-autoriteit en ter concretisering van de Defensie Strategie voor Industrie &amp; Innovatie (D-SII), Conform motie met Kamerstuk 36 800 X, nr. 48 van het lid Van Lanschot; alsook conform motie-Dassen/Peter de Groot (Kamerstuk 36 800 X, nr. 62) en motie-Dassen/Van Lanschot (Kamerstuk 36 800 X, nr. 63). De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Defensienota</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE4797">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> neemt de inzichten uit deze rapporten en analyses waar mogelijk mee.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002C1ED3" w:rsidR="00881E10" w:rsidP="002C1ED3" w:rsidRDefault="00DC2BB2" w14:paraId="24566527" w14:textId="5F1C8E09">
-[...172 lines deleted...]
-      <w:type w:val="continuous"/>
+    <w:p w:rsidRPr="009529E1" w:rsidR="009529E1" w:rsidP="009529E1" w:rsidRDefault="009529E1" w14:paraId="34B6F937" w14:textId="3F9CDDEE">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>e minister van Defensie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009529E1" w:rsidR="009529E1" w:rsidP="009529E1" w:rsidRDefault="009529E1" w14:paraId="5917EBD2" w14:textId="014D9B6F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Yeşilgöz-Zegerius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="009529E1" w:rsidR="009529E1" w:rsidP="009529E1" w:rsidRDefault="009529E1" w14:paraId="00058C02" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="009529E1" w:rsidR="009529E1" w:rsidP="009529E1" w:rsidRDefault="009529E1" w14:paraId="6FD8E0D8" w14:textId="2FAFF0F1">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De staatssecretaris van Defensie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009529E1" w:rsidR="00217BEA" w:rsidP="009529E1" w:rsidRDefault="009529E1" w14:paraId="0423B108" w14:textId="6B182B30">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>D.G.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009529E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Boswijk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:sectPr w:rsidRPr="009529E1" w:rsidR="00217BEA" w:rsidSect="00563862">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2722" w:right="1134" w:bottom="1049" w:left="1588" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3891056C" w14:textId="77777777" w:rsidR="00171E2D" w:rsidRDefault="00171E2D" w:rsidP="001E0A0C">
+    <w:p w14:paraId="71BB3E92" w14:textId="77777777" w:rsidR="00563862" w:rsidRDefault="00563862" w:rsidP="00563862">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="780FED20" w14:textId="77777777" w:rsidR="00171E2D" w:rsidRDefault="00171E2D" w:rsidP="001E0A0C">
+    <w:p w14:paraId="6DC694B8" w14:textId="77777777" w:rsidR="00563862" w:rsidRDefault="00563862" w:rsidP="00563862">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
-    <w:altName w:val="Verdana"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...11 lines deleted...]
-    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Lohit Hindi">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Mangal">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...35 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="5F15D291" w14:textId="77777777" w:rsidR="00DD5522" w:rsidRDefault="00DD5522">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="02A54697" w14:textId="77777777" w:rsidR="00563862" w:rsidRPr="00563862" w:rsidRDefault="00563862" w:rsidP="00563862">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="13A99E1B" w14:textId="77777777" w:rsidR="00FB37D9" w:rsidRDefault="00FB37D9" w:rsidP="001E0A0C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="05552587" w14:textId="77777777" w:rsidR="00563862" w:rsidRPr="00563862" w:rsidRDefault="00563862" w:rsidP="00563862">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...203 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="0BF69291" w14:textId="77777777" w:rsidR="00DD5522" w:rsidRDefault="00DD5522">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="59D2ED0D" w14:textId="77777777" w:rsidR="00563862" w:rsidRPr="00563862" w:rsidRDefault="00563862" w:rsidP="00563862">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F3760F2" w14:textId="77777777" w:rsidR="00171E2D" w:rsidRDefault="00171E2D" w:rsidP="001E0A0C">
+    <w:p w14:paraId="2AE2D038" w14:textId="77777777" w:rsidR="00563862" w:rsidRDefault="00563862" w:rsidP="00563862">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0EEDF5A5" w14:textId="77777777" w:rsidR="00171E2D" w:rsidRDefault="00171E2D" w:rsidP="001E0A0C">
+    <w:p w14:paraId="68DE3028" w14:textId="77777777" w:rsidR="00563862" w:rsidRDefault="00563862" w:rsidP="00563862">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="207ACABB" w14:textId="4899D1E4" w:rsidR="00FB37D9" w:rsidRPr="008C2581" w:rsidRDefault="00FB37D9" w:rsidP="00DC2BB2">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="286CB0FE" w14:textId="096D09C6" w:rsidR="00563862" w:rsidRPr="008C2581" w:rsidRDefault="00563862" w:rsidP="00563862">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Voetnootmarkering"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Kamerstuk </w:t>
       </w:r>
       <w:r w:rsidRPr="008C2581">
         <w:t>31</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008C2581">
-        <w:t>125-143</w:t>
+        <w:t>125</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C2581">
+        <w:t>143</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="7776A1F6" w14:textId="77777777" w:rsidR="00DD5522" w:rsidRDefault="00DD5522">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="330384C4" w14:textId="77777777" w:rsidR="00563862" w:rsidRPr="00563862" w:rsidRDefault="00563862" w:rsidP="00563862">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="4D07F747" w14:textId="77777777" w:rsidR="00FB37D9" w:rsidRDefault="00FB37D9" w:rsidP="001E0A0C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5D826E27" w14:textId="77777777" w:rsidR="00563862" w:rsidRPr="00563862" w:rsidRDefault="00563862" w:rsidP="00563862">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...187 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="79E40178" w14:textId="4F533FE6" w:rsidR="00FB37D9" w:rsidRDefault="00FB37D9">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7E93BA22" w14:textId="77777777" w:rsidR="00563862" w:rsidRPr="00563862" w:rsidRDefault="00563862" w:rsidP="00563862">
     <w:pPr>
-      <w:pStyle w:val="Paginanummer-Huisstijl"/>
-[...7 lines deleted...]
-      <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...631 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF88"/>
-[...17 lines deleted...]
-    <w:nsid w:val="0B4C187F"/>
+    <w:nsid w:val="36D0097D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="06FAF4C2"/>
+    <w:tmpl w:val="486CA624"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...1606 lines deleted...]
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C652244"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A94C3A62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4755,3074 +1305,142 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...226 lines deleted...]
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="1" w16cid:durableId="1974407843">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
-[...11 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="2" w16cid:durableId="1389954018">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
-[...41 lines deleted...]
-  <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="170"/>
-  <w:autoHyphenation/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...5 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00DC2BB2"/>
-[...2656 lines deleted...]
-    <w:rsid w:val="00D54229"/>
+    <w:rsidRoot w:val="00563862"/>
+    <w:rsid w:val="00217BEA"/>
+    <w:rsid w:val="00235344"/>
+    <w:rsid w:val="00563862"/>
+    <w:rsid w:val="008712AB"/>
+    <w:rsid w:val="008759B0"/>
+    <w:rsid w:val="009529E1"/>
+    <w:rsid w:val="00C42C0A"/>
+    <w:rsid w:val="00DF78C2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="6CA513B5"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{3D35B649-17DB-416A-8402-2BE645BA8D0A}"/>
 </w:settings>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7933,51 +1551,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -8150,422 +1768,1187 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00563862"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00563862"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00563862"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00563862"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00563862"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00563862"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00563862"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00563862"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00563862"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="114259E01DE845B490C6E43E7C60F070">
-[...4 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00563862"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00563862"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00563862"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00563862"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00563862"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00563862"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00563862"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00563862"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00563862"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00563862"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00563862"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00563862"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00563862"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00563862"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00563862"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00563862"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00563862"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00563862"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00563862"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00563862"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering-Huisstijl">
+    <w:name w:val="Rubricering - Huisstijl"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Toezendgegevens-Huisstijl"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00563862"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:caps/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toezendgegevens-Huisstijl">
+    <w:name w:val="Toezendgegevens - Huisstijl"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00563862"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paginanummer-Huisstijl">
+    <w:name w:val="Paginanummer - Huisstijl"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00563862"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00563862"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00563862"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00563862"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00563862"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelraster">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00563862"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normaalweb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00563862"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Zwaar">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00563862"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nadruk">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00563862"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rPr>
-[...16 lines deleted...]
-    <w:name w:val="E7B1E45B79064AA1BE0717CA314C4034"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00563862"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00563862"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00563862"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="009529E1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>834</ap:Words>
-  <ap:Characters>4590</ap:Characters>
+  <ap:Words>836</ap:Words>
+  <ap:Characters>4602</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:Lines>38</ap:Lines>
   <ap:Paragraphs>10</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>5414</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>5428</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>