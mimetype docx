--- v0 (2026-04-21)
+++ v1 (2026-06-06)
@@ -1,3910 +1,1355 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-  <!-- Generated by Aspose.Words for .NET 24.8.0 -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="009B4AEB" w:rsidP="009B4AEB" w14:paraId="44F2A932" w14:textId="77777777">
+    <w:p w:rsidRPr="00854A7D" w:rsidR="00854A7D" w:rsidRDefault="00AF63C9" w14:paraId="51C932E7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>30196</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00854A7D" w:rsidR="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00854A7D" w:rsidR="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Duurzame ontwikkeling en beleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00854A7D" w:rsidR="00854A7D" w:rsidRDefault="00AF63C9" w14:paraId="2272D634" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32847</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00854A7D" w:rsidR="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00854A7D" w:rsidR="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00854A7D" w:rsidR="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Integrale visie op de woningmarkt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00854A7D" w:rsidR="00854A7D" w:rsidP="00854A7D" w:rsidRDefault="00831988" w14:paraId="02C5D52B" w14:textId="5B8F4E2C">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>35561</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00854A7D" w:rsidR="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00854A7D" w:rsidR="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parlementaire </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00854A7D" w:rsidR="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>enquête</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00854A7D" w:rsidR="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aardgaswinning in Groningen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00854A7D" w:rsidR="00854A7D" w:rsidP="00854A7D" w:rsidRDefault="00854A7D" w14:paraId="10EA1617" w14:textId="36694412">
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="2124"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>859</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Brief van de ministers van </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Volkshuisvesting en Ruimtelijke Ordening en van Binnenlandse Zaken en Koninkrijksrelaties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00854A7D" w:rsidR="00854A7D" w:rsidP="00854A7D" w:rsidRDefault="00854A7D" w14:paraId="7549BE82" w14:textId="134E15FA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00854A7D" w:rsidR="00854A7D" w:rsidP="00854A7D" w:rsidRDefault="00854A7D" w14:paraId="68CCE3BA" w14:textId="74556891">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t>Den Haag, 21 april 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00854A7D" w:rsidP="00552A89" w:rsidRDefault="00854A7D" w14:paraId="4515565C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
-      </w:pPr>
-[...23 lines deleted...]
-    <w:p w:rsidR="009B4AEB" w:rsidP="009B4AEB" w14:paraId="5448BE01" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00854A7D" w:rsidR="00552A89" w:rsidP="00552A89" w:rsidRDefault="00552A89" w14:paraId="75FBE77A" w14:textId="7A41B04C">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een goed geïsoleerde woning verlaagt het gasverbruik, dempt de gevoeligheid voor prijsschommelingen en zorgt tegelijkertijd voor meer wooncomfort. Voor woningeigenaren in Groningen en in de gemeenten Aa en Hunze, Noordenveld en Tynaarlo in Noord-Drenthe wordt dit gerealiseerd met de isolatieaanpak, een uitwerking van maatregel 29 uit Nij </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Begun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Deze overheidsregeling biedt subsidie en extra ondersteuning voor het isoleren en ventileren van de woning. In deze brief informeren wij uw Kamer over de eerste maanden van de isolatieaanpak en opening van het loket, waar we aan werken om de aanpak te verbeteren en hoe we invulling geven aan een tweetal moties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00854A7D" w:rsidR="00552A89" w:rsidP="00552A89" w:rsidRDefault="00552A89" w14:paraId="0CD54C36" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="260" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Voortgang</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B4AEB" w:rsidP="009B4AEB" w14:paraId="05AE0828" w14:textId="77777777">
+    <w:p w:rsidRPr="00854A7D" w:rsidR="00552A89" w:rsidP="00552A89" w:rsidRDefault="00552A89" w14:paraId="6DD95CFA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
-      </w:pPr>
-[...83 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De subsidieregeling voor isolatie en ventilatie in de provincie Groningen en de gemeenten Aa en Hunze, Noordenveld en Tynaarlo is op 2 juni 2025 gepubliceerd en deze is vervolgens op 3 juni in werking getreden. Bewoners die na 25 april 2023 al kosten hadden gemaakt voor de noodzakelijke isolatie en ventilatie van hun woning konden vanaf dat moment direct een aanvraag voor subsidie met terugwerkende kracht indienen. Hier zijn tot nu toe 18.721 aanvragen voor ingediend, 12.387 aanvragen zijn ondertussen toegekend, voor ongeveer €105 mln. subsidie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vanwege het hoge aantal aanvragen, was de doorlooptijd bij subsidieverstrekker Samenwerkingsverband Noord-Nederland (SNN) voor sommige aanvragen langer dan de wettelijke termijn van 13 weken. Bewoners die langer op een besluit moesten wachten, hebben bericht ontvangen dat er extra tijd nodig was. Binnen deze eenmalige verlenging zijn de meeste aanvragen vervolgens afgehandeld. Wel bleek dat het aanvraagproces niet altijd soepel verliep; facturen of betaalbewijzen ontbraken, waardoor een bewoner in eerste instantie een afwijzing ontving. Dit is door mijn ambtsvoorganger toegelicht aan uw Kamer op 24 november 2025.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r>
-[...39 lines deleted...]
-    <w:p w:rsidR="009B4AEB" w:rsidP="009B4AEB" w14:paraId="007B8734" w14:textId="77777777">
+    </w:p>
+    <w:p w:rsidRPr="00854A7D" w:rsidR="00552A89" w:rsidP="00552A89" w:rsidRDefault="00552A89" w14:paraId="2F839391" w14:textId="035E6718">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
-      </w:pPr>
-[...43 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op 2 september 2025 is vervolgens het subsidieloket geopend voor woningeigenaren die nog moeten isoleren. Dit gebeurt gefaseerd, waarin elke maand verschillende postcodes openen, om te lange wachtrijen bij SNN en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>uitvoerende bedrijven te voorkomen. Woningeigenaren die nog moeten isoleren kunnen dit op twee manieren doen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00854A7D" w:rsidR="00552A89" w:rsidP="00552A89" w:rsidRDefault="00552A89" w14:paraId="65C0F85E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Hlk225860737" w:id="0"/>
-      <w:r>
-[...37 lines deleted...]
-        <w:t xml:space="preserve">, kan de subsidie worden aangevraagd zonder isolatieplan. Er kan dan voor gekozen worden om dit uit te laten voeren door een bedrijf of om dit zelf te doen. </w:t>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Als de woning geen monument is, er voor maximaal € 10.000 geïsoleerd wordt en een bouwjaar heeft voor 1992, kan de subsidie worden aangevraagd zonder isolatieplan. Er kan dan voor gekozen worden om dit uit te laten voeren door een bedrijf of om dit zelf te doen. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidRPr="00DC2185" w:rsidR="00DD3E16" w:rsidP="00DD3E16" w14:paraId="3379EAE6" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00854A7D" w:rsidR="00552A89" w:rsidP="00552A89" w:rsidRDefault="00552A89" w14:paraId="37050E0F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...25 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de andere gevallen dient er een isolatieplan te worden opgesteld door een isolatieadviseur. Dit plan helpt de woningeigenaar om inzichtelijk te maken welke maatregelen genomen moeten worden om de standaard voor woningisolatie te bereiken.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bovendien wordt er in een plan rekening gehouden met een goed binnenklimaat, waardoor er geen schimmel ontstaat. Het plan is voor de woningeigenaar kosteloos. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00854A7D" w:rsidR="00552A89" w:rsidP="00552A89" w:rsidRDefault="00552A89" w14:paraId="57F91C1B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="260" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00854A7D" w:rsidR="00552A89" w:rsidP="00552A89" w:rsidRDefault="00552A89" w14:paraId="0AB81CAA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="260" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Inmiddels zijn er 3.374 aanvragen ingediend en 991 toegekend.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-    <w:p w:rsidR="00DD3E16" w:rsidP="009B4AEB" w14:paraId="6735557D" w14:textId="77777777">
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dat slechts een kwart tot nu toe toegekend is, is deels te wijten aan de langere behandeltermijn van de aanvragen met terugwerkende kracht, waar veel capaciteit naar toe ging in de eerste maanden. Daarnaast borgen we de kwaliteit van de isolatieplannen middels een controle door een aangestelde, onafhankelijke commissie. In deze eerste fase gebeurt dit nog per plan; zodra een bedrijf heeft laten zien dat ze voldoen aan de gestelde kwaliteit, zal dit verschuiven naar een controle op basis van steekproeven. Inmiddels zijn er verschillende verbeteringen doorgevoerd in het proces bij SNN. Zo is SNN steeds meer ervaren met het afhandelen van aanvragen en is de capaciteit vergroot, waardoor de behandeltermijn korter wordt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00854A7D" w:rsidR="00552A89" w:rsidP="00552A89" w:rsidRDefault="00552A89" w14:paraId="60AAC423" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
-      </w:pPr>
-[...71 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Uitvoering</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B4AEB" w:rsidP="009B4AEB" w14:paraId="2822957D" w14:textId="77777777">
+    <w:p w:rsidRPr="00854A7D" w:rsidR="00552A89" w:rsidP="00552A89" w:rsidRDefault="00552A89" w14:paraId="123351A7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w:rsidR="005E6BC6" w:rsidP="009B4AEB" w14:paraId="51CDA6E3" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sinds de zomer hebben 81 mensen succesvol de opleiding tot isolatieadviseur bij de Hanzehogeschool afgerond en nog steeds worden er meer adviseurs opgeleid. Hiermee wordt de wachttijd voor het krijgen van een isolatieplan verkort. Ook zijn op 1 april de eerste monumentenregisseurs gestart aan de opleiding, zodat op korte termijn ook isolatieplannen voor monumenten gemaakt kunnen worden. Naar verwachting zijn er daarmee rond de zomer van 2026 genoeg adviseurs. We blijven nauwlettend monitoren of de wachttijd voor het maken van een afspraak met een adviseur dan is afgenomen tot maximaal 6 weken. Zo lang als nodig is, starten er nieuwe groepen met de opleiding tot adviseur. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00854A7D" w:rsidR="00552A89" w:rsidP="00552A89" w:rsidRDefault="00552A89" w14:paraId="2E469EEF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="009B4AEB" w:rsidP="009B4AEB" w14:paraId="5988416F" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Woningeigenaren die de isolatie- en/of ventilatiemaatregelen willen laten uitvoeren door een bedrijf, moeten een aangesloten bedrijf uit het bedrijvennetwerk kiezen. Deze bedrijven hebben zich gecommitteerd aan de werkwijze en aan de maximumprijzen uit de maatregelencatalogus. Hiermee zorgen we ervoor dat prijzen in de regio gelijk zijn en verschillen tussen woningeigenaren beperkt worden. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Inmiddels zijn er ongeveer 1.100 bedrijven aangesloten bij het bedrijvennetwerk en dit aantal groeit nog elke dag. Voor een groot deel zijn dit bedrijven uit de regio.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00854A7D" w:rsidR="00552A89" w:rsidP="00552A89" w:rsidRDefault="00552A89" w14:paraId="0B7C25B9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w:rsidR="009B4AEB" w:rsidP="009B4AEB" w14:paraId="5B431989" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tenslotte kunnen woningeigenaren die dat willen of nodig hebben, volledig ontzorgd worden. Er zijn verschillende ontzorgende partijen actief in de regio, die ondersteuning bieden bij het laten opstellen van het isolatieplan, het doen van de subsidieaanvraag en/of de uitvoering van de maatregelen. Inmiddels hebben er via het online portaal al 12.000 woningeigenaren ondersteuning aangevraagd. Hiervan is inmiddels met twee derde contact opgenomen door een ondersteuner en hebben de gemeenten in de regio ook mogelijkheden om specifieke doelgroepen te ondersteunen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00854A7D" w:rsidR="00552A89" w:rsidP="00552A89" w:rsidRDefault="00552A89" w14:paraId="4051EC9E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
-      </w:pPr>
-[...50 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Aandachtspunten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B4AEB" w:rsidP="009B4AEB" w14:paraId="6C9FF4D4" w14:textId="77777777">
+    <w:p w:rsidRPr="00854A7D" w:rsidR="00552A89" w:rsidP="00552A89" w:rsidRDefault="00552A89" w14:paraId="21EF35D4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
-      </w:pPr>
-[...106 lines deleted...]
-    <w:p w:rsidR="009B4AEB" w:rsidP="009B4AEB" w14:paraId="4F80676B" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het is positief dat er tot nu toe totaal circa 20.000 aanvragen zijn gedaan en dat woningeigenaren het subsidieloket dus goed weten te vinden. Tegelijkertijd zijn er in de praktijk de nodige uitdagingen en is het noodzakelijk om het proces op punten te verbeteren. Om de wachttijden voor een isolatieplan te verkorten, werken we samen met bedrijven, adviseurs en bewoners aan een vereenvoudiging én verbetering van de isolatieplannen, zodat bedrijven deze sneller kunnen opstellen. Hiervoor wordt onder andere de maatregelencatalogus vereenvoudigd en een tool ontwikkeld voor de opname van woningen. Daarnaast krijgen isolatieadviseurs sinds begin dit jaar bijscholing in de praktijk, wordt de cursus bij de Hanzehogeschool verbeterd en komen woningen gebouwd voor 1991 in aanmerking voor een isolatiemaatregel onder de €10.000 zonder isolatieplan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00854A7D" w:rsidR="00552A89" w:rsidP="00552A89" w:rsidRDefault="00552A89" w14:paraId="5F9B5657" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="009B4AEB" w:rsidP="009B4AEB" w14:paraId="0C0C5E33" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Eind maart is een campagne gestart dat gericht is op het spoor zonder isolatieplan, zodat bewoners geactiveerd worden om direct aan de slag te gaan en vast een eerste stap te zetten richting een goed geïsoleerd huis, zodat zij minder energie hoeven te verbruiken om comfortabel te kunnen wonen. Dit wordt gezien als eerste stap. Bewoners kunnen vervolgens een isolatieplan laten maken en maatregelen nemen om de woning nog verder te isoleren tot de standaard voor woningisolatie. In het najaar, als de postcodefasering afgelopen is en het loket voor iedereen geopend is, zal een bredere publiekscampagne starten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00854A7D" w:rsidR="00552A89" w:rsidP="00552A89" w:rsidRDefault="00552A89" w14:paraId="654C1FA5" w14:textId="3E1FD145">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidRPr="006F374E" w:rsidR="009B4AEB" w:rsidP="009B4AEB" w14:paraId="51867456" w14:textId="77777777">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Middels bovenstaande verbeteringen op het isolatieplan en het proces geef ik invulling aan de moties Beckerman en Bushoff over het verminderen van bureaucratie.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00854A7D" w:rsidR="00552A89" w:rsidP="00552A89" w:rsidRDefault="00552A89" w14:paraId="6AC00C01" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
-      </w:pPr>
-[...14 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">Combinatie isolatie met lichte versterkingen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00854A7D" w:rsidP="00552A89" w:rsidRDefault="00552A89" w14:paraId="17F59418" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="260" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sinds april 2025 biedt NCG bewoners de mogelijkheid om versterking en isolatie gelijktijdig aan te pakken, na een positief besluit over de combinatie van mijn ambtsvoorganger januari 2025.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Circa 3.400 woningen met lichte versterking komen in aanmerking voor maatregel 29. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00854A7D" w:rsidRDefault="00854A7D" w14:paraId="65296229" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00854A7D" w:rsidR="00552A89" w:rsidP="00552A89" w:rsidRDefault="00552A89" w14:paraId="64996DF5" w14:textId="433F0ED9">
+      <w:pPr>
+        <w:spacing w:line="260" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Bewoners kiezen zelf of zij versterken en isoleren willen combineren, of de isolatie later via de reguliere subsidieregeling oppakken. De keuze voor tegelijk versterken en isoleren wordt door veel bewoners omarmd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00854A7D" w:rsidR="00552A89" w:rsidP="00552A89" w:rsidRDefault="00552A89" w14:paraId="714C5DC9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="260" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>NCG treedt op als opdrachtgever richting de hoofdaannemers, hierdoor worden woningeigenaren volledig ontzorgd. Bij de opstart zijn projectteams in drie stappen opgeleid om isolatie- en ventilatiemaatregelen mee te nemen in de versterkingsprojecten, zodat nauwkeurig wordt bepaald hoe de isolatiemaatregelen aansluiten bij de versterkingsmaatregelen. Daarnaast is de maatregelencatalogus van de isolatieaanpak geïntegreerd in de Groninger Maatregelen Catalogus, zodat SNN en NCG met hetzelfde overzicht werken en de ene route niet aantrekkelijker is voor uitvoerders dan de ander. Aandachtspunten zijn er ook. Isolatieplannen worden nog te vaak niet in één keer goed opgeleverd, dit vraagt om blijvende aandacht voor kwaliteitsborging. Daarnaast werkt NCG samen met de provincie aan praktijkvraagstukken, om te zorgen dat alle uitvoerders dezelfde lijn hanteren en er geen onderlinge verschillen ontstaan. Een voorbeeld is het opstellen van beleid rondom houtkachels in woningen die geïsoleerd gaan worden, om onveilige situaties te voorkomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00854A7D" w:rsidR="00552A89" w:rsidP="00552A89" w:rsidRDefault="00552A89" w14:paraId="61A0259F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="260" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Combinatie isolatie met lichte versterkingen </w:t>
-[...138 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B4AEB" w:rsidP="009B4AEB" w14:paraId="69A369D5" w14:textId="77777777">
+    <w:p w:rsidRPr="00854A7D" w:rsidR="00552A89" w:rsidP="00552A89" w:rsidRDefault="00552A89" w14:paraId="57D0383A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de isolatieaanpak ligt er een grote kans om de woningen in Groningen en Noord-Drenthe een stap dichter bij aardgasvrij te brengen. Het succes van de aanpak is daarmee van groot belang. Om die reden blijven we continu de regeling en de praktijk toetsen en blijven we in gesprek met bewoners, adviseurs en bedrijven. Over de voortgang en relevante ontwikkelingen zal ik uw Kamer informeren als daar aanleiding voor is. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00854A7D" w:rsidR="00552A89" w:rsidP="00552A89" w:rsidRDefault="00552A89" w14:paraId="6A09DF63" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="260" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00854A7D" w:rsidR="00552A89" w:rsidP="00854A7D" w:rsidRDefault="00552A89" w14:paraId="7E0749F3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Volkshuisvesting en Ruimtelijke Ordening,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00854A7D" w:rsidR="00552A89" w:rsidP="00854A7D" w:rsidRDefault="00854A7D" w14:paraId="73AE8380" w14:textId="58E91CD3">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>E.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00854A7D" w:rsidR="00552A89">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C4131A">
-[...62 lines deleted...]
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00854A7D" w:rsidR="00552A89">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Boekholt-O'Sullivan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidRPr="00854A7D" w:rsidR="00552A89" w:rsidP="00854A7D" w:rsidRDefault="00552A89" w14:paraId="5D1EE83F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C4131A" w:rsidP="00C4131A" w14:paraId="1D125B14" w14:textId="77777777">
-[...15 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00854A7D" w:rsidR="00552A89" w:rsidP="00854A7D" w:rsidRDefault="00552A89" w14:paraId="05C09D12" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
         <w:t>De minister van Binnenlandse Zaken en Koninkrijksrelaties,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C4131A" w:rsidP="00C4131A" w14:paraId="2C8C28D2" w14:textId="77777777"/>
-[...5 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00854A7D" w:rsidR="00552A89" w:rsidP="00854A7D" w:rsidRDefault="00854A7D" w14:paraId="17F0744B" w14:textId="27F9A691">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">P.E. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00854A7D" w:rsidR="00552A89">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Heerma</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00465FBA" w14:paraId="063E47B3" w14:textId="77777777"/>
-[...11 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+    <w:sectPr w:rsidRPr="00854A7D" w:rsidR="00552A89" w:rsidSect="00552A89">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="3050" w:right="2777" w:bottom="1076" w:left="1587" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="4E2B1DA1" w14:textId="77777777" w:rsidR="00552A89" w:rsidRDefault="00552A89" w:rsidP="00552A89">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4B5465C8" w14:textId="77777777" w:rsidR="00552A89" w:rsidRDefault="00552A89" w:rsidP="00552A89">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Verdana">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="KIX Barcode">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200FDFF" w:usb2="0A042021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-    <w:panose1 w:val="020B7200000000000000"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-[...5 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...116 lines deleted...]
-    </w:r>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="48FABC7F" w14:textId="77777777" w:rsidR="00AF63C9" w:rsidRPr="00552A89" w:rsidRDefault="00AF63C9" w:rsidP="00552A89">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...2 lines deleted...]
-      <w:spacing w:after="1077" w:line="14" w:lineRule="exact"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E86251D" w14:textId="77777777" w:rsidR="00AF63C9" w:rsidRPr="00552A89" w:rsidRDefault="00AF63C9" w:rsidP="00552A89">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...2 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0FCCCC13" w14:textId="77777777" w:rsidR="00AF63C9" w:rsidRPr="00552A89" w:rsidRDefault="00AF63C9" w:rsidP="00552A89">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="63A4C7CD" w14:textId="77777777" w:rsidR="00552A89" w:rsidRDefault="00552A89" w:rsidP="00552A89">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5167CF41" w14:textId="77777777" w:rsidR="00552A89" w:rsidRDefault="00552A89" w:rsidP="00552A89">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="25917C50" w14:textId="77777777" w:rsidR="00552A89" w:rsidRPr="00854A7D" w:rsidRDefault="00552A89" w:rsidP="00552A89">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Peildatum 13 april 2026</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="009B4AEB" w:rsidRPr="00F13C1B" w14:paraId="7A4378A0" w14:textId="77777777">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="595ADA6F" w14:textId="77777777" w:rsidR="00552A89" w:rsidRPr="00854A7D" w:rsidRDefault="00552A89" w:rsidP="00552A89">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F13C1B">
-[...61 lines deleted...]
-        <w:t xml:space="preserve"> 2026</w:t>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 2025D47896.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w:rsidR="009B4AEB" w:rsidRPr="00F13C1B" w:rsidP="009B4AEB" w14:paraId="09777CD4" w14:textId="77777777">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="0D7AB835" w14:textId="77777777" w:rsidR="00552A89" w:rsidRPr="00854A7D" w:rsidRDefault="00552A89" w:rsidP="00552A89">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F13C1B">
-[...13 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> De standaard voor woningisolatie geeft aan wanneer de woning voldoende geïsoleerd is voor verwarming zonder aardgas en is ontwikkeld naar aanleiding van afspraken uit het Klimaatakkoord. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w:rsidR="00DD3E16" w:rsidRPr="00F13C1B" w:rsidP="00DD3E16" w14:paraId="47FC774E" w14:textId="77777777">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="37F9819A" w14:textId="77777777" w:rsidR="00552A89" w:rsidRPr="00854A7D" w:rsidRDefault="00552A89" w:rsidP="00552A89">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F13C1B">
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> en is ontwikkeld naar aanleiding van afspraken uit het Klimaatakkoord. </w:t>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Peildatum 13 april 2026.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w:rsidR="00DD3E16" w:rsidRPr="00F13C1B" w14:paraId="3B79BE35" w14:textId="77777777">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="79EDBB32" w14:textId="0C28BAD1" w:rsidR="00552A89" w:rsidRPr="00854A7D" w:rsidRDefault="00552A89" w:rsidP="00552A89">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F13C1B">
-[...29 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 33 529, nr. 1295 en Kamerstuk 36 800-VII, nr. 21. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w:rsidR="009B4AEB" w:rsidRPr="00F13C1B" w:rsidP="009B4AEB" w14:paraId="4882CD0C" w14:textId="77777777">
-[...13 lines deleted...]
-          <w:szCs w:val="16"/>
+    <w:p w14:paraId="30336D98" w14:textId="44F3BDA4" w:rsidR="00552A89" w:rsidRPr="00854A7D" w:rsidRDefault="00552A89" w:rsidP="00552A89">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00F13C1B">
-[...88 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk</w:t>
+      </w:r>
+      <w:r w:rsidR="00F52CDE" w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 35561, nr. 66</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00854A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...2 lines deleted...]
-      <w:pStyle w:val="Header"/>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="265D71E7" w14:textId="77777777" w:rsidR="00AF63C9" w:rsidRPr="00552A89" w:rsidRDefault="00AF63C9" w:rsidP="00552A89">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...402 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6DEEC569" w14:textId="77777777" w:rsidR="00AF63C9" w:rsidRPr="00552A89" w:rsidRDefault="00AF63C9" w:rsidP="00552A89">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...1219 lines deleted...]
-    </w:r>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5964ABCE" w14:textId="77777777" w:rsidR="00AF63C9" w:rsidRPr="00552A89" w:rsidRDefault="00AF63C9" w:rsidP="00552A89">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14 w16se w16cid">
-[...38 lines deleted...]
-      <w:pStyle w:val="Artikelstreepje"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44E71363"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49387D34"/>
+    <w:lvl w:ilvl="0" w:tplc="A81CE012">
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="357" w:hanging="357"/>
-[...145 lines deleted...]
-      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Verdana" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="9B62654E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="BE0E94A6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="§"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="114A963C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="·"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="EA4CF38C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="DBD07708" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="§"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="E89C4C34" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="·"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="BE742218" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
-[...39 lines deleted...]
-      <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
-[...71 lines deleted...]
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="38D80016" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
-[...88 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="875653682">
+  <w:num w:numId="1" w16cid:durableId="2024554996">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00465FBA"/>
-[...63 lines deleted...]
-    <w:rsid w:val="00FC6CC7"/>
+    <w:rsidRoot w:val="00552A89"/>
+    <w:rsid w:val="002B55A9"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="003154C4"/>
+    <w:rsid w:val="00552A89"/>
+    <w:rsid w:val="006A1967"/>
+    <w:rsid w:val="007E6A6E"/>
+    <w:rsid w:val="00831988"/>
+    <w:rsid w:val="00854A7D"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00AF63C9"/>
+    <w:rsid w:val="00B16128"/>
+    <w:rsid w:val="00D854DF"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00F52CDE"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w14:docId w14:val="7A2EE3EC"/>
-  <w15:docId w15:val="{DB6C2905-BD3F-459C-A6AF-B708A4CD83E3}"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="582A82D1"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{D2BA7957-B21D-433A-BB22-769E519CE7A9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="DejaVu Sans" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:autoSpaceDN w:val="0"/>
-        <w:textAlignment w:val="baseline"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-    <w:lsdException w:name="heading 1" w:semiHidden="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9"/>
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3913,77 +1358,77 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4008,75 +1453,75 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="34" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -4111,55 +1556,55 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
@@ -4222,841 +1667,842 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...9 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240"/>
+    <w:rsid w:val="00552A89"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading2">
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-      <w:spacing w:before="240" w:line="240" w:lineRule="exact"/>
+    <w:rsid w:val="00552A89"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00552A89"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00552A89"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
-    </w:rPr>
-[...14 lines deleted...]
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00552A89"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00552A89"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00552A89"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00552A89"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00552A89"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...13 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00552A89"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00552A89"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00552A89"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00552A89"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00552A89"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00552A89"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00552A89"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00552A89"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00552A89"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00552A89"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00552A89"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00552A89"/>
     <w:pPr>
       <w:numPr>
-        <w:ilvl w:val="3"/>
-        <w:numId w:val="1"/>
+        <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...19 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00552A89"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00552A89"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00552A89"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00552A89"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00552A89"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00552A89"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00552A89"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00552A89"/>
     <w:rPr>
       <w:b/>
-    </w:rPr>
-[...65 lines deleted...]
-    <w:next w:val="Normal"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="KixBarcode">
     <w:name w:val="Kix Barcode"/>
-    <w:basedOn w:val="Normal"/>
-[...5 lines deleted...]
-      <w:rFonts w:ascii="KIX Barcode" w:hAnsi="KIX Barcode"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00552A89"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="KIX Barcode" w:eastAsia="DejaVu Sans" w:hAnsi="KIX Barcode" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...79 lines deleted...]
-      <w:b/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevens">
     <w:name w:val="Referentiegegevens"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00552A89"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referentiegegevensbold">
     <w:name w:val="Referentiegegevens bold"/>
-    <w:basedOn w:val="Normal"/>
-[...2 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="exact"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00552A89"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:b/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...102 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1">
+    <w:name w:val="Witregel W1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00552A89"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="90" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="9"/>
+      <w:szCs w:val="9"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW1bodytekst">
+    <w:name w:val="Witregel W1 (bodytekst)"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00552A89"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...103 lines deleted...]
-    </w:pPr>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="WitregelW2">
     <w:name w:val="Witregel W2"/>
-    <w:basedOn w:val="Normal"/>
-[...4 lines deleted...]
-    <w:rPr>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:rsid w:val="00552A89"/>
+    <w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="270" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="27"/>
       <w:szCs w:val="27"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Header">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009B4AEB"/>
+    <w:rsid w:val="00552A89"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-    </w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
     <w:name w:val="Koptekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009B4AEB"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00552A89"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...1 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Footer">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009B4AEB"/>
+    <w:rsid w:val="00552A89"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-    </w:pPr>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009B4AEB"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00552A89"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="DejaVu Sans" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...71 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009B4AEB"/>
-[...8 lines deleted...]
-      <w:kern w:val="2"/>
+    <w:rsid w:val="00552A89"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-US"/>
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="FootnoteText"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B4AEB"/>
-[...7 lines deleted...]
-  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:rsid w:val="00552A89"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009B4AEB"/>
+    <w:rsid w:val="00552A89"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...55 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00854A7D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId9" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5113,51 +2559,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5221,65 +2667,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -5300,106 +2746,97 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
-  <clbl:label id="{681dcdd7-3e43-49fb-ac1e-2321f7e63421}" enabled="1" method="Standard" siteId="{1321633e-f6b9-44e2-a44f-59b9d264ecb7}" contentBits="2" removed="0"/>
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1428</ap:Words>
-  <ap:Characters>7856</ap:Characters>
+  <ap:Words>1476</ap:Words>
+  <ap:Characters>8123</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>65</ap:Lines>
-  <ap:Paragraphs>18</ap:Paragraphs>
+  <ap:Lines>67</ap:Lines>
+  <ap:Paragraphs>19</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
-      <vt:lpstr>Brief aan Parlement - Voortgang isolatieaanpak Groningen en Noord-Drenthe</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>9266</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>9580</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
+  <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:creator/>
-[...3 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>