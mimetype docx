--- v0 (2026-04-21)
+++ v1 (2026-06-11)
@@ -1,3866 +1,1015 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="007426AA" w:rsidR="00340ECA" w:rsidP="007426AA" w:rsidRDefault="00D41310" w14:paraId="02597824" w14:textId="53FA4983">
-[...18 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00353A81" w:rsidR="00353A81" w:rsidRDefault="00504A63" w14:paraId="1565A168" w14:textId="516877AE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00353A81">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00353A81" w:rsidR="00353A81">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00353A81">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>936</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00353A81" w:rsidR="00353A81">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00353A81" w:rsidR="00353A81">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Luchtvaartbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00353A81" w:rsidR="00353A81" w:rsidP="00353A81" w:rsidRDefault="00353A81" w14:paraId="5B677D59" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00353A81">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00353A81" w:rsidR="00504A63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1270</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00353A81">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00353A81" w:rsidR="00353A81" w:rsidP="00353A81" w:rsidRDefault="00353A81" w14:paraId="0918A98B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00353A81">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00353A81" w:rsidR="00504A63" w:rsidP="00353A81" w:rsidRDefault="00353A81" w14:paraId="36FBB18F" w14:textId="4B1827C5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00353A81">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 21 april 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00353A81" w:rsidR="00504A63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="0038731D">
-[...111 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00353A81" w:rsidR="00504A63">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Op 16 april jl. heeft de Rechtbank Gelderland uitspraak gedaan in de beroepen van Coöperatie Mobilisation for the Environment (MOB) en anderen tegen meerdere besluiten over Eindhoven Airport, Rotterdam The Hague Airport en Lelystad Airport. De vaste commissie voor Infrastructuur en Waterstaat heeft mij op 17 april jl. gevraagd om voor het commissiedebat van 21 april schriftelijk te reageren op deze uitspraken. Het betreft daarbij enerzijds de uitspraak inzake de luchthaven Lelystad Airport, die vraagt dat ik opnieuw beoordeel of er handhavend opgetreden moet worden tegen uitbreiding van de luchthaven, en anderzijds de rechterlijke uitspraak dat Eindhoven Airport en Rotterdam The Hague Airport een natuurvergunning nodig hebben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00353A81" w:rsidR="00504A63" w:rsidP="00504A63" w:rsidRDefault="00504A63" w14:paraId="70D7971C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00353A81" w:rsidR="00504A63" w:rsidP="00504A63" w:rsidRDefault="00504A63" w14:paraId="19CCF70C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00353A81">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Met deze brief voldoe ik aan uw verzoek. De rechtbank heeft de volgende uitspraken gedaan. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0038731D" w:rsidP="0038731D" w:rsidRDefault="0038731D" w14:paraId="275CD953" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00353A81" w:rsidR="00504A63" w:rsidP="00504A63" w:rsidRDefault="00504A63" w14:paraId="672E5429" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00353A81" w:rsidR="00504A63" w:rsidP="00504A63" w:rsidRDefault="00504A63" w14:paraId="775F89B3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00353A81">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Besluiten passende maatregelen Eindhoven Airport en Rotterdam The Hague Airport </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00353A81" w:rsidR="00504A63" w:rsidP="00504A63" w:rsidRDefault="00504A63" w14:paraId="27328BF1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00353A81">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mijn ambtsvoorganger had in haar rol als bevoegd gezag besloten dat de luchthavens Eindhoven en Rotterdam niet hoefden te worden ingeperkt ten behoeve van de natuur. De rechtbank vernietigt deze besluiten. De rechtbank oordeelt dat onvoldoende aannemelijk is gemaakt dat voldoende andere stikstof reducerende maatregelen worden getroffen die leiden tot noodzakelijke daling van stikstofdepositie voor de Natura 2000-gebieden waar de luchthavens effect op hebben. Binnen acht weken moet een nieuw besluit worden genomen. Hoger beroep bij de Raad van State is mogelijk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00353A81" w:rsidR="00504A63" w:rsidP="00504A63" w:rsidRDefault="00504A63" w14:paraId="592F7663" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00353A81" w:rsidR="00504A63" w:rsidP="00504A63" w:rsidRDefault="00504A63" w14:paraId="0CDDAC01" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00353A81">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Positieve weigeringen en maatwerkbesluiten Eindhoven Airport en Rotterdam The Hague Airport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00353A81" w:rsidR="00504A63" w:rsidP="00504A63" w:rsidRDefault="00504A63" w14:paraId="2F1C5564" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00353A81">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Mijn ambtsvoorganger had in haar rol als bevoegd gezag besloten dat er geen natuurvergunning nodig was voor de luchthavens Eindhoven en Rotterdam. De luchthavens zijn volgens de rechtbank wel gewijzigd ten opzichte van de eerdere toestemming voor de Europese referentiedatum. Dat betekent dat, in lijn met de Rendac uitspraak van 18 december 2024, een vergunning nodig is voor de gehele luchthaven na wijziging.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00353A81" w:rsidR="00504A63" w:rsidP="00504A63" w:rsidRDefault="00504A63" w14:paraId="6D04AB8D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00353A81">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Omdat een natuurvergunningplicht geldt voor beide luchthavens, is een maatwerkvoorschrift niet mogelijk en vernietigt de rechtbank ook de opgelegde maatwerkvoorschriften, waaronder het emissieplafond.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00353A81" w:rsidR="00504A63" w:rsidP="00504A63" w:rsidRDefault="00504A63" w14:paraId="67363256" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00353A81">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00353A81" w:rsidR="00504A63" w:rsidP="00504A63" w:rsidRDefault="00504A63" w14:paraId="2535FFA9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00353A81">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...162 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Handhavingsbesluiten Eindhoven Airport, Rotterdam The Hague Airport en Lelystad Airport</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00353A81" w:rsidR="00504A63" w:rsidP="00504A63" w:rsidRDefault="00504A63" w14:paraId="239DB7E2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00353A81">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Verder heeft de rechter de weigering om handhavend op te treden jegens Eindhoven en Rotterdam The Hague Airport vernietigd. De rechter vindt dat de belangen opnieuw afgewogen moeten worden. Daarbij speelt een rol dat sinds de publicatie van de ontwerp-natuurvergunning en de beslissing op het bezwaar inzake het handhavingsverzoek meer dan 2,5 jaar is verstreken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00353A81" w:rsidR="00504A63" w:rsidP="00504A63" w:rsidRDefault="00504A63" w14:paraId="74A4297F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00353A81">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ook heeft de rechter de weigering om handhavend op te treden tegen de ingebruikname van het Noordelijk Areaal bij Lelystad Airport voor groot zakelijk verkeer (General Aviation) vernietigd. Ook daar vond de rechter de belangenafweging onvoldoende.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00353A81" w:rsidR="00504A63" w:rsidP="00504A63" w:rsidRDefault="00504A63" w14:paraId="58D8E984" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="18"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00353A81">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Handhaven</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00353A81" w:rsidR="00504A63" w:rsidP="00504A63" w:rsidRDefault="00504A63" w14:paraId="14835AE0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00353A81">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tot er nieuwe besluiten zijn genomen op de vergunningsaanvragen, worden de luchthavens strikt genomen geëxploiteerd in strijd met de natuurvergunningsplicht uit de Omgevingswet. Bij een heroverweging van de handhavingsbesluiten moet per luchthaven worden bekeken welke maatregelen nodig zijn, daarbij worden alle belangen betrokken. Dat wil zeggen het natuurbelang versus het brede maatschappelijke en economische belang van de luchthavens. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00353A81" w:rsidR="00504A63" w:rsidP="00504A63" w:rsidRDefault="00504A63" w14:paraId="0E4208C3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00353A81" w:rsidR="00504A63" w:rsidP="00504A63" w:rsidRDefault="00504A63" w14:paraId="1656DBF6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00353A81">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor nu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00353A81" w:rsidR="00504A63" w:rsidP="00504A63" w:rsidRDefault="00504A63" w14:paraId="1D412BE9" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="18"/>
-[...124 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00353A81">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De uitspraken worden nu inhoudelijk bestudeerd. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00353A81">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De uitspraken bevestigen dat de rechtspraak over stikstof mede door de Rendac uitspraak van 18 december 2024 bijzonder complex is geworden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00353A81" w:rsidR="00504A63" w:rsidP="00504A63" w:rsidRDefault="00504A63" w14:paraId="683E3E51" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00353A81">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Over het algemeen bevestigen deze uitspraken wederom de noodzaak en urgentie om met een overtuigende aanpak op natuurherstel te komen. Want alleen dan kunnen we weer natuurvergunningen verlenen: dat geldt voor alle sectoren, niet alleen de luchtvaart. Daarom werken we hier met het hele kabinet hard aan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00353A81" w:rsidR="00504A63" w:rsidP="00504A63" w:rsidRDefault="00504A63" w14:paraId="36E99DDD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00353A81" w:rsidR="00504A63" w:rsidP="00504A63" w:rsidRDefault="00504A63" w14:paraId="3B5A0B77" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00353A81">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ik zal op een later moment uw Kamer informeren en laten weten wat onze vervolgstappen zijn ten aanzien van hoger beroep en nieuw te nemen besluiten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00353A81" w:rsidR="00504A63" w:rsidP="00353A81" w:rsidRDefault="00504A63" w14:paraId="0876A874" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00353A81" w:rsidR="00353A81" w:rsidP="00353A81" w:rsidRDefault="00353A81" w14:paraId="7331E8DD" w14:textId="3750BA9F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00353A81">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00353A81">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00353A81">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="0038731D">
-[...528 lines deleted...]
-          <w:szCs w:val="18"/>
+    </w:p>
+    <w:p w:rsidRPr="00353A81" w:rsidR="00504A63" w:rsidP="00353A81" w:rsidRDefault="00504A63" w14:paraId="251E5C6C" w14:textId="36B92A0A">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00353A81">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00353A81" w:rsidR="00353A81">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00353A81">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> van Essen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00731450" w:rsidR="00731450" w:rsidP="00731450" w:rsidRDefault="00D41310" w14:paraId="5B10B92A" w14:textId="7944E723">
-[...25 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+    <w:p w:rsidRPr="00353A81" w:rsidR="00217BEA" w:rsidP="00353A81" w:rsidRDefault="00217BEA" w14:paraId="72981AE8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00353A81" w:rsidR="00217BEA" w:rsidSect="00504A63">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52E2CBDF" w14:textId="77777777" w:rsidR="00073FCE" w:rsidRDefault="00073FCE">
+    <w:p w14:paraId="7C2FA2CB" w14:textId="77777777" w:rsidR="0043150D" w:rsidRDefault="0043150D" w:rsidP="00504A63">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61B3FB02" w14:textId="77777777" w:rsidR="00073FCE" w:rsidRDefault="00073FCE"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4034B5F1" w14:textId="77777777" w:rsidR="00073FCE" w:rsidRDefault="00073FCE">
+    <w:p w14:paraId="7571D1AD" w14:textId="77777777" w:rsidR="0043150D" w:rsidRDefault="0043150D" w:rsidP="00504A63">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4134A6EF" w14:textId="77777777" w:rsidR="00073FCE" w:rsidRDefault="00073FCE"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...12 lines deleted...]
-    <w:sig w:usb0="800000A7" w:usb1="00000040" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="27CB12EA" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="509D13A7" w14:textId="77777777" w:rsidR="00504A63" w:rsidRPr="00504A63" w:rsidRDefault="00504A63" w:rsidP="00504A63">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="00D6F396" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="054725DF" w14:textId="77777777" w:rsidR="00504A63" w:rsidRPr="00504A63" w:rsidRDefault="00504A63" w:rsidP="00504A63">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="514B65FB" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3D4AE676" w14:textId="77777777" w:rsidR="00504A63" w:rsidRPr="00504A63" w:rsidRDefault="00504A63" w:rsidP="00504A63">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0157B6ED" w14:textId="77777777" w:rsidR="00073FCE" w:rsidRDefault="00073FCE">
+    <w:p w14:paraId="4A2CF741" w14:textId="77777777" w:rsidR="0043150D" w:rsidRDefault="0043150D" w:rsidP="00504A63">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D114431" w14:textId="77777777" w:rsidR="00073FCE" w:rsidRDefault="00073FCE"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C7B5929" w14:textId="77777777" w:rsidR="00073FCE" w:rsidRDefault="00073FCE">
+    <w:p w14:paraId="051E210D" w14:textId="77777777" w:rsidR="0043150D" w:rsidRDefault="0043150D" w:rsidP="00504A63">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63184C9D" w14:textId="77777777" w:rsidR="00073FCE" w:rsidRDefault="00073FCE"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...105 lines deleted...]
-  <w:p w14:paraId="1C0AE9E2" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="29C1E66A" w14:textId="77777777" w:rsidR="00504A63" w:rsidRPr="00504A63" w:rsidRDefault="00504A63" w:rsidP="00504A63">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...517 lines deleted...]
-  <w:p w14:paraId="0CF2C061" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="408420C4" w14:textId="77777777" w:rsidR="00504A63" w:rsidRPr="00504A63" w:rsidRDefault="00504A63" w:rsidP="00504A63">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...919 lines deleted...]
-</w:numbering>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1725DB3E" w14:textId="77777777" w:rsidR="00504A63" w:rsidRPr="00504A63" w:rsidRDefault="00504A63" w:rsidP="00504A63">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...598 lines deleted...]
-    <w:rsid w:val="00FF5051"/>
+    <w:rsidRoot w:val="00504A63"/>
+    <w:rsid w:val="00123548"/>
+    <w:rsid w:val="00217BEA"/>
+    <w:rsid w:val="00353A81"/>
+    <w:rsid w:val="0043150D"/>
+    <w:rsid w:val="00504A63"/>
+    <w:rsid w:val="008759B0"/>
+    <w:rsid w:val="00941AD8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1DFD8D1B"/>
+  <w14:docId w14:val="1B4E592D"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{BAEA326E-3A4A-4DA5-8E6B-26B0077C5FCC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3882,74 +1031,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4098,1170 +1248,1165 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00504A63"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00504A63"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00504A63"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00504A63"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00504A63"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00504A63"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00504A63"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00504A63"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00504A63"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...334 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00504A63"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00504A63"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00504A63"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00504A63"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00504A63"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00504A63"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00504A63"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00504A63"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00504A63"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00504A63"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00504A63"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00504A63"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00504A63"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00504A63"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00504A63"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00504A63"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00504A63"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00504A63"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00504A63"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00504A63"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar1"/>
+    <w:rsid w:val="00504A63"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00504A63"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar1"/>
+    <w:rsid w:val="00504A63"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00504A63"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="00504A63"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00504A63"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00504A63"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00504A63"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
+    <w:name w:val="Huisstijl-NAW"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00504A63"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
+    <w:name w:val="Huisstijl-Retouradres"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00504A63"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...1 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
+    <w:name w:val="Huisstijl-Kopje"/>
+    <w:basedOn w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00504A63"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
+    <w:name w:val="Huisstijl-Paginanummering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00504A63"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="00504A63"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
     <w:name w:val="Koptekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00504A63"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-[...45 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
     <w:name w:val="Voettekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="00504A63"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="24"/>
-[...15 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xmsonormal">
     <w:name w:val="x_msonormal"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="004A419E"/>
-[...80 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00504A63"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00353A81"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>3480</ap:Characters>
+  <ap:Pages>2</ap:Pages>
+  <ap:Words>656</ap:Words>
+  <ap:Characters>3610</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>29</ap:Lines>
+  <ap:Lines>30</ap:Lines>
   <ap:Paragraphs>8</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4104</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>4258</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>