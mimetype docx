--- v0 (2026-04-21)
+++ v1 (2026-06-25)
@@ -1,3629 +1,1444 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...545 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00AD3AF1" w:rsidR="00AD3AF1" w:rsidRDefault="00CB7B60" w14:paraId="5C6E8374" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>36045</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3AF1" w:rsidR="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AD3AF1" w:rsidR="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AD3AF1" w:rsidR="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Situatie in Oekraïne</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD3AF1" w:rsidR="00AD3AF1" w:rsidP="00D80872" w:rsidRDefault="00AD3AF1" w14:paraId="7C12F91B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>292</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Defensie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD3AF1" w:rsidR="00AD3AF1" w:rsidP="00CB7B60" w:rsidRDefault="00AD3AF1" w14:paraId="1B253BD9" w14:textId="7F7A2C47">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD3AF1" w:rsidR="00AD3AF1" w:rsidP="00CB7B60" w:rsidRDefault="00AD3AF1" w14:paraId="10334488" w14:textId="7F5A2DC2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 21 april 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD3AF1" w:rsidR="00CB7B60" w:rsidP="00CB7B60" w:rsidRDefault="00CB7B60" w14:paraId="18B9B651" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD3AF1" w:rsidR="00CB7B60" w:rsidP="00CB7B60" w:rsidRDefault="00CB7B60" w14:paraId="7B255BD2" w14:textId="048C62DF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In het debat over vier jaar oorlog in Oekraïne op 24 maart jl. heeft uw Kamer verzocht de volgende informatie te ontvangen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD3AF1" w:rsidR="00CB7B60" w:rsidP="00CB7B60" w:rsidRDefault="00CB7B60" w14:paraId="634083BE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Een overzicht van de begrote uitgaven voor de militaire steun aan Oekraïne;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD3AF1" w:rsidR="00CB7B60" w:rsidP="00CB7B60" w:rsidRDefault="00CB7B60" w14:paraId="3D0B04FD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Een overzicht met alle kasschuiven van 2022-2029;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A3217" w:rsidP="008A3217" w:rsidRDefault="008C69BD" w14:paraId="70435472" w14:textId="77777777">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidRPr="00AD3AF1" w:rsidR="00CB7B60" w:rsidP="00CB7B60" w:rsidRDefault="00CB7B60" w14:paraId="6ACB2624" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...21 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Een financieel overzicht van alle geleverde steun;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD3AF1" w:rsidR="00CB7B60" w:rsidP="00CB7B60" w:rsidRDefault="00CB7B60" w14:paraId="0E8310D1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...11 lines deleted...]
-      <w:r>
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Antwoord op de vraag of er een verschil zit tussen de naar de Kamer gecommuniceerde gerealiseerde steun en de actuele vervangingswaarde van die steun.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD3AF1" w:rsidR="00CB7B60" w:rsidP="00CB7B60" w:rsidRDefault="00CB7B60" w14:paraId="5528DE64" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Met deze brief doe ik u de gevraagde informatie toekomen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E0784F" w:rsidP="002C2D29" w:rsidRDefault="00E0784F" w14:paraId="08D5576B" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00AD3AF1" w:rsidR="00CB7B60" w:rsidP="00CB7B60" w:rsidRDefault="00CB7B60" w14:paraId="1BE89293" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD3AF1" w:rsidR="00CB7B60" w:rsidP="00CB7B60" w:rsidRDefault="00CB7B60" w14:paraId="444BC8A0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>De militaire steun aan Oekraïne nader toegelicht</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00915279" w:rsidP="00F235D8" w:rsidRDefault="00915279" w14:paraId="214C004C" w14:textId="71F6CDFA">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00AD3AF1" w:rsidR="00CB7B60" w:rsidP="00CB7B60" w:rsidRDefault="00CB7B60" w14:paraId="2A5C76F2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00915279">
-        <w:rPr>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>De Nederlandse steun aan Oekraïne is omvangrijk en intensief. Een sterke Oekraïense krijgsmacht is de eerste verdedigingslinie tegen de Russische dreiging ook richting de rest van Europa. Het is van groot belang</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">De Nederlandse steun aan Oekraïne is omvangrijk en intensief. Een sterke Oekraïense krijgsmacht is de eerste verdedigingslinie tegen de Russische dreiging ook richting de rest van Europa. Het is van groot belang dat de Oekraïense defensiecapaciteit en slagkracht verder wordt versterkt, ook voor de lange termijn. De Nederlandse militaire steun aan Oekraïne bestaat uit directe levering van materieel uit eigen voorraad, commerciële </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
+        <w:t>verwervingen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> waartoe ook bijdragen aan internationale samenwerkingsprojecten worden gerekend, en de bijdrage aan het NAVO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00915279">
-        <w:rPr>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">dat de Oekraïense defensiecapaciteit en slagkracht verder wordt versterkt, ook voor de lange termijn. De Nederlandse militaire steun aan Oekraïne bestaat uit directe levering van materieel uit eigen voorraad, commerciële </w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t>Ukraine Comprehensive Assistance Package (UCAP).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD3AF1" w:rsidR="00CB7B60" w:rsidP="00CB7B60" w:rsidRDefault="00CB7B60" w14:paraId="384BED11" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>verwervingen</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> waartoe ook bijdragen aan internationale samenwerkingsprojecten worden gerekend, en de bijdrage aan het NAVO</w:t>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t>Sinds de eerste militaire steun in 2022 is er een verschuiving opgetreden van levering uit eigen voorraad en af te stoten materieel, naar in toenemende mate levering door commerciële verwerving. Commerciële verwerving beperkt de effecten op de eigen gereedheid en draagt tevens bij aan de opschaling van de Nederlandse en Europese defensie-industrieën om zowel Oekraïne als onze eigen krijgsmacht tijdig van de juiste capaciteiten te voorzien.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD3AF1" w:rsidR="00CB7B60" w:rsidP="00CB7B60" w:rsidRDefault="00CB7B60" w14:paraId="53D28622" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Ukraine Comprehe</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>nsive Assistance Package (UCAP)</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>De commerciële leveringen leiden direct tot kasuitgaven, waardoor de begrote en gerealiseerde uitgaven gelijk lopen. Het uit eigen voorraad geleverde materieel leidt daarentegen op het moment van levering niet tot uitgaven. Pas wanneer het materieel voor de Nederlandse krijgsmacht wordt vervangen leidt dit tot uitgaven die worden verantwoord op het Defensiematerieelbegrotingsfonds. Aangezien er voor veel Defensiematerieel sprake is van lange levertijden, kan er een meerjarig verschil bestaan tussen het oorspronkelijke moment waarop materieel aan Oekraïne werd overgedragen en het moment van de uitgaven. Het gevolg is dat de geleverde steun en de begrote militaire steun qua kasritme van elkaar verschillen. In onderstaande tabellen wordt dit verschil inzichtelijk gemaakt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD3AF1" w:rsidR="00CB7B60" w:rsidP="00CB7B60" w:rsidRDefault="00CB7B60" w14:paraId="4E70A1D7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>.</w:t>
-[...4 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD3AF1" w:rsidR="00CB7B60" w:rsidP="00CB7B60" w:rsidRDefault="00CB7B60" w14:paraId="51FD86A0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00915279">
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD3AF1" w:rsidR="00CB7B60" w:rsidP="00CB7B60" w:rsidRDefault="00CB7B60" w14:paraId="062299F2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Begrote uitgaven en kasschuiven</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD3AF1" w:rsidR="00CB7B60" w:rsidP="00CB7B60" w:rsidRDefault="00CB7B60" w14:paraId="78788904" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Sinds de eerste militaire steun in 2022 is er een verschuiving opgetreden van levering uit eigen voorraad en af te stoten materieel, naar in toenemende mate levering door commerciële verwerving. Commerciële verwerving beperkt de effecten op de eigen gereedheid en draagt tevens bij aan de opschaling van de Nederlandse en Europese defensie-industrieën om zowel Oekraïne als onze eigen krijgsmacht tijdig van de juiste capaciteiten te voorzien.</w:t>
-[...4 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De militaire steun aan Oekraïne wordt grotendeels gefinancierd vanuit de Defensiebegrotingen. Het overige deel betreft uitgaven aan het UCAP door het ministerie van Buitenlandse Zaken. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t>Voorgaande kabinetten hebben in totaal €14,3 miljard toegekend aan (bruto) uitgaven voor de militaire steun, zoals ook is toelicht in de meest recente leveringenbrief.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>De commerciële leveringen leiden direct tot kasuitgaven, waardoor de begrote en gerealiseerde uitgaven gelijk lopen. Het uit eigen voorraad geleverde materieel leidt daarentegen op het moment van levering niet tot uitgaven. Pas wanneer het materieel voor de Nederlandse krijgsmacht wordt vervangen leidt dit tot uitgaven die worden verantwoord op het Defensiematerieelbegrotingsfonds. Aangezien er voor veel Defensiematerieel sprake is van lange levertijden, kan er een meerjarig verschil bestaan tussen het oorspronkelijke moment waarop materieel aan Oekraïne werd overgedragen en het moment van</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> de</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> Daarnaast stelt het kabinet Jetten, zoals aangekondigd in het coalitieakkoord, jaarlijks circa €3 miljard euro (netto) beschikbaar in de periode 2026 – 2029. Hiermee zet het kabinet de steun aan Oekraïne onverminderd voort.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD3AF1" w:rsidR="00CB7B60" w:rsidP="00CB7B60" w:rsidRDefault="00CB7B60" w14:paraId="432D4FD2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> uitgaven. Het gevolg is dat de geleverde steun en de begrote militaire steun qua kasritme van elkaar verschillen. In onderstaande tabel</w:t>
-[...226 lines deleted...]
-    <w:p w:rsidR="00263ECD" w:rsidP="005631B3" w:rsidRDefault="00022C7F" w14:paraId="262888C3" w14:textId="77777777">
+        <w:t>Deze middelen zijn m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>omenteel als volgt in de begrotingen verwerkt:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD3AF1" w:rsidR="00CB7B60" w:rsidP="00CB7B60" w:rsidRDefault="00CB7B60" w14:paraId="3C5BFE63" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
-      </w:pPr>
-[...30 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+          <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61B7D277" wp14:editId="7C702DB9">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="251200D8" wp14:editId="3EB733BD">
             <wp:extent cx="5759532" cy="2269693"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="11" name="Picture 11"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5762735" cy="2270955"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00022C7F" w:rsidP="005631B3" w:rsidRDefault="00022C7F" w14:paraId="1236984F" w14:textId="376B6ACE">
+    <w:p w:rsidRPr="00AD3AF1" w:rsidR="00CB7B60" w:rsidP="00CB7B60" w:rsidRDefault="00CB7B60" w14:paraId="303AE04D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...6 lines deleted...]
-          <w:szCs w:val="14"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">De tabel toont de begrote </w:t>
       </w:r>
-      <w:r w:rsidRPr="004413D1">
-        <w:rPr>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>bruto</w:t>
       </w:r>
-      <w:r w:rsidRPr="004413D1">
-[...14 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:sz w:val="14"/>
-          <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">netto </w:t>
       </w:r>
-      <w:r w:rsidRPr="004413D1">
-[...101 lines deleted...]
-    <w:p w:rsidRPr="00263ECD" w:rsidR="007A0D28" w:rsidP="005631B3" w:rsidRDefault="007A0D28" w14:paraId="537DC8C5" w14:textId="77777777">
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>uitgaven, door afronding kan de optelsom afwijken. De middelen die voor militaire steun vrij zijn gemaakt in het Coalitieakkoord staan op de Aanvullende Post van Financiën en worden bij een volgend begrotingsmoment toegevoegd aan de Defensiebegroting. De uitgaven begroot door Defensie betreffen zowel de uitgaven van de Defensiebegroting als van het Defensiematerieelbegrotingsfonds (DMF), waar de vervanging begroot is van eigen militair materieel dat eerder aan Oekraïne geleverd is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD3AF1" w:rsidR="00CB7B60" w:rsidP="00CB7B60" w:rsidRDefault="00CB7B60" w14:paraId="5DBBB69F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD3AF1" w:rsidR="00CB7B60" w:rsidP="00CB7B60" w:rsidRDefault="00CB7B60" w14:paraId="0559EB00" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>De mi</w:t>
-[...97 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t>De middelen zijn in een kasritme geplaatst dat aansluit op de planning van de leveringen aan Oekraïne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. De defensie-industriële markt is echter dynamisch, er heerst schaarste. Daarnaast zijn de behoeften van Oekraïne mede onderhevig aan de situatie aan het front. Hierdoor kunnen de behoeftes van Oekraïne ook veranderen. Het kabinet hanteert als uitgangspunt dat de steun zo goed mogelijk aansluit bij de noden van Oekraïne. Daarom kan het kasritme gedurende een begrotingsjaar ook wijzigen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD3AF1" w:rsidR="00CB7B60" w:rsidP="00CB7B60" w:rsidRDefault="00CB7B60" w14:paraId="65990E6D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de afgelopen jaren hebben er meerdere ‘kasschuiven’ plaatsgevonden op het voor militaire steun beschikbare budget. Deze zijn consequent toegelicht in de begrotingsstukken van zowel Defensie (suppletoire begrotingen en ontwerpbegrotingen) als de budgettaire nota’s van Financiën (Voorjaars-, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="004B5B62">
-[...3 lines deleted...]
-        <w:t>ajaars</w:t>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Najaars</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="004548C2">
-[...38 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>- en Miljoenennota). De grootste kasschuiven, van boven de €100 miljoen, worden hieronder toegelicht:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD3AF1" w:rsidR="00CB7B60" w:rsidP="00CB7B60" w:rsidRDefault="00CB7B60" w14:paraId="3BCB6AFA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B10BB5">
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Bij 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B10BB5">
-        <w:rPr>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B10BB5">
-[...29 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suppletoire begroting 2024 is €200 miljoen van 2024 naar 2025 geschoven vanwege later dan verwachte betalingen op een aantal steunmaatregelen;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD3AF1" w:rsidR="00CB7B60" w:rsidP="00CB7B60" w:rsidRDefault="00CB7B60" w14:paraId="05D3CA92" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B10BB5">
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Bij 2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B10BB5">
-        <w:rPr>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B10BB5">
-[...29 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suppletoire begroting 2024 en Nota van Wijziging op de Ontwerpbegroting 2025 is €750 miljoen van 2024 naar 2025 geschoven omdat op een aantal steunmaatregelen de betalingen niet meer in 2024 konden plaatsvinden, maar wel begin 2025;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD3AF1" w:rsidR="00CB7B60" w:rsidP="00CB7B60" w:rsidRDefault="00CB7B60" w14:paraId="290EFD09" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B10BB5">
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Bij 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B10BB5">
-        <w:rPr>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B10BB5">
-[...47 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suppletoire begroting 2025 is €2 miljard van de €3,5 miljard extra toegevoegde middelen aan 2026 ter continuering van de steun, naar 2025 geschoven om versnelling van de militaire steun te bewerkstelligen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD3AF1" w:rsidR="00CB7B60" w:rsidP="00CB7B60" w:rsidRDefault="00CB7B60" w14:paraId="3F0E0C60" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B10BB5">
+        <w:suppressAutoHyphens/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Bij 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B10BB5">
-        <w:rPr>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B10BB5">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00B10BB5" w:rsidR="007D4ED9">
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suppletoire begroting 2026 wordt €437 miljoen van 2029 naar 2026 geschoven. Deze kasschuif wordt verderop in deze brief nader toegelicht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD3AF1" w:rsidR="00CB7B60" w:rsidP="00CB7B60" w:rsidRDefault="00CB7B60" w14:paraId="18FD8B01" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD3AF1" w:rsidR="00CB7B60" w:rsidP="00CB7B60" w:rsidRDefault="00CB7B60" w14:paraId="51CA6DD1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Naast deze kasschuiven is met een Nota van Wijziging op de 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suppletoire begroting 2025 versneld €700 miljoen beschikbaar gesteld aan de Defensiebegroting </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>t.b.v</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> motie Klaver</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD3AF1" w:rsidR="00CB7B60" w:rsidP="00CB7B60" w:rsidRDefault="00CB7B60" w14:paraId="5DE3DD91" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Dit kabinet zet in het coalitieakkoord de militaire steun aan Oekraïne onverminderd voort en stelt in de periode 2027 tot en met 2029 extra middelen ter beschikking.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B10BB5" w:rsidR="00B10BB5">
-[...33 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Hiermee komt de begrote militaire steun in de jaren 2026-2029 uit op circa €3 miljard per jaar om militaire steun aan Oekraïne voort te zetten en waarvan een deel bestemd is voor de vervanging van reeds in het verleden geleverd materieel uit eigen voorraad. Deze middelen zijn gereserveerd op de Aanvullende Post van het ministerie van Financiën en zullen bij een volgend begrotingsmoment naar de Defensiebegroting worden overgeheveld.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD3AF1" w:rsidR="00CB7B60" w:rsidP="00CB7B60" w:rsidRDefault="00CB7B60" w14:paraId="09B7DA12" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Tijdens het debat over de Defensiebegrotingen 2026 op 5 maart jl. heb ik uw Kamer aangegeven dat het kabinet zal bezien of de voor 2026 beschikbare middelen bij Voorjaarsnota/Startnota kunnen worden opgehoogd. Zoals u in de Voorjaarsnota en bijhorende 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="004413D1">
-[...30 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suppletoire begroting van Defensie heeft kunnen zien, heeft het kabinet besloten om in 2026 €437 miljoen aan aanvullende militaire steun beschikbaar te stellen voor Oekraïne. De middelen komen uit de Coalitieakkoordmiddelen. Het genoemde bedrag wordt van de Aanvullende post overgeheveld naar de Defensiebegroting en vervolgens via een kasschuif van 2029 naar 2026 verplaatst. Dit is verwerkt in de 1e suppletoire begroting van Defensie. De totale militaire steun in 2026 bedraagt hiermee circa €3 miljard, waarvan circa €0,5 miljard bestemd is voor de vervanging van reeds in het verleden geleverd materieel uit eigen voorraad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD3AF1" w:rsidR="00CB7B60" w:rsidP="00CB7B60" w:rsidRDefault="00CB7B60" w14:paraId="6D35A892" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD3AF1" w:rsidR="00CB7B60" w:rsidP="00CB7B60" w:rsidRDefault="00CB7B60" w14:paraId="3E90E68B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Overzicht van de geleverde steun en toelichting over de gehanteerde vervangingswaarde</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD3AF1" w:rsidR="00CB7B60" w:rsidP="00CB7B60" w:rsidRDefault="00CB7B60" w14:paraId="57E945ED" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>In de meest recente leveringsbrief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="00FC42FB">
-[...8 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Dit kabinet zet in het c</w:t>
-[...281 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> over de steun aan Oekraïne werd uw Kamer geïnformeerd dat Nederland tot 2 februari jl. ca. €11,7 miljard aan militaire steun heeft geleverd. De geleverde steun bestaat uit commerciële leveringen, die gemeten wordt in gerealiseerde </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">bruto </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA46F4" w:rsidR="00EA46F4">
-        <w:rPr>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">kasuitgaven, en levering van militair materieel uit eigen voorraad. Daarnaast </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">kasuitgaven, en levering van militair materieel uit eigen voorraad. Daarnaast vallen de bijdragen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>aan het NAVO UCAP onder militaire steun in de leveringenbrief</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. De geleverde steun per jaar is als volgt:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD3AF1" w:rsidR="00CB7B60" w:rsidP="00CB7B60" w:rsidRDefault="00CB7B60" w14:paraId="2B2C705D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>vallen de</w:t>
-[...39 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:lang w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-        </w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61E31E89" wp14:editId="53997F88">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1548A843" wp14:editId="1F6BDA93">
             <wp:extent cx="5688280" cy="849247"/>
             <wp:effectExtent l="0" t="0" r="8255" b="8255"/>
             <wp:docPr id="9" name="Afbeelding 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9"/>
+                    <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5739964" cy="856963"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00341D31" w:rsidP="00EA46F4" w:rsidRDefault="003301B6" w14:paraId="147A428B" w14:textId="380F471E">
-[...43 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00AD3AF1" w:rsidR="00CB7B60" w:rsidP="00CB7B60" w:rsidRDefault="00CB7B60" w14:paraId="62DF5C66" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Commerciële leveringen en de bijdrage aan NAVO UCAP hebben geen vervangingswaarde, ze leiden direct tot kasuitgaven, waarvan de cumulatieve waarde in de leveringenbrief wordt gerapporteerd. De gehanteerde waarde in de leveringenbrief voor de leveringen uit eigen voorraad is de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
         </w:rPr>
         <w:t>vervangingswaarde</w:t>
       </w:r>
-      <w:r w:rsidR="00C213B7">
-[...87 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Er is daarmee geen verschil tussen de met de Kamer gecommuniceerde steun en de vervangingswaarde. Hierbij dient voor de volledigheid aangegeven te worden dat de vervangingswaarde op het moment van levering wordt bepaald, niet later bij de daadwerkelijke vervanging. Het is daarom mogelijk dat bij de vervanging de actuele kosten hoger of lager zijn dan ten tijde van de levering werd ingeschat. Daarnaast is de vervanging ook onderhevig aan de dynamiek van de defensie-industriële markt, waardoor het verwachte kasritme op het DMF bij diverse begrotingsmomenten aangepast moest worden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD3AF1" w:rsidR="00CB7B60" w:rsidP="00CB7B60" w:rsidRDefault="00CB7B60" w14:paraId="2DE8B33C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00AD3AF1" w:rsidR="00CB7B60" w:rsidP="00AD3AF1" w:rsidRDefault="00AD3AF1" w14:paraId="142D6CA6" w14:textId="03CA8974">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De minister van Defensie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AD3AF1" w:rsidR="00CB7B60" w:rsidP="00AD3AF1" w:rsidRDefault="00AD3AF1" w14:paraId="2DADE06A" w14:textId="0481D994">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00AD3AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D. </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002C2D29">
-        <w:t>Dilan</w:t>
+      <w:r w:rsidRPr="00AD3AF1" w:rsidR="00CB7B60">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Yeşilgöz-Zegerius</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002C2D29">
-[...15 lines deleted...]
-      <w:type w:val="continuous"/>
+    </w:p>
+    <w:p w:rsidRPr="00AD3AF1" w:rsidR="006F53E6" w:rsidP="00AD3AF1" w:rsidRDefault="006F53E6" w14:paraId="0287209F" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00AD3AF1" w:rsidR="006F53E6" w:rsidSect="00CB7B60">
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2722" w:right="1134" w:bottom="1049" w:left="1588" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
       <w:paperSrc w:first="4" w:other="4"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B5E4600" w14:textId="77777777" w:rsidR="00B3371A" w:rsidRDefault="00B3371A" w:rsidP="001E0A0C">
+    <w:p w14:paraId="48B3EA27" w14:textId="77777777" w:rsidR="00CB7B60" w:rsidRDefault="00CB7B60" w:rsidP="00CB7B60">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44067FB7" w14:textId="77777777" w:rsidR="00B3371A" w:rsidRDefault="00B3371A" w:rsidP="001E0A0C">
+    <w:p w14:paraId="34A4D548" w14:textId="77777777" w:rsidR="00CB7B60" w:rsidRDefault="00CB7B60" w:rsidP="00CB7B60">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Verdana">
-    <w:altName w:val="Verdana"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lohit Hindi">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="DejaVu Sans">
-    <w:panose1 w:val="020B0603030804020204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E7002EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Mangal">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...35 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="571343B3" w14:textId="77777777" w:rsidR="00B64A4A" w:rsidRDefault="00B64A4A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3C0CF0CC" w14:textId="77777777" w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w:rsidRDefault="00CB7B60" w:rsidP="00CB7B60">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="113D2041" w14:textId="77777777" w:rsidR="00C213B7" w:rsidRDefault="00C213B7" w:rsidP="001E0A0C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2F14CC3E" w14:textId="77777777" w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w:rsidRDefault="00CB7B60" w:rsidP="00CB7B60">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...203 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="74145B02" w14:textId="77777777" w:rsidR="00B64A4A" w:rsidRDefault="00B64A4A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36442BE8" w14:textId="77777777" w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w:rsidRDefault="00CB7B60" w:rsidP="00CB7B60">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1815AE77" w14:textId="77777777" w:rsidR="00B3371A" w:rsidRDefault="00B3371A" w:rsidP="001E0A0C">
+    <w:p w14:paraId="5DFD9358" w14:textId="77777777" w:rsidR="00CB7B60" w:rsidRDefault="00CB7B60" w:rsidP="00CB7B60">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39443EED" w14:textId="77777777" w:rsidR="00B3371A" w:rsidRDefault="00B3371A" w:rsidP="001E0A0C">
+    <w:p w14:paraId="7FB90551" w14:textId="77777777" w:rsidR="00CB7B60" w:rsidRDefault="00CB7B60" w:rsidP="00CB7B60">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...3 lines deleted...]
-      </w:pPr>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="7919E66B" w14:textId="77777777" w:rsidR="00CB7B60" w:rsidRPr="00EC7C71" w:rsidRDefault="00CB7B60" w:rsidP="00CB7B60">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00813B21">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00EC7C71">
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 22 054, nr. 479</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="2278AC35" w14:textId="77777777" w:rsidR="00C213B7" w:rsidRPr="00EC7C71" w:rsidRDefault="00C213B7" w:rsidP="00022C7F">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="71A98550" w14:textId="77777777" w:rsidR="00CB7B60" w:rsidRPr="006C2218" w:rsidRDefault="00CB7B60" w:rsidP="00CB7B60">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00813B21">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="006C2218">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00EC7C71">
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kamerstuk 22 054, nr. 479</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045682E">
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Kamerstukken II 2025/2026, 36045 nr. 261</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="3644F508" w14:textId="77777777" w:rsidR="00C213B7" w:rsidRPr="006C2218" w:rsidRDefault="00C213B7" w:rsidP="00F849CB">
-[...1 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+    <w:p w14:paraId="0F6C4461" w14:textId="77777777" w:rsidR="00CB7B60" w:rsidRPr="007A2D73" w:rsidRDefault="00CB7B60" w:rsidP="00CB7B60">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C2218">
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00813B21">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00813B21">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t>Kamerstukken II 2025/2026, 36045 nr. 261</w:t>
+        <w:t xml:space="preserve"> Kamerstuk 22 054, nr. 479</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="0A7336D6" w14:textId="77777777" w:rsidR="00C213B7" w:rsidRPr="007A2D73" w:rsidRDefault="00C213B7" w:rsidP="00341D31">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4787E985" w14:textId="77777777" w:rsidR="00CB7B60" w:rsidRPr="00022C7F" w:rsidRDefault="00CB7B60" w:rsidP="00CB7B60">
+      <w:pPr>
+        <w:pStyle w:val="Voetnoottekst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004413D1">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
           <w:sz w:val="16"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="004413D1">
+        <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:footnoteRef/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00813B21">
+        <w:t xml:space="preserve"> De eerste €0,1 miljard aan uitgaven NAVO UCAP is in de Rijksbegroting niet </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kamerstuk 22 054, nr. 479</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>opgenomen</w:t>
+      </w:r>
       <w:r w:rsidRPr="004413D1">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:footnoteRef/>
+        <w:t xml:space="preserve"> als zijnde militaire steun maar als niet-militaire steun, vanaf 2025 is dit </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>aangepast</w:t>
       </w:r>
       <w:r w:rsidRPr="004413D1">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> De eerste €0,1 miljard aan uitgaven NAVO UCAP is in de Rijksbegroting niet </w:t>
-[...28 lines deleted...]
-        </w:rPr>
         <w:t>. Daarom lijkt in dit overzicht van militaire steun alsof er meer aan NAVO UCAP is uitgegeven dan begroot, dit is niet</w:t>
       </w:r>
-      <w:r w:rsidR="00F06D0A">
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> het</w:t>
       </w:r>
       <w:r w:rsidRPr="004413D1">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> geval.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="512988FB" w14:textId="77777777" w:rsidR="00B64A4A" w:rsidRDefault="00B64A4A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="64C49209" w14:textId="77777777" w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w:rsidRDefault="00CB7B60" w:rsidP="00CB7B60">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="6FD15C09" w14:textId="77777777" w:rsidR="00C213B7" w:rsidRDefault="00C213B7" w:rsidP="001E0A0C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="371FEA84" w14:textId="77777777" w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w:rsidRDefault="00CB7B60" w:rsidP="00CB7B60">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...161 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="540269D7" w14:textId="79892582" w:rsidR="00C213B7" w:rsidRDefault="00C213B7">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="41C9FD52" w14:textId="77777777" w:rsidR="00CB7B60" w:rsidRPr="00CB7B60" w:rsidRDefault="00CB7B60" w:rsidP="00CB7B60">
     <w:pPr>
-      <w:pStyle w:val="Paginanummer-Huisstijl"/>
-[...7 lines deleted...]
-      <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
-    <w:r>
-[...618 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF88"/>
-[...16 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0ABD2856"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B316C630"/>
     <w:lvl w:ilvl="0" w:tplc="833AA5A8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -3691,5277 +1506,255 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B4C187F"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E8C1CC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="06FAF4C2"/>
+    <w:tmpl w:val="00BC9F4E"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04130001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...2171 lines deleted...]
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="1" w16cid:durableId="694422874">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
-[...11 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="2" w16cid:durableId="1489058884">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
-[...50 lines deleted...]
-  <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="170"/>
-  <w:autoHyphenation/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...5 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="002C2D29"/>
-[...2790 lines deleted...]
-    <w:rsid w:val="00FE7540"/>
+    <w:rsidRoot w:val="00CB7B60"/>
+    <w:rsid w:val="000D391D"/>
+    <w:rsid w:val="006047B1"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="006F7871"/>
+    <w:rsid w:val="00AA1034"/>
+    <w:rsid w:val="00AD3AF1"/>
+    <w:rsid w:val="00CB7B60"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="nl-NL" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="6AA5D324"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{45C24EA8-EF84-4E73-9674-89DBFB839646}"/>
 </w:settings>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9072,51 +1865,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -9289,395 +2082,1135 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB7B60"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB7B60"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB7B60"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB7B60"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB7B60"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB7B60"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB7B60"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB7B60"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB7B60"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CB7B60"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB7B60"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB7B60"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB7B60"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB7B60"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB7B60"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB7B60"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB7B60"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB7B60"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB7B60"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00CB7B60"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB7B60"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00CB7B60"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB7B60"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00CB7B60"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB7B60"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB7B60"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB7B60"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00CB7B60"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CB7B60"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Rubricering-Huisstijl">
+    <w:name w:val="Rubricering - Huisstijl"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Toezendgegevens-Huisstijl"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00CB7B60"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:b/>
+      <w:caps/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Toezendgegevens-Huisstijl">
+    <w:name w:val="Toezendgegevens - Huisstijl"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00CB7B60"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paginanummer-Huisstijl">
+    <w:name w:val="Paginanummer - Huisstijl"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00CB7B60"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CB7B60"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CB7B60"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CB7B60"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00CB7B60"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelraster">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Standaardtabel"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00CB7B60"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Lohit Hindi"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rPr>
-[...7 lines deleted...]
-    <w:name w:val="57161A890BBE48CAAB4C8CAB9E9A9708"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CB7B60"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CB7B60"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="SimSun" w:hAnsi="Verdana" w:cs="Mangal"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CB7B60"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD3AF1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
+</file>
+
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-thema">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
-    <a:clrScheme name="Kantoor">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kantoor">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kantoor">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>4</ap:Pages>
-  <ap:Words>1334</ap:Words>
-  <ap:Characters>7340</ap:Characters>
+  <ap:Words>1317</ap:Words>
+  <ap:Characters>7244</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>61</ap:Lines>
+  <ap:Lines>60</ap:Lines>
   <ap:Paragraphs>17</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>8657</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>8544</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>