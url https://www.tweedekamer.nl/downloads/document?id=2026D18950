--- v0 (2026-04-20)
+++ v1 (2026-06-16)
@@ -1,3624 +1,985 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...173 lines deleted...]
-      <w:r w:rsidRPr="007B114A">
+    <w:p w:rsidRPr="008B596F" w:rsidR="00214318" w:rsidP="00214318" w:rsidRDefault="00214318" w14:paraId="17F17DE2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B596F" w:rsidR="008B596F" w:rsidRDefault="00214318" w14:paraId="69E7E5E1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B596F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>32820</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B596F" w:rsidR="008B596F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008B596F" w:rsidR="008B596F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nieuwe visie cultuurbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B596F" w:rsidR="008B596F" w:rsidRDefault="00214318" w14:paraId="55D656A6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B596F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>25883</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B596F" w:rsidR="008B596F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008B596F" w:rsidR="008B596F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008B596F" w:rsidR="008B596F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:snapToGrid w:val="0"/>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>Arbeidsomstandigheden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B596F" w:rsidR="008B596F" w:rsidP="00D80872" w:rsidRDefault="008B596F" w14:paraId="20E432BC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B596F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B596F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>569</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B596F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008B596F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Onderwijs, Cultuur en Wetenschap</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B596F" w:rsidR="008B596F" w:rsidP="00214318" w:rsidRDefault="008B596F" w14:paraId="262F0209" w14:textId="193115AF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B596F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B596F" w:rsidR="008B596F" w:rsidP="00214318" w:rsidRDefault="008B596F" w14:paraId="6F1AB281" w14:textId="6A6E2C23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B596F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 20 april 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B596F" w:rsidR="008B596F" w:rsidP="00214318" w:rsidRDefault="008B596F" w14:paraId="176058E8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B596F" w:rsidR="00214318" w:rsidP="00214318" w:rsidRDefault="00214318" w14:paraId="2420EC3F" w14:textId="34D35559">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B596F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hierbij stuur ik de door u gevraagde reactie op de brief die uw commissie heeft ontvangen van de Landelijke Werkgroep Archeologie Onder Water (LWAOW) en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B596F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Stimon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B596F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Stichting Maritiem Onderzoek Nederland). Zij wijzen hierin op problemen voor vrijwilligers in de onderwaterarcheologie die voortkomen uit duikregelgeving.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B596F" w:rsidR="00214318" w:rsidP="00214318" w:rsidRDefault="00214318" w14:paraId="7E2B2394" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B596F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LWAOW en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B596F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Stimon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B596F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stellen dat vrijwilligers in de onderwaterarcheologie niet kunnen voldoen aan de voorwaarden in bestaande duikregelgeving en dat dit ook geldt voor momenteel in voorbereiding zijnde wijzigingen die als versoepeling bedoeld zijn. Zij geven aan dat zij daardoor niet meer legaal kunnen duiken en dat hun betrokkenheid bij de erfgoedzorg en de bereidheid tot samenwerking met professionele archeologen zal afnemen. Ook verwachten zij dat illegale activiteiten zullen toenemen. Hiermee worden de principes van het verdrag van Faro (de inzet van vrijwilligers, ook in de archeologie) geschaad en gaan draagvlak, kennis en fysiek erfgoed verloren. Men verzoekt mij om – samen met mijn collega van het ministerie van Sociale Zaken en Werkgelegenheid (SZW) – tot een oplossing te komen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B596F" w:rsidR="00214318" w:rsidP="00214318" w:rsidRDefault="00214318" w14:paraId="365CA442" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B596F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mijn ministerie heeft de afgelopen jaren grote inspanningen verricht om de onderwaterarcheologie te verbeteren, onder andere door illegale duikactiviteiten tegen te gaan en samenwerking tussen vrijwillige en professionele archeologen te stimuleren. Een belangrijke stap hierbij was het creëren van de mogelijkheid om – onder bepaalde voorwaarden – aan onderwatervrijwilligers een ontheffing toe te kunnen kennen van de certificeringsplicht die geldt voor het doen van archeologische opgravingen. Hiermee mogen zij beperkte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008B596F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>onderzoekshandelingen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008B596F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> uitvoeren en kunnen zij een grotere rol spelen in de zorg voor het archeologisch erfgoed onder water.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B596F" w:rsidR="00214318" w:rsidP="00214318" w:rsidRDefault="00214318" w14:paraId="3F03567E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B596F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het is belangrijk om deze positieve lijn vast te houden en verder te ontwikkelen. Het baart mij dan ook zorgen dat de onrust die is ontstaan omtrent de duikregelgeving ertoe heeft geleid dat er sinds 2025 duidelijk minder verzoeken voor een ontheffing zijn gedaan. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B596F" w:rsidDel="00AA7A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals werd aangekondigd in de brief die mijn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B596F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ambts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B596F" w:rsidDel="00AA7A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">voorganger in juni 2025 naar uw Kamer stuurde, ben ik over </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B596F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deze  ontwikkeling </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B596F" w:rsidDel="00AA7A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reeds in gesprek met </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B596F" w:rsidDel="00AA7A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>mijn collega</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B596F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, de staatssecretaris</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B596F" w:rsidDel="00AA7A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van SZW</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B596F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, die verantwoordelijk is voor de duikregelgeving</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B596F" w:rsidDel="00AA7A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B596F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="008B596F" w:rsidDel="00AA7A37">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...245 lines deleted...]
-        <w:t xml:space="preserve">Hierbij stuur ik de door u gevraagde reactie op de brief die uw commissie heeft ontvangen van de Landelijke Werkgroep Archeologie Onder Water (LWAOW) en </w:t>
+    <w:p w:rsidRPr="008B596F" w:rsidR="00214318" w:rsidP="00214318" w:rsidRDefault="00214318" w14:paraId="42735146" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B596F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op basis van de huidige duikregelgeving, heeft de organisatie of de organisator van een duikactiviteit, onder bepaalde omstandigheden, verplichtingen op grond van artikel 9.5a van het Arbeidsomstandighedenbesluit. Deze verplichtingen zijn erop gericht om de veiligheid van een vrijwilliger te bevorderen wanneer deze duikarbeid verricht.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B596F" w:rsidR="00214318" w:rsidP="00214318" w:rsidRDefault="00214318" w14:paraId="25217BC7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B596F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De Stichting Werken onder Overdruk (SWOD) en de Nederlandse Onderwatersportbond (NOB) hebben vorig jaar diverse versoepelingen van deze bestaande regelgeving geadviseerd aan de staatssecretaris van SZW.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B596F">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="008B596F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deze versoepelingen zijn bedoeld om de regels beter aan te laten sluiten bij de bestaande kwalificaties in de sportduikwereld voor recreatief duiken. De vrijwilligers in de onderwaterarcheologie geven echter aan dat zowel de bestaande regelgeving als de voorgestelde versoepelingen niet voldoende aansluiten bij hun activiteiten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B596F" w:rsidR="00214318" w:rsidP="00214318" w:rsidRDefault="00214318" w14:paraId="71DFC848" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B596F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vanuit het ministerie van SZW worden daarom momenteel workshops georganiseerd, in samenwerking met SWOD, NOB en mijn ministerie. Hierbij worden diverse organisaties van sportduikers betrokken, waaronder LWAOW en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007B114A">
+      <w:r w:rsidRPr="008B596F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Stimon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007B114A">
-[...1 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="008B596F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Het doel van deze workshops is het bevorderen van wederzijds begrip en het verkrijgen van meer zicht op de knelpunten en mogelijke oplossingen in relatie tot de voorgestelde versoepelingen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B596F" w:rsidR="00214318" w:rsidP="00214318" w:rsidRDefault="00214318" w14:paraId="31136579" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B596F" w:rsidR="00214318" w:rsidP="00214318" w:rsidRDefault="00214318" w14:paraId="50289B69" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B596F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik hoop uw Kamer hiermee voldoende te hebben geïnformeerd,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B596F" w:rsidR="00214318" w:rsidP="00214318" w:rsidRDefault="00214318" w14:paraId="40DEFDC9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B596F" w:rsidR="00214318" w:rsidP="008B596F" w:rsidRDefault="008B596F" w14:paraId="45BADE69" w14:textId="5F4C816C">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> die voortkomen uit duikregelgeving</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">LWAOW en </w:t>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B596F" w:rsidR="00214318">
+        <w:t>e minister van Onderwijs, Cultuur en Wetenschap,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="008B596F" w:rsidR="00214318" w:rsidP="008B596F" w:rsidRDefault="008B596F" w14:paraId="5C274FA0" w14:textId="192F5582">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">R.M. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007B114A">
-        <w:t>Stimon</w:t>
+      <w:r w:rsidRPr="008B596F" w:rsidR="00214318">
+        <w:t>Letschert</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007B114A">
-[...299 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    </w:p>
+    <w:p w:rsidRPr="008B596F" w:rsidR="00214318" w:rsidP="00214318" w:rsidRDefault="00214318" w14:paraId="6B2685FD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B596F" w:rsidR="00214318" w:rsidP="00214318" w:rsidRDefault="00214318" w14:paraId="3FEF2515" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008B596F" w:rsidR="00FE0FA3" w:rsidRDefault="00FE0FA3" w14:paraId="546E7F4E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="008B596F" w:rsidR="00FE0FA3" w:rsidSect="00214318">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2682" w:right="2818" w:bottom="1077" w:left="1588" w:header="2625" w:footer="289" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46D43BD9" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00056DB1">
+    <w:p w14:paraId="4D10DF16" w14:textId="77777777" w:rsidR="00214318" w:rsidRDefault="00214318" w:rsidP="00214318">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5708BFCF" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A077F26" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00056DB1">
+    <w:p w14:paraId="2D5BE5B3" w14:textId="77777777" w:rsidR="00214318" w:rsidRDefault="00214318" w:rsidP="00214318">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CA5AA73" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="43F77F90" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="58E5F844" w14:textId="77777777" w:rsidR="00214318" w:rsidRPr="00214318" w:rsidRDefault="00214318" w:rsidP="00214318">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6BB6230D" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="7B227A79" w14:textId="77777777" w:rsidR="00214318" w:rsidRPr="00214318" w:rsidRDefault="00214318" w:rsidP="00214318">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...138 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...131 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="12BACD56" w14:textId="77777777" w:rsidR="00214318" w:rsidRPr="00214318" w:rsidRDefault="00214318" w:rsidP="00214318">
+    <w:pPr>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78BC6F8E" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00056DB1">
+    <w:p w14:paraId="1A5CFF9C" w14:textId="77777777" w:rsidR="00214318" w:rsidRDefault="00214318" w:rsidP="00214318">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70109AA3" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="275143A4" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00056DB1">
+    <w:p w14:paraId="71F395DE" w14:textId="77777777" w:rsidR="00214318" w:rsidRDefault="00214318" w:rsidP="00214318">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="739CBAE6" w14:textId="77777777" w:rsidR="00DC691C" w:rsidRDefault="00DC691C"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="2BE5E6DB" w14:textId="77777777" w:rsidR="00705B9B" w:rsidRDefault="00705B9B" w:rsidP="00705B9B">
+    <w:p w14:paraId="02495F3A" w14:textId="77777777" w:rsidR="00214318" w:rsidRPr="008B596F" w:rsidRDefault="00214318" w:rsidP="00214318">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B596F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008B596F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken, 32820-544, Aanpak maritieme archeologie. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="1497B632" w14:textId="77777777" w:rsidR="00FC5067" w:rsidRDefault="00FC5067" w:rsidP="00FC5067">
+    <w:p w14:paraId="53D6E286" w14:textId="3AEE4CCD" w:rsidR="00214318" w:rsidRPr="008B596F" w:rsidRDefault="00214318" w:rsidP="00214318">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B596F">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> aan uw Kamer aangeboden (kamerstukken 25 883, nr. 531). </w:t>
+      <w:r w:rsidRPr="008B596F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dit advies is reeds aan uw Kamer aangeboden (Kamerstukken 25 883, nr. 531). </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0C8E538D" w14:textId="77777777" w:rsidR="00DF63F3" w:rsidRDefault="00DF63F3">
+  <w:p w14:paraId="299CDEC0" w14:textId="77777777" w:rsidR="00214318" w:rsidRPr="00214318" w:rsidRDefault="00214318" w:rsidP="00214318">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...98 lines deleted...]
-      </w:rPr>
+  <w:p w14:paraId="3FB3DFAA" w14:textId="77777777" w:rsidR="00214318" w:rsidRPr="00214318" w:rsidRDefault="00214318" w:rsidP="00214318">
+    <w:pPr>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...206 lines deleted...]
-  <w:p w14:paraId="2BDA4B05" w14:textId="77777777" w:rsidR="0044605E" w:rsidRDefault="0044605E" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="3E134950" w14:textId="77777777" w:rsidR="00214318" w:rsidRPr="00214318" w:rsidRDefault="00214318" w:rsidP="00214318">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...921 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="141"/>
-[...2 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FD6CF9"/>
-[...929 lines deleted...]
-    <w:rsid w:val="00FF7D29"/>
+    <w:rsidRoot w:val="00214318"/>
+    <w:rsid w:val="00214318"/>
+    <w:rsid w:val="00220F34"/>
+    <w:rsid w:val="002E3E61"/>
+    <w:rsid w:val="008B596F"/>
+    <w:rsid w:val="009722E4"/>
+    <w:rsid w:val="00A06E2A"/>
+    <w:rsid w:val="00D24E6B"/>
+    <w:rsid w:val="00DE2A3D"/>
+    <w:rsid w:val="00F24818"/>
+    <w:rsid w:val="00FE0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="72C2288B"/>
-  <w15:docId w15:val="{D508676E-30D7-454D-84D6-86E502FD516B}"/>
+  <w14:docId w14:val="06958D95"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{ECF4DCCA-2A9F-48A8-8AB2-80C7DB891BC8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...14 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -3767,1215 +1128,1132 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00393F99"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00214318"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00214318"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00214318"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00214318"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00214318"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00214318"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00214318"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00214318"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00214318"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Koptekst">
-[...394 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop1"/>
-    <w:rsid w:val="00841CD9"/>
-[...7 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00214318"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
     <w:name w:val="Kop 2 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop2"/>
-    <w:rsid w:val="00841CD9"/>
-[...8 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00214318"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
     <w:name w:val="Kop 3 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop3"/>
-    <w:rsid w:val="00841CD9"/>
-[...6 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00214318"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
     <w:name w:val="Kop 4 Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00841CD9"/>
-[...3 lines deleted...]
-      <w:bCs/>
+    <w:semiHidden/>
+    <w:rsid w:val="00214318"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...3 lines deleted...]
-    <w:name w:val="Normal Indent"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00214318"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00214318"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00214318"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00214318"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00214318"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Standaard"/>
-    <w:uiPriority w:val="99"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00214318"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00214318"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00214318"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="86"/>
-[...5 lines deleted...]
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
     <w:name w:val="Ondertitel Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00841CD9"/>
-[...1 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+    <w:rsid w:val="00214318"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00214318"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
-[...6 lines deleted...]
-    <w:name w:val="Title"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00214318"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00214318"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00214318"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="TitelChar"/>
-    <w:uiPriority w:val="10"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00214318"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
-      <w:spacing w:after="300"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00D1197D"/>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00214318"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00214318"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
+    <w:rsid w:val="00214318"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="00214318"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
+    <w:rsid w:val="00214318"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
     <w:name w:val="Voettekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="003A7160"/>
-[...15 lines deleted...]
-    <w:name w:val="annotation text"/>
+    <w:rsid w:val="00214318"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
+    <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:link w:val="TekstopmerkingChar"/>
-[...13 lines deleted...]
-    <w:rsid w:val="001C22E5"/>
+    <w:link w:val="Huisstijl-AdresChar"/>
+    <w:rsid w:val="00214318"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="192"/>
+      </w:tabs>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
+    <w:name w:val="Huisstijl-Gegeven Char Char"/>
+    <w:link w:val="Huisstijl-Gegeven"/>
+    <w:rsid w:val="00214318"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...8 lines deleted...]
-    <w:rPr>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
+    <w:name w:val="Huisstijl-Gegeven"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="Huisstijl-GegevenCharChar"/>
+    <w:rsid w:val="00214318"/>
+    <w:pPr>
+      <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:noProof/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
+    <w:name w:val="Huisstijl-Rubricering"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00214318"/>
+    <w:pPr>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...7 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:smallCaps/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
+    <w:name w:val="Huisstijl-Adres Char"/>
+    <w:link w:val="Huisstijl-Adres"/>
+    <w:locked/>
+    <w:rsid w:val="00214318"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Colofonkop">
+    <w:name w:val="Colofonkop"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:qFormat/>
+    <w:rsid w:val="00214318"/>
+    <w:pPr>
+      <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="9357" w:y="3068"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:b/>
-      <w:bCs/>
-[...8 lines deleted...]
-      <w:vertAlign w:val="superscript"/>
+      <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00214318"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FC5067"/>
-[...1 lines deleted...]
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:rsid w:val="00214318"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...13 lines deleted...]
-    </w:rPr>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:rsid w:val="00214318"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="008B596F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>2</ap:Pages>
-  <ap:Words>643</ap:Words>
-  <ap:Characters>3537</ap:Characters>
+  <ap:Words>599</ap:Words>
+  <ap:Characters>3297</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>29</ap:Lines>
-  <ap:Paragraphs>8</ap:Paragraphs>
+  <ap:Lines>27</ap:Lines>
+  <ap:Paragraphs>7</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
-  <ap:HeadingPairs>
-[...13 lines deleted...]
-  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>4172</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>3889</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2009-07-01T14:30:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-  <dc:subject/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="auteur.inlogcode">
-    <vt:lpwstr>O200KER</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Author">
-[...45 lines deleted...]
-    <vt:lpwstr>O200KER</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>