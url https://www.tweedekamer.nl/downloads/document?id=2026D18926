--- v0 (2026-04-21)
+++ v1 (2026-06-06)
@@ -1,7915 +1,6509 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="476D0260" w14:textId="77777777">
-[...15 lines deleted...]
-      <w:r w:rsidR="00327351">
+    <w:p w:rsidRPr="00B93729" w:rsidR="00B93729" w:rsidP="00B93729" w:rsidRDefault="00F57654" w14:paraId="3AF93A76" w14:textId="614B88A1">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93729" w:rsidR="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B31098" w:rsidR="00327351">
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>112</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93729" w:rsidR="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B93729" w:rsidR="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nieuwe Commissievoorstellen en initiatieven van de lidstaten van de Europese Unie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="00B93729" w:rsidP="00B93729" w:rsidRDefault="00B93729" w14:paraId="546A7F7B" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93729" w:rsidR="00E453C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4318</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de staatssecretaris van Economische Zaken en Klimaat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="00B93729" w:rsidP="00B93729" w:rsidRDefault="00B93729" w14:paraId="3F36B3BD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="00B93729" w:rsidRDefault="00B93729" w14:paraId="59AF9147" w14:textId="6A76CF3C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Den Haag, 20 april 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93729" w:rsidR="00F57654">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B93729" w:rsidR="00F57654">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B93729" w:rsidR="006E7604">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met deze brief informeer ik u, mede namens de staatssecretaris van Binnenlandse Zaken en Koninkrijksrelaties, de staatssecretaris van Justitie en Veiligheid, de minister van Financiën, de minister van Sociale Zaken en Werkgelegenheid, de minister van Volksgezondheid, Welzijn en Sport en de minister van Infrastructuur en Waterstaat, over de wijze waarop het kabinet voornemens is het toezicht op de naleving van de Europese AI-verordening vorm te geven. Hiermee geef ik invulling aan de toezegging van 29 september 2025 om u te informeren nadat het kabinet hierover een besluit heeft genomen. De internetconsultatie over de uitvoeringswet AI-verordening, waarin deze inrichting wordt voorgesteld, loopt gedurende 6 weken na de publicatiedatum op </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId10">
+        <w:r w:rsidRPr="00B93729" w:rsidR="006E7604">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>https://www.internetconsultatie.nl/uaiv</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B93729" w:rsidR="006E7604">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="3F65240A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="262465E8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Kunstmatige intelligentie, ofwel AI, is een systeemtechnologie en wordt steeds breder ingezet in vrijwel alle sectoren en domeinen. De technologie verandert de aard en vorm van ons werk, fabrieksprocessen worden op nieuwe manieren geautomatiseerd en voor een steeds groter aantal mensen maakt contact met AI een regulier onderdeel uit van hun dagelijks leven. De kansen en beloften van AI zijn groot, maar kunnen alleen benut worden als er vertrouwen bestaat vanuit burgers, bedrijven en de samenleving als geheel. De Europese AI-verordening moet ervoor zorgen dat men kan rekenen op de veiligheid en betrouwbaarheid van de AI-systemen waar een steeds groter deel van onze data en processen aan worden toevertrouwd. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="7DD24D4E" w14:textId="77777777"/>
-[...42 lines deleted...]
-      <w:r w:rsidRPr="00B46CB5">
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="5D6639B0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="35C00EEC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De verordening is op 1 augustus 2024 in werking getreden. Het toezicht op de naleving van de AI-verordening moet grotendeels nationaal worden ingericht. Door de domein- en sectoroverstijgende aard van AI vergt het toezicht op de AI-verordening een samenspel van een groot aantal toezichthouders over de breedte van de samenleving. Het gaat om een belangrijke nieuwe wettelijke taak die nog niet is belegd, maar die gedeeltelijk aansluit bij een aantal bestaande toezichtstaken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="2409427C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="12486538" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het kabinet heeft ervoor gekozen om het toezicht zorgvuldig vorm te geven, met oog voor de gewenste toezichtspraktijk door de toezichthouders. Hierbij heeft het kabinet de consequentie geaccepteerd dat de Nederlandse uitvoeringswet naar verwachting later in werking treedt dan momenteel wordt voorgeschreven vanuit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>de AI-verordening. Kanttekening hierbij is dat de data waarop een aantal bepalingen van toepassing wordt waarschijnlijk naar achteren zullen schuiven in de tijd als gevolg van de onderhandelingen over de AI-omnibus.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93729">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Later in deze brief wordt nader ingegaan op het tijdpad. Ook wordt beschreven hoe invulling zal worden gegeven aan de financieringsvraagstukken rondom dit toezicht. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="182C1B08" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="7E5FC478" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="3B013976" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kern AI-verordening</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="32689EFA" w14:textId="77777777"/>
-[...35 lines deleted...]
-    <w:p w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="6668AE09" w14:textId="2026A13A">
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="39064619" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="40BC0BF1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Het doel van de AI-verordening is om de ontwikkeling en toepassing van veilige en betrouwbare AI-systemen te bevorderen, om de grondrechten van EU-burgers te beschermen en om innovatie te stimuleren. De verordening draagt bij aan het versterken van het vertrouwen in AI-systemen en positioneert de Europese Unie als een betekenisvolle speler op het gebied van betrouwbare en mensgerichte AI. Hiermee wordt een solide basis gelegd voor een digitale samenleving waarin technologische vooruitgang en publieke waarden hand in hand gaan. De AI-verordening doet dit door in de hele EU gelijke eisen te stellen aan ontwikkelaars en gebruiksverantwoordelijken van bepaalde AI-systemen, namelijk wanneer ontwikkeling en gebruik ervan tot hoge risico’s zou kunnen leiden voor onze veiligheid, gezondheid of fundamentele rechten. De AI-verordening is risico-gebaseerd omdat de eisen zijn afgestemd op de mate van risico die de AI vormt voor veiligheid, gezondheid of fundamentele rechten: hoe hoger het risico, hoe strenger de eisen. Daarmee wordt geborgd dat er alleen regels zijn waar nodig, en dat de ruimte voor innovatie zo groot mogelijk blijft. De AI-verordening reguleert verschillende categorieën AI-systemen en het gebruik ervan:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="0922F4BF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Verboden AI-praktijken: de verordening benoemt een aantal AI-praktijken die zulke ernstige negatieve gevolgen hebben, dat ze verboden zijn. Hieronder vallen bijvoorbeeld het verbod op manipulatieve AI en het ongericht scrapen van gezichtsafbeeldingen met behulp van AI (deze bepalingen zijn in februari 2025 van kracht geworden);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="68104CF9" w14:textId="77777777">
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="1D13EED9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Hoog-risico AI-systemen waarvoor eisen aan de ontwikkeling en het gebruik ervan worden gesteld, zoals databeheer en risicomanagement. Hieronder vallen:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="38134AC4" w14:textId="77777777">
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="20BEBBCC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>AI-systemen als product of veiligheidscomponent van producten die reeds gereguleerd zijn in de EU en onder die regelgeving al keuring door een externe partij moeten ondergaan. Bijvoorbeeld bepaalde machines of medische hulpmiddelen;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="1ECF9BC8" w14:textId="3AC14DF4">
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="50374717" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">AI-systemen als toepassing binnen één van de acht hoog-risico toepassingsgebieden van de AI-verordening. Bijvoorbeeld beoordelingen binnen het onderwijs of het verlenen van essentiële particuliere of publieke diensten. De toepassing van AI-systemen in deze gebieden kan waardevol zijn, maar ook tot reële risico’s voor de gezondheid, veiligheid of fundamentele rechten zorgen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="1D981D01" w14:textId="57CDFE56">
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="73AF3038" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...18 lines deleted...]
-    <w:p w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="6F9D5E91" w14:textId="6F87C376">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Transparantie-eisen: wanneer mensen direct in contact staan met AI-systemen (zoals chatbots en generatieve AI), moet duidelijk gemaakt worden dat degene die met AI praat, wordt blootgesteld aan emotieherkenning of biometrische categorisatie of dat content AI-gegenereerd is (zoals bij deepfakes);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="22D9BFA5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">AI-modellen voor algemene doeleinden: dit zijn modellen die voor veel verschillende toepassingen gebruikt kunnen worden en geïntegreerd worden in AI-systemen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="0FF1C3C8" w14:textId="77777777">
-      <w:pPr>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="1699D49E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="267E634D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Toezichtgebieden AI-verordening  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="3464F11D" w14:textId="77777777">
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="59B459C3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
+        <w:spacing w:after="0"/>
         <w:ind w:left="1068"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="0E1B4EFE" w14:textId="06934CA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="76E4710B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...12 lines deleted...]
-    <w:p w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="48B2261D" w14:textId="4D6B491A">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De Europese Commissie zal toezicht houden op AI-modellen voor algemene doeleinden, zoals de modellen achter bekende chatbots, waaronder ChatGPT en Gemini. Voor het toezicht op alle andere categorieën verplicht de AI-verordening lidstaten om zelf één of meer markttoezichtautoriteiten aan te wijzen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="34D19FB8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Voor het toezicht op bestaande productregulering en het toezicht op financiële instellingen wordt in de AI-verordening aangegeven welke toezichthouder op de naleving ervan toeziet. Daar kan onderbouwd van worden afgeweken, maar het kabinet ziet daar geen redenen voor. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="756D0E15" w14:textId="4A2E6E15">
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="68E91EE6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Voor toezichttaken op het gebied van rechtshandhaving, migratie-, asiel- en grenstoezichtbeheer, rechtsbedeling en democratische processen stelt de verordening specifieke eisen aan de markttoezichtautoriteit, met name aan de mate van onafhankelijkheid. Met al deze randvoorwaarden is rekening gehouden bij de voorgenomen inrichting van het toezicht. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00867E80" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="08A5721D" w14:textId="77777777">
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="52533B37" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Verder moet in iedere lidstaat één van de markttoezichtautoriteiten als centraal contactpunt zijn aangewezen waar iedereen met vragen over toezicht op de AI-verordening terecht kan. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="73C23CE1" w14:textId="09010EE7">
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="5E1388C4" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Een deel van de hoog-risico AI-systemen moet verplicht door derde partijen (aangemelde instanties) gecertificeerd worden. De lidstaat moet aanmeldende autoriteiten aanwijzen die deze partijen kunnen beoordelen en erkennen. Deze aangemelde instanties beoordelen of AI-systemen voldoen aan de vereisten van de verordening. Als dat het geval is, certificeren ze die systemen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="7DA66A50" w14:textId="14A30C13">
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="2E72B49A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tot slot moet elke lidstaat een lijst publiceren waarin staat welke autoriteiten op het grondgebied reeds opereren als grondrechtenautoriteiten. Dit heeft het kabinet in het najaar van 2024 gedaan. De grondrechtenautoriteiten en markttoezichthouders kunnen in specifieke gevallen informatie uitwisselen en samenwerken. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="74497286" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="018732EB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="3AB912F9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Advies van de toezichthouders</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="7B0B06A7" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="6919BDBC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="1B90D474" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Omdat AI breed wordt ingezet, hebben veel toezichthouders al met AI te maken vanuit hun bestaande taken en bevoegdheden. Zo kan de Autoriteit Consument en Markt (ACM) al ingrijpen wanneer algoritmes worden gebruikt om consumenten te misleiden en kan de Rijksinspectie Digitale Infrastructuur (RDI) al toezien op algoritmes die worden gebruikt voor de stabiliteit en veiligheid van telecomnetwerken. De Autoriteit Persoonsgegevens (AP) heeft al ruime handhavende bevoegdheden vanuit de Algemene verordening gegevensbescherming (AVG) om in te grijpen wanneer een (voorgenomen) verwerking van persoonsgegevens voor of door algoritmes niet rechtmatig, behoorlijk of transparant plaatsvindt. De AI-verordening is aanvullend op een bestaand veld van regelgeving en toezicht. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="12D4DA24" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="1E3322FC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="2AD1E3E8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Om de AI-verordening zo goed mogelijk in het bestaande veld van toezicht in te bedden, heeft het kabinet de Directie Coördinatie Algoritmes (DCA) van de AP en de RDI gevraagd om in afstemming met alle betrokken toezichthouders een advies uit te brengen over hoe het toezicht op de naleving van de AI-verordening het beste kan worden vormgegeven. Aan de hand van het beleidskompas en met dit advies van de toezichthouders als uitgangspunt is het voorgenomen toezichtstelsel op de AI-verordening tot stand gekomen. Het advies van de toezichthouders is grotendeels overgenomen door het kabinet. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="17CD4695" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="51210443" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="7AAD5507" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Samenvatting toezichtstelsel AI-verordening</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="14C66844" w14:textId="77777777"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="66A3F3D0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="3ACD5F95" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">In het ontwerp van het toezicht heeft het kabinet meerdere belangen verenigd. Allereerst wordt zo veel mogelijk herkenbaarheid voor organisaties die onder de regels vallen beoogd, door aan te sluiten bij toezichthouders die zij al kennen. Daarnaast wordt voor het toezicht op gebieden zonder bestaande, herkenbare toezichthouder gekozen om het toezicht centraal te beleggen bij één toezichthouder. Tevens is beoogd dat via sterke coördinatie en kennisopbouw uniforme naleving van de AI-verordening in Nederland en kennisdeling tussen sectorale toezichthouders tot stand komt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="779F19F2" w14:textId="77777777"/>
-[...17 lines deleted...]
-    <w:p w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="26BD01A3" w14:textId="49C51C3E">
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="73D8BBFB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="5CB078C1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dit mondt uit in het kabinetsvoorstel om tien markttoezichtautoriteiten aan te wijzen voor het toezicht op de naleving van de AI-verordening. Iedere markttoezichtautoriteit houdt toezicht op de ontwikkeling, het op de markt brengen en het gebruik van die systemen binnen de gebieden waarvoor die markttoezichtautoriteit is aangewezen. De coördinatie en kennisdeling wordt verzorgd door de samenwerking tussen AP en RDI. Dit voorstel is gebaseerd op de volgende overwegingen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="79156598" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...26 lines deleted...]
-    <w:p w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="3BF4A2C8" w14:textId="54A1AAF1">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Waar mogelijk en gewenst wordt voorgesteld om aan te sluiten bij bestaande expertise en bevoegdheden van toezichthouders. Dit is het geval voor toezicht op AI in de kritieke infrastructuur (RDI en ILT), op AI voor financiële dienstverlening door financiële instellingen (AFM en DNB) en op AI in producten die onder bestaande productregelgeving vallen (NVWA, NLA, ILT, RDI en IGJ). Voor het toezicht op hoog-risico AI-systemen die worden ontwikkeld en gebruikt door de rechtbanken, de gerechtshoven, de Hoge Raad, de Centrale Raad van Beroep, het College van Beroep voor het bedrijfsleven en het parket bij de Hoge Raad in de rechtsbedeling wordt de procureur-generaal bij de Hoge Raad (PGHR) aangewezen, en voor het toezicht op die systemen die worden ontwikkeld en gebruikt door de Afdeling bestuursrechtspraak van de Raad van State (ABRvS) wordt de voorzitter van de ABRvS aangewezen. Organisaties binnen die gebieden houden daarmee contact met de voor hen reeds bekende toezichthouders, ook als het over AI gaat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="44E75E1F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...26 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor de toezichtgebieden uit de AI-verordening die niet goed aansluiten op bestaande bevoegdheden van toezichthouders, wordt voorgesteld om de AP als markttoezichtautoriteit aan te wijzen. Dit gaat om een groot deel van de hoog-risico toepassingsgebieden, de transparantieverplichtingen en de verboden AI-praktijken. Deze categorieën sluiten aan bij de bestaande expertise van de AP op het gebied van sector- en domeinoverstijgend toezicht en toezicht op de AVG. Daarnaast heeft het de voorkeur van het kabinet om deze gebieden bij één markttoezichtautoriteit te beleggen om verdere versnippering van het AI-verordening toezicht te voorkomen.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="7B12A64C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="1582A60D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aangezien het toezicht op de naleving van AI-verordening over verschillende sectoren en domeinen verdeeld is en aan meerdere bestaande taken en bevoegdheden raakt, zullen de aangewezen markttoezichtautoriteiten onderling en met andere relevante autoriteiten effectief en efficiënt moeten samenwerken. Om deze samenwerking te ondersteunen, gezamenlijk kennis op te bouwen en zo veel mogelijk uniform toezicht te waarborgen wordt voorgesteld om de RDI en de AP coördinerende taken te geven. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="5028FEB0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="4FBF8818" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Een belangrijk deel van het AI-toezicht op de AI-verordening wordt bij de AP belegd. Hiervoor wordt de AP een markttoezichtautoriteit. Het kabinet kiest ervoor om het toezicht op de AI-verordening binnen de AP zelfstandig, onafhankelijk van en nevengeschikt ten opzichte van het toezicht op de AVG te beleggen, met een aanspreekpunt voor toezicht op de AI-verordening in het bestuur en naar de buitenwereld. In de beoogde inrichting heeft deze bestuurder een instemmingsvereiste voor besluiten in het kader van het toezicht op de AI-verordening. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="2DFE3B82" w14:textId="77777777"/>
-[...8 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="01D4D89D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="5D86B4FB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In bijlage 1 bij deze brief wordt per onderdeel van de AI-verordening nadere toelichting gegeven op de voorgenomen keuze voor de markttoezichtautoriteiten, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>aanmeldende autoriteiten en de reeds geïdentificeerde grondrechtenautoriteiten. Bijlage 2 betreft een visuele weergave van het voorgenomen toezichtstelsel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="13D9F900" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="2C322A20" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Financiering van het toezicht </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="20E32785" w14:textId="77777777"/>
-[...39 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="1B86DF26" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="202B8042" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het toezicht op de naleving van de AI-verordening betreft grotendeels nieuwe taken voor de beoogd markttoezichtautoriteiten. Het is van belang dat toezichthouders in staat worden gesteld deze nieuwe taken adequaat uit te voeren. Dit kan betekenen dat aanvullende financiële middelen nodig zijn of dat herprioritering binnen bestaande middelen wordt overwogen voor de uitvoering van deze taken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="3FE43A72" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="31A2F26B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Door de voorgenomen markttoezichtautoriteiten worden de financiële consequenties en de haalbaarheid en uitvoerbaarheid van deze nieuwe toezichtstaken in kaart gebracht. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="0C07D050" w14:textId="77777777"/>
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="533AC5E4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="10C69F90" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tijdpad</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="4CE3A24A" w14:textId="77777777"/>
-[...65 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="2EE401B9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="7C22E8B3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een goede naleving van de AI-verordening vraagt om een samenspel tussen de Europese Commissie, het kabinet, de markttoezichtautoriteiten en de ondertoezichtgestelden. De inrichting van het toezicht op de AI-verordening betreft een nieuw stelsel in Nederland waarin veel bestaande autoriteiten met elkaar zullen moeten samenwerken. Zoals eerder aangegeven heeft het kabinet ervoor gekozen om het toezicht zorgvuldig vorm te geven en de consequentie geaccepteerd dat de uitvoeringswet mogelijk later gereed is dan op dit moment wordt voorgeschreven vanuit de AI-verordening. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="62461AB4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="367B5903" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parallel aan de internetconsultatie worden alle verplichte toetsen uitgevoerd. Dat zijn in ieder geval de uitvoerings- en handhavingstoetsen van alle beoogde markttoezichtautoriteiten, de wetgevingstoets van JenV, het wetgevingsadvies van de AP, de toets door het Adviescollege Toetsing Regeldruk en de toets door de Raad voor de Rechtspraak. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="351297F7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="255CAA56" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na ontvangst van alle reacties wordt een aangepaste versie van het wetsvoorstel en de bijhorende memorie van toelichting aan de Ministerraad voorgelegd met het oog op aanbieding daarvan aan de Raad van State voor advies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="6EFF6348" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="5690AA48" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Na verwerking van het advies van de Raad van State en wanneer het wetsvoorstel volledig van dekking is voorzien kan het bij uw Kamer worden ingediend. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="3865D358" w14:textId="77777777"/>
-[...25 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="06E16001" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="0F2CC3A8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na behandeling en goedkeuring door Tweede en Eerste Kamer en publicatie en inwerkingtreding van de uitvoeringswet hebben de markttoezichtautoriteiten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>formeel de taak om toezicht te houden op de naleving van de AI-verordening en beschikken zij over de voorgeschreven bevoegdheden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="435ACDD6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="0D97615D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het feit dat de uitvoeringswet waarschijnlijk niet tijdig in werking treedt, wil niet zeggen dat daardoor de verplichtingen uit de verordening nog niet gelden, want de verordening is rechtstreeks toepasselijk in alle lidstaten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="037EDF5E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="354BBD91" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Het kabinet verwacht dat AI de komende jaren een steeds belangrijkere rol gaat spelen in de maatschappij. Om burgers en bedrijven ten volste van de kansen van AI te laten profiteren, moeten zij kunnen vertrouwen op de veiligheid van die AI-producten en -systemen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004425CC" w:rsidP="00810C93" w:rsidRDefault="004425CC" w14:paraId="4094BFF7" w14:textId="77777777"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0091232B">
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="35B421CB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="00B93729" w:rsidP="00B93729" w:rsidRDefault="00B93729" w14:paraId="1DCDEF95" w14:textId="1A9D5DA4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>taatssecretaris van Economische Zaken en Klimaat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="5241A427" w14:textId="43D2EB1D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>W.J.M. Aerdts</w:t>
       </w:r>
-      <w:r w:rsidRPr="003A6510">
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00171CFB">
-[...12 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="3B435CF0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="225124D4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="1DFE90FD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="58C47708" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00B46CB5" w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="041754F0" w14:textId="77777777">
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="4A0D07AF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="70ECB33E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
-        <w:spacing w:before="0" w:after="160"/>
+        <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="431" w:hanging="431"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bijlage 1 - Toelichting toezichtstelsel AI-verordening</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B46CB5" w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="0E22254D" w14:textId="77777777">
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="43A5363A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hieronder wordt per onderdeel van de AI-verordening nadere toelichting gegeven op de voorgenomen keuze voor de (markt)toezichthouder(s). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B46CB5" w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="4EFDB198" w14:textId="77777777">
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="341E2DB5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Centraal contactpunt en coördinatie van AI-toezicht</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B46CB5" w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="7592FE04" w14:textId="28B9AE50">
-[...37 lines deleted...]
-    <w:p w:rsidRPr="00B46CB5" w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="2327CB94" w14:textId="77777777">
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="04CC3C0B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De verordening schrijft in artikel 70 voor dat er één markttoezichtautoriteit wordt aangewezen als centraal contactpunt (single point of contact) voor zowel de Commissie als binnen de lidstaat. Deze taak wordt bij de RDI belegd. De RDI en de AP borgen samen de coördinatie tussen en samenwerking met alle betrokken toezichthouders. Dit moet een eenduidige uitleg en toepassing van de verordening bevorderen, het delen van goede praktijken vergemakkelijken en het gezamenlijk optrekken bij onderzoeken mogelijk maken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="2A2829D2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
-        <w:rPr>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Toezicht op </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B46CB5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>verboden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B46CB5">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> AI-praktijken</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B46CB5" w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="48B9A470" w14:textId="77777777">
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="61D91D20" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Een aantal verboden AI-praktijken, zoals manipulatie of gebruik maken van kwetsbaarheden, kan binnen elk domein plaatsvinden. Het kan ook plaatsvinden in domeinen waarvoor nu geen sectorale toezichthouder is aangewezen. Manipulatie of gebruik van kwetsbaarheden vindt vaak, maar niet altijd, plaats door het gebruik van persoonsgegevens. Dat maakt dat er ook een relatie kan zijn met toezicht op de AVG.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B46CB5" w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="14E634F5" w14:textId="77777777">
-[...80 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="613F4B89" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Om versnippering van het toezicht te voorkomen en zo goed als mogelijk aan te sluiten bij bestaande expertise en bevoegdheden, is het kabinet voornemens om de AP aan te wijzen als markttoezichtautoriteit voor alle verboden AI-praktijken. Hier geldt één uitzondering op. Specifiek voor financiële instellingen wordt voor de verbodsbepalingen onder artikel 5, eerste lid, onderdelen a en b, de AFM aangewezen als markttoezichtautoriteit. De AFM houdt momenteel al toezicht op de naleving van wetgeving die moet voorkomen dat consumenten gemanipuleerd of uitgebuit worden door financiële instellingen. Denk bijvoorbeeld aan zorgvuldige dienst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:softHyphen/>
-        <w:t xml:space="preserve">verlening, integere bedrijfsvoering, product </w:t>
-[...16 lines deleted...]
-    <w:p w:rsidRPr="00B46CB5" w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="5E8A4D6E" w14:textId="77777777">
+        <w:t>verlening, integere bedrijfsvoering, product governance of niet-misleidende informatieverstrekking. Het toezicht op verboden AI-praktijken door financiële instellingen is daar een aanvulling op.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="5441AAB9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
-        <w:rPr>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Hoog-risico systemen als </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B46CB5">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>veiligheidscomponent</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B46CB5">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in producten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B46CB5" w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="7AC9582A" w14:textId="5CD2EC4B">
-[...246 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="763F60E2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In bijlage I van de verordening zijn twee lijsten met EU-productregelgeving opgenomen. Afdeling A bevat een lijst van EU-harmonisatiewetgeving op basis van het nieuwe wetgevingskader (NWK). De toepasselijke eisen uit de AI-verordening zijn van toepassing indien op grond van die harmonisatiewetgeving een externe conformiteitsbeoordeling vereist is voor deze producten. Afdeling B van deze bijlage valt nog niet onder het NWK van de EU, waardoor de AI-verordening daar niet rechtstreeks op van toepassing kan zijn. Voor afdeling B van bijlage I geldt dat de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">eisen van de AI-verordening in aanmerking zullen worden genomen in nadere regelgeving van de Europese Commissie over AI in die producten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="7874AA98" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>De verordening neemt als uitgangspunt dat het toezicht op hoog-risico AI-systemen voor deze producten die wel onder het NWK vallen (bijlage I, afdeling A), moet worden uitgeoefend door de markttoezichtautoriteiten die nu al op de naleving van de betreffende harmonisatiewetgeving moeten toezien. Dat zijn in Nederland de Nederlandse Voedsel en Warenautoriteit (NVWA), de Nederlandse Arbeidsinspectie (NLA), de Inspectie Leefomgeving en Transport (ILT), de Rijksinspectie Digitale Infrastructuur (RDI) en de Inspectie Gezondheidszorg en Jeugd (IGJ). Om zoveel mogelijk aan te sluiten bij bestaande bevoegdheden en om te voorkomen dat meerdere toezichthouders op hetzelfde product toezicht zullen houden, sluit het kabinet zich aan bij de AI-verordening en worden deze toezichthouders op basis van hun bestaande bevoegdheden aangewezen als markttoezichtautoriteit op bijlage I, afdeling A van de AI-verordening.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="2EC18A06" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="85" w:type="dxa"/>
           <w:bottom w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="513"/>
-        <w:gridCol w:w="3798"/>
-        <w:gridCol w:w="3208"/>
+        <w:gridCol w:w="3850"/>
+        <w:gridCol w:w="3156"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00E000C5" w:rsidR="009C65B2" w14:paraId="59297BCC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidTr="000237C2" w14:paraId="4FFE3639" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5382" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="2CE8F6D2" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="51D8C4F2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Hoog-risico AI producten in EU-regelgeving</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="0051B215" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="04085DAC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Markttoezichtautoriteit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E000C5" w:rsidR="009C65B2" w14:paraId="010FAC75" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidTr="000237C2" w14:paraId="0A382CA8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="277F3118" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="6672FF06" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="558B2615" w14:textId="77777777">
-[...16 lines deleted...]
-              <w:t>s</w:t>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="64AE6C9C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Machines</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="5640CE97" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="128977F0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NVWA (consumenten) + </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="0F426454" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="3ECAEECE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NLA (professioneel)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E000C5" w:rsidR="009C65B2" w14:paraId="565FA77E" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidTr="000237C2" w14:paraId="44234DF9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="5157B1FC" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="2815D803" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="2C53F434" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="690CC0A8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Speelgoed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="2BCC4429" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="2947D782" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NVWA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E000C5" w:rsidR="009C65B2" w14:paraId="18A0ACD6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidTr="000237C2" w14:paraId="5E1ADAC2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="2EA97B5E" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="197328B2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="36EEA2E2" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="71ECE2F8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pleziervaartuigen en waterscooters</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="7BEB9ADB" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="27CC27AD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ILT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E000C5" w:rsidR="009C65B2" w14:paraId="23427730" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidTr="000237C2" w14:paraId="6D500078" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="67134929" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="4747262F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="69EA854E" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="0F90AD86" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Liften en veiligheidscomponenten van liften</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="6508F240" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="3C5D95FE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E000C5" w:rsidR="009C65B2" w14:paraId="682268EC" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidTr="000237C2" w14:paraId="100E9621" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="47E34288" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="312EFB93" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="747C29EE" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="7275F32B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Explosieveilig materieel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="5A617716" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="31FE9E60" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E000C5" w:rsidR="009C65B2" w14:paraId="4255EB72" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidTr="000237C2" w14:paraId="2091711C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="0B200F16" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="1AA22DE2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="67EF814D" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="5AC6EBED" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Radioapparatuur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="6A405DA8" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="1C55BF1D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>RDI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E000C5" w:rsidR="009C65B2" w14:paraId="299E346B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidTr="000237C2" w14:paraId="1E31B37B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="75364017" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="06AD1425" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="3D459DBA" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="38EA822B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Drukapparatuur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="32C0CDA6" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="17908457" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E000C5" w:rsidR="009C65B2" w14:paraId="20DE402F" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidTr="000237C2" w14:paraId="3E631F85" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="354DC1EA" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="73BF4029" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="03150E12" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="0B0D53DE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kabelbaaninstallaties</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="59C976C5" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="19571F94" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ILT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E000C5" w:rsidR="009C65B2" w14:paraId="0E8D201C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidTr="000237C2" w14:paraId="5948673A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="095102AD" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="7BBD1857" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="03E051C9" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="205BB872" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Persoonlijke beschermingsmiddelen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="4FAE4291" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="79BFA42F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">NVWA (consumenten) + </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="6B3C9781" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="480A96CF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NLA (professioneel)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E000C5" w:rsidR="009C65B2" w14:paraId="7554D275" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidTr="000237C2" w14:paraId="3D89B40C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="5715898B" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="49AD08B7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="704A7C40" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="0E343CDC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gasinstallaties</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="748D8C85" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="050F7860" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NVWA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E000C5" w:rsidR="009C65B2" w14:paraId="43550F7D" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidTr="000237C2" w14:paraId="22E1CC38" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="521AD45B" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="66CCFA89" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="6A5178A7" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="60B4533A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Medische hulpmiddelen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="528E9774" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="00E9C2C6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>IGJ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E000C5" w:rsidR="009C65B2" w14:paraId="2316EDB8" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidTr="000237C2" w14:paraId="2AD581D1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="313FF9CA" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="4B645337" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="7E5E89E1" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="62D94646" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Medische hulpmiddelen voor in-vitrodiagnostiek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="0BDC723B" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="4469D321" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>IGJ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="41AA6CBB" w14:textId="77777777">
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="5BE1E6D2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc193408126" w:id="0"/>
       <w:bookmarkStart w:name="_Toc199156280" w:id="1"/>
-      <w:r w:rsidRPr="000E2F5B">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Hoog-risico AI-</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E2F5B">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>toepassingsgebieden</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E2F5B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (artikel 6, bijlage III)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="421A2750" w14:textId="77777777">
-[...254 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="0460F377" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In bijlage III van de verordening zijn acht toepassingsgebieden met daarin circa 30 verschillende toepassingen opgenomen, die als hoog-risico worden gekwalificeerd. Voor ieder van die gebieden moet een markttoezichtautoriteit worden aangewezen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="1668C24C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Er is bij de voorgenomen inrichting van het toezicht gekeken naar waar het wenselijk is om bij bestaande expertise en bevoegdheden aan te sluiten. Voor het toepassingsgebied kritieke infrastructuur is dit het geval en worden de RDI en de ILT als markttoezichtautoriteit aangewezen. Dit geldt ook voor het toezicht op financiële instellingen, waarvoor de AFM en DNB als markttoezichtautoriteiten worden aangewezen. Dit geldt ook voor het toezicht op hoog-risico AI-systemen die worden ontwikkeld en gebruikt ten behoeve van hun deel van de gerechtelijke instanties in de rechtsbedeling, waarvoor de PGHR en de voorzitter van de ABRvS worden aangewezen. De overige toepassingsgebieden van bijlage III vallen niet of slechts gedeeltelijk onder afgebakende domeinen en sectoren waar op dit moment al door een specifieke toezichthouder toezicht op wordt gehouden. Het hiervoor aanwijzen van verschillende sector- of domeinspecifieke toezichthouders zou betekenen dat hun rollen, mandaten en bevoegdheden moeten worden uitgebreid en dat zij ieder nieuwe expertise op het gebied van AI en markttoezicht moeten opbouwen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="4BF29B93" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het kader van effectief en efficiënt toezicht, om centrale kennisopbouw te bevorderen en versnippering van het toezicht waar mogelijk te voorkomen, is er daarom voor gekozen om de AP aan te wijzen voor alle overige toepassingsgebieden van bijlage III. Omdat er bij het toezicht ook kennis van de context van het gebruik van het systeem nodig is, liggen samenwerkingsafspraken met de sectorale of domeinspecifieke toezichthouders voor de hand. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="3547388F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor toezichttaken op het gebied van rechtshandhaving, migratie-, asiel- en grenstoezichtbeheer en democratische processen stelt de AI-verordening specifieke eisen aan de mate van onafhankelijkheid van de markttoezichtautoriteit. Voor de inrichting van het AI-toezicht in de rechtspraak bepaalt de AI-verordening dat het toezicht geenszins afbreuk mag doen aan de onafhankelijkheid van gerechtelijke instanties of anderszins afbreuk mag doen aan hun activiteiten wanneer zij optreden in hun gerechtelijke hoedanigheid. Met al deze randvoorwaarden is rekening gehouden bij de voorgenomen inrichting van het toezicht.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="08519DD8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9122" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
           <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="607"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3723"/>
+        <w:gridCol w:w="577"/>
+        <w:gridCol w:w="4813"/>
+        <w:gridCol w:w="3732"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00E000C5" w:rsidR="009C65B2" w:rsidTr="00653009" w14:paraId="4C19A160" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidTr="000237C2" w14:paraId="1A590547" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="01534290" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="3E211D6B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Toepassingsgebied van bijlage III</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3735" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="722D3A11" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="17726352" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Markttoezichtautoriteit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E000C5" w:rsidR="009C65B2" w:rsidTr="00653009" w14:paraId="2CEDD914" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidTr="000237C2" w14:paraId="585A0EF9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="0E50C75B" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="642C2904" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="4BFC9B9D" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="0D2E6F73" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Biometrische identificatie, categorisatie en emotieherkenning </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3735" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="34EAC0A9" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="49763EF5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>AP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E000C5" w:rsidR="009C65B2" w:rsidTr="00653009" w14:paraId="7783D26B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidTr="000237C2" w14:paraId="5019874C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="3BADAB42" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="11FD5BB9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="108FD866" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="3FB485F3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Kritieke infrastructuur </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3735" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="796D773A" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="0B838888" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">RDI of ILT (domeinafhankelijk) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E000C5" w:rsidR="009C65B2" w:rsidTr="00653009" w14:paraId="08F529D8" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidTr="000237C2" w14:paraId="1CF72180" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="257"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="172C57DF" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="7E6849CB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="1B33C960" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="01E3F320" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Onderwijs en beroepsopleidingen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3735" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="2CC126AB" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="20F2C833" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>AP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E000C5" w:rsidR="009C65B2" w:rsidTr="00653009" w14:paraId="41B5D633" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidTr="000237C2" w14:paraId="46F7F2B4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="4052EE07" w14:textId="77777777">
-[...9 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="4FCCF53B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="488262FA" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="04E8A816" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Werkgelegenheid, personeelsbeheer en toegang tot zelfstandige arbeid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3735" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="4D1BE1E4" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="6C850AB0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>AP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E000C5" w:rsidR="009C65B2" w:rsidTr="00653009" w14:paraId="11AC9B5B" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidTr="000237C2" w14:paraId="3E098C47" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="77E72B5B" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="3126CB78" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">5(a) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="7A77312D" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="38587989" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Beoordeling of personen aanmerking komen voor essentiële particuliere en publieke uitkeringen en -diensten </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3735" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="49A67393" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="353B466D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>AP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E000C5" w:rsidR="009C65B2" w:rsidTr="00653009" w14:paraId="08A9E7DA" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidTr="000237C2" w14:paraId="1CA53FA3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="373"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="25D0BA71" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="0F5760FA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">5(b) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="538D465C" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="263020DA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Beoordeling kredietwaardigheid of kredietscore </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3735" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="6DD111EF" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="1F69105B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>AFM en DNB (financiële diensten) en AP (niet-financiële diensten)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E000C5" w:rsidR="009C65B2" w:rsidTr="00653009" w14:paraId="5E0A8E22" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidTr="000237C2" w14:paraId="0FC3B83D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="79304A91" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="0A871C1F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">5(c) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="4CA99B9B" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="7C4E84CF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Premieberekening bij zorg- en levensverzekeringen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3735" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="21C357C3" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="6B49F833" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>AFM en DNB (financiële diensten) en AP (niet-financiële diensten)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E000C5" w:rsidR="009C65B2" w:rsidTr="00653009" w14:paraId="292AED68" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidTr="000237C2" w14:paraId="328A766E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="55FB9454" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="627FAB70" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">5(d) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="2F763C86" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="56E0D921" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Hulpdiensten en triage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3735" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="65FCAAA2" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="0AF6A0FB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>AP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E000C5" w:rsidR="009C65B2" w:rsidTr="00653009" w14:paraId="7804E5F8" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidTr="000237C2" w14:paraId="56AF0F15" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="149"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="6EE27F7A" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="04EE2B1D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="02415D37" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="3FF8A026" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Rechtshandhaving </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3735" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="20A1BE0E" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="40249684" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>AP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E000C5" w:rsidR="009C65B2" w:rsidTr="00653009" w14:paraId="503D18F3" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidTr="000237C2" w14:paraId="7BDC5524" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="6EF7457D" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="14E27D43" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="1F31C9EB" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="4FEC24A4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Migratie, asiel en grenscontrole </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3735" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="541BF970" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="31469559" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>AP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E000C5" w:rsidR="009C65B2" w:rsidTr="00653009" w14:paraId="10FBD0ED" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidTr="000237C2" w14:paraId="0CEE4838" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="52F30542" w14:textId="77777777">
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="4EBB2FCD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8(a) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="501D8CCB" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="7E25B0B3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Rechtsbedeling</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3735" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="00243958" w14:paraId="18AF1D18" w14:textId="05330A64">
-[...25 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="06F8AC15" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>PGHR en voorzitter ABRvS</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00E000C5" w:rsidR="009C65B2" w:rsidTr="00653009" w14:paraId="4624867C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidTr="000237C2" w14:paraId="57F4F346" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="25"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="278AD836" w14:textId="77777777">
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="2C5554BA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8(b) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="1495475E" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="60A028E1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Democratische processen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3735" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="3DDF9A05" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="7B4D1A40" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>AP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="024826A1" w14:textId="77777777">
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="6B259F2A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc193408142" w:id="2"/>
       <w:bookmarkStart w:name="_Toc199156296" w:id="3"/>
-      <w:r w:rsidRPr="000E2F5B">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Transparantieverplichtingen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="24FEB154" w14:textId="77777777">
-[...36 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="1D580D30" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Net als bij de verboden AI-praktijken, zijn de transparantie-eisen domein- en sectoroverstijgend. Daarnaast is er voor het toezicht op deze eisen andere (technische) kennis vereist dan voor het toezicht op hoog risico AI-systemen. Het is daarom wenselijk om het toezicht hierop zo veel mogelijk bij één toezichthouder te beleggen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="55FEB8E3" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Het kabinet is daarom voornemens de AP aan te wijzen als markttoezichtautoriteit op de transparantie</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E2F5B">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>verplichtingen. Voor het toezicht op de naleving van deze verplichtingen door financiële instellingen worden DNB en AFM aangewezen als markttoezichtautoriteit, om hiermee zo veel mogelijk aan te sluiten bij het toezicht op de informatieverstrekkingsverplichtingen binnen de financiële markten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="5800F565" w14:textId="77777777">
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="2807BD20" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Inrichting AI-</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E2F5B">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>testomgeving</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E2F5B">
-[...312 lines deleted...]
-    <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="57530CBE" w14:textId="77777777">
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> voor regelgeving in Nederland (NL Sandbox) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="4BEF343D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De AI-verordening verplicht lidstaten tot het oprichten van ten minste één AI-testomgeving (AI regulatory sandbox) vanaf augustus 2026. Binnen een regulatory sandbox bieden markttoezichtautoriteiten ondersteuning aan aanbieders van AI-systemen die tijdens de ontwikkeling van hun innovatieve product of systeem vragen hebben over hoe zij aan de AI-verordening kunnen voldoen. Dit helpt deze ondernemers om hun product conform de regels op de markt kunnen brengen en voorkomt onnodige regeldruk of vertraging door vragen over de AI-verordening. De uitleg van markttoezichtautoriteiten moet de regels uit de AI-verordening verhelderen, zodat het voor aanbieders makkelijker wordt om hieraan te voldoen. Daarnaast krijgen markttoezichtautoriteiten beter inzicht in innovatieve AI-systemen en de vraagstukken die AI-aanbieders tegenkomen. Markttoezichtautoriteiten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">stellen zich binnen de sandbox innovatievriendelijk en flexibel op, maar er is geen mogelijkheid om regels buiten werking te stellen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="32B3EA2B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In Nederland zullen de markttoezichtautoriteiten gezamenlijk één multisectorale NL sandbox inrichten om vragen uit alle sectoren en domeinen te kunnen behandelen. Binnen de NL sandbox wordt geen technische infrastructuur of data aangeboden. Toezichthouders richten zich op het bieden van juridisch en technisch advies bij activiteiten die een aanbieder uitvoert om een AI-systeem aan de eisen uit de AI-verordening te laten voldoen en in Europa op de markt te kunnen brengen. In het kader van efficiëntie kan het sandbox-proces gecombineerd worden met de bredere voorlichtingstaken van de markttoezichtautoriteiten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="3B2B3D93" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:name="_Toc193408145" w:id="4"/>
       <w:bookmarkStart w:name="_Toc199156299" w:id="5"/>
-      <w:r w:rsidRPr="000E2F5B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Aanmeldende </w:t>
       </w:r>
-      <w:r w:rsidRPr="000E2F5B">
-[...2 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>autoriteiten</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidRPr="000E2F5B">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> en aangemelde instanties</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="281CAF50" w14:textId="22BFE033">
-[...125 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="04E614F6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aanmeldende autoriteiten zijn organisaties die aanvragen beoordelen van instanties die willen optreden als externe beoordelaar (conformiteitsbeoordelingsinstantie (CBI)) van AI-systemen onder de AI-verordening. Aanmeldende autoriteiten beoordelen of de aanvragers voldoen aan de geldende vereisten, melden deze aan bij de Commissie en houden vervolgens toezicht op de aangemelde CBI's (vanaf aanmelding zijn dit aangemelde instanties). Voor de producten die vallen onder de harmonisatiewetgeving die is opgenomen in bijlage I, afdeling A, zijn al aanmeldende autoriteiten aangewezen. Deze aanmeldende autoriteiten zijn veelal een minister, waarbij het werk wordt uitgevoerd door daarvoor aangewezen ambtenaren van een markttoezichtautoriteit. Deze aanmeldende autoriteiten worden ook de aanmeldende autoriteit onder de AI-verordening.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="09BECBB5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voor bijlage III moet alleen een aanmeldende autoriteit worden aangewezen voor het toepassingsgebied biometrie. Hiervoor wordt de minister van Economische Zaken aangewezen als aanmeldende autoriteit. Voor het uitvoeren van deze werkzaamheden worden ambtenaren van de RDI aangewezen. Voor alle andere toepassingsgebieden van bijlage III kan volgens de AI-verordening worden volstaan met de eigen beoordeling door de aanbieder van het hoog-risico AI-systeem en hoeven daarom geen CBI’s te worden aangewezen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="779983EA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="85" w:type="dxa"/>
           <w:bottom w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="528"/>
         <w:gridCol w:w="4258"/>
         <w:gridCol w:w="2693"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidTr="00243958" w14:paraId="28361EEF" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidTr="000237C2" w14:paraId="7B1F37E4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="174A2F36" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="5766ABCE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Productregelgeving van bijlage I, afdeling A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="1401E836" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="18D9EB29" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Huidige aanmeldende autoriteit </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidTr="00243958" w14:paraId="0EDE8D72" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidTr="000237C2" w14:paraId="73DC8A64" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="3F4D7CF5" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="77B02846" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="1ABF9D72" w14:textId="77777777">
-[...16 lines deleted...]
-              <w:t>s</w:t>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="3C060EC6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Machines</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="4407DB1B" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="4F7199D2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Minister van VWS (consumenten) + </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="7C6D7997" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="5426E99A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Minister van SZW (professioneel)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidTr="00243958" w14:paraId="098C1A83" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidTr="000237C2" w14:paraId="02487E20" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="0AE4FDFF" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="6EB6092C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="0DF0E03A" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="588ADE16" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Speelgoed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="6CD6DA93" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="6276CAA1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Minister van VWS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidTr="00243958" w14:paraId="211F911C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidTr="000237C2" w14:paraId="5FDB5EFD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="5EE1D6A6" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="321B39DD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="18F48DF3" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="59879B84" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pleziervaartuigen en waterscooters</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="78F66F7A" w14:textId="77777777">
-[...19 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="42660BB1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Minister van IenW</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidTr="00243958" w14:paraId="0D2040E2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidTr="000237C2" w14:paraId="6EF5A838" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="530EA754" w14:textId="77777777">
-[...9 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="7DD7FA01" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="74361848" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="619F005B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Liften en veiligheidscomponenten van liften</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="5A4E6908" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="2BDD96F9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Minister van SZW</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidTr="00243958" w14:paraId="05EAB52C" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidTr="000237C2" w14:paraId="44BEDB44" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="2965E3F0" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="61435D69" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="44E62CC1" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="706362BA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Explosieveilig materieel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="4D4FB54A" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="2FCF74C1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Minister van SZW</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidTr="00243958" w14:paraId="7EF788B4" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidTr="000237C2" w14:paraId="15AD9695" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="183511EF" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="68EEA0A8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="46FDB319" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="25964EE2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Radioapparatuur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="0DCCA58B" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="125D05A0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Minister van EZ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidTr="00243958" w14:paraId="3D9DCC58" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidTr="000237C2" w14:paraId="7A35D680" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="79445EF8" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="3F76823C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="4EFC3A6B" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="406F02CD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Drukapparatuur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="3D59EB1F" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="7DCB457D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Minister van SZW</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidTr="00243958" w14:paraId="0FEBB57A" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidTr="000237C2" w14:paraId="02382C8D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="69B51BC4" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="7E72E3B5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="63F71933" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="189696A9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Kabelbaaninstallaties</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="198EA20E" w14:textId="77777777">
-[...19 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="641E8744" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Minister van IenW</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidTr="00243958" w14:paraId="3634EAB3" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidTr="000237C2" w14:paraId="1BA7337A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="609DBA3F" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="4011BF77" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="1DFEF42E" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="03EB1273" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Persoonlijke beschermingsmiddelen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="58EA54C3" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="6C2F8491" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t xml:space="preserve">Minister van VWS (consumenten) + </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="30C2A4B1" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="75FD90C1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Minister van SZW (professioneel)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidTr="00243958" w14:paraId="63201B98" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidTr="000237C2" w14:paraId="3CEA2E7D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="271CAB0C" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="786E906E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="11DAB2EB" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="44A7C63E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gasinstallaties</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="0E0EA6C2" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="736D2325" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Minister van VWS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidTr="00243958" w14:paraId="722194B0" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidTr="000237C2" w14:paraId="4B212C4B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="61CF7C1F" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="7F06488C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="6FD98C4C" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="2F1A2C94" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Medische hulpmiddelen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="07E8340D" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="1A2CFE36" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Minister van VWS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidTr="00243958" w14:paraId="70B342C6" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidTr="000237C2" w14:paraId="19454E3D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="0D520619" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="52AD0872" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="1EC09EC3" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="5329D707" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Medische hulpmiddelen voor in-vitrodiagnostiek</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="5E9762B9" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="072B0AAD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Minister van VWS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidTr="00243958" w14:paraId="723557A2" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidTr="000237C2" w14:paraId="0B272F77" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="28159187" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="12D74744" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Toepassingsgebieden in bijlage III</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="5E7CBB96" w14:textId="77777777">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="67D5ABA8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Aanmeldende autoriteit </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidTr="00243958" w14:paraId="4B91E0FB" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidTr="000237C2" w14:paraId="5F5581DB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="036FE282" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="79549D20" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="7651440E" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="3E1CDDF8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Biometrie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="26ACBB15" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="747C4AFB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Minister van EZ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidTr="00243958" w14:paraId="2B52D840" w14:textId="77777777">
+      <w:tr w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidTr="000237C2" w14:paraId="1C03A685" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="3670DA8C" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="6E63A65E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2-8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4258" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="227CECC6" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="7FF24EFE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Overige toepassingsgebieden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="2D943F73" w14:textId="77777777">
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="0DCD6761" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B93729">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-NL"/>
               </w:rPr>
               <w:t>Eigen beoordeling door de aanbieder van het hoog-risico AI-systeem</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="243ECEF1" w14:textId="77777777">
-[...6 lines deleted...]
-    <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="1895B62A" w14:textId="77777777">
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="5317EB38" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="57A7B84E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Grondrechtenautoriteiten</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000E2F5B" w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="007A04E7" w14:paraId="427A2F17" w14:textId="7DFA9467">
-[...191 lines deleted...]
-      <w:r w:rsidRPr="000E2F5B" w:rsidR="009C65B2">
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="585676EE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Wie in Nederland grondrechtenautoriteit is vloeit voort uit artikel 77 van de AI-verordening en de regelgeving op grond waarvan deze nationale overheidsinstanties of -organen bevoegd zijn toe te zien op de naleving van de bescherming van EU-grondrechten. In Nederland zijn dit vooralsnog het College voor de Rechten van de Mens (CRM), de AP (vanuit het toezicht op het grondrecht op gegevensbescherming), de Procureur-generaal bij de Hoge Raad (PGHR), de voorzitter van de Afdeling Bestuursrechtspraak Raad van State (ABRvS), het gerechtsbestuur van de Centrale Raad van Beroep (CRvB) en het gerechtsbestuur van het College van Beroep voor het bedrijfsleven (CBb). Iedere lidstaat moet publiceren wie deze grondrechtenautoriteiten zijn en deze lijst actueel houden.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93729">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002822CA" w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="009C65B2" w14:paraId="646D6A48" w14:textId="77777777"/>
-[...16 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="13AD299F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="75228350" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C65B2" w:rsidP="009C65B2" w:rsidRDefault="00C37B6E" w14:paraId="3F6E4ADE" w14:textId="1CFDDB63">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="48148A00" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="2A03D412" wp14:anchorId="2BCB0063">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="2566D4FF" wp14:anchorId="7EFC055E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-799465</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>265430</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5572125" cy="3836035"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="1553132567" name="Afbeelding 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1553132567" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7">
+                    <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5572125" cy="3836035"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="002C1AFC" w:rsidR="009C65B2">
-        <w:rPr>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bijlage 2 - Visuele weergave voorgenomen AI-toezichtstelsel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="56FEF83E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="006E7604" w:rsidP="006E7604" w:rsidRDefault="006E7604" w14:paraId="0E863EFD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...33 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00B93729" w:rsidR="00217BEA" w:rsidP="006E7604" w:rsidRDefault="00217BEA" w14:paraId="5852738A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00B93729" w:rsidR="00217BEA" w:rsidSect="006E7604">
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52F3B956" w14:textId="77777777" w:rsidR="003152B5" w:rsidRDefault="003152B5">
+    <w:p w14:paraId="68631CB5" w14:textId="77777777" w:rsidR="00D02ECD" w:rsidRDefault="00D02ECD" w:rsidP="006E7604">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B1A0436" w14:textId="77777777" w:rsidR="003152B5" w:rsidRDefault="003152B5"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A2839E7" w14:textId="77777777" w:rsidR="003152B5" w:rsidRDefault="003152B5">
+    <w:p w14:paraId="6F103363" w14:textId="77777777" w:rsidR="00D02ECD" w:rsidRDefault="00D02ECD" w:rsidP="006E7604">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54422F14" w14:textId="77777777" w:rsidR="003152B5" w:rsidRDefault="003152B5"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6DDFF371" w14:textId="77777777" w:rsidR="007B3F50" w:rsidRDefault="007B3F50">
+  <w:p w14:paraId="1731113F" w14:textId="77777777" w:rsidR="006E7604" w:rsidRPr="006E7604" w:rsidRDefault="006E7604" w:rsidP="006E7604">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="531CF0B0" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="5C1DB119" w14:textId="77777777" w:rsidR="006E7604" w:rsidRPr="006E7604" w:rsidRDefault="006E7604" w:rsidP="006E7604">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="42C4C23A" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="3110C7BC" w14:textId="77777777" w:rsidR="006E7604" w:rsidRPr="006E7604" w:rsidRDefault="006E7604" w:rsidP="006E7604">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39441536" w14:textId="77777777" w:rsidR="003152B5" w:rsidRDefault="003152B5">
+    <w:p w14:paraId="21BF6228" w14:textId="77777777" w:rsidR="00D02ECD" w:rsidRDefault="00D02ECD" w:rsidP="006E7604">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03EE7A55" w14:textId="77777777" w:rsidR="003152B5" w:rsidRDefault="003152B5"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67FFBAF1" w14:textId="77777777" w:rsidR="003152B5" w:rsidRDefault="003152B5">
+    <w:p w14:paraId="2029972B" w14:textId="77777777" w:rsidR="00D02ECD" w:rsidRDefault="00D02ECD" w:rsidP="006E7604">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58B39EAB" w14:textId="77777777" w:rsidR="003152B5" w:rsidRDefault="003152B5"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="6F6FA9D2" w14:textId="77777777" w:rsidR="009C65B2" w:rsidRDefault="009C65B2" w:rsidP="009C65B2">
+    <w:p w14:paraId="1E090364" w14:textId="77777777" w:rsidR="006E7604" w:rsidRPr="00B93729" w:rsidRDefault="006E7604" w:rsidP="00B93729">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-        <w:t xml:space="preserve"> Waar nodig en mogelijk, zullen deze wijzigingen meegenomen worden in het wetsvoorstel. </w:t>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In november 2025 heeft de Europese Commissie een voorstel gepubliceerd met wijzigingen van onder andere de AI-verordening (de zgn. AI-omnibus) met als primaire doelstelling het vereenvoudigen van de nalevingslasten door het bedrijfsleven zonder de doelen van de wetgeving aan te tasten. Naar verwachting volgen na de onderhandelingen in 2026 enkele wijzigingen van de AI-verordening die de nalevingslast verminderen. Waar nodig en mogelijk, zullen deze wijzigingen meegenomen worden in het wetsvoorstel. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="69A07C85" w14:textId="77777777" w:rsidR="009C65B2" w:rsidRPr="000E2F5B" w:rsidRDefault="009C65B2" w:rsidP="009C65B2">
+    <w:p w14:paraId="5AD3D9FC" w14:textId="77777777" w:rsidR="006E7604" w:rsidRPr="00B93729" w:rsidRDefault="006E7604" w:rsidP="00B93729">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="000E2F5B">
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93729">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="000E2F5B">
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00B93729">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kamerstukken II, 2024/25, 22112, nr. 3979.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7C0D7EBB" w14:textId="77777777" w:rsidR="007B3F50" w:rsidRDefault="007B3F50">
+  <w:p w14:paraId="0B40E2F1" w14:textId="77777777" w:rsidR="006E7604" w:rsidRPr="006E7604" w:rsidRDefault="006E7604" w:rsidP="006E7604">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...97 lines deleted...]
-  <w:p w14:paraId="7F60A69D" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="16DA4EDD" w14:textId="77777777" w:rsidR="006E7604" w:rsidRPr="006E7604" w:rsidRDefault="006E7604" w:rsidP="006E7604">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...39 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...548 lines deleted...]
-  <w:p w14:paraId="64A52E29" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+  <w:p w14:paraId="383C9872" w14:textId="77777777" w:rsidR="006E7604" w:rsidRPr="006E7604" w:rsidRDefault="006E7604" w:rsidP="006E7604">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...731 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E1A4D5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="911077AE"/>
     <w:lvl w:ilvl="0" w:tplc="9904A8FC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="708"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -7977,1312 +6571,228 @@
     <w:lvl w:ilvl="7" w:tplc="04130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04130005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...393 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="116677851">
+  <w:num w:numId="1" w16cid:durableId="1844664430">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="776603359">
-[...20 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C83DBC"/>
-[...684 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="006E7604"/>
+    <w:rsid w:val="00217BEA"/>
+    <w:rsid w:val="00630D60"/>
+    <w:rsid w:val="006E7604"/>
+    <w:rsid w:val="008759B0"/>
+    <w:rsid w:val="00A6104E"/>
+    <w:rsid w:val="00B93729"/>
+    <w:rsid w:val="00D02ECD"/>
+    <w:rsid w:val="00E453C1"/>
+    <w:rsid w:val="00F57654"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="209370F7"/>
+  <w14:docId w14:val="6252E35A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{70DA8FBF-2F6F-42E1-BB2C-96E46BAEC901}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9306,73 +6816,73 @@
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -9521,1058 +7031,1236 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C82AFE"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="006E7604"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="006E7604"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="006E7604"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="006E7604"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E7604"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E7604"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E7604"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E7604"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="006E7604"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:rsid w:val="006E7604"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E7604"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E7604"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E7604"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E7604"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E7604"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E7604"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E7604"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E7604"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E7604"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="006E7604"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E7604"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="006E7604"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E7604"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="006E7604"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E7604"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E7604"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E7604"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="006E7604"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="006E7604"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="006E7604"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:rsid w:val="006E7604"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="006E7604"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:rsid w:val="006E7604"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="006E7604"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NotaGegeven">
-[...13 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="006E7604"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="006E7604"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="006E7604"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
-  </w:style>
-[...7 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="006E7604"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
     <w:name w:val="Huisstijl-NAW"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="006E7604"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-    </w:rPr>
-[...6 lines deleted...]
-      <w:u w:val="single"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl-Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="006E7604"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
     <w:name w:val="Huisstijl-Kopje"/>
     <w:basedOn w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="006E7604"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Voorwaarden">
-[...27 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
     <w:name w:val="Huisstijl-Paginanummering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="006E7604"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...24 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
+    <w:rsid w:val="006E7604"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...9 lines deleted...]
-      <w:color w:val="808080"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C82AFE"/>
+    <w:rsid w:val="006E7604"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C82AFE"/>
-[...35 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="006E7604"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...172 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009C65B2"/>
+    <w:rsid w:val="006E7604"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Lijstalinea">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006E7604"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revisie">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="character" w:styleId="Onopgelostemelding">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="007756EF"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006E7604"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC9A63.E2C7FFB0" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.internetconsultatie.nl/uaiv" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>24346</ap:Characters>
+  <ap:Pages>14</ap:Pages>
+  <ap:Words>4468</ap:Words>
+  <ap:Characters>24580</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>202</ap:Lines>
+  <ap:Lines>204</ap:Lines>
   <ap:Paragraphs>57</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>28715</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>28991</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+</Properties>
+</file>