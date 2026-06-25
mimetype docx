--- v0 (2026-04-20)
+++ v1 (2026-06-25)
@@ -1,57 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00FE4F1F" w:rsidRDefault="00E85B43" w14:paraId="537A758D" w14:textId="3E28BECE">
-[...7 lines deleted...]
-        <w:t>2026D18902</w:t>
+    <w:p w:rsidRPr="00B34DD3" w:rsidR="00FE4F1F" w:rsidRDefault="00E85B43" w14:paraId="537A758D" w14:textId="3E28BECE">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B34DD3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2026Z08410 / 2026D18902</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B34DD3" w:rsidRDefault="00B34DD3" w14:paraId="4F04A66B" w14:textId="5CE71BDF">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="1"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B34DD3">
+        <w:t>Voorstel van de leden Ergin (DENK) e.a. om een technische briefing te organiseren over de werking van digitale datakluizen</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E85B43" w:rsidRDefault="00E85B43" w14:paraId="1920811A" w14:textId="77777777"/>
     <w:p w:rsidRPr="00E85B43" w:rsidR="00E85B43" w:rsidP="00E85B43" w:rsidRDefault="00E85B43" w14:paraId="2EB60746" w14:textId="61786F54">
       <w:r w:rsidRPr="00E85B43">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Van:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E85B43">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink w:history="1" r:id="rId4">
         <w:r w:rsidRPr="00C23425">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>--</w:t>
         </w:r>
         <w:r w:rsidRPr="00E85B43">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
@@ -63,54 +78,51 @@
       </w:r>
       <w:r w:rsidRPr="00E85B43">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00E85B43">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Verzonden:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E85B43">
         <w:t xml:space="preserve"> donderdag 16 april 2026 22:32</w:t>
       </w:r>
       <w:r w:rsidRPr="00E85B43">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00E85B43">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Aan:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E85B43">
-        <w:t xml:space="preserve"> Commissie Financiën </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Commissie Financiën  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E85B43">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00E85B43">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>CC:</w:t>
       </w:r>
       <w:r w:rsidRPr="00E85B43">
         <w:t xml:space="preserve"> Ergin, D.A. (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E85B43">
         <w:t>Doğukan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E85B43">
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00E85B43">
         <w:br/>
       </w:r>
@@ -190,67 +202,70 @@
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="170"/>
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E85B43"/>
+    <w:rsid w:val="0010048C"/>
     <w:rsid w:val="00441753"/>
+    <w:rsid w:val="00491C3B"/>
     <w:rsid w:val="00996188"/>
+    <w:rsid w:val="00B34DD3"/>
     <w:rsid w:val="00E85B43"/>
     <w:rsid w:val="00FE4F1F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -1487,55 +1502,61 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{238cb507-3f71-4afe-aaab-8382731a4345}" enabled="0" method="" siteId="{238cb507-3f71-4afe-aaab-8382731a4345}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Pages>1</ap:Pages>
-  <ap:Words>103</ap:Words>
-  <ap:Characters>567</ap:Characters>
+  <ap:Words>122</ap:Words>
+  <ap:Characters>672</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>4</ap:Lines>
+  <ap:Lines>5</ap:Lines>
   <ap:Paragraphs>1</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>669</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>793</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <keywords/>
   <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <version/>
   <category/>
 </coreProperties>
 </file>