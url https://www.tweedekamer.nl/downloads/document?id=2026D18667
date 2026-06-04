--- v0 (2026-04-18)
+++ v1 (2026-06-04)
@@ -1,3043 +1,1545 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="005A4351" w:rsidR="000051B7" w:rsidP="00AE5F30" w:rsidRDefault="000051B7" w14:paraId="481DB8A1" w14:textId="3A45EFFD">
-[...25 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00474EC2" w:rsidRDefault="00C41D5F" w14:paraId="44217468" w14:textId="228515BA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474EC2" w:rsidR="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>576</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474EC2" w:rsidR="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00474EC2" w:rsidR="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Natuurbeleid</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00474EC2" w:rsidRDefault="00474EC2" w14:paraId="23720FA1" w14:textId="170A2595">
+      <w:pPr>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nr. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474EC2" w:rsidR="00C41D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>478</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Brief van de minister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00474EC2" w:rsidP="00E665F6" w:rsidRDefault="00474EC2" w14:paraId="57FEF1B0" w14:textId="796FBC7D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Aan de Voorzitter van de Tweede Kamer der Staten-Generaal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00474EC2" w:rsidP="00E665F6" w:rsidRDefault="00474EC2" w14:paraId="470AB72A" w14:textId="3691736D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Den Haag, 17 april 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="2E1FCE61" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="4A75363D" w14:textId="69CE65AF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Nederland heeft een unieke natuur, van de Wadden en de Veluwe tot onze rivieren en polders. Die willen we sterk en gezond doorgeven aan volgende generaties. Natuur is onmisbaar: ze zorgt voor schoon drinkwater, vruchtbare grond voor boeren, voldoende water, schone lucht en verkoeling in de stad. Tegelijkertijd staat onze natuur onder druk door droogte, versnippering van natuurgebieden, stikstof en vervuild water. Veel planten- en diersoorten hebben het moeilijk of worden zelfs met uitsterven bedreigd. Dat raakt ons allemaal, want de typisch Nederlandse natuur waar we zo trots op zijn, willen we niet verliezen. Gezonde natuur is goed voor iedereen. Daarom werken we aan herstel en voorkomen we verdere achteruitgang. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="0DAE99E8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A4351" w:rsidR="000051B7" w:rsidP="00AE5F30" w:rsidRDefault="000051B7" w14:paraId="4B451B09" w14:textId="77777777">
-[...20 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="7E53014A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Sinds 18 augustus 2024 is de Europese Natuurherstelverordening (NHV) van kracht. Deze verordening werkt direct door in Nederlandse wetgeving en brengt nieuwe natuurherstel-verplichtingen met zich mee. In het coalitieakkoord is afgesproken dat het kabinet de verordening uitvoert. Het kabinet beperkt zich bij de implementatie en uitvoering van de NHV tot de noodzakelijke maatregelen om te voldoen aan de eisen van de verordening, in overeenstemming met de motie Van Campen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> Bij de inzet voor het uitvoeren van de Natuurherstelverordening wordt, binnen de bestaande wettelijke kaders, ook een bredere afweging gemaakt met andere belangen zoals economie en ruimte. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="516573EF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A4351" w:rsidR="000051B7" w:rsidP="00AE5F30" w:rsidRDefault="000051B7" w14:paraId="514CB7B1" w14:textId="77777777">
-[...23 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="3C1D8200" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De NHV geeft verplichtingen voor ecosystemen op land, aan de kust, in zoetwater, bos, landbouwgebieden, rivieren, steden en in de zee. Ook zijn er specifieke doelstellingen voor bijen en andere bestuiverpopulaties. De verordening staat niet op zichzelf, maar bouwt voort op bestaande wetgeving (Vogel- en Habitatrichtlijnen, Kaderrichtlijn Water, Kaderrichtlijn Mariene Strategie). Samen met mede departementen en medeoverheden werken we nu aan de invoering. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="5310FC3C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="4DA97984" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In de kamerbrief over de voortgang implementatie Natuurherstelverordening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474EC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
-[...18 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van 25 maart 2025, heb ik u eerder geïnformeerd over onder andere het in kaart </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>brengen van de opgave, het opzetten van additionele natuurmonitoring en de tijdlijn om te komen tot het Natuurplan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. Opvolgend is in september 2025 het Programmaplan Natuurherstelverordening</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> met uw kamer gedeeld, waarin de te doorlopen stappen staan om te komen tot een Natuurplan. Vooruitlopend op het eerste Ontwerp-Natuurplan, dat rond de zomer verschijnt, informeer ik uw kamer via de brief over de voortgang. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="79A7901F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-    </w:p>
-[...41 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Europese lidstaten moeten uiterlijk 1 september 2026 een Ontwerp-Natuurplan indienen bij de Europese Commissie (EC). Een definitief Natuurplan moet vervolgens uiterlijk op 1 september 2027 worden ingediend. Om effectief uitvoering te kunnen geven aan dat het Natuurplan, moet vanaf dan ook de uitvoeringswetgeving gereed zijn en moeten er bestuurlijke afspraken zijn gemaakt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="2C50E6EE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A4351" w:rsidR="000051B7" w:rsidP="00AE5F30" w:rsidRDefault="000051B7" w14:paraId="24989254" w14:textId="77777777">
-[...110 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="36B80111" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>In deze brief komen de volgende onderwerpen aan bod: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A4351" w:rsidR="000051B7" w:rsidP="00AE5F30" w:rsidRDefault="000051B7" w14:paraId="6B27ECCB" w14:textId="77777777">
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="4C0DC364" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Stand van zaken Ontwerp-Natuurplan, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A4351" w:rsidR="000051B7" w:rsidP="00AE5F30" w:rsidRDefault="000051B7" w14:paraId="75B42480" w14:textId="77777777">
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="470DA17A" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Stand van zaken monitoring, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A4351" w:rsidR="000051B7" w:rsidP="00AE5F30" w:rsidRDefault="000051B7" w14:paraId="1AE92CFA" w14:textId="77777777">
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="70F8B077" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Stand van zaken plan-MER, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A4351" w:rsidR="000051B7" w:rsidP="00AE5F30" w:rsidRDefault="000051B7" w14:paraId="7E6F2AA3" w14:textId="77777777">
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="0F96BBB2" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Stand van zaken wetgeving, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A4351" w:rsidR="000051B7" w:rsidP="00AE5F30" w:rsidRDefault="000051B7" w14:paraId="09C3BBC9" w14:textId="67500251">
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="24AB55E3" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...16 lines deleted...]
-    <w:p w:rsidRPr="005A4351" w:rsidR="000051B7" w:rsidP="00AE5F30" w:rsidRDefault="000051B7" w14:paraId="3507B835" w14:textId="56D933CE">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stand van zaken wederkerige bestuurlijke afspraken, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="5C0A9E1C" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...24 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Betrokkenheid stakeholders. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="1E607E4D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A4351" w:rsidR="000051B7" w:rsidP="00AE5F30" w:rsidRDefault="000051B7" w14:paraId="216BF226" w14:textId="77777777">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="76DA198D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Stand van Zaken Ontwerp-Natuurplan</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A4351">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A4351" w:rsidR="000051B7" w:rsidP="00AE5F30" w:rsidRDefault="000051B7" w14:paraId="453561F0" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="28131E4D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Deze zomer deel ik het Ontwerp-Natuurplan met uw kamer. Het Ontwerp-Natuurplan maakt inzichtelijk welke strategische richting wordt gekozen en welke instrumenten in beeld zijn om de doelen van de NHV te realiseren. Het laat de strategische keuzes zien: wat willen we bereiken, langs welke lijnen en met welke beleidsmatige inzet. Het definitieve Natuurplan vormt de volgende stap en heeft een ander detailniveau. In het definitieve plan worden de in het Ontwerp vastgelegde strategische keuzes vertaald naar additionele en concrete maatregelen met de bijbehorende financiering. De kernwaarden ‘samen’ en ‘realistisch’ dienen als leidraad bij het maken van strategische keuzes en het vormgeven van het proces om tot een gedragen Natuurplan te komen.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A4351" w:rsidR="000051B7" w:rsidP="00AE5F30" w:rsidRDefault="000051B7" w14:paraId="2BFB0EA1" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="007E2EFE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A4351" w:rsidR="000051B7" w:rsidP="00AE5F30" w:rsidRDefault="000051B7" w14:paraId="596CF32E" w14:textId="77777777">
-[...17 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="03DD7089" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het Natuurplan wordt, in lijn met vereisten uit de verordening, de huidige staat van de Nederlandse natuur in kaart gebracht, gebaseerd op de best beschikbare en meest recente wetenschappelijke kennis. Ook zal ik, voor zover op dat moment mogelijk is, inzicht geven in de nationale opgave tot 2030 en wat nodig is om de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>natuur te herstellen. Uit het Impact Assessment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474EC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00873948">
-[...19 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de NHV blijkt dat er sprake is van een forse opgave voor de natuur in Nederland. Om deze opgave in te vullen, kijken we eerst naar wat er op dit moment al gebeurt, bijvoorbeeld in de stikstofaanpak, het programma Natuur en agrarisch natuurbeheer. Daarnaast zal ik een doorkijk geven op hoofdlijnen voor de opgave tot 2040 en 2050. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000051B7" w:rsidP="00AE5F30" w:rsidRDefault="000051B7" w14:paraId="43BA0A7F" w14:textId="0F898FC5">
-[...41 lines deleted...]
-      <w:r>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="6132FC54" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Waar de huidige aanpak niet voldoende is om te komen tot doelbereik, scherpen we beleid aan of maken we aanvullende keuzes om natuur beter te herstellen en te beschermen. Een belangrijk onderdeel van het definitieve Natuurplan is het maatregelenpakket dat wordt uitgewerkt ter uitvoering van het coalitieakkoord, waarvoor het kabinet een investering van €20 miljard tot en met 2035 heeft opgenomen. Het maatregelenpakket zal landen in het definitieve natuurplan. De kabinetsinzet wordt onder regie van de ministeriële taskforce Landbouw, Natuur &amp; Stikstof uitgewerkt en deze heeft daarvoor een duidelijke opdracht meegekregen.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474EC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
-          <w:szCs w:val="18"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-      <w:r w:rsidRPr="005A4351">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000051B7" w:rsidP="00AE5F30" w:rsidRDefault="000051B7" w14:paraId="53317B5C" w14:textId="77777777">
-[...75 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="7C070F91" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="35ED2197" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Ik stuur op samenhang tussen de maatregelen die worden uitgewerkt onder de taskforce en de doelstellingen van de NHV. De gecombineerde inzet uit alle pijlers van deze taskforce heeft tot doel om een grote bijdrage aan natuurherstel te leveren. Het nemen van robuuste maatregelen is nodig om verdere juridificering te voorkomen. Sommige maatregelen zullen landelijk worden uitgewerkt, andere richten zich op specifieke gebieden. Over de verdere uitwerking van de taskforce Landbouw, Natuur &amp; Stikstof bent u geïnformeerd in de kamerbrief over de opzet van de taskforce. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="652E77B1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>De inzet op natuurherstel en de maatregelen die volgen uit de taskforce zullen ook ruimtelijke implicaties hebben. Deze worden in samenhang met de bredere ruimtelijke opgaven opgenomen in de Nota Ruimte.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A4351" w:rsidR="000051B7" w:rsidP="00AE5F30" w:rsidRDefault="000051B7" w14:paraId="2906182B" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="42B2B956" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A4351" w:rsidR="000051B7" w:rsidP="00AE5F30" w:rsidRDefault="000051B7" w14:paraId="69D9E45D" w14:textId="2EAE2E4C">
-[...50 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="5D7CF1A1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook zal worden bekeken of het landelijke uitvoeringsprogramma voor de structurele stikstofaanpak kan worden geïntegreerd in het Natuurplan, mede in het licht van de verplichtingen die voortvloeien uit de Natuurherstelverordening. Dit programma omvat zowel bronmaatregelen gericht op het terugdringen van stikstofuitstoot als natuurmaatregelen voor natuurherstel. Dit draagt bij aan verschillende doelen van de NHV. Het Rijk is verantwoordelijk voor het landelijke beleidskader, terwijl provincies dit gebiedsgericht uitvoeren om natuurdoelen te realiseren. Op termijn zal worden bezien of ook andere programma’s kunnen worden geïntegreerd. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="1D4EA214" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A4351" w:rsidR="000051B7" w:rsidP="00AE5F30" w:rsidRDefault="000051B7" w14:paraId="0573B9E7" w14:textId="77777777">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="6CACA504" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Stand van zaken monitoring</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A4351">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000051B7" w:rsidP="00AE5F30" w:rsidRDefault="000051B7" w14:paraId="43AF78C2" w14:textId="0E7A90AE">
-[...66 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="36437CCB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>In het Natuurplan sluit ik zoveel mogelijk aan bij bestaande monitoring en verbeter ik de methodiek via het Verbeterprogramma VHR-Monitoring (VVM). Daar waar nog niet structureel wordt gemonitord en de NHV dat wel verplicht, is het mijn ambitie om aanvullende structurele monitoring en metingen op te zetten om de huidige staat van de natuur in beeld te brengen, in samenwerking met onder andere kennispartijen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="561758C7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="58B5ACBF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LVVN maakt afspraken met mededepartementen, decentrale overheden en terrein beherende organisaties om de uitvoering van de monitoring structureel te organiseren. Voor terrestrische, kust en zoetwaterecosystemen gebruiken we de rapportages over de periode 2019-2025 die in het kader van de VHR-verplichtingen zijn opgeleverd als uitgangspunt. Een belangrijke aanvullende opgave is om beter in beeld te brengen hoe het gaat met habitats buiten N2000-gebieden, zoals hun staat, oppervlakte en verspreiding (voor terrestrische-, zoetwater- en mariene ecosystemen). Deze NHV-vereiste voor aanvullende monitoring wordt in het komende jaar uitgewerkt in samenwerking met de verantwoordelijke partijen (provincies, Rijkswaterstaat en Defensie). Dit leidt tot duidelijke afspraken over hoe gedetailleerd en waar we monitoren en tot een uitvoeringsplan met een planning tot aan 2030. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="4CB10F27" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...10 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="3F9F16FF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Stand van zaken plan-MER</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A4351">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A4351" w:rsidR="000051B7" w:rsidP="00AE5F30" w:rsidRDefault="000051B7" w14:paraId="32E47BDF" w14:textId="3DF81DA8">
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="55420795" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Het Natuurplan wordt, passend bij het stelsel van de Natuurherstelverordening, opgenomen als een verplicht programma onder de Omgevingswet. De maatregelen die landen in het Natuurplan hebben mogelijk milieueffecten. Daarom kiezen we ervoor om een milieueffectrapport (MER) te maken. De uitvoering van de verordening heeft namelijk gevolgen voor de leefomgeving en sociaaleconomische ontwikkelingen. Het is belangrijk om die goed in beeld te brengen en belanghebbenden de kans te geven hierop te kunnen reageren. Zo kan het kabinet goed onderbouwde keuzes maken voor het definitieve Natuurplan. </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A4351">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A4351">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
-        <w:t>De planning voor het plan-MER voor het Ontwerp-Natuurplan is als volgt:</w:t>
-[...8 lines deleted...]
-    <w:p w:rsidRPr="005A4351" w:rsidR="000051B7" w:rsidP="00AE5F30" w:rsidRDefault="000051B7" w14:paraId="0270D895" w14:textId="15B568B4">
+        <w:t xml:space="preserve">De planning voor het plan-MER voor het Ontwerp-Natuurplan is als volgt: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="6129BBE3" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:rPr>
-[...16 lines deleted...]
-    <w:p w:rsidRPr="005A4351" w:rsidR="000051B7" w:rsidP="00AE5F30" w:rsidRDefault="000051B7" w14:paraId="3E3172F1" w14:textId="77777777">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In oktober 2025 is gestart met het opstellen van een Notitie Reikwijdte en Detailniveau (NRD), waarin de scope is beschreven voor de plan-MER. Deze NRD is als bijlage bij deze Kamerbrief toegevoegd. De consultatie voor de NRD is gestart in maart 2026. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="1919EEB9" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="18"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Vanaf april 2026 wordt het plan-MER opgesteld, deze zal eind augustus worden opgeleverd. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A4351" w:rsidR="000051B7" w:rsidP="00AE5F30" w:rsidRDefault="000051B7" w14:paraId="0A1364D8" w14:textId="77777777">
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="12E80155" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:rPr>
-[...24 lines deleted...]
-    <w:p w:rsidRPr="005A4351" w:rsidR="000051B7" w:rsidP="00AE5F30" w:rsidRDefault="000051B7" w14:paraId="25105C0E" w14:textId="6E6A2DE7">
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>In het najaar 2026 wordt het plan-MER ter inzage gelegd, tegelijk met het Ontwerp -Natuurplan. Daarna wordt ook advies gevraagd aan de Commissie mer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="6987D059" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:rPr>
-[...25 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De opbrengst van de internetconsultatie, zienswijzen en adviezen worden verwerkt in het definitieve Natuurplan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="1A50E88F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A4351" w:rsidR="000051B7" w:rsidP="00AE5F30" w:rsidRDefault="000051B7" w14:paraId="7837A850" w14:textId="77777777">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="2CF683F3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Stand van zaken wetgeving</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A4351">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A4351" w:rsidR="000051B7" w:rsidP="00AE5F30" w:rsidRDefault="000051B7" w14:paraId="0A40EEA4" w14:textId="3290C738">
-[...26 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="0830DE7E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De NHV is een verordening met rechtstreekse werking, net als nationale wetgeving. Voor de uitvoering van de verordening is aanvullende wetgeving nodig. Het conceptwetsvoorstel ‘uitvoeringswetgeving Natuurherstelverordening’ ter wijziging van de Omgevingswet wordt nu ambtelijk voorbereid voor toetsing en (internet)consultatie. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="55D439C0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A4351" w:rsidR="000051B7" w:rsidP="00AE5F30" w:rsidRDefault="000051B7" w14:paraId="0E72D829" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="49B85A82" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Het wetsvoorstel ter wijziging van de Omgevingswet richt zich vooral op het verdelen van taken en regelen van de instrumenten die nodig zijn voor de uitvoering. Waar nodig komt er een tweede traject om de uitvoering verder mogelijk te maken, bijvoorbeeld voor het vastleggen van verantwoordelijkheden voor herstelmaatregelen en het voorkomen van tussentijdse significante verslechtering van natuur. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A4351" w:rsidR="000051B7" w:rsidP="00AE5F30" w:rsidRDefault="000051B7" w14:paraId="66DB4295" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="40750C50" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A4351" w:rsidR="000051B7" w:rsidP="00AE5F30" w:rsidRDefault="000051B7" w14:paraId="049635FC" w14:textId="27602FB7">
-[...26 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="65661FCB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De specifieke uitwerking van de taken zal plaatsvinden in wijzigingen van de algemene maatregelen van bestuur die horen bij de Omgevingswet. Daarbij werken we vanuit het uitgangspunt dat zoveel mogelijk wordt aangesloten bij (wettelijke) taken, bestaande bestuurlijke afspraken, bevoegdheden en instrumenten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="19DE9A92" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A4351" w:rsidR="000051B7" w:rsidP="00AE5F30" w:rsidRDefault="000051B7" w14:paraId="02B36027" w14:textId="6F008B5C">
-[...38 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="0BDC9521" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LVVN is als systeemverantwoordelijke voor de NHV, ook hoofdverantwoordelijk voor het wetgevingstraject. De betrokkenheid van verschillende departementen, provincies, gemeenten en waterschappen is van groot belang, gezien de taak die zij hebben bij de uitvoering van de NHV en de uitbreiding van de wettelijke taken die daarmee samenhangen. Voor elke aanpassing wordt goed in beeld gebracht wat de consequenties zijn voor medeoverheden en andere (ruimtelijke) ontwikkelingen en zullen de relevante uitvoeringstoetsen worden doorlopen. Naar verwachting kan de internetconsultatie in juni starten om stakeholders, belanghebbenden en betrokken burgers de gelegenheid te geven hierop te reageren. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="2851CE68" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A4351" w:rsidR="000051B7" w:rsidP="00AE5F30" w:rsidRDefault="000051B7" w14:paraId="5B7D0A2B" w14:textId="2CEAE01A">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="65684731" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">Stand van zaken wederkerige bestuurlijke afspraken </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="6C8013B7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Om uiteindelijk tot een gedragen en uitvoerbaar Natuurplan te komen, is het van belang om wederkerige bestuurlijke afspraken te maken tussen het Rijk en medeoverheden over de invulling van taken, rollen en verantwoordelijkheden, te nemen maatregelen, het beschikbare instrumentarium, monitoring en evaluatie en de financiering. Bij de vaststelling van het Ontwerp-Natuurplan en de internetconsulatie van het wetsvoorstel tot wijziging van de omgevingswet worden afspraken gemaakt over randvoorwaarden bij effectuering van wetgeving en de stappen die partijen zetten tot aan het definitieve Natuurplan. Dit wordt opgepakt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>als onderdeel van de ministeriële taskforce. Deze afspraken worden gemaakt om te voorkomen dat partijen ergens aan gehouden worden, zonder dat de randvoorwaarden zijn ingeregeld en bestuurlijk zijn afgesproken. Vervolgens moet toegewerkt worden naar definitieve bestuurlijke afspraken om invulling te geven aan de Natuurherstelverordening. Voorzien wordt om deze definitieve afspraken samen te laten lopen met de hernieuwde afspraken in het kader van het Natuurpact voor na 2027. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="0881496C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="62EA641D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
-[...25 lines deleted...]
-          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Betrokkenheid stakeholders</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A4351" w:rsidR="000051B7" w:rsidP="00AE5F30" w:rsidRDefault="000051B7" w14:paraId="577B49CD" w14:textId="77777777">
-[...39 lines deleted...]
-        <w:r w:rsidRPr="005A4351">
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="550F88FF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De NHV kent opgaven voor alle ecosystemen en raakt daarmee ook de belangen van burgers, bedrijven en maatschappelijke organisaties. Zowel in sectoren die direct met de natuur werken als daarbuiten. Om die reden is het van groot belang om de implementatie van de NHV samen met burgers, bedrijven en maatschappelijke organisaties vorm te geven. Daarom zijn er in 2025 bijeenkomsten georganiseerd in alle provincies om ambtenaren van gemeenten, waterschappen en provincies vroegtijdig te betrekken en hun kennis te benutten. Daarnaast zijn er enkele brede stakeholderbijeenkomsten georganiseerd en deze worden gecontinueerd in 2026. Er is een driewekelijks overleg ingesteld met een representatie van sectoren en maatschappelijke partners. Zo nemen wij sectorpartijen mee in de ontwikkelingen en belangrijke keuzes rond de implementatie van de NHV. Verslagen van bijeenkomsten zijn in te zien via </w:t>
+      </w:r>
+      <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId10">
+        <w:r w:rsidRPr="00474EC2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:szCs w:val="18"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Natuurherstelverordening | Levend Landschap</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005A4351">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A4351" w:rsidR="000051B7" w:rsidP="00AE5F30" w:rsidRDefault="000051B7" w14:paraId="21497BB2" w14:textId="77777777">
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="50077E05" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A4351" w:rsidR="000051B7" w:rsidP="00AE5F30" w:rsidRDefault="000051B7" w14:paraId="1B1B2BC4" w14:textId="77777777">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="4A7A686C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Tot slot</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A4351">
-[...1 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="005A4351" w:rsidR="000051B7" w:rsidP="00AE5F30" w:rsidRDefault="000051B7" w14:paraId="7C6AB858" w14:textId="350AE68F">
-[...7 lines deleted...]
-          <w:szCs w:val="18"/>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00E665F6" w:rsidRDefault="00E665F6" w14:paraId="5504D292" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Samen met alle betrokken partners werken we hard aan het ontwerp-Natuurplan, om de natuur in Nederland te versterken en te beschermen voor huidige én toekomstige generaties. Een belangrijke rol ligt bij de boeren en natuurbeheerders. Ik streef naar een samenhangende aanpak die samen wordt opgesteld, waarbij er oog is voor alle partijen en belangen. Ik deel het plan rond de zomer graag met uw Kamer, zodat we samen in gesprek kunnen gaan over hoe beleid en praktijk het beste op elkaar kunnen aansluiten. Zo kunnen we samen echt aan de slag om onze natuur duurzaam te verbeteren. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000051B7" w:rsidP="00AE5F30" w:rsidRDefault="000051B7" w14:paraId="252F0660" w14:textId="77777777"/>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00640234">
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00474EC2" w:rsidRDefault="00E665F6" w14:paraId="350F14FD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00474EC2" w:rsidP="00474EC2" w:rsidRDefault="00474EC2" w14:paraId="01199D60" w14:textId="4979C74F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>De m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>inister van Landbouw, Visserij, Voedselzekerheid en Natuur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00474EC2" w:rsidRDefault="00E665F6" w14:paraId="43A8E657" w14:textId="61AAD7D5">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474EC2" w:rsidR="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> van Essen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00006C01" w:rsidR="000051B7" w:rsidP="00AE5F30" w:rsidRDefault="000051B7" w14:paraId="115ED3BF" w14:textId="77777777">
-[...28 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:p w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidP="00474EC2" w:rsidRDefault="00E665F6" w14:paraId="36E4111D" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00474EC2" w:rsidR="00E665F6" w:rsidSect="00E665F6">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2398" w:right="2818" w:bottom="1077" w:left="1559" w:header="2398" w:footer="561" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05C9D4E1" w14:textId="77777777" w:rsidR="00F222D3" w:rsidRDefault="00F222D3">
+    <w:p w14:paraId="55A0BD96" w14:textId="77777777" w:rsidR="009652FF" w:rsidRDefault="009652FF" w:rsidP="00E665F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AF8810C" w14:textId="77777777" w:rsidR="00F222D3" w:rsidRDefault="00F222D3"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F7EEC0A" w14:textId="77777777" w:rsidR="00F222D3" w:rsidRDefault="00F222D3">
+    <w:p w14:paraId="2032AB65" w14:textId="77777777" w:rsidR="009652FF" w:rsidRDefault="009652FF" w:rsidP="00E665F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1331EFF0" w14:textId="77777777" w:rsidR="00F222D3" w:rsidRDefault="00F222D3"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...26 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana-Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KIX Barcode">
-[...26 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="09707305" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="62C205DE" w14:textId="77777777" w:rsidR="00E665F6" w:rsidRPr="00E665F6" w:rsidRDefault="00E665F6" w:rsidP="00E665F6">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...98 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...87 lines deleted...]
-  <w:p w14:paraId="124CDF64" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="008C356D">
+  <w:p w14:paraId="5B072A48" w14:textId="77777777" w:rsidR="00E665F6" w:rsidRPr="00E665F6" w:rsidRDefault="00E665F6" w:rsidP="00E665F6">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="2A22CA8F" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC3B53" w:rsidRDefault="00527BD4" w:rsidP="00023E9A">
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="639730CE" w14:textId="77777777" w:rsidR="00E665F6" w:rsidRPr="00E665F6" w:rsidRDefault="00E665F6" w:rsidP="00E665F6">
     <w:pPr>
       <w:pStyle w:val="Voettekst"/>
-      <w:spacing w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34A50060" w14:textId="77777777" w:rsidR="00F222D3" w:rsidRDefault="00F222D3">
+    <w:p w14:paraId="526D5B31" w14:textId="77777777" w:rsidR="009652FF" w:rsidRDefault="009652FF" w:rsidP="00E665F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="390C2ABB" w14:textId="77777777" w:rsidR="00F222D3" w:rsidRDefault="00F222D3"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26C90DCD" w14:textId="77777777" w:rsidR="00F222D3" w:rsidRDefault="00F222D3">
+    <w:p w14:paraId="49BB6607" w14:textId="77777777" w:rsidR="009652FF" w:rsidRDefault="009652FF" w:rsidP="00E665F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A233284" w14:textId="77777777" w:rsidR="00F222D3" w:rsidRDefault="00F222D3"/>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="06DADD37" w14:textId="77777777" w:rsidR="000051B7" w:rsidRDefault="000051B7" w:rsidP="000051B7">
+    <w:p w14:paraId="25E445F0" w14:textId="77777777" w:rsidR="00E665F6" w:rsidRPr="00474EC2" w:rsidRDefault="00E665F6" w:rsidP="00474EC2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005A4351">
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t> Kamerstuk 21 501-32, nr. 1657. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="15653F1B" w14:textId="77777777" w:rsidR="000051B7" w:rsidRDefault="000051B7" w:rsidP="000051B7">
+    <w:p w14:paraId="415BC27B" w14:textId="77777777" w:rsidR="00E665F6" w:rsidRPr="00474EC2" w:rsidRDefault="00E665F6" w:rsidP="00474EC2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t> </w:t>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 33576, nr. 440. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="6832A428" w14:textId="77777777" w:rsidR="000051B7" w:rsidRDefault="000051B7" w:rsidP="000051B7">
+    <w:p w14:paraId="7840CEA8" w14:textId="77777777" w:rsidR="00E665F6" w:rsidRPr="00474EC2" w:rsidRDefault="00E665F6" w:rsidP="00474EC2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Met de benaming ‘Natuurplan’ wordt verwezen naar het ‘Nationaal Herstelplan’ zoals beschreven in hoofdstuk III van de natuurherstelverordening: verordening (EU) 2024/1234 van het Europees Parlement en de Raad van 17 juni 2024 betreffende natuurherstel </w:t>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Met de benaming ‘Natuurplan’ wordt verwezen naar het ‘Nationaal Herstelplan’ zoals beschreven in hoofdstuk III van de natuurherstelverordening: verordening (EU) 2024/1234 van het Europees Parlement en de Raad van 17 juni 2024 betreffende natuurherstel </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="79D078F4" w14:textId="77777777" w:rsidR="000051B7" w:rsidRDefault="000051B7" w:rsidP="000051B7">
+    <w:p w14:paraId="69450B66" w14:textId="77777777" w:rsidR="00E665F6" w:rsidRPr="00474EC2" w:rsidRDefault="00E665F6" w:rsidP="00474EC2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Kamerstuk 33576, nr. 465 </w:t>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 33576, nr. 465 </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="4DBD3475" w14:textId="77777777" w:rsidR="000051B7" w:rsidRDefault="000051B7" w:rsidP="000051B7">
+    <w:p w14:paraId="18D33860" w14:textId="77777777" w:rsidR="00E665F6" w:rsidRPr="00474EC2" w:rsidRDefault="00E665F6" w:rsidP="00474EC2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Berenschot en Arcadis. Impact Assessment Europese Natuurherstelverordening. 2024.</w:t>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Berenschot en Arcadis. Impact Assessment Europese Natuurherstelverordening. 2024.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="6E92443E" w14:textId="77777777" w:rsidR="000051B7" w:rsidRDefault="000051B7" w:rsidP="000051B7">
+    <w:p w14:paraId="7A267910" w14:textId="77777777" w:rsidR="00E665F6" w:rsidRPr="00474EC2" w:rsidRDefault="00E665F6" w:rsidP="00474EC2">
       <w:pPr>
         <w:pStyle w:val="Voetnoottekst"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00474EC2">
         <w:rPr>
           <w:rStyle w:val="Voetnootmarkering"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Kamerstuk 36 848, nr. 106.</w:t>
+      <w:r w:rsidRPr="00474EC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kamerstuk 36 848, nr. 106.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...117 lines deleted...]
-  <w:p w14:paraId="7E6DA7D2" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="004F44C2">
+  <w:p w14:paraId="0DB76C7F" w14:textId="77777777" w:rsidR="00E665F6" w:rsidRPr="00E665F6" w:rsidRDefault="00E665F6" w:rsidP="00E665F6">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
-      <w:rPr>
-[...16 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...102 lines deleted...]
-  <w:p w14:paraId="78986AF1" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="00D0609E">
+  <w:p w14:paraId="6E136061" w14:textId="77777777" w:rsidR="00E665F6" w:rsidRPr="00E665F6" w:rsidRDefault="00E665F6" w:rsidP="00E665F6">
     <w:pPr>
-      <w:framePr w:w="6340" w:h="2750" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="3873" w:y="-140"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0A4BA946" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRDefault="00527BD4" w:rsidP="000049FB">
-[...453 lines deleted...]
-  <w:p w14:paraId="3666AF8E" w14:textId="77777777" w:rsidR="00527BD4" w:rsidRPr="00BC4AE3" w:rsidRDefault="00527BD4" w:rsidP="00BC4AE3">
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0F57E565" w14:textId="77777777" w:rsidR="00E665F6" w:rsidRPr="00E665F6" w:rsidRDefault="00E665F6" w:rsidP="00E665F6">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...448 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10CA3CC4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F630306C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3142,334 +1644,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...282 lines deleted...]
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B435BD7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="40DE13D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -3538,51 +1757,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A1C72A4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C20A6DBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3687,51 +1906,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FC65E31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8FD2FEC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3836,51 +2055,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B386F04"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8DCC3E58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3985,193 +2204,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...141 lines deleted...]
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51B606D7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="12222676"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4276,51 +2353,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64206DF7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BC00D48C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4425,51 +2502,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F8D3BB4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="62F0E986"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4538,51 +2615,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BAF3457"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="744ABD9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4651,51 +2728,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CEB1622"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="741A7F20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4764,857 +2841,256 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="401223076">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="1" w16cid:durableId="330262213">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="654069628">
+  <w:num w:numId="2" w16cid:durableId="1567568724">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="2043434440">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="234050496">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="301429362">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="595555143">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1375932463">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1002463758">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="468788852">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1328288279">
-[...8 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="1268387673">
+  <w:num w:numId="10" w16cid:durableId="1985699991">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1159925405">
-[...53 lines deleted...]
-  <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...5 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00064021"/>
-[...575 lines deleted...]
-    <w:rsid w:val="00FF192E"/>
+    <w:rsidRoot w:val="00E665F6"/>
+    <w:rsid w:val="00217B6A"/>
+    <w:rsid w:val="003E0674"/>
+    <w:rsid w:val="00474EC2"/>
+    <w:rsid w:val="00654B05"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="0085404A"/>
+    <w:rsid w:val="009652FF"/>
+    <w:rsid w:val="00C41D5F"/>
+    <w:rsid w:val="00E665F6"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7035CF53"/>
+  <w14:docId w14:val="3F41ECD0"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B0847A63-B1BA-42C4-89DB-869AF4F439CD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5636,74 +3112,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5852,1079 +3329,1207 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000301C7"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop1Char1"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00E665F6"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop2Char1"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00E665F6"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...5 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
-    <w:link w:val="Kop3Char1"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00E665F6"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00E665F6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E665F6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E665F6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E665F6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E665F6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E665F6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E665F6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E665F6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E665F6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E665F6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E665F6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E665F6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E665F6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E665F6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E665F6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E665F6"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E665F6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E665F6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E665F6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E665F6"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E665F6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E665F6"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E665F6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E665F6"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E665F6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E665F6"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="KoptekstChar1"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00E665F6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E665F6"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoettekstChar1"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00E665F6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
-    </w:pPr>
-[...25 lines deleted...]
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
-[...2 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E665F6"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Adres">
     <w:name w:val="Huisstijl-Adres"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-AdresChar"/>
-    <w:rsid w:val="00575B80"/>
+    <w:rsid w:val="00E665F6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="192"/>
       </w:tabs>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="90" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:noProof/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-GegevenCharChar">
     <w:name w:val="Huisstijl-Gegeven Char Char"/>
     <w:link w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00E665F6"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Gegeven">
     <w:name w:val="Huisstijl-Gegeven"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="Huisstijl-GegevenCharChar"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00E665F6"/>
     <w:pPr>
       <w:spacing w:after="92" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:noProof/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
-  </w:style>
-[...7 lines deleted...]
-    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Rubricering">
     <w:name w:val="Huisstijl-Rubricering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00E665F6"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana-Bold"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana-Bold"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-NAW">
     <w:name w:val="Huisstijl-NAW"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00E665F6"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:rsid w:val="00023E9A"/>
+    <w:rsid w:val="00E665F6"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Retouradres">
     <w:name w:val="Huisstijl-Retouradres"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00E665F6"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Kopje">
     <w:name w:val="Huisstijl-Kopje"/>
     <w:basedOn w:val="Huisstijl-Gegeven"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00E665F6"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Voorwaarden">
-[...27 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Huisstijl-Paginanummering">
     <w:name w:val="Huisstijl-Paginanummering"/>
     <w:basedOn w:val="Standaard"/>
-    <w:rsid w:val="000B7FAB"/>
+    <w:rsid w:val="00E665F6"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="exact"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
-    </w:rPr>
-[...24 lines deleted...]
-      <w:noProof/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Huisstijl-AdresChar">
     <w:name w:val="Huisstijl-Adres Char"/>
     <w:link w:val="Huisstijl-Adres"/>
     <w:locked/>
-    <w:rsid w:val="00E15881"/>
+    <w:rsid w:val="00E665F6"/>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Verdana"/>
       <w:noProof/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="13"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL" w:bidi="ar-SA"/>
-[...9 lines deleted...]
-      <w:color w:val="808080"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Standaard"/>
     <w:link w:val="VoetnoottekstChar"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000301C7"/>
+    <w:rsid w:val="00E665F6"/>
     <w:pPr>
-      <w:spacing w:line="180" w:lineRule="atLeast"/>
+      <w:spacing w:after="0" w:line="180" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="13"/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
     <w:name w:val="Voetnoottekst Char"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voetnoottekst"/>
-    <w:rsid w:val="000301C7"/>
-[...34 lines deleted...]
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00E665F6"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-      <w:sz w:val="18"/>
-[...168 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="13"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar1">
     <w:name w:val="Koptekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Koptekst"/>
-    <w:rsid w:val="00841CD9"/>
+    <w:rsid w:val="00E665F6"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
-[...44 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar1">
     <w:name w:val="Voettekst Char1"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:link w:val="Voettekst"/>
-    <w:rsid w:val="00DE555F"/>
+    <w:rsid w:val="00E665F6"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000051B7"/>
+    <w:rsid w:val="00E665F6"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Geenafstand">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00474EC2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.onslevendlandschap.nl/themas/natuurverbetering/natuurherstelverordening" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...4 lines deleted...]
-</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>1</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>11810</ap:Characters>
+  <ap:Pages>6</ap:Pages>
+  <ap:Words>2169</ap:Words>
+  <ap:Characters>11931</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>98</ap:Lines>
-  <ap:Paragraphs>27</ap:Paragraphs>
+  <ap:Lines>99</ap:Lines>
+  <ap:Paragraphs>28</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:HeadingPairs>
+    <vt:vector baseType="variant" size="2">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </ap:HeadingPairs>
+  <ap:TitlesOfParts>
+    <vt:vector baseType="lpstr" size="1">
+      <vt:lpstr/>
+    </vt:vector>
+  </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>13930</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>14072</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...1 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>