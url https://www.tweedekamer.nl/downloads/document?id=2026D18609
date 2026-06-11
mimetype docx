--- v0 (2026-04-21)
+++ v1 (2026-06-11)
@@ -9,14386 +9,17156 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00E63651" w:rsidRDefault="001856D0" w14:paraId="7CAB15E2" w14:textId="2A4D7AED">
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007C1B2F" w:rsidP="007C1B2F" w:rsidRDefault="007C1B2F" w14:paraId="5A1C14CE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>36 915 XVII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wijziging van de begrotingsstaat voor Buitenlandse Handel en Ontwikkelingshulp (XVII) voor het jaar 2026 (wijziging samenhangende met de Voorjaarsnota)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007C1B2F" w:rsidP="007C1B2F" w:rsidRDefault="007C1B2F" w14:paraId="02570ED0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007C1B2F" w:rsidP="007C1B2F" w:rsidRDefault="007C1B2F" w14:paraId="60DFEB39" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="0" w:after="0"/>
-[...22 lines deleted...]
-          <w:szCs w:val="23"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1410" w:hanging="1410"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nr. 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Wijziging van de begrotingsstaat voor Buitenlandse Handel en Ontwikkelingshulp (XVII) voor het jaar 2026 (wijziging samenhangende met de Voorjaarsnota)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00E63651" w:rsidRDefault="00E63651" w14:paraId="4A7383A6" w14:textId="77777777">
+        <w:t>VERSLAG HOUDENDE EEN LIJST VAN VRAGEN EN ANTWOORDEN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007C1B2F" w:rsidP="007C1B2F" w:rsidRDefault="007C1B2F" w14:paraId="094FC341" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:before="0" w:after="0"/>
-[...9 lines deleted...]
-          <w:b/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Vastgesteld 22 april</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007C1B2F" w:rsidP="007C1B2F" w:rsidRDefault="007C1B2F" w14:paraId="54023B0D" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007C1B2F" w:rsidP="007C1B2F" w:rsidRDefault="007C1B2F" w14:paraId="74A04287" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vaste </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>commissie voor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Buitenlandse Handel en Ontwikkelingshulp,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> belast met het voorbereidend onderzoek van dit voorstel van wet, heeft de eer verslag uit te brengen in de vorm van een lijst van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met de daarop gegeven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> antwoorden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007C1B2F" w:rsidP="007C1B2F" w:rsidRDefault="007C1B2F" w14:paraId="432528F5" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007C1B2F" w:rsidP="007C1B2F" w:rsidRDefault="007C1B2F" w14:paraId="03A118D9" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vragen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> op 9 april</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>voorgelegd aan de minister van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Buitenlandse Handel en Ontwikkelingshulp.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bij brief van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 17 april 2026 zijn </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ze door de minister van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Buitenlandse Handel en Ontwikkelingshulp </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">beantwoord. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007C1B2F" w:rsidP="007C1B2F" w:rsidRDefault="007C1B2F" w14:paraId="5642E824" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007C1B2F" w:rsidP="007C1B2F" w:rsidRDefault="007C1B2F" w14:paraId="5FD08677" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Met de vaststelling van het verslag acht de commissie de openbare behandeling van het wetsvoorstel voldoende voorbereid. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007C1B2F" w:rsidP="007C1B2F" w:rsidRDefault="007C1B2F" w14:paraId="5DC377D1" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007C1B2F" w:rsidP="007C1B2F" w:rsidRDefault="007C1B2F" w14:paraId="2ED87F0B" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De voorzitter van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007C1B2F" w:rsidP="007C1B2F" w:rsidRDefault="007C1B2F" w14:paraId="45EC7ADE" w14:textId="191C5D51">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Den Hollander</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007C1B2F" w:rsidP="007C1B2F" w:rsidRDefault="007C1B2F" w14:paraId="428E94F9" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007C1B2F" w:rsidP="007C1B2F" w:rsidRDefault="007C1B2F" w14:paraId="72F5F556" w14:textId="77777777">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Adjunct-griffier</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de commissie,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007C1B2F" w:rsidP="007C1B2F" w:rsidRDefault="007C1B2F" w14:paraId="60D1DF1F" w14:textId="28034D6D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Moonen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007C1B2F" w:rsidP="007C1B2F" w:rsidRDefault="007C1B2F" w14:paraId="6E69A444" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007C1B2F" w:rsidRDefault="007C1B2F" w14:paraId="03C3D15A" w14:textId="2BF9B0EA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="589A06CD" w14:textId="626579E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Vragen en antwoorden</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="7B70AB55" w14:textId="07415471">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="5EEFE90C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wat is de planning voor de route richting toetreding van Nederland tot het Verdrag van Aken,  inclusief data van onderhandelingen, Europese en Nederlandse vergadering, tot aan de datum van toetreding?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="34CC4DD2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="1CD250AD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="4B6DB917" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Uw Kamer is op 14 juli 2023 per brief geïnformeerd over het kabinetsvoornemen van Nederlandse toetreding tot het Verdrag inzake exportcontrole in het defensiedomein (ook wel bekend als het Verdrag van Aken) waar Duitsland, Frankrijk, Spanje en sinds december 2025 ook het Verenigd Koninkrijk bij zijn aangesloten. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="4B6282B1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="3B5C2CF2" w14:textId="722891C4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In juni 2025 heeft Nederland van de drie verdragslanden Duitsland, Frankrijk en Spanje een formele uitnodiging ontvangen om toe te treden tot dit verdrag. Uw Kamer werd hierover op 27 juni 2025 geïnformeerd per brief in het kader van het jaarrapport “Het Nederlandse exportcontrolebeleid in 2024”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="5A3515A1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In reactie op deze uitnodiging wordt momenteel gewerkt aan de parlementaire goedkeuringsstukken. Binnen afzienbare tijd zullen deze stukken gereed zijn en zal het verdrag aanhangig worden gemaakt bij de Raad van State. Hierna volgt het parlementaire goedkeuringstraject.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="030C96F3" w14:textId="15079BAE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00E63651" w:rsidRDefault="001856D0" w14:paraId="0CA8F4A6" w14:textId="77777777">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="23B6E008" w14:textId="5A71CE60">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wanneer verwacht u de toets van de vergunning van de F-35-onderdelen naar Israël afgerond te hebben?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="39BD6A80" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="32AB70F1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Op 14 november 2025 is uw Kamer per brief (‘Wapenexportcontrole Israël – herbeoordeling uit- en doorvoer F-35 onderdelen’) geïnformeerd dat het kabinet een volgende herbeoordeling voor de uit- en doorvoer van F-35 onderdelen naar Israël zal uitvoeren binnen een uiterlijke termijn van zes maanden (aanstaande 14 mei).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="3B3CD684" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:tab/>
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="7273EF67" w14:textId="2972FC11">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:tab/>
-[...121 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="0AFA81D6" w14:textId="0A561B44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kan worden gespecificeerd hoe artikel 5.4 zich heeft ontwikkeld over de jaren 2024 t/m 2027, welke mutaties in 2026 hebben plaatsgevonden, en wat de huidige stand van artikel 5.4 is?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="4753AD15" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="7023DD43" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In het Jaarverslag 2024 (Kamerstuk 36 740 XVII, nr. 1) is op pagina 64 een tabel opgenomen met de ontwikkeling van verdeelartikel 5.4 gedurende 2024.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="2AEC3CFE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gedurende 2025 is uw Kamer periodiek geïnformeerd over de ontwikkeling van het verdeelartikel 5.4 middels de begrotingswetten, met als meest recente begrotingswet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908" w:rsidDel="00AA4704">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suppletoire begroting 2025 (Kamerstuk 36 850 XVII, nr. 2). Deze bevat op pagina 17 een tabel over het verdeelartikel 5.4. Uw Kamer zal middels het Jaarverslag 2025 een tabel ontvangen met de ontwikkeling van het verdeelartikel 5.4 gedurende 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="43EC943F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In de Ontwerpbegroting 2026 (Kamerstuk 36 800 XVII, nr. 2) is een meerjarig overzicht van de ontwikkeling van het verdeelartikel 5.4 gepresenteerd op pagina 72. Dit meerjarig overzicht ziet op 2026 t/m 2030. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="660002A9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dit overzicht is geactualiseerd bij de 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suppletoire begroting 2026 (Kamerstuk 36 915 XVII, nr. 2) op pagina 33. Daar staat tevens de huidige stand van het verdeelartikel 5.4 toegelicht, tevens hieronder weergegeven in duizenden euro.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGridLight"/>
-[...11 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblStyle w:val="Tabelraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="709"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="708"/>
+        <w:gridCol w:w="1168"/>
+        <w:gridCol w:w="1168"/>
+        <w:gridCol w:w="1168"/>
+        <w:gridCol w:w="1168"/>
+        <w:gridCol w:w="1168"/>
+        <w:gridCol w:w="1169"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00450A6F" w:rsidTr="00826360" w14:paraId="78167A0F" w14:textId="77777777">
-[...42 lines deleted...]
-              <w:t>t/m</w:t>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidTr="009139F1" w14:paraId="211DDEC8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1168" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="02E8B844" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1168" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="34F1AB2C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1168" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="36408D65" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1168" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="657D3E38" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2029</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1168" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="10C8E514" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1169" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="0608F7FA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00450A6F" w:rsidTr="00826360" w14:paraId="1100A5B0" w14:textId="77777777">
-[...131 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidTr="009139F1" w14:paraId="1E1EFC89" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1168" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="11F85189" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>-130.909</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1168" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="7E5CB50E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>-46.205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1168" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="459AD472" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>11.959</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1168" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="5FD4E4B7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>20.680</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1168" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="05572F61" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1.886</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1169" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="7CC1491E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2.884</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00450A6F" w:rsidTr="00826360" w14:paraId="50137CE3" w14:textId="77777777">
-[...71 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+    </w:tbl>
+    <w:p w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="33B31159" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="1FF9E1A3" w14:textId="5051E51C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="285EDC22" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Waarom heeft u ervoor gekozen om te intensiveren in veiligheid en stabiliteit (cumulatief 44 miljoen euro), economische ontwikkeling en handel (cumulatief ca. 42 miljoen euro), humanitaire noodhulp (30 miljoen euro) en mondiale gezondheid en vrouwenrechten (21 miljoen euro), terwijl deze thema’s niet zijn aangewezen als prioriteit in het coalitieakkoord?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="5A2FCCBB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="76CE0D9A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="59ECCDD2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zoals aangekondigd in het coalitieakkoord kiest het kabinet ervoor om te investeren in ontwikkelingssamenwerking en doet dat door te investeren in jongeren, onderwijs, vrouwenrechten, klimaat en bij te dragen aan de mondiale gezondheidsstrategie en voedselzekerheid. Ook investeert het kabinet in aanpalende thema’s die </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>randvoorwaardelijk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zijn voor duurzame ontwikkeling. Het gaat hierbij onder meer om economische ontwikkeling en handel, en veiligheid en stabiliteit (inclusief goed bestuur en de democratische rechtsorde). Deze thema’s dragen direct bij aan het behalen van de bredere doelstellingen van het ontwikkelingsbeleid en versterken de effectiviteit van de inzet op de prioritaire thema’s.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="6CA0DB4F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Zoals ook aangegeven in het coalitieakkoord is humanitaire hulp expliciet onderdeel van de inzet van het kabinet, gericht op het verlichten van acute noden en het bieden van perspectief in fragiele en crisiscontexten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="58113D05" w14:textId="708D45C3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="70FFBE1C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kan worden aangegeven hoeveel de Official Development Assistance (ODA)-bijstelling zou bedragen in de jaren 2026 tot en met 2030 op basis van de systematiek van een volledige koppeling van het ODA-budget aan 0,7% Bruto Nationaal Inkomen (BNI) ten opzichte van Centraal Economisch Plan (CEP) 2024 tot en met CEP2026? Kan dit op een vergelijkbare manier worden gedaan als in de beantwoording van vraag 312 van de feitelijke vragen over de Voorjaarsnota van 2025?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="1E2D2AD1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="45D0441B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="61D191C7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het ODA-budget is gekoppeld aan de ontwikkeling van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Op deze manier blijft de ODA-prestatie langjarig stabiel. Bij de Voorjaarsnota 2026 is het ODA-budget o.b.v. de koppeling bijgesteld voor de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-ontwikkeling tussen CEP2026 en CEP2025. Bij de Voorjaarsnota 2025 is de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-ontwikkeling bij CEP2025 ten opzichte van MEV2025 in het ODA-budget verwerkt. De eerste regel in de tabel toont deze bijstellingen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="3FD2748E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="07CE4FB2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De 0,7% verwijst naar de systematiek van voorgaande kabinetten, waarbij er een koppeling was op basis van de streefwaarde van de Verenigde Naties: 0,7% van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Ombuigingen werden van het ODA-budget afgehaald en intensiveringen toegevoegd. Hierdoor heeft de ODA-prestatie sinds 2013 afgeweken van de 0,7%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="10D4068E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="310C337A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onderstaande tabel toont in de bovenste regel het budgettair effect van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-koppeling. De tweede regel toont het budgettair effect van een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-koppeling op basis van 0,7% vanaf CEP2024. Het budgettair effect van een koppeling op basis van 0,7% van CEP2024 t/m CEP2026, zoals door de vraagsteller verzocht, is het verschil tussen deze eerste twee regels en wordt getoond in de laatste regel van de tabel.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelraster"/>
+        <w:tblW w:w="7087" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="547"/>
+        <w:gridCol w:w="2844"/>
+        <w:gridCol w:w="616"/>
+        <w:gridCol w:w="616"/>
+        <w:gridCol w:w="616"/>
+        <w:gridCol w:w="616"/>
+        <w:gridCol w:w="616"/>
+        <w:gridCol w:w="616"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidTr="009139F1" w14:paraId="35FA6C01" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="4D86E869" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="4B8EE8C6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">x EUR </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>mln</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="4484CB99" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="358373FD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="0F058EB9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="63411291" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2029</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="527229D4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="00BB8C1A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00450A6F" w:rsidTr="00826360" w14:paraId="11D53B64" w14:textId="77777777">
-[...381 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidTr="009139F1" w14:paraId="2B6249E8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="630E42CC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="352568A6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bijstellingen </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>bni</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>-koppeling in de begroting (CEP2026 t.o.v. MEV2025)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="772C684A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="7DA9E3BA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="799258B8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="7E62784F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="22AE7D71" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>242</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="1B0F0C94" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>440</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00450A6F" w:rsidTr="00826360" w14:paraId="420FD700" w14:textId="77777777">
-[...86 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidTr="009139F1" w14:paraId="3F223757" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="74BA0F56" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="20EB5014" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bijstellingen </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>bni</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>-koppeling op basis van 0,7% (CEP2026 t.o.v. CEP2024)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="7E6BD03A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>362</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="09202D6C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>348</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="327B2E86" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>411</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="3AB49D8D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>433</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="3E0D0004" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>767</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="13C67279" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1086</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00450A6F" w:rsidTr="00826360" w14:paraId="5B58F6A6" w14:textId="77777777">
-[...886 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidTr="009139F1" w14:paraId="416CC9E6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="1EB1E4F7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>A-B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="29A9A1D6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>bni</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-bijstelling 0,7% CEP2026-CEP2024 t.o.v. huidige </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>bni</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>-koppeling CEP2026-MEV2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="6BB25ADE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>328</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="3454E578" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>367</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="37F3F8F2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>384</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="25A23947" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>391</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="5B7C18B5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>525</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="42CCAF45" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>646</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00450A6F" w:rsidTr="00826360" w14:paraId="296703F3" w14:textId="77777777">
-[...144 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+    </w:tbl>
+    <w:p w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="603F21C7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="70A92BED" w14:textId="55B28D55">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="3DE4D051" w14:textId="3CC27B51">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="3D0B30E1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hoe verklaart u dat het ODA-budget naar aanleiding van de CEP-raming neerwaarts wordt bijgesteld met respectievelijk -119 miljoen, -133 miljoen en -136 miljoen in 2026, 2027 en 2028 (p. 65 Voorjaarsnota), terwijl in tabel 17 van de Memorie van Toelichting bij hoofdstuk XVII (‘BNI-koppeling’, regel C, p. 33) voor diezelfde jaren respectievelijk -79 miljoen, -100 miljoen en -87 miljoen wordt vermeld?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="715F0027" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="6495BEE5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="5FC9323A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-bijstelling waar de vragensteller naar verwijst op pagina 65 van de Voorjaarsnota toont de bijstelling als gevolg van de volumeontwikkeling van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bestaat ook uit een prijscomponent en de bijstelling als gevolg van de prijsontwikkeling is weergegeven op pagina 66 van de voorjaarsnota. De toelichting op deze mutatie staat onderaan pagina 68. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="4498CF82" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het saldo van de mutaties gebaseerd op de prijsontwikkeling en volumeontwikkeling van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is gelijk aan de mutatie zoals opgenomen op pagina 33 van de memorie van toelichting van de 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suppletoire begroting BHO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="355D9268" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Omdat deze begroting nog de naam 'Buitenlandse Handel en Ontwikkelingshulp' had (BHO), zal deze naam ook voor deze suppletoire begroting gebruikt worden. Met ingang van de ontwerpbegroting 2027 zal de naam aangepast worden naar 'Buitenlandse Handel en Ontwikkelingssamenwerking' (BHOS).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="5FE33CE3" w14:textId="2BA3BA0A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="485049B4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kan een overzicht worden gegeven van de nieuwe ramingen van de meerjarige ontwikkeling van het BNI, aangezien deze niet in de CEP zijn opgenomen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="67DE894F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="7A05B727" w14:textId="5F467E14">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in EUR miljard zoals geraamd in de CEP2026 is hieronder weergegeven</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1168"/>
+        <w:gridCol w:w="1168"/>
+        <w:gridCol w:w="1168"/>
+        <w:gridCol w:w="1168"/>
+        <w:gridCol w:w="1168"/>
+        <w:gridCol w:w="1169"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidTr="009139F1" w14:paraId="0D371BD8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1168" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="317370E1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1168" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="34BE3AAF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1168" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="00DE2857" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1168" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="65BE4022" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2029</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1168" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="4EAF50D6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1169" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="36BD0A0B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00450A6F" w:rsidTr="00826360" w14:paraId="1285161A" w14:textId="77777777">
-[...280 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidTr="009139F1" w14:paraId="2F00F41D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1168" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="1633EAC3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1.219</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1168" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="60C204A4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1.262</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1168" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="0E390490" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1.316</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1168" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="3C70BAE4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1.365</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1168" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="4BBE879B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1.416</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1169" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="676529C9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1.461</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00450A6F" w:rsidR="00450A6F" w:rsidTr="00826360" w14:paraId="0B57B21E" w14:textId="77777777">
-[...11599 lines deleted...]
-                <w:bCs/>
+    </w:tbl>
+    <w:p w:rsidR="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="34401FDD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="19054743" w14:textId="1E192848">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="7222BDBC" w14:textId="7EC33473">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk226721864" w:id="0"/>
+      <w:bookmarkStart w:name="_Hlk226976919" w:id="1"/>
+      <w:bookmarkStart w:name="_Hlk226977190" w:id="2"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Waarom daalt het budget op artikel 3.3. in 2031 naar 96 miljoen euro?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="39D5D1AE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="5AD9C7C4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk226721858" w:id="3"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Het budget op artikel 3.3 daalt in 2031 doordat de tijdelijke intensivering die voortvloeit uit het amendement van de leden Hirsch en De Korte (Kamerstuk 36 725 XVII, nr. 20) in dat jaar afloopt. Bij de Ontwerpbegroting 2026 is het budget voor de jaren 2026 tot en met 2030 met EUR 22 miljoen per jaar verhoogd. Deze verhoging heeft geen structureel karakter. In 2031 is daarom de extrapolatie gecorrigeerd en wordt het budget neerwaarts bijgesteld</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="59766448" w14:textId="6FF7C7BF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="0FB6EDE4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Worden de opwaarts bijgestelde uitgaven voor opvang van eerstejaars asielzoekers, de neerwaartse bijstelling van het ODA budget n.a.v. de CEP-raming, de actualisatie ODA-bijdrage eerstejaars asielopvang en overige ombuiging allemaal ten laste gebracht van artikel 5.4 van de begroting? Is bij de ramingen op artikel 5.4. rekening gehouden met de opwaarts bijgestelde uitgaven?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="77D0EEE9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="256A4B7F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="79DEFB82" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De mutaties die vraagsteller noemt worden allemaal verrekend met artikel 5.4 van de begroting. Bij de eerdere ramingen op artikel 5.4 was reeds rekening gehouden met de meerjarige actualisatie van de asielramingen die nu verwerkt zijn op basis van het Coalitieakkoord (maatregel 69). Daarnaast is een deel van de neerwaartse bijstelling van het ODA-budget in latere jaren opgevangen door de vrijgekomen ruimte door lager dan verwachte asieluitgaven in 2026 (zie regel F in tabel 17). Deze ruimte is middels een kasschuif deels doorgeschoven naar de jaren 2027-2029. In 2030 en 2031 ontstond door deze mutaties een negatieve stand op artikel 5.4. Deze is opgevangen door in die jaren een naar rato bezuiniging door te voeren op alle thema’s voor een totaal van EUR 51,6 miljoen in 2030 en EUR 57,7 miljoen in 2031.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="68495717" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="651E2B0D" w14:textId="0D0DDFA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="567399EA" w14:textId="65BF6CBB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kan een het overzicht worden gegeven zoals bijlage 6 HGIS op basis van de oude systematiek van de koppeling tussen het ODA-budget en de koppeling aan 0.7% en de economische groei?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="2BE47AAE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="658C98CC" w14:textId="05E4E1D1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bijlage 6 van de jaarlijkse HGIS-nota toonde het overzicht intensiveringen en bezuinigingen en de meerjarige ODA-prestatie. Een vergelijkbaar overzicht is sinds dit jaar ook in de 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suppletoire begroting BHO opgenomen op pagina 34 en 35 (Kamerstuk 36 915 XVII, nr. 2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="5DCEA4D9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zie voor het overzicht van de bijstellingen de tabel in het antwoord op vraag 5. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="592254F2" w14:textId="45B1C183">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="5DB0D98B" w14:textId="1DC477B4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hoeveel zou de koppeling volgens de oude systematiek, met terugwerkende kracht vanaf de Miljoenennota 2025, opleveren, en kan hiervan een meerjarig overzicht worden gegeven voor 2025 tot en met 2030, waarbij per jaar (2025–2030) wordt aangegeven hoeveel erbij zou komen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="64969C0F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="00EDE13E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zie antwoord op vraag 5. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="38C6E1D4" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="647DBF59" w14:textId="0A23B954">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="105CB2F7" w14:textId="45CFD16D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Op welke momenten in het jaar worden de asielramingen nog herzien?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="4F4A749D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="15F8359F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Op basis van de meest recente </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Meerjaren</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Productie Prognose wordt op de reguliere budgettaire besluitvormingsmomenten bezien of bijstelling van de asielbudgetten noodzakelijk is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="4B95FB5E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="4ABA8AC4" w14:textId="462ABDE0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zijn de asielramingen niet meer nodig voor de BHO begroting wanneer de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>asielcap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van 10% per 2027 wordt ingevoerd?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="716A4C47" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="15FD4026" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vanaf 2027 worden de uitgaven aan eerstejaars asielopvang vanuit het ODA-budget gemaximeerd op 10% van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rijksbrede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ODA-budget. De vertaling van de asielramingen naar de ODA-toerekening blijft gemaakt worden voor het geval de ODA-toerekening van de asielraming lager wordt dan 10% van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rijksbrede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ODA-budget. Als de ODA-toerekening hoger uitkomt dan 10% van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rijksbrede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ODA-budget, leidt de asielraming niet tot een overheveling van  de BHO-begroting naar de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AenM</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-begroting of andersom.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="39005BBA" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="6B8CB011" w14:textId="7EEFB34F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Was de neerwaartse bijstelling (regel 14) nog niet bekend toen het coalitieakkoord werd gepubliceerd? Zo nee, wanneer is dit bekend geworden? Kan een berekening worden gegeven van de actualisatie van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>asielcap</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die leidt tot een extra tegenvaller cumulatief van 217,6 miljoen euro?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="0F4B7484" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="5CC194A3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De bijstelling van de asielraming in het Coalitieakkoord was gebaseerd op het ODA-budget bij de Miljoenennota. De mutaties uit het Coalitieakkoord en de voorjaarsbesluitvorming hebben effect op het ODA-budget. Deze fluctuaties hebben daardoor ook gevolgen voor de maximering van de uitgaven aan eerstejaars asielopvang van 10% van het ODA-budget. Door de veranderingen in het ODA-budget vindt daarom een aanvullende bijstelling plaats bij de Voorjaarsnota. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="09702342" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onderstaande tabel geeft weer hoe de additionele bijstelling is opgebouwd. Dit bedrag is berekend door het verschil te nemen tussen de toerekening na de Najaarsnota en de toerekening op basis van het verhoogde ODA-budget bij de Voorjaarsnota, en de reeds verwerkte bijstelling in het Coalitieakkoord hier vanaf te trekken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="2FA7A4D0" w14:textId="2B1F82A9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na het moment van berekening van de asieltoerekening op basis van 10% van het ODA-budget, heeft er nog besluitvorming plaatsgevonden die hebben geleid tot fluctuaties op het ODA-budget die niet zijn meegenomen in de berekening. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Bij een volgend begrotingsmoment wordt de toerekening weer geactualiseerd op basis van 10% van het ODA-budget.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelraster"/>
+        <w:tblW w:w="6589" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2564"/>
+        <w:gridCol w:w="805"/>
+        <w:gridCol w:w="805"/>
+        <w:gridCol w:w="805"/>
+        <w:gridCol w:w="805"/>
+        <w:gridCol w:w="805"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidTr="009139F1" w14:paraId="11E6E917" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2339" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="4D6A9F2C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Make way</w:t>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">66 </w:t>
+              <w:t xml:space="preserve">In EUR </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>mln</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="0E692C23" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="73CEE353" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="62F3D239" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2029</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="3ED4C447" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="037A9D08" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2031</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00450A6F" w:rsidTr="00826360" w14:paraId="4CFE1DEA" w14:textId="77777777">
-[...73 lines deleted...]
-            <w:r>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidTr="009139F1" w14:paraId="45E2BACB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2339" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="6288DF23" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>A. Asieltoerekening na voorjaarsbesluitvorming (max. 10% van ODA-budget)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="37E51C01" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">618,1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="6B70277B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                   645,6 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="48A780B6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                   690,3 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="5D0196AA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                   665,8 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="20FDDBB7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                   652,9 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidTr="009139F1" w14:paraId="1B4B7CC3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2339" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="2624EA3F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>B. Toerekening na Najaarsnota 2025 (incl. effect apparaatstaakstelling Coalitieakkoord)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="713B26F6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">505,2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="05528E6D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                   376,3 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="4B2EA42B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                   374,4 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="575CE4C7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                   371,6 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="21C19A5C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                   371,6 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidTr="009139F1" w14:paraId="65B016EA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2339" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="39FE074D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>C. Reeds verwerkt in Coalitieakkoord</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="616AF33B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-106 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="5F020B9A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                  -201 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="6C8405BC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                  -235 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="1FDCE1A1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                  -257 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="77C8995A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                  -257 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidTr="009139F1" w14:paraId="6B2E414C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2339" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="2F6C0DB6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Additionele</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...86 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>bijstelling</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> BHO (B-A-C)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="5F56DEE0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>-6,9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="22B11676" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">                  -68,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="7EB77399" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">                  -81</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="5EDAA067" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">                  -37,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="044877F2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">                  -24,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000B7154" w:rsidRDefault="000B7154" w14:paraId="321103DA" w14:textId="77777777">
-[...10 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="105B2DA4" w14:textId="05AF42F0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="7CBA5B8E" w14:textId="2D75A9A8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="360B38CD" w14:textId="0939B698">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wat zijn de komende jaren naast de koppeling met economische groei nog meer redenen waarom het BHO-budget fluctueert?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="678EF433" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="723B3FA9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het budget op de BHO-begroting maakt deels onderdeel uit van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rijksbrede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ODA-budget. Het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rijksbrede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ODA-budget kan fluctueren als gevolg van de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-koppeling of als gevolg van beleidskeuzes van het kabinet. Het budget op de BHO-begroting kan daarnaast fluctueren als gevolg van de asieltoerekening (overheveling van/naar A&amp;M-begroting) of als gevolg van de verdeling van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rijksbrede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ODA-budget over de verschillende departementale begrotingen. Daarnaast kan het budget op de BHO-begroting licht fluctueren als gevolg van fluctuaties van het non-ODA budget op de begroting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="6D4AD5FA" w14:textId="1D440C7F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="721FC229" w14:textId="3666800D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ten koste waarvan gaan de overgehevelde middelen van de BHO-begroting voor migratiepartnerschappen die worden overgeheveld naar de begroting voor Asiel &amp; Migratie?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="4768A038" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="13D771F8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De overgehevelde middelen voor migratiepartnerschappen komen van het budget migratiesamenwerking op de BHO-begroting (artikel 4.2). Deze worden nog steeds ingezet voor hetzelfde beleidsdoel, alleen via de begroting van Asiel en Migratie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="564C587E" w14:textId="666D34F2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="069512EA" w14:textId="3C1A235F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>17</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="30A1E777" w14:textId="626E54E6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wanneer worden de extra middelen uit het Coalitieakkoord van 257 miljoen euro toegevoegd aan de begroting BHO? Kan al een overzicht worden gegeven hoe deze intensivering wordt verdeeld op de prioriteiten in de komende jaren?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="4E3990A1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="116E4682" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De in het coalitieakkoord opgenomen middelen, waaronder de structurele intensivering van EUR 257 miljoen voor ontwikkelingssamenwerking, worden conform de gebruikelijke systematiek in eerste instantie geraamd op de Aanvullende Post bij het ministerie van Financiën. Zie ook bijlage 10 van de Voorjaarsnota (Kamerstuk 36915, nr. A, p. 281). Om die reden zijn deze middelen nog niet zichtbaar op de BHO-begroting. Na besluitvorming zullen de middelen worden overgeheveld naar de BHO-begroting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="12300BC4" w14:textId="67B18693">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="7D23B647" w14:textId="63DB2EA8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Klopt het dat, ondanks de intensivering van 257 miljoen euro op het ODA-budget door het kabinet, de BHO-begroting in sommige jaren daalt ten opzichte van de stand begroting 2026? Hoe kan dit het best begrepen worden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="5E14C61D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="5E013E58" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De uitgaven vanaf de BHO-begroting zijn inderdaad gedaald tussen Miljoenennota 2026 en Voorjaarsnota 2026. Dit komt met name doordat de intensiveringen uit het coalitieakkoord nog gereserveerd staan op de Aanvullende Post (zie antwoord op vraag 17), terwijl de ombuigingen uit het coalitieakkoord wel reeds verwerkt zijn op de BHO-begroting. Ook daalt de BHO-begroting omdat het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bij CEP2026 is gedaald ten opzichte van de laatst verwerkte raming (CEP2025). Verder zet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>het kabinet conform het coalitieakkoord EUR 419 miljoen in 2027 uit de BHO-begroting in als dekking om de niet-militaire steun aan Oekraïne te continueren.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="6721" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3194"/>
+        <w:gridCol w:w="944"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="882"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidTr="009139F1" w14:paraId="57516563" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="243"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3194" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="7B8B77A7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Geraamde uitgaven BHO-begroting (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>x miljoenen euro</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="944" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="307A45D8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="5DD632D4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="7D68D42A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2029</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="882" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="39A057B4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidTr="009139F1" w14:paraId="696D29C7" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="243"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3194" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="68AB6E5D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Stand Miljoenennota 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="944" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="13B5D91A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.703</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="425682D4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.760</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="0BE5C454" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.932</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="882" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="08A97EAB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.063</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidTr="009139F1" w14:paraId="2E45F98D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="243"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3194" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="1BE8B852" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Stand Voorjaarsnota 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="944" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="49F3F363" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.269</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="2ECCEF63" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.429</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="07087B51" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.718</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="882" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="6B6F7770" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3.642</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidTr="009139F1" w14:paraId="388316D8" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="243"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3194" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="4D83656C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Verschil</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="944" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="44D6B9D9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-434</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="7CA49CF5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-331</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="52266F1E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-214</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="882" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="2781C584" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-421</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="3C485795" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="532AC0BC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="1D98783E" w14:textId="3E54B82F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>19</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="24A38FEE" w14:textId="15D5DE41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Klopt het dat de intensivering van 257 miljoen euro op het ODA-budget door het  kabinet nog niet verwerkt is in de Voorjaarsnota? Betekent dit dat deze investeringen nog niet verwerkt zijn in de verschillen tussen de stand BHO-begroting ten tijde van de begroting 2026 en de stand BHO-begroting bij deze voorjaarsnota en dat het gat tussen beiden kleiner wordt wanneer de intensivering verwerkt is in de BHO-begroting?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="531B5045" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="59E35A01" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit klopt (zie tevens het antwoord op vraag 17). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="1627657B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="41A68631" w14:textId="228CFF35">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="12DA87C9" w14:textId="41B4AFAE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Is de conclusie correct dat de investeringen door het kabinet à 257 miljoen euro op de genoemde thema’s in het coalitieakkoord (vrouwenrechten, onderwijs, klimaat, maatschappelijk middenveld en noodhulp) alleen tot stand kunnen komen door elders binnen de BHO-begroting minder te investeren? Aangezien het BHO-budget in zijn totaliteit niet gestegen is? Zo nee, waarom klopt deze conclusie niet?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="6497F7B8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="3507358C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nee, deze conclusie is niet correct. Door de investering op ontwikkelingssamenwerking van het kabinet stijgt het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rijksbrede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ODA-budget met structureel EUR 257 miljoen. De investering is momenteel nog niet zichtbaar op de BHO-begroting omdat de middelen conform de gebruikelijke systematiek eerst nog geraamd staan op de Aanvullende Post bij de het ministerie van Financiën (zie antwoord op vraag 17). Deze middelen zullen bij overheveling naar de BHO-begroting vrij besteedbaar zijn voor intensiveringen op ontwikkelingssamenwerking.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="4B1385E5" w14:textId="35A8280F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="767010DF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hoe wordt de intensivering van 30 miljoen euro voor humanitaire hulp in 2026 verdeeld over de humanitaire partners? Is hierover al een besluit genomen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="0492CD7E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="4916455E" w14:textId="0EE21346">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De intensivering van EUR 30 miljoen zal grotendeels plaatsvinden door middel van flexibele financiering aan bestaande humanitaire partners van Nederland, waarbij de middelen verdeeld worden op basis van de hoogste noden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="76F54FED" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="5266D447" w14:textId="070F7482">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>22</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="0E2D7492" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hoe wordt de intensivering van 30 miljoen euro voor humanitaire hulp in 2026 verdeeld over de landen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="566C6112" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="2D14B340" w14:textId="16D4D286">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De intensivering van EUR 30 miljoen zal grotendeels plaatsvinden door middel van flexibele financiering aan bestaande humanitaire partners (zie ook antwoord op vraag 21). Deze financiering biedt organisaties de mogelijkheid om direct, en soms zelfs vooraf, in te spelen op acute crises. Op deze manier komt hulp op een efficiënte wijze terecht waar dit het hardst nodig is. Het is niet mogelijk vooraf aan te geven in welke landen deze extra middelen terecht zullen komen. Indien Nederland besluit extra middelen toe te kennen aan door OCHA beheerde humanitaire landenfondsen, zal de landenkeuze worden gemaakt op basis van een analyse van de hoogste noden. Zie ook de Kamerbrief over de financiële invulling van Humanitaire Hulp in 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908" w:rsidDel="00DF5235">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Kamerstuknr. 36180-189).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="36F2273E" w14:textId="0034C410">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="16E0760E" w14:textId="70D65ED7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wat wordt er met het restant van de 718 miljoen (173 miljoen) als gevolg van een bijstelling van de ramingen voor eerstejaars asielopvang gedaan? Blijven deze middelen op artikel 5.4 staan?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="3C1DBF64" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="5C444408" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Van de bijstelling van EUR 718 miljoen in 2026 (tabel 2, regels 5 en 15) wordt EUR 545 miljoen doorgeschoven naar latere jaren (tabel 2, regel 17) om o.a. de neerwaartse bijstelling </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a.g.v.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de CEP op te vangen. In 2026 wordt EUR 107,5 miljoen ingezet ten behoeve van programma’s binnen ontwikkelingssamenwerking (tabel 2, regel 16). De overige EUR 65 miljoen wordt ingezet ter gedeeltelijke dekking van de bijstelling ODA-budget o.b.v. de lager dan verwachte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-raming n.a.v. CEP 2026 (tabel 2, regel 15).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="05DC5389" w14:textId="527BD891">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="020F1FAD" w14:textId="5CA200E1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wat zou de koppeling tussen het ODA-budget en de economische groei opgeleverd of gekost hebben wanneer de oude koppeling van 0,7% gehanteerd zou zijn, volgens de oude manier van berekenen van het ontwikkelingsbudget (0,7% x BNI + investeringen – bezuinigingen)? Kan op een tweede regel worden aangegeven hoeveel het opgeleverd zou hebben als deze systematiek vanaf de Miljoenennota 2025 gehanteerd was, en nooit was losgelaten?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="193EE474" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="1CCEEDE3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zie antwoord op vraag 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="72AD7200" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="66432AD6" w14:textId="39CF30CE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="5C90193D" w14:textId="2A7BA399">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>25</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="648C9A20" w14:textId="6E0C0A41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wat zou de koppeling tussen het ODA-budget en de economische groei opgeleverd of gekost hebben wanneer de koppeling op 0,65% van het BNI zou zijn gezet, volgens de oude manier van berekenen van het ontwikkelingsbudget (ODA = 0,65% x BNI + investeringen – bezuinigingen)?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="0101A315" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="36DA0DDC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor een koppeling op basis van 0,65% wordt er vanuit gegaan dat de vragensteller doelt op een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-koppeling waarbij 0,65% van de nominale </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-ontwikkeling wordt toegevoegd aan of afgehaald van het ODA-budget. Daarmee tendeert de ODA-prestatie op de lange termijn toe naar 0,65% van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Deze vorm van een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-koppeling kan berekend worden door 0,65% van de ontwikkeling van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sinds de laatst verwerkte raming te nemen. Een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-koppeling op basis van deze systematiek leidt bij CEP2026 ten opzichte van de laatst verwerkte raming (CEP2025) tot onderstaande bijstelling in plaats van de bijstelling zoals deze op dit moment is verwerkt in de begroting:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3515"/>
+        <w:gridCol w:w="696"/>
+        <w:gridCol w:w="696"/>
+        <w:gridCol w:w="696"/>
+        <w:gridCol w:w="696"/>
+        <w:gridCol w:w="696"/>
+        <w:gridCol w:w="696"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidTr="009139F1" w14:paraId="342FA030" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3515" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="2DAB448B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">x EUR </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>mln</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="1E7149C3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="7B277954" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="34669443" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="5E5294D9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2029</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="21251FC0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="283FD734" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidTr="009139F1" w14:paraId="46153825" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3515" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="2221110E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Bni</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>-koppeling op basis van 0,65% (CEP2026 t.o.v. CEP2025)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="699801BA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>-100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="07872CE4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>-139</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="67D1E504" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>-132</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="7A4BC183" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>-129</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="474BB07B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>-129</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="009139F1" w:rsidRDefault="00BC0908" w14:paraId="3DBE3C1F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>-173</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="4159CFF2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="69EC96B4" w14:textId="72805C17">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Omdat het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bij de CEP2026 meerjarig neerwaarts is bijgesteld ten opzichte van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bij de laatst verwerkte raming (de CEP2025) en de huidige </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-koppeling leidt tot minder fluctuaties van het ODA-budget, resulteert een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-koppeling op basis van 0,65% binnen de begrotingshorizon tot een grotere neerwaartse bijstelling van het ODA-budget dan de huidige </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-koppeling. Met een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-koppeling op 0,65% vormt 0,65% een streefwaarde in de berekeningssystematiek van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rijksbrede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ODA-budget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="7AD574BE" w14:textId="1EB5105A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="7BD9CD5E" w14:textId="15A85FFA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wat zou de koppeling tussen het ODA-budget en de economische groei opgeleverd of gekost hebben wanneer de koppeling op 0,60% van het BNI zou zijn gezet, volgens de oude manier van berekenen van het ontwikkelingsbudget (ODA = 0,60% x BNI + investeringen – bezuinigingen)?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="6DA88E4D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="00BC0908" w:rsidP="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="76680340" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor de berekeningswijze van deze variant worden dezelfde aannames verondersteld als opgenomen in vraag 25. De bijbehorende budgettaire effecten zijn hieronder weergegeven: </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3515"/>
+        <w:gridCol w:w="696"/>
+        <w:gridCol w:w="696"/>
+        <w:gridCol w:w="696"/>
+        <w:gridCol w:w="696"/>
+        <w:gridCol w:w="696"/>
+        <w:gridCol w:w="696"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidTr="009139F1" w14:paraId="5A7A44E0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3515" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="230C179D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">x EUR </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>mln</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="21F29E94" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="73BA649C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="50B2B480" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="72C367D7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2029</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="4D739F09" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="67A906E4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidTr="009139F1" w14:paraId="68E46AFC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3515" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="1FB11C5E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Bni</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>-koppeling op basis van 0,60% (CEP2026 t.o.v. CEP2025)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="689A1791" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>-92</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="7A86F235" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>-128</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="2606E7F9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>-122</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="71FDF3BA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>-119</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="367C1038" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>-119</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="508712AE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>-160</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00BC0908" w:rsidRDefault="00BC0908" w14:paraId="04AB7A27" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007556A6" w:rsidRDefault="007556A6" w14:paraId="3DB767FC" w14:textId="23B848E8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="58915FA5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Omdat het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bij de CEP2026 meerjarig neerwaarts is bijgesteld ten opzichte van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bij de laatst verwerkte raming (de CEP2025) en de huidige </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-koppeling leidt tot minder fluctuaties van het ODA-budget, resulteert een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-koppeling op basis van 0,60% binnen de begrotingshorizon tot een grotere neerwaartse bijstelling van het ODA-budget dan de huidige </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-koppeling. Met een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-koppeling op 0,60% vormt 0,60% een streefwaarde in de berekeningssystematiek van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rijksbrede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ODA-budget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="78B05753" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="139C4B59" w14:textId="0D71F15E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="671C24D1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wat zou de koppeling tussen het ODA-budget en de economische groei opgeleverd of gekost hebben wanneer de koppeling op 0,55% van het BNI zou zijn gezet, volgens de oude manier van berekenen van het ontwikkelingsbudget (ODA = 0,55% x BNI + investeringen – bezuinigingen)?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="22E4B59D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="3B181C2E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor de berekeningswijze van deze variant worden dezelfde aannames verondersteld als opgenomen in vraag 25. De bijbehorende budgettaire effecten zijn hieronder weergegeven: </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3515"/>
+        <w:gridCol w:w="696"/>
+        <w:gridCol w:w="696"/>
+        <w:gridCol w:w="696"/>
+        <w:gridCol w:w="696"/>
+        <w:gridCol w:w="696"/>
+        <w:gridCol w:w="696"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidTr="009139F1" w14:paraId="20C1D67B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3515" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="1A53F2B6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">x EUR </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>mln</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="2192ED7C" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="1CAD7ED2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="46E710C9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="297BC856" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2029</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="0CC15281" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="6F86C85F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidTr="009139F1" w14:paraId="03B222EE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3515" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="474DEACD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Bni</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>-koppeling op basis van 0,55% (CEP2026 t.o.v. CEP2025)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="13358435" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>-84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="071D8E8B" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>-117</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="13F22132" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>-112</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="4AF04591" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>-109</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="7EA9B3AC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>-109</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="4F5ED22F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>-146</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="48E92687" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="736626B2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Omdat het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bij de CEP2026 meerjarig neerwaarts is bijgesteld ten opzichte van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bij de laatst verwerkte raming (de CEP2025) en de huidige </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-koppeling leidt tot minder fluctuaties van het ODA-budget, resulteert een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-koppeling op basis van 0,55% binnen de begrotingshorizon tot een grotere neerwaartse bijstelling van het ODA-budget dan de huidige </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-koppeling. Met een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-koppeling op 0,55% vormt 0,55% een streefwaarde in de berekeningssystematiek van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rijksbrede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ODA-budget</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007556A6" w:rsidRDefault="007556A6" w14:paraId="6D43EA65" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="1BEB4B62" w14:textId="03DA6AE8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>28</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="1380DB8B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wat zou de koppeling tussen het ODA-budget en de economische groei opgeleverd of gekost hebben wanneer de koppeling op 0,50% van het BNI zou zijn gezet, volgens de oude manier van berekenen van het ontwikkelingsbudget (ODA = 0,50% x BNI + investeringen – bezuinigingen)?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="48CC0E8A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="5756AC82" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor de berekeningswijze van deze variant worden dezelfde aannames verondersteld als opgenomen in vraag 25. De bijbehorende budgettaire effecten zijn hieronder weergegeven: </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3515"/>
+        <w:gridCol w:w="696"/>
+        <w:gridCol w:w="696"/>
+        <w:gridCol w:w="696"/>
+        <w:gridCol w:w="696"/>
+        <w:gridCol w:w="696"/>
+        <w:gridCol w:w="696"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidTr="009139F1" w14:paraId="4BAC22E7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3515" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="618413A9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">x EUR </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>mln</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="22F314AF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="626D52B1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="170A3754" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="7DF961FC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2029</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="633103E5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="6A6F5210" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidTr="009139F1" w14:paraId="53BB4065" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3515" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="25C3D1C2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>Bni</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>-koppeling op basis van 0,50% (CEP2026 t.o.v. CEP2025)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="6452D126" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>-77</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="582E7831" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>-107</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="09C5E465" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>-102</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="07D79C16" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>-99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="758B9D9A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>-99</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="082A2432" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="nl-NL"/>
+              </w:rPr>
+              <w:t>-133</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="77C9CB15" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="6BC241C2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Omdat het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bij de CEP2026 meerjarig neerwaarts is bijgesteld ten opzichte van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bij de laatst verwerkte raming (de CEP2025) en de huidige </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-koppeling leidt tot minder fluctuaties van het ODA-budget, resulteert een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-koppeling op basis van 0,50% binnen de begrotingshorizon tot een grotere neerwaartse bijstelling van het ODA-budget dan de huidige </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-koppeling. Met een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-koppeling op 0,50% vormt 0,50% een streefwaarde in de berekeningssystematiek van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rijksbrede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ODA-budget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="2018D9AB" w14:textId="41E5C7AC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="0CED599B" w14:textId="60B98B48">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kan worden toegelicht waarom het ODA-budget met 555,9 miljoen euro daalt in de jaren 2026-2031 vanwege de koppeling met het BNI? Aan welk percentage wordt vastgehouden?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="089358D1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="2F96FD8C" w14:textId="327D1C98">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Het ODA-budget is gekoppeld aan de ontwikkeling van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Met deze koppeling blijft de ODA-prestatie langjarig stabiel. Als het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met 1% stijgt, dan stijgt het ODA-budget namelijk ook met 1%. Als het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> daalt met 1%, dan daalt het ODA-budget ook met 1% met als resultaat stabiele ODA-prestatie. Omdat het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bij CEP2026 is gedaald ten opzichte van de laatst verwerkte raming (CEP2025) daalt het ODA-budget. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="4E89AD24" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De meerjarige ODA-prestatie is hieronder weergegeven en tevens zichtbaar op pagina 35 van de 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suppletoire begroting BHO (Kamerstuk 36 915 XVII, nr. 2).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2438"/>
+        <w:gridCol w:w="836"/>
+        <w:gridCol w:w="836"/>
+        <w:gridCol w:w="836"/>
+        <w:gridCol w:w="836"/>
+        <w:gridCol w:w="836"/>
+        <w:gridCol w:w="836"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidTr="009139F1" w14:paraId="2E27ADAD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2438" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="5213CF62" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">in % </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>bni</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="5D07B3E6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="0B8D5B78" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="48FAC710" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="57B37AB1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2029</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="1B76B5E4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2CEED" w:themeFill="accent5" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="342C9A49" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidTr="009139F1" w14:paraId="74D1E9E8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2438" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="433E8071" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ODA-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>prestatie</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> bij VJN2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="4FD24A8A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0,50%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="518261A7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0,48%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="11E9357D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0,49%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="3AB5AC84" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0,50%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="66A80EF4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0,47%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="680" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="5852A006" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0,44%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="0EF3584B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007556A6" w:rsidRDefault="007556A6" w14:paraId="7146EDD1" w14:textId="491E7073">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="2FCCB9A1" w14:textId="26612D6D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>30</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="3FA7EC87" w14:textId="691FC6BD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kan een overzicht worden gegeven van hoeveel er vanaf 2027 op welke subsidies wordt bezuinigd?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="2829DBE6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="68E5CCC3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De subsidietaakstelling uit het Coalitieakkoord is binnen de BHO-begroting verdeeld over de thema’s naar rato van de omvang van de subsidies bij Miljoenennota 2026. Daaruit volgt onderstaande verdeling.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="7090" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2473"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidTr="009139F1" w14:paraId="66196C31" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="44B3E1" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="031829A4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Bezuiniging subsidietaakstelling in EUR mln.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="44B3E1" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="5102180C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="44B3E1" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="5861694A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="44B3E1" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="2C112010" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2029</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="44B3E1" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="2807DA09" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="44B3E1" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="5044450A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidTr="009139F1" w14:paraId="711619C3" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="192"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="44B3E1" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="785892A7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Artikel 1: Duurzame economische ontwikkeling, handel en investeringen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="44B3E1" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="78FEFE5C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-3,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="44B3E1" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="69710CA0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-3,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="44B3E1" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="30FE440C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-3,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="44B3E1" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="258545BF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-3,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="44B3E1" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="04D16B82" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-3,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidTr="009139F1" w14:paraId="24290445" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="77E74F3D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1. Duurzaam handels- en investeringssysteem, inclusief MVO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="7FD7CBAC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-0,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="14AD70B6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-0,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="5CC9A6E5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-0,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="3F14828C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-0,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="10E10928" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-0,3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidTr="009139F1" w14:paraId="31CF1642" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="96"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="5495A282" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2. Nederlandse Handels- en Investeringsbevordering</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="0B882E18" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-0,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="025D1288" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-0,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="479CADA5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-0,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="60BE5C4C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-0,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="01E7B9C9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-0,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidTr="009139F1" w14:paraId="060F217A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="96"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="7095AB55" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3. Handel en economie voor ontwikkeling</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="38DAC60E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-2,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="3BECC966" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-2,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="05F71E62" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-2,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="74553E49" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-2,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="05436890" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-2,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidTr="009139F1" w14:paraId="707F38D3" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="192"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="44B3E1" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="0D83EB8A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Artikel 2: Duurzame ontwikkeling, voedselzekerheid, water en klimaat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="44B3E1" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="18EFB2AD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-5,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="44B3E1" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="3EA64A66" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-5,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="44B3E1" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="0C8103B3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-5,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="44B3E1" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="4C7798EF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-5,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="44B3E1" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="2332D76D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-5,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidTr="009139F1" w14:paraId="655C5E92" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="5BB3FAC0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1. Voedselzekerheid</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="22A77A95" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-1,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="0E167003" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-1,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="0DD3DA51" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-1,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="136B03E2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-1,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="0B80C042" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-1,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidTr="009139F1" w14:paraId="5251519E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="23A4E287" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2. Water</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="07932692" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-2,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="333B5421" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-2,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="06174C76" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-2,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="46DCEF82" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-2,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="24DD2140" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-2,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidTr="009139F1" w14:paraId="79190967" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="14B4EB2D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3. Klimaat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="7BAEC97A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-1,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="7B744CFF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-1,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="37BAC042" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-1,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="126E73EE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-1,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="32621DAB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-1,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidTr="009139F1" w14:paraId="1FC40D61" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="96"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="44B3E1" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="508A9DEB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Artikel 3: Sociale vooruitgang</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="44B3E1" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="70D9109E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-4,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="44B3E1" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="525F6BD8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-4,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="44B3E1" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="31B90D6B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-4,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="44B3E1" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="23449472" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-4,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="44B3E1" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="18FF9356" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-4,6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidTr="009139F1" w14:paraId="0F8E6ACE" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="3F42127D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1. Mondiale gezondheid en seksuele en reproductieve gezondheid en rechten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="64CC0D7D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-3,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="032E6A93" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-3,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="26BB4E0A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-3,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="7AAD97CB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-3,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="70A5467F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-3,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidTr="009139F1" w14:paraId="070341C2" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="96"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="65A40D44" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3. Maatschappelijk middenveld</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="619DDEE4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-1,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="007CADF8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-1,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="4A2AAE1A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-1,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="6265FF53" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-1,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="7E00FD53" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-1,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidTr="009139F1" w14:paraId="5A02AFF6" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="44B3E1" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="22FE5278" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Artikel 4: Vrede, veiligheid en duurzame ontwikkeling</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="44B3E1" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="11AE98C4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-3,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="44B3E1" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="72276281" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-3,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="44B3E1" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="6BFADDC1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-3,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="44B3E1" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="121A2EBA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-3,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="44B3E1" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="117F418E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-3,4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidTr="009139F1" w14:paraId="299EF110" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="3425663B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1. Humanitaire Hulp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="19CFB48F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-1,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="504EA498" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-1,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="740D4278" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-1,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="3BBBDAF9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-1,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="30CC5328" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-1,7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidTr="009139F1" w14:paraId="79086951" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="5192A9E2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2. Migratie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="028C305A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="572799BA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="254154C8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="565E4FD3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="7B294351" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-0,2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidTr="009139F1" w14:paraId="7A818F2B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="52BD4209" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3. Veiligheid en stabiliteit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="419B259E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-1,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="77FEE9C6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-1,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="095B46CC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-1,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="0DB7A8F3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-1,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="59D92587" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-1,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidTr="009139F1" w14:paraId="5C8B991D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="144"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="44B3E1" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="575E70BC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Artikel 5: Multilaterale samenwerking en overige inzet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="44B3E1" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="5D17CFE9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-0,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="44B3E1" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="759001E5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-0,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="44B3E1" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="30A5AFBE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-0,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="44B3E1" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="5F53E81C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-0,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="44B3E1" w:sz="4" w:space="0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="DAE9F8"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="30FC5D14" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-0,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidTr="009139F1" w14:paraId="40329738" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="727DC6FF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2. Overig armoedebeleid</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="5E482031" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-0,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="1007E5E0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-0,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="1A0A6F56" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-0,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="1D5DE91F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-0,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="36C50A8D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-0,1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidTr="009139F1" w14:paraId="647E705B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="48"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2360" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="44B3E1" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="6FE00A92" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Totaal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="44B3E1" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="01026AF8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-16,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="44B3E1" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="54CE5D2C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-16,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="44B3E1" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="0BD939DB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-16,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="44B3E1" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="278D2F79" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-16,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="44B3E1" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="C0E6F5" w:fill="C0E6F5"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="6E62EF2C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-16,5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="6C1E7284" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="3403B005" w14:textId="5D012395">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="41A195B7" w14:textId="45D7C67F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Waar komen de investeringen in artikel 5.4. terecht op het gebied van klimaat, vrouwenrechten, ontwikkeling, humanitaire hulp en veiligheid en stabiliteit zoals aangekondigd in het coalitieakkoord, en kan per project worden aangegeven waar het extra geld naartoe gaat?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="6EF973E8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="72E070BB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zoals aangekondigd in het coalitieakkoord investeert het kabinet in ontwikkelingssamenwerking en doet dat door te investeren in jongeren, onderwijs, klimaat, vrouwenrechten en bij te dragen aan de mondiale gezondheidsstrategie en voedselzekerheid. Daarnaast is humanitaire hulp expliciet onderdeel van de inzet van</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>het kabinet, gericht op het verlichten van acute noden en het bieden van perspectief in fragiele en crisiscontexten.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="2C1D5057" w14:textId="6E965156">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De doorverdeling van de investeringen op ODA-programma’s vanuit artikel 5.4 is gespecificeerd in tabel 2, regels 6-11, belangrijkste suppletoire mutaties. Over de inzet van deze middelen wordt de Kamer nader geïnformeerd en uitgaven worden verantwoord in de jaarverslagen van 2026 en 2027. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="764B74FC" w14:textId="6F3A1C48">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="1269437C" w14:textId="6F7740F1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hoeveel geld gaat er van de BHO-begroting naar de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eerstejaarsasielopvang</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>?  Wat is het netto bedrag per jaar dat van de begroting wordt gehaald?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="6B4EA7D6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="1AD0301E" w14:textId="4389BAFF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Onderstaand overzicht bevat het deel van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rijksbrede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ODA-budget dat naar eerstejaars asielopvang gaat per jaar in de periode 2026-2031. Eventuele mutaties in de asieltoerekening komen ten laste of ten gunste van de BHO-begroting in 2026. Vanaf 2027 geldt een maximum toerekening van 10% van het </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rijksbrede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ODA-budget. Mutaties boven deze 10% worden dan niet meer verrekend met de BHO-begroting.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelrasterlicht"/>
+        <w:tblW w:w="7013" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1936"/>
+        <w:gridCol w:w="881"/>
+        <w:gridCol w:w="881"/>
+        <w:gridCol w:w="881"/>
+        <w:gridCol w:w="881"/>
+        <w:gridCol w:w="881"/>
+        <w:gridCol w:w="882"/>
+      </w:tblGrid>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidTr="009139F1" w14:paraId="709511E5" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="254"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="2C908C87" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In EUR </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>mln</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="881" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="406BE318" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="881" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="05F3F793" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="881" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="7B6D6C6F" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="881" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="2FE5DAB5" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2029</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="881" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="20041950" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2030</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="882" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="584BD772" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2031</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidTr="009139F1" w14:paraId="21099ED5" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="169"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="21DC6419" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Asieltoerekening</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="881" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="1EF8C7C2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>1.011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="881" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="49142B8D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>620</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="881" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="25D7A467" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>648</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="881" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="5CCAD7A3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>692</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="881" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="6CBF6858" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>668</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="882" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="0612F9E6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>655</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidTr="009139F1" w14:paraId="6918CCB0" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="242"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="091F26A7" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>wv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>. OCW</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="881" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="0B1A7CE8" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="881" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="12369884" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="881" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="5385B753" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="881" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="4BD6CDE8" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="881" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="0AA6268F" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="882" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="2321F74B" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>43</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidTr="009139F1" w14:paraId="19D515BA" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="242"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1726" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="777170F9" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>wv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>AenM</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="881" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="5607F605" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>969</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="881" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="0A75F782" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>577</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="881" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="6AA4F9F6" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>605</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="881" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="561633FF" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>650</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="881" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="2CD5B17A" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>625</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="882" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="009139F1" w:rsidRDefault="007556A6" w14:paraId="1D06681E" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0908">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>612</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="7D5E7A8E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BC0908" w:rsidRDefault="007556A6" w14:paraId="6FD1A41A" w14:textId="145D7D40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>33</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="2F2BDFED" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Welke bedragen zijn van de BHO-begroting afgevallen en welke posten hebben daaronder geleden sinds het coalitieakkoord, nu van de 257 miljoen euro investering nog maar 147 miljoen euro over is?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="73083E02" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="1E3FD840" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De EUR 257 miljoen intensivering op ontwikkelingssamenwerking uit het Coalitieakkoord is nog niet aan de BHO-begroting toegevoegd. Deze middelen staan op de Aanvullende Post van het ministerie van Financiën in afwachting van nadere uitwerking. Zie ook bijlage 10 van de Voorjaarsnota (Kamerstuk 36915, nr. A, p. 281). Zie ook vraag 17.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="20747932" w14:textId="4D9AA967">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>34</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="79D30921" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Welke risico’s liggen er met betrekking op de uitvoering door de verschillende taakstellingen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="42444DEF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="516E9234" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In de uitvoering van de verschillende taakstellingen bestaat er een risico op besparingsverlies, bijvoorbeeld door vertraging in de uitvoering van diverse maatregelen of door een lagere opbrengst van beoogde maatregelen. Dit risico wordt gemonitord en indien nodig bijgestuurd. Voor het uitvoeren van de subsidietaakstelling zijn niet direct risico’s voorzien. Wel heeft dit impact op de omvang van de subsidiebudgetten op de BHO-begroting (in totaal EUR 16,5 miljoen).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="6D3A3D53" w14:textId="49C12453">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>35</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="3BD9B63A" w14:textId="37B5D698">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hoeveel ambtenaren vallen bij het ministerie van BHO onder de nullijn?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="2A30968E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="250C8401" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De BHO-begroting is een programmabegroting. Voor de uitvoering wordt gebruik gemaakt van het apparaat van het ministerie van Buitenlandse Zaken. Zie voor de beantwoording van deze vraag het antwoord op vraag nummer 7 gesteld bij de begroting van Buitenlandse Zaken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="10B3C7F9" w14:textId="411F2F41">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="3DB0D3E1" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hoeveel medewerkers bevinden zich in de lagere loonschalen (schalen 1 t/m 6)?  Wat is het aandeel van deze groep binnen de uitvoering (uitvoeringsorganisaties vs. beleid)?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="4DF3CEA5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="1D4B5DA5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De BHO-begroting is een programmabegroting. Voor de uitvoering wordt gebruik gemaakt van het apparaat van het ministerie van Buitenlandse Zaken. Zie voor de beantwoording van deze vraag het antwoord op vraag nummer 8 gesteld bij de begroting van Buitenlandse Zaken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="069282CE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="7F2E04A1" w14:textId="27FB973B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>37</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="297EC1ED" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Welke functies/beroepen vallen voornamelijk binnen de lagere loonschalen (schalen 1 t/m 6)? Wat is de huidige en verwachte personeelskrapte binnen deze functies?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="51709C69" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="682D4CC5" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De BHO-begroting is een programmabegroting. Voor de uitvoering wordt gebruik gemaakt van het apparaat van het ministerie van Buitenlandse Zaken. Zie voor de beantwoording van deze vraag het antwoord op vraag nummer 9 gesteld bij de begroting van Buitenlandse Zaken. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="18F40EDF" w14:textId="154E2B74">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>38</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="6F693363" w14:textId="271C4EB8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zijn er interne analyses of risico-inschattingen gemaakt over de effecten van de nullijn, bijvoorbeeld op de instroom of uitstroom? Zo ja, kunnen deze worden gedeeld?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="31E53F6C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="42BEDFC9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Er zijn geen analyses gemaakt specifiek voor de effecten van de nullijn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="74E6B9AF" w14:textId="443FC6FA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>39</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="6DC2DAA9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hoeveel gebonden humanitaire of andere hulp wordt uitgekeerd in 2026?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="52DBE3BF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="58BCF026" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij humanitaire hulp is geen sprake van gebonden hulp. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007556A6" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="5A28E415" w14:textId="6E879285">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De OESO houdt cijfers bij over de ongebonden en gebonden hulp van Nederland. De OESO rapporteert terugkijkend; de gegevens voor 2026 worden in 2027 gepubliceerd. Vanuit ontwikkelingssamenwerking sturen we aan de voorkant niet actief op een deel gebonden of ongebonden hulp. De Nederlandse bilaterale ODA is traditioneel in hoge mate ongebonden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="5BC5C761" w14:textId="1529E797">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>40</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="1FBE3220" w14:textId="332F391F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hoeveel ongebonden humanitaire of andere hulp wordt uitgekeerd in 2026?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="5E95B4B7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antwoord </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="3042A813" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zie vraag 39. Deze informatie wordt terugkijkend openbaar gemaakt door de OESO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="12B8A286" w14:textId="344829B0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>41</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="64237FA9" w14:textId="3777D802">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hoeveel gebonden en ongebonden humanitaire of andere hulp wordt, uitgesplitst per jaar, uitgekeerd in 2027-2031?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="40E55EEB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="3A77461F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zie vraag 39. Deze informatie wordt terugkijkend openbaar gemaakt door de OESO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007556A6" w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="3243E732" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007556A6" w:rsidP="007556A6" w:rsidRDefault="007556A6" w14:paraId="1DB87BF5" w14:textId="67A8B7B8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="000C4E3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="000C4E3B" w:rsidP="000C4E3B" w:rsidRDefault="000C4E3B" w14:paraId="5FAB4C53" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Op welke posten wordt er bezuinigd om de kasschuif van 419 miljoen euro voor Oekraïne uit de BHO-begroting te dekken?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="000C4E3B" w:rsidP="000C4E3B" w:rsidRDefault="000C4E3B" w14:paraId="00316C27" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000C4E3B" w:rsidP="000C4E3B" w:rsidRDefault="000C4E3B" w14:paraId="030EBE82" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conform het coalitieakkoord is er EUR 419 miljoen in 2027 gedekt uit de BHO-begroting ten behoeve van het continueren van de niet-militaire steun aan Oekraïne.  Dit is verwerkt op het verdeelartikel 5.4. Dat betekent dat er niet wordt bezuinigd op lopende OS-projecten. De ontwikkeling van verdeelartikel 5.4 is zichtbaar op pagina 33 van de 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suppletoire begroting BHO (Kamerstuk 36 915 XVII, nr. 2). Zie tevens het antwoord op vraag 9. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000C4E3B" w:rsidP="000C4E3B" w:rsidRDefault="000C4E3B" w14:paraId="5292D8A1" w14:textId="5AA45AFB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>43</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="000C4E3B" w:rsidP="000C4E3B" w:rsidRDefault="000C4E3B" w14:paraId="4AF78563" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk226976854" w:id="4"/>
+      <w:bookmarkStart w:name="_Hlk226977218" w:id="5"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Op welke manier wordt artikel 32 van het VN-verdrag inzake de rechten van personen met een handicap momenteel geïmplementeerd in het Buitenlandbeleid?</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="000C4E3B" w:rsidP="000C4E3B" w:rsidRDefault="000C4E3B" w14:paraId="66CAB8D7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="000C4E3B" w:rsidP="000C4E3B" w:rsidRDefault="000C4E3B" w14:paraId="0A21F69C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Binnen het Nederlandse buitenlandbeleid is aandacht voor de positie van kwetsbare groepen, waaronder personen met een beperking. Nederland hanteert daarbij een inclusieve benadering, waarbij de belangen van personen met een beperking worden meegenomen in de bredere beleidsinzet. Er is echter geen sprake van specifiek doelgroepenbeleid gericht op personen met een beperking. Om die reden vindt geen afzonderlijke registratie plaats van activiteiten of resultaten die uitsluitend op deze doelgroep zijn gericht.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w:rsidR="000C4E3B" w:rsidP="000C4E3B" w:rsidRDefault="000C4E3B" w14:paraId="4BC51DE9" w14:textId="7419A21E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>44</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="000C4E3B" w:rsidP="000C4E3B" w:rsidRDefault="000C4E3B" w14:paraId="6C1B2172" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk226976860" w:id="6"/>
+      <w:bookmarkStart w:name="_Hlk226977230" w:id="7"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wordt er momenteel gewerkt aan een implementatiestrategie van het VN-verdrag inzake de rechten van personen met een handicap? Zo ja, kan een tijdspad worden gegeven?</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="000C4E3B" w:rsidP="000C4E3B" w:rsidRDefault="000C4E3B" w14:paraId="6EBB441E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="000C4E3B" w:rsidP="000C4E3B" w:rsidRDefault="000C4E3B" w14:paraId="213112A9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zoals aangegeven in het antwoord op vraag 43, kent het Nederlandse buitenlandbeleid geen afzonderlijk doelgroepenbeleid voor personen met een beperking. De inzet ten aanzien van het VN-verdrag, artikel 32, inzake de rechten van personen met een handicap maakt onderdeel uit van de bredere inclusieve benadering binnen het beleid voor kwetsbare groepen. Er is derhalve geen afzonderlijk beleidstraject met een eigen tijdpad dat specifiek is gericht op de uitvoering van dit verdrag binnen het buitenlandbeleid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000C4E3B" w:rsidP="000C4E3B" w:rsidRDefault="000C4E3B" w14:paraId="7A6ABE80" w14:textId="10962B38">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>45</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="000C4E3B" w:rsidP="000C4E3B" w:rsidRDefault="000C4E3B" w14:paraId="5E169198" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kan de intensivering van 30 miljoen euro op humanitaire noodhulp nader worden uitgesplitst?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="000C4E3B" w:rsidP="000C4E3B" w:rsidRDefault="000C4E3B" w14:paraId="7D48D1F7" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="000C4E3B" w:rsidP="000C4E3B" w:rsidRDefault="000C4E3B" w14:paraId="6DABEAB6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zie antwoord op vraag 22.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="000C4E3B" w:rsidP="000C4E3B" w:rsidRDefault="000C4E3B" w14:paraId="0CC0DE23" w14:textId="1D27A0F5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>46</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="000C4E3B" w:rsidP="000C4E3B" w:rsidRDefault="000C4E3B" w14:paraId="51CBE833" w14:textId="03BF9D8A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kan de intensivering van 21 miljoen euro voor mondiale gezondheid en vrouwenrechten nader worden uitgesplitst?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="000C4E3B" w:rsidP="000C4E3B" w:rsidRDefault="000C4E3B" w14:paraId="1697C52C" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="000C4E3B" w:rsidP="000C4E3B" w:rsidRDefault="000C4E3B" w14:paraId="5773D7E3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Begrotingsartikel 3.1 is met EUR 11 miljoen opgehoogd, begrotingsartikel 3.2 met EUR 10 miljoen.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000C4E3B" w:rsidP="007556A6" w:rsidRDefault="000C4E3B" w14:paraId="75768A79" w14:textId="309FB4DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>47</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="000C4E3B" w:rsidP="000C4E3B" w:rsidRDefault="000C4E3B" w14:paraId="10DD639F" w14:textId="397BD159">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kan worden aangegeven op welke manier inclusie van mensen met een beperking wordt meegenomen in de verstrekking van humanitaire noodhulp?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="000C4E3B" w:rsidP="000C4E3B" w:rsidRDefault="000C4E3B" w14:paraId="18437B65" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="000C4E3B" w:rsidP="000C4E3B" w:rsidRDefault="000C4E3B" w14:paraId="6FE180BE" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Humanitaire organisaties verlenen hulp op basis van de hoogste noden, niet op basis van specifieke doelgroepen. Juist hierdoor bereikt hulp de meest kwetsbare mensen, zoals ook mensen met een beperking. De Nederlandse manier van flexibel financieren zorgt er voor dat humanitaire partners gemarginaliseerde personen, waaronder mensen met een beperking, beter kunnen bereiken en beschermen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000C4E3B" w:rsidP="007556A6" w:rsidRDefault="000C4E3B" w14:paraId="33F04ED8" w14:textId="476EEA35">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>48</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="000C4E3B" w:rsidP="000C4E3B" w:rsidRDefault="000C4E3B" w14:paraId="6FD790DA" w14:textId="173A1290">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kan worden aangegeven op welke manier inclusie van mensen met een beperking wordt meegenomen in deze specifieke intensivering op humanitaire noodhulp van 30 miljoen euro?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="000C4E3B" w:rsidP="000C4E3B" w:rsidRDefault="000C4E3B" w14:paraId="3BDCF3E8" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000C4E3B" w:rsidP="000C4E3B" w:rsidRDefault="000C4E3B" w14:paraId="2685D6BC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>De intensivering van EUR 30mln zal grotendeels plaatsvinden door middel van flexibele financiering aan bestaande humanitaire partners. Deze flexibele financiering biedt organisaties de kans hulp te verlenen op basis van de hoogste noden. Juist hierdoor bereikt hulp de meest kwetsbare mensen, zoals ook mensen met een beperking.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000C4E3B" w:rsidP="000C4E3B" w:rsidRDefault="000C4E3B" w14:paraId="59BF1BB9" w14:textId="3345903A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>49</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="000C4E3B" w:rsidP="000C4E3B" w:rsidRDefault="000C4E3B" w14:paraId="765032A1" w14:textId="13BEA282">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk226978748" w:id="8"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kan worden aangegeven welk gedeelte van het budget voor mondiale gezondheid is bestemd voor het bevorderen van inclusie van mensen met een beperking na de intensivering van 21 miljoen euro?</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="000C4E3B" w:rsidP="000C4E3B" w:rsidRDefault="000C4E3B" w14:paraId="7DB32F1D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="000C4E3B" w:rsidP="000C4E3B" w:rsidRDefault="000C4E3B" w14:paraId="5E2369A3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Binnen de begroting voor mondiale gezondheid wordt geen separate reservering aangehouden voor het bevorderen van inclusie van mensen met een beperking. De Mondiale Gezondheidsstrategie zet stevig in op gezondheid voor iedereen op basis van gelijkheid en inclusie. Nederland werkt hiervoor met partners en programma’s die kwetsbare groepen effectief bereiken en betrekken.  Dat kan ook gaan om mensen met een beperking, zoals bijvoorbeeld het geval was in het SRGR partnerschap </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Make way</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met WEMOS en het Liliane fonds.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000C4E3B" w:rsidP="000C4E3B" w:rsidRDefault="000C4E3B" w14:paraId="301F7D52" w14:textId="3C072CBF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>50</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="000C4E3B" w:rsidP="000C4E3B" w:rsidRDefault="000C4E3B" w14:paraId="7A6C30F9" w14:textId="7A57AACD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hoe verklaart u dat er circa 108 miljoen euro in 2026 en 39 miljoen euro in 2027 wordt geïntensiveerd op verschillende programma's van de begroting van Buitenlandse Handel en Ontwikkelingssamenwerking, mede gezien het feit dat het ODA-budget neerwaarts is bijgesteld naar aanleiding van de CEP-raming?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="000C4E3B" w:rsidP="000C4E3B" w:rsidRDefault="000C4E3B" w14:paraId="239FBE6A" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="000C4E3B" w:rsidP="000C4E3B" w:rsidRDefault="000C4E3B" w14:paraId="4258A905" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vanwege de actualisatie van de asielraming is de BHO begroting in 2026 opwaarts bijgesteld en is er ruimte vrijgekomen. Van de bijstelling van EUR 718 miljoen in 2026 (tabel 2, regels 5 en 15) wordt voor meer doelmatige besteding van middelen EUR 545 miljoen doorgeschoven naar latere jaren (tabel 2, regel 17). In 2026 wordt EUR 107,5 miljoen en in 2027 wordt EUR 39 miljoen ingezet respectievelijk ten behoeve van programma’s binnen ontwikkelingssamenwerking. De overige EUR 65 miljoen wordt ingezet ter gedeeltelijke dekking van de bijstelling ODA-budget o.b.v. de lager dan verwachte </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-raming n.a.v. CEP2026 (tabel 2, regel 15). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000C4E3B" w:rsidP="000C4E3B" w:rsidRDefault="000C4E3B" w14:paraId="60349B05" w14:textId="5C7A5145">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>51</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="000C4E3B" w:rsidP="000C4E3B" w:rsidRDefault="000C4E3B" w14:paraId="4BCBE16E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hoe verklaart u dat de intensiveringen voor 2026 en 2027 volgens de algemene bedragen optellen tot €147 miljoen, terwijl de optelling van de afzonderlijke intensiveringen €137 miljoen bedraagt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="000C4E3B" w:rsidP="000C4E3B" w:rsidRDefault="000C4E3B" w14:paraId="3606DB21" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Antwoord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="000C4E3B" w:rsidP="000C4E3B" w:rsidRDefault="000C4E3B" w14:paraId="401152BC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zoals aangegeven in tabel 2 ‘overzicht belangrijke uitgaven-en ontvangstenmutaties’ op pagina 5 van de 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC0908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suppletoire begroting wordt EUR 107,5 miljoen (2026) en EUR 39 miljoen (2027) ingezet ten behoeve van programma’s binnen ontwikkelingssamenwerking. Deze intensiveringen tellen gezamenlijk op tot EUR 146,5 miljoen. In de opsomming op pagina 66 van de Voorjaarsnota is de intensivering op de middelen voor klimaat (EUR 10 mln.) niet meegenomen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000C4E3B" w:rsidP="000C4E3B" w:rsidRDefault="000C4E3B" w14:paraId="3F1961DB" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="000C4E3B" w:rsidP="000C4E3B" w:rsidRDefault="000C4E3B" w14:paraId="7B44FA4F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="000C4E3B" w:rsidP="007556A6" w:rsidRDefault="000C4E3B" w14:paraId="29ADBB74" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007556A6" w:rsidRDefault="007556A6" w14:paraId="09CD9723" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="007C1B2F" w:rsidP="007C1B2F" w:rsidRDefault="007C1B2F" w14:paraId="6FF3C29C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC0908" w:rsidR="006F53E6" w:rsidRDefault="006F53E6" w14:paraId="757DCA63" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00BC0908" w:rsidR="006F53E6" w:rsidSect="007C1B2F">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="706" w:footer="706" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49ABCDA7" w14:textId="77777777" w:rsidR="001A47AF" w:rsidRDefault="001A47AF">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="418F4786" w14:textId="77777777" w:rsidR="007C1B2F" w:rsidRDefault="007C1B2F" w:rsidP="007C1B2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38D57C99" w14:textId="77777777" w:rsidR="001A47AF" w:rsidRDefault="001A47AF">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="1107AF81" w14:textId="77777777" w:rsidR="007C1B2F" w:rsidRDefault="007C1B2F" w:rsidP="007C1B2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...13 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3BB29E24" w14:textId="77777777" w:rsidR="008351D0" w:rsidRDefault="008351D0">
+  <w:p w14:paraId="02870707" w14:textId="77777777" w:rsidR="007C1B2F" w:rsidRPr="007C1B2F" w:rsidRDefault="007C1B2F" w:rsidP="007C1B2F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0B3117CD" w14:textId="77777777" w:rsidR="00E63651" w:rsidRDefault="001856D0">
+  <w:p w14:paraId="5F73C836" w14:textId="77777777" w:rsidR="007C1B2F" w:rsidRPr="007C1B2F" w:rsidRDefault="007C1B2F" w:rsidP="007C1B2F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
-    <w:r>
-[...39 lines deleted...]
-    </w:fldSimple>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="634B34B4" w14:textId="77777777" w:rsidR="008351D0" w:rsidRDefault="008351D0">
+  <w:p w14:paraId="7077DCC3" w14:textId="77777777" w:rsidR="007C1B2F" w:rsidRPr="007C1B2F" w:rsidRDefault="007C1B2F" w:rsidP="007C1B2F">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5338F78A" w14:textId="77777777" w:rsidR="001A47AF" w:rsidRDefault="001A47AF">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="48734237" w14:textId="77777777" w:rsidR="007C1B2F" w:rsidRDefault="007C1B2F" w:rsidP="007C1B2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21E36096" w14:textId="77777777" w:rsidR="001A47AF" w:rsidRDefault="001A47AF">
-[...1 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="4ABD9F5E" w14:textId="77777777" w:rsidR="007C1B2F" w:rsidRDefault="007C1B2F" w:rsidP="007C1B2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2975EE20" w14:textId="77777777" w:rsidR="008351D0" w:rsidRDefault="008351D0">
+  <w:p w14:paraId="533689A1" w14:textId="77777777" w:rsidR="007C1B2F" w:rsidRPr="007C1B2F" w:rsidRDefault="007C1B2F" w:rsidP="007C1B2F">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3F64B520" w14:textId="77777777" w:rsidR="008351D0" w:rsidRDefault="008351D0">
+  <w:p w14:paraId="4735AD2F" w14:textId="77777777" w:rsidR="007C1B2F" w:rsidRPr="007C1B2F" w:rsidRDefault="007C1B2F" w:rsidP="007C1B2F">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4661579C" w14:textId="77777777" w:rsidR="008351D0" w:rsidRDefault="008351D0">
+  <w:p w14:paraId="36291FF9" w14:textId="77777777" w:rsidR="007C1B2F" w:rsidRPr="007C1B2F" w:rsidRDefault="007C1B2F" w:rsidP="007C1B2F">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27F462D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="21449D96"/>
     <w:lvl w:ilvl="0" w:tplc="04130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130003">
       <w:start w:val="1"/>
@@ -14660,1206 +17430,130 @@
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1489128569">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="742724518">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="503590208">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:proofState w:spelling="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A77C3E"/>
-[...1088 lines deleted...]
-    <w:rsid w:val="42CF3F0A"/>
+    <w:rsidRoot w:val="007C1B2F"/>
+    <w:rsid w:val="000C4E3B"/>
+    <w:rsid w:val="0015392E"/>
+    <w:rsid w:val="00163AF8"/>
+    <w:rsid w:val="003D7ED8"/>
+    <w:rsid w:val="006F53E6"/>
+    <w:rsid w:val="007556A6"/>
+    <w:rsid w:val="007C1B2F"/>
+    <w:rsid w:val="009F35DE"/>
+    <w:rsid w:val="00BC0908"/>
+    <w:rsid w:val="00ED03AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="47105"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4446EEA2"/>
-  <w15:docId w15:val="{C5E146B1-E27B-49A2-9E9A-FA429F51FF25}"/>
+  <w14:docId w14:val="1AE4C8C6"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E832BD96-06D5-4486-A16B-DB2C2A5CCE75}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -16195,1215 +17889,1258 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B915EC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="007C1B2F"/>
     <w:pPr>
-      <w:spacing w:before="60" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Kop2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007C1B2F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007C1B2F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007C1B2F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007C1B2F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007C1B2F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007C1B2F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007C1B2F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kop9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007C1B2F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="007C1B2F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007C1B2F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007C1B2F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007C1B2F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007C1B2F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007C1B2F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007C1B2F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007C1B2F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007C1B2F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="007C1B2F"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="007C1B2F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="007C1B2F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="007C1B2F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citaat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="CitaatChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="007C1B2F"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaatChar">
+    <w:name w:val="Citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Citaat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="007C1B2F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="007C1B2F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensievebenadrukking">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="007C1B2F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Duidelijkcitaat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="DuidelijkcitaatChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="007C1B2F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DuidelijkcitaatChar">
+    <w:name w:val="Duidelijk citaat Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Duidelijkcitaat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="007C1B2F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Intensieveverwijzing">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="007C1B2F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="007C1B2F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00B915EC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007C1B2F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B915EC"/>
+    <w:rsid w:val="007C1B2F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:before="0" w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00B915EC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGridLight">
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007C1B2F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelrasterlicht">
     <w:name w:val="Grid Table Light"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="40"/>
-    <w:rsid w:val="008026CA"/>
+    <w:rsid w:val="007C1B2F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00F34982"/>
+    <w:rsid w:val="007C1B2F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Verwijzingopmerking">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00435434"/>
+    <w:rsid w:val="007C1B2F"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="TekstopmerkingChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00435434"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00435434"/>
+    <w:rsid w:val="007C1B2F"/>
+    <w:pPr>
+      <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
+    <w:name w:val="Tekst opmerking Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Tekstopmerking"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007C1B2F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:basedOn w:val="Tekstopmerking"/>
+    <w:next w:val="Tekstopmerking"/>
+    <w:link w:val="OnderwerpvanopmerkingChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00435434"/>
+    <w:rsid w:val="007C1B2F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
+    <w:name w:val="Onderwerp van opmerking Char"/>
+    <w:basedOn w:val="TekstopmerkingChar"/>
+    <w:link w:val="Onderwerpvanopmerking"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00435434"/>
+    <w:rsid w:val="007C1B2F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
+  <w:style w:type="paragraph" w:styleId="Revisie">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A67983"/>
+    <w:rsid w:val="007C1B2F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00560FCE"/>
+    <w:rsid w:val="007C1B2F"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00560FCE"/>
+    <w:rsid w:val="007C1B2F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="GevolgdeHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00611A1C"/>
+    <w:rsid w:val="007C1B2F"/>
     <w:rPr>
-      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...10 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
+  <w:style w:type="paragraph" w:styleId="Normaalweb">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CA089F"/>
+    <w:rsid w:val="007C1B2F"/>
+    <w:pPr>
+      <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="nl-NL"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...470 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Kantoorthema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Pages>15</ap:Pages>
-[...1 lines deleted...]
-  <ap:Characters>33253</ap:Characters>
+  <ap:Pages>21</ap:Pages>
+  <ap:Words>6012</ap:Words>
+  <ap:Characters>33068</ap:Characters>
   <ap:DocSecurity>0</ap:DocSecurity>
-  <ap:Lines>950</ap:Lines>
-  <ap:Paragraphs>652</ap:Paragraphs>
+  <ap:Lines>275</ap:Lines>
+  <ap:Paragraphs>78</ap:Paragraphs>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">
       <vt:lpstr/>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
-  <ap:CharactersWithSpaces>38486</ap:CharactersWithSpaces>
+  <ap:CharactersWithSpaces>39002</ap:CharactersWithSpaces>
   <ap:SharedDoc>false</ap:SharedDoc>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
+  <keywords/>
+  <dc:description>------------------------</dc:description>
   <lastModifiedBy/>
   <revision/>
-  <lastPrinted>2026-04-15T09:40:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:description>------------------------</dc:description>
-[...2 lines deleted...]
-  <keywords/>
   <version/>
   <category/>
 </coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="gc2efd3bfea04f7f8169be07009f5536">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="BZForumOrganisation">
     <vt:lpwstr>2;#Not applicable|0049e722-bfb1-4a3f-9d08-af7366a9af40</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="BZDossierBudgetManager">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="BZTheme">
+    <vt:lpwstr>1;#Not applicable|ec01d90b-9d0f-4785-8785-e1ea615196bf</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="BZTheme">
-    <vt:lpwstr>1;#Not applicable|ec01d90b-9d0f-4785-8785-e1ea615196bf</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentTypeId">
+    <vt:lpwstr>0x01010038E60350FC170647B310166F2EB204D8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="BZDossierSendTo">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="BZDossierProcessLocation">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ContentTypeId">
-    <vt:lpwstr>0x0101009C7CE436063D44E9BE7DC0259EF7C32F006EB9F9836A634AE58B6169785FD3936F0029DC2512963FB149993F93CA39A28C7E</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="BZMarking">
+    <vt:lpwstr>5;#NO MARKING|0a4eb9ae-69eb-4d9e-b573-43ab99ef8592</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="BZDossierResponsibleDepartment">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="f2fb2a8e39404f1ab554e4e4a49d2918">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="BZCountryState">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="BZDossierPublishingWOOCategory">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="i42ef48d5fa942a0ad0d60e44f201751">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="f8e003236e1c4ac2ab9051d5d8789bbb">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="BZClassification">
+    <vt:lpwstr>4;#UNCLASSIFIED (U)|284e6a62-15ab-4017-be27-a1e965f4e940</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="p29721a54a5c4bbe9786e930fc91e270">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="_docset_NoMedatataSyncRequired">
+    <vt:lpwstr>False</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="BZDossierTemplate">
+    <vt:lpwstr>Verzoek</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="e256f556a7b748329ab47889947c7d40">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="ed9282a3f18446ec8c17c7829edf82dd">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="BZDossierProcessType">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="URL">
+    <vt:lpwstr>https://247.plaza.buzaservices.nl/subject/PV-VZ2026022026/BZ2626972/Feitelijke%20Vragen_BHO-36915-XVII-1%20(3).docx, </vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="BZDossierBudgetManager">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="BZDossierSendTo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="BZDossierResponsibleDepartment">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="BZCountryState">
     <vt:lpwstr>3;#Not applicable|ec01d90b-9d0f-4785-8785-e1ea615196bf</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="BZDossierGovernmentOfficial">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="BZDossierGovernmentOfficial">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="BZDossierProcessLocation">
-[...14 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="_dlc_DocIdItemGuid">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>3fd8ee12-bc20-43c2-a126-2140b5aa0932</vt:lpwstr>
-  </property>
-[...25 lines deleted...]
-    <vt:lpwstr>False</vt:lpwstr>
   </property>
 </Properties>
 </file>